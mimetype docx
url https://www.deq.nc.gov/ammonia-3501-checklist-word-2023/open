--- v1 (2026-03-02)
+++ v2 (2026-08-17)
@@ -1,40440 +1,15580 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="2BC8FA3A" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00D462A1">
+    <w:p w14:paraId="53231F68" w14:textId="3732715C" w:rsidR="009E4313" w:rsidRPr="00A0149B" w:rsidRDefault="009E4313" w:rsidP="00D874FC">
       <w:pPr>
-        <w:spacing w:before="79"/>
-        <w:ind w:left="326" w:right="442"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A0149B">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>NC</w:t>
+        <w:t xml:space="preserve">NC </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0084352E" w:rsidRPr="00A0149B">
         <w:rPr>
-          <w:spacing w:val="-8"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DE</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0084352E">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>DEQ/DWR</w:t>
+        <w:t>Q</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A0149B">
         <w:rPr>
-          <w:spacing w:val="-6"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>/DW</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0084352E">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>LABORATORY</w:t>
+        <w:t>R</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A0149B">
         <w:rPr>
-          <w:spacing w:val="-6"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> LABORATORY CERTIFICATION</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00EA7BC8">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>CERTIFICATION</w:t>
-[...13 lines deleted...]
-        <w:t>BRANCH</w:t>
+        <w:t xml:space="preserve"> BRANCH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC8FA3B" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="0578B386" w14:textId="77777777" w:rsidR="005F16A4" w:rsidRPr="00A0149B" w:rsidRDefault="005F16A4" w:rsidP="009E4313">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...14 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="10960" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2151"/>
+        <w:gridCol w:w="2150"/>
         <w:gridCol w:w="2790"/>
-        <w:gridCol w:w="3861"/>
+        <w:gridCol w:w="3860"/>
         <w:gridCol w:w="910"/>
-        <w:gridCol w:w="1251"/>
+        <w:gridCol w:w="1250"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FA40" w14:textId="77777777">
+      <w:tr w:rsidR="0084663F" w:rsidRPr="0084663F" w14:paraId="4095B161" w14:textId="77777777" w:rsidTr="00C05AA6">
         <w:trPr>
           <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2151" w:type="dxa"/>
-[...34 lines deleted...]
-            <w:tcW w:w="6651" w:type="dxa"/>
+            <w:tcW w:w="2150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="028BCDE3" w14:textId="77777777" w:rsidR="0084663F" w:rsidRPr="0084663F" w:rsidRDefault="0084663F" w:rsidP="0084663F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084663F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LABORATORY NAME:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6650" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="48662567" w14:textId="77777777" w:rsidR="0084663F" w:rsidRPr="0084663F" w:rsidRDefault="0084663F" w:rsidP="0084663F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084663F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="dxa"/>
-          </w:tcPr>
-[...42 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B5B325" w14:textId="77777777" w:rsidR="0084663F" w:rsidRPr="0084663F" w:rsidRDefault="0084663F" w:rsidP="0084663F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084663F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>CERT #:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A64AF1" w14:textId="77777777" w:rsidR="0084663F" w:rsidRPr="0084663F" w:rsidRDefault="0084663F" w:rsidP="0084663F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084663F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FA45" w14:textId="77777777">
-[...90 lines deleted...]
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FA48" w14:textId="77777777">
+      <w:tr w:rsidR="0084663F" w:rsidRPr="0084663F" w14:paraId="48E844CB" w14:textId="77777777" w:rsidTr="00C05AA6">
         <w:trPr>
           <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4941" w:type="dxa"/>
+            <w:tcW w:w="2150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="49C2A810" w14:textId="77777777" w:rsidR="0084663F" w:rsidRPr="0084663F" w:rsidRDefault="0084663F" w:rsidP="0084663F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084663F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PRIMARY ANALYST:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6650" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...95 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB645C7" w14:textId="77777777" w:rsidR="0084663F" w:rsidRPr="0084663F" w:rsidRDefault="0084663F" w:rsidP="0084663F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084663F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9FC693" w14:textId="77777777" w:rsidR="0084663F" w:rsidRPr="0084663F" w:rsidRDefault="0084663F" w:rsidP="0084663F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084663F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DATE:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E91C2BA" w14:textId="77777777" w:rsidR="0084663F" w:rsidRPr="0084663F" w:rsidRDefault="0084663F" w:rsidP="0084663F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084663F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FA4B" w14:textId="77777777">
+      <w:tr w:rsidR="0084663F" w:rsidRPr="0084663F" w14:paraId="7393F3B1" w14:textId="77777777" w:rsidTr="00C05AA6">
         <w:trPr>
           <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4941" w:type="dxa"/>
+            <w:tcW w:w="4940" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...72 lines deleted...]
-            <w:tcW w:w="6022" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="11A3F6D1" w14:textId="77777777" w:rsidR="0084663F" w:rsidRPr="0084663F" w:rsidRDefault="0084663F" w:rsidP="0084663F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084663F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NAME OF PERSON COMPLETING CHECKLIST (PRINT):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6020" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...5 lines deleted...]
-                <w:sz w:val="16"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4065F3" w14:textId="77777777" w:rsidR="0084663F" w:rsidRPr="0084663F" w:rsidRDefault="0084663F" w:rsidP="0084663F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084663F" w:rsidRPr="0084663F" w14:paraId="60A36134" w14:textId="77777777" w:rsidTr="00C05AA6">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4940" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DF8B408" w14:textId="77777777" w:rsidR="0084663F" w:rsidRPr="0084663F" w:rsidRDefault="0084663F" w:rsidP="0084663F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084663F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SIGNATURE OF PERSON COMPLETING CHECKLIST:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6020" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="191F4B95" w14:textId="77777777" w:rsidR="0084663F" w:rsidRPr="0084663F" w:rsidRDefault="0084663F" w:rsidP="0084663F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BC8FA4C" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="76D4EC11" w14:textId="77777777" w:rsidR="009E4313" w:rsidRPr="00A0149B" w:rsidRDefault="009E4313" w:rsidP="009E4313">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...150 lines deleted...]
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC8FA50" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00D462A1">
+    <w:p w14:paraId="617142C2" w14:textId="77777777" w:rsidR="009E4313" w:rsidRPr="003B457D" w:rsidRDefault="009E4313" w:rsidP="009E4313">
       <w:pPr>
-        <w:ind w:left="200" w:right="315"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="003B457D">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Hach</w:t>
+        <w:t xml:space="preserve">Parameter: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004919D3">
         <w:rPr>
-          <w:spacing w:val="-10"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...310 lines deleted...]
-        <w:t>y), you must follow the distillation requirements in SM 4500 NH3 B-2011, which is required by the Hach 10205 method.</w:t>
+        <w:t>Ammonia Nitrogen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC8FA51" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="511AEC9C" w14:textId="345EC137" w:rsidR="009E4313" w:rsidRPr="00DF52A3" w:rsidRDefault="009E4313" w:rsidP="009E4313">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="10"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="17"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF52A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Method: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15F72" w:rsidRPr="00DF52A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>EPA Method 350.1, Rev. 2.0</w:t>
+      </w:r>
+      <w:r w:rsidR="007059FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15F72" w:rsidRPr="00DF52A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1993</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F3F83D" w14:textId="603B30BE" w:rsidR="0084663F" w:rsidRPr="00DF52A3" w:rsidRDefault="0084663F" w:rsidP="009E4313">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC8FA52" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00D462A1">
+    <w:p w14:paraId="7A86EE49" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
       <w:pPr>
-        <w:spacing w:before="1"/>
-        <w:ind w:left="200"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...290 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="25705437" w14:textId="77777777" w:rsidR="0078657D" w:rsidRDefault="0078657D" w:rsidP="00F532CF">
+      <w:pPr>
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0078657D" w:rsidSect="00E45A85">
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="432" w:left="720" w:header="288" w:footer="288" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615B98D2" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F532CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>EQUIPMENT:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC8FA53" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4172" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="275"/>
+        <w:gridCol w:w="3897"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F532CF" w:rsidRPr="00F532CF" w14:paraId="10DCCE98" w14:textId="77777777" w:rsidTr="002954BE">
+        <w:trPr>
+          <w:trHeight w:val="248"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12029E23" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09796322" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="0078657D" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Automated </w:t>
+            </w:r>
+            <w:r w:rsidR="00F532CF" w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Instrument:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F532CF" w:rsidRPr="00F532CF" w14:paraId="2D3BD994" w14:textId="77777777" w:rsidTr="002954BE">
+        <w:trPr>
+          <w:trHeight w:val="248"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EE5C63" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="305AFA2A" w14:textId="68F561EF" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pH Meter or Short</w:t>
+            </w:r>
+            <w:r w:rsidR="00541DC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Range pH Paper</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F532CF" w:rsidRPr="00F532CF" w14:paraId="11FD23C9" w14:textId="77777777" w:rsidTr="002954BE">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C16D5B5" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3897" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="431183E1" w14:textId="546C570B" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All </w:t>
+            </w:r>
+            <w:r w:rsidR="00B07259" w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Borosilicate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Glass Distillation Equipment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="37528FB7" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="11"/>
         <w:rPr>
-          <w:sz w:val="17"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F532CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75603412" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC8FA54" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00D462A1">
+    <w:p w14:paraId="5E3834D0" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="004A21C1">
       <w:pPr>
-        <w:ind w:left="6410"/>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F532CF">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>DISTILATION</w:t>
-[...13 lines deleted...]
-        <w:t>REAGENTS:</w:t>
+        <w:t>DISTILATION REAGENTS:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="6618" w:type="dxa"/>
+        <w:tblInd w:w="918" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-[...4 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="353"/>
+        <w:gridCol w:w="352"/>
         <w:gridCol w:w="4030"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FA57" w14:textId="77777777">
+      <w:tr w:rsidR="00F532CF" w:rsidRPr="00F532CF" w14:paraId="5F825067" w14:textId="77777777" w:rsidTr="0078657D">
         <w:trPr>
-          <w:trHeight w:val="261"/>
+          <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="dxa"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> Buffer</w:t>
+            <w:tcW w:w="360" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4EF28B" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BB9650" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Borate Buffer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FA5A" w14:textId="77777777">
+      <w:tr w:rsidR="00F532CF" w:rsidRPr="00F532CF" w14:paraId="0E8F8FF3" w14:textId="77777777" w:rsidTr="0078657D">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="353" w:type="dxa"/>
-[...80 lines deleted...]
-              <w:t>g/L</w:t>
+            <w:tcW w:w="360" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25537B5A" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAFEFCF" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Boric Acid Solution, 20 g/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BC8FA5B" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="34921626" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC8FA5C" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00D462A1">
+    <w:p w14:paraId="63688479" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
       <w:pPr>
-        <w:ind w:left="200"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00F532CF" w:rsidSect="0078657D">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="432" w:left="720" w:header="288" w:footer="288" w:gutter="0"/>
+          <w:cols w:num="2" w:space="180"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BAEF98A" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F532CF">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>ANALYSIS</w:t>
-[...13 lines deleted...]
-        <w:t>REAGENTS:</w:t>
+        <w:t>ANALYSIS REAGENTS:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="307" w:type="dxa"/>
+        <w:tblW w:w="8651" w:type="dxa"/>
+        <w:tblInd w:w="97" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="418"/>
+        <w:gridCol w:w="417"/>
         <w:gridCol w:w="8234"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FA5F" w14:textId="77777777">
-[...66 lines deleted...]
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FA62" w14:textId="77777777">
+      <w:tr w:rsidR="002954BE" w:rsidRPr="00F532CF" w14:paraId="0DD404F3" w14:textId="77777777" w:rsidTr="004A21C1">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A7E5F8" w14:textId="77777777" w:rsidR="002954BE" w:rsidRPr="00F532CF" w:rsidRDefault="002954BE" w:rsidP="0083730F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8234" w:type="dxa"/>
-          </w:tcPr>
-[...179 lines deleted...]
-              <w:t>N/L)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2E35D5" w14:textId="77777777" w:rsidR="002954BE" w:rsidRPr="00F532CF" w:rsidRDefault="002954BE" w:rsidP="0083730F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ammonia free water</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FA65" w14:textId="77777777">
-[...404 lines deleted...]
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FA6B" w14:textId="77777777">
+      <w:tr w:rsidR="002954BE" w:rsidRPr="00F532CF" w14:paraId="4843C73F" w14:textId="77777777" w:rsidTr="004A21C1">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CE8637" w14:textId="77777777" w:rsidR="002954BE" w:rsidRPr="00F532CF" w:rsidRDefault="002954BE" w:rsidP="0083730F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8234" w:type="dxa"/>
-          </w:tcPr>
-[...27 lines deleted...]
-              <w:t>1N</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FFBEB4" w14:textId="77777777" w:rsidR="002954BE" w:rsidRPr="00F532CF" w:rsidRDefault="002954BE" w:rsidP="0083730F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NaOH, 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002954BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FA6F" w14:textId="77777777">
-[...625 lines deleted...]
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FA7C" w14:textId="77777777">
+      <w:tr w:rsidR="002954BE" w:rsidRPr="00F532CF" w14:paraId="02385C2F" w14:textId="77777777" w:rsidTr="004A21C1">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3F9D24" w14:textId="77777777" w:rsidR="002954BE" w:rsidRPr="00F532CF" w:rsidRDefault="002954BE" w:rsidP="0083730F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8234" w:type="dxa"/>
-          </w:tcPr>
-[...18 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="794C6129" w14:textId="49FBBC6A" w:rsidR="002954BE" w:rsidRPr="00F532CF" w:rsidRDefault="002954BE" w:rsidP="004A21C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dechlorinating Reagent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (if needed)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>phenolate</w:t>
+            <w:r w:rsidRPr="002954BE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sodium thiosulfate</w:t>
+            </w:r>
+            <w:r w:rsidR="004A21C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sodium Sulfite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FA7F" w14:textId="77777777">
-[...53 lines deleted...]
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FA82" w14:textId="77777777">
+      <w:tr w:rsidR="00F532CF" w:rsidRPr="00F532CF" w14:paraId="1CB06B66" w14:textId="77777777" w:rsidTr="004A21C1">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="418" w:type="dxa"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47352C0C" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8234" w:type="dxa"/>
-          </w:tcPr>
-[...40 lines deleted...]
-              <w:t>5%</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE7B24F" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sulfuric Acid, 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F532CF" w:rsidRPr="00F532CF" w14:paraId="2A2B4DEB" w14:textId="77777777" w:rsidTr="004A21C1">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3714F4B5" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8234" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FC96A0" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sodium hypochlorite solution</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F532CF" w:rsidRPr="00F532CF" w14:paraId="718AE279" w14:textId="77777777" w:rsidTr="004A21C1">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A590962" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8234" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C9ECB7" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sodium phenolate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F532CF" w:rsidRPr="00F532CF" w14:paraId="6F9C10F8" w14:textId="77777777" w:rsidTr="004A21C1">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="781F2C6C" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8234" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF81DCC" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sodium nitroprusside</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F532CF" w:rsidRPr="00F532CF" w14:paraId="755D082E" w14:textId="77777777" w:rsidTr="004A21C1">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5143EF95" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8234" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="364AF9C7" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F532CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EDTA buffer, 5% </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BC8FA83" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="0D0FB218" w14:textId="77777777" w:rsidR="00F532CF" w:rsidRPr="00F532CF" w:rsidRDefault="00F532CF" w:rsidP="00F532CF">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BC8FA84" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="2E2FED0E" w14:textId="77777777" w:rsidR="00583D3E" w:rsidRDefault="00583D3E" w:rsidP="009E4313">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="6"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...9 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...1459 lines deleted...]
-          <w:sz w:val="3"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="223" w:type="dxa"/>
+        <w:tblW w:w="10980" w:type="dxa"/>
+        <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="496"/>
-        <w:gridCol w:w="5716"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3871"/>
+        <w:gridCol w:w="5714"/>
+        <w:gridCol w:w="450"/>
+        <w:gridCol w:w="450"/>
+        <w:gridCol w:w="3870"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FAB2" w14:textId="77777777">
+      <w:tr w:rsidR="00DF52A3" w:rsidRPr="00A0149B" w14:paraId="1DFF4D79" w14:textId="77777777" w:rsidTr="00EA7BC8">
         <w:trPr>
-          <w:trHeight w:val="412"/>
+          <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="10980" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16658818" w14:textId="77777777" w:rsidR="00DF52A3" w:rsidRDefault="00DF52A3" w:rsidP="00DF52A3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PLEASE COMPLETE CHECKLIST IN INDELIBLE INK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA5FD9C" w14:textId="5022B53E" w:rsidR="005A6355" w:rsidRPr="005A6355" w:rsidRDefault="005A6355" w:rsidP="005A6355">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A6355">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Please mark Y, N or NA in the column labeled LAB to indicate the common lab practice and in the column labeled SOP to indicate whether it is addressed in the SOP.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF52A3" w:rsidRPr="00A0149B" w14:paraId="43718971" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-              <w:ind w:right="168"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="664BE1EA" w14:textId="77777777" w:rsidR="00DF52A3" w:rsidRPr="008352D2" w:rsidRDefault="00DF52A3" w:rsidP="00D4123F">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...240 lines deleted...]
-            <w:tcW w:w="496" w:type="dxa"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-          </w:tcPr>
-[...64 lines deleted...]
-              <w:rPr>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0826A860" w14:textId="77777777" w:rsidR="00DF52A3" w:rsidRPr="008352D2" w:rsidRDefault="00DF52A3" w:rsidP="00D4123F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...148 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008352D2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>GENERAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E162099" w14:textId="17088CD7" w:rsidR="00DF52A3" w:rsidRPr="00560E41" w:rsidRDefault="00D847F1" w:rsidP="00D4123F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LAB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41ED707D" w14:textId="3E0FE195" w:rsidR="00DF52A3" w:rsidRPr="00560E41" w:rsidRDefault="00D847F1" w:rsidP="00D4123F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SOP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D013C42" w14:textId="77777777" w:rsidR="00DF52A3" w:rsidRDefault="00DF52A3" w:rsidP="00D4123F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FACA" w14:textId="77777777">
+      <w:tr w:rsidR="00DF52A3" w:rsidRPr="00A0149B" w14:paraId="51D9CCC5" w14:textId="77777777" w:rsidTr="00E704AD">
         <w:trPr>
-          <w:trHeight w:val="2070"/>
+          <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
-          </w:tcPr>
-[...35 lines deleted...]
-              <w:ind w:right="168"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B2893E" w14:textId="77777777" w:rsidR="00DF52A3" w:rsidRPr="00A0149B" w:rsidRDefault="00DF52A3" w:rsidP="00D4123F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7907D17D" w14:textId="77777777" w:rsidR="00DF52A3" w:rsidRDefault="0065381D" w:rsidP="00D4123F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065381D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the SOP reviewed at least every 2 years? </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF52A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What is the most recent review/revision date of the SOP</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF52A3" w:rsidRPr="007741AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF52A3" w:rsidRPr="007741AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[15A NCAC 2H .0805 (a) (7)]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="664507B6" w14:textId="77777777" w:rsidR="00E60C62" w:rsidRDefault="00E60C62" w:rsidP="00D4123F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D47FD84" w14:textId="7751AD8B" w:rsidR="00E60C62" w:rsidRPr="00560E41" w:rsidRDefault="00803058" w:rsidP="00D4123F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidR="00E60C62" w:rsidRPr="00216E5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD5A3AB" w14:textId="77777777" w:rsidR="00DF52A3" w:rsidRPr="00560E41" w:rsidRDefault="00DF52A3" w:rsidP="00D4123F">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77F4B47B" w14:textId="77777777" w:rsidR="00DF52A3" w:rsidRPr="00560E41" w:rsidRDefault="00DF52A3" w:rsidP="00D4123F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="162C1734" w14:textId="77777777" w:rsidR="00381439" w:rsidRDefault="00381439" w:rsidP="00381439">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C40A5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Quality assurance, quality control, and Standard Operating Procedure documentation shall indicate the effective date of the document and be reviewed every two years and updated if changes in procedures are made.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F896D1F" w14:textId="77777777" w:rsidR="00381439" w:rsidRDefault="00381439" w:rsidP="00D4123F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55FC79CF" w14:textId="590A643A" w:rsidR="00DF52A3" w:rsidRPr="00560E41" w:rsidRDefault="00DF52A3" w:rsidP="00D4123F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verify proper method reference. During review notate deviations from the approved method and SOP. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914EA3" w:rsidRPr="00A0149B" w14:paraId="0DD1C125" w14:textId="77777777" w:rsidTr="000D216E">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13AD55E3" w14:textId="77FFA640" w:rsidR="00914EA3" w:rsidRDefault="00B13D49" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC493D8" w14:textId="762FE9DC" w:rsidR="00914EA3" w:rsidRPr="0065381D" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075586A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are all </w:t>
+            </w:r>
+            <w:r w:rsidR="00803058">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>review/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075586A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revision dates and </w:t>
+            </w:r>
+            <w:r w:rsidR="00803058">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>procedural edits</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075586A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tracked and documented?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075586A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[15A NCAC 2H .0805 (a) (7)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F68B004" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00560E41" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E356EAF" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00560E41" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52E3F242" w14:textId="2B1EC090" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075586A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Each laboratory shall have a formal process to track and document review dates and any revisions made in all quality assurance, quality control and SOP documents.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914EA3" w:rsidRPr="00A0149B" w14:paraId="24B60E3E" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9181DA" w14:textId="2599D74B" w:rsidR="00914EA3" w:rsidRDefault="00B13D49" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="082F4B56" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is there North Carolina data available for review?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1969CC21" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00560E41" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC8D613" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00560E41" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C94056" w14:textId="46AAB291" w:rsidR="00914EA3" w:rsidRPr="008352D2" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If not, review PT data</w:t>
+            </w:r>
+            <w:r w:rsidR="000D216E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F36B4" w:rsidRPr="00A0149B" w14:paraId="774B5312" w14:textId="77777777" w:rsidTr="00CC7CF3">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="774D22AF" w14:textId="77777777" w:rsidR="009F36B4" w:rsidRPr="0084663F" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65387C52" w14:textId="77777777" w:rsidR="009F36B4" w:rsidRPr="00025C0C" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025C0C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PRESERVATION and STORAGE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43065398" w14:textId="21203543" w:rsidR="009F36B4" w:rsidRPr="00560E41" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LAB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C1C715" w14:textId="2903D149" w:rsidR="009F36B4" w:rsidRPr="00560E41" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SOP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78FF5ACD" w14:textId="77777777" w:rsidR="009F36B4" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EXPLANATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914EA3" w:rsidRPr="00A0149B" w14:paraId="51633DA3" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="530"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBEC942" w14:textId="19E51D68" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00B13D49" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5716" w:type="dxa"/>
-[...36 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="572D5AE1" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are samples checked for Residual Chlorine at the time of collection and prior to pH </w:t>
+            </w:r>
+            <w:r w:rsidR="0041228B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>preservation</w:t>
+            </w:r>
+            <w:r w:rsidR="00760CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...496 lines deleted...]
-              <w:t>disinfection.</w:t>
+            <w:r w:rsidR="00127CD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>adjustment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidR="003C3013" w:rsidRPr="003C3013">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[EPA Method 350.1, Rev. 2.0 (1993), Section 11.2]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B98344B" w14:textId="77777777" w:rsidR="00B91CCE" w:rsidRDefault="00B91CCE" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="753BBC38" w14:textId="10EE4173" w:rsidR="00B91CCE" w:rsidRPr="00A0149B" w:rsidRDefault="00B91CCE" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If no, skip to question </w:t>
+            </w:r>
+            <w:r w:rsidR="005A09B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB0A8FB" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="074F69BF" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C987F95" w14:textId="6BE3E774" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Testing for residual chlorine must be performed at a neutral pH</w:t>
+            </w:r>
+            <w:r w:rsidR="00127CD5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (i.e., before </w:t>
+            </w:r>
+            <w:r w:rsidR="0099634C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>pH preservation adj</w:t>
+            </w:r>
+            <w:r w:rsidR="00535A59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ustment)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. DPD screening and test strips are not reliable at extreme pHs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FAD7" w14:textId="77777777">
-[...791 lines deleted...]
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FAEA" w14:textId="77777777">
+      <w:tr w:rsidR="00BF3705" w:rsidRPr="00A0149B" w14:paraId="763DC89D" w14:textId="77777777" w:rsidTr="009F150F">
         <w:trPr>
           <w:trHeight w:val="602"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
-          </w:tcPr>
-[...21 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67406D21" w14:textId="05A5EB5D" w:rsidR="00BF3705" w:rsidRPr="00A0149B" w:rsidRDefault="00B13D49" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC2EBFA" w14:textId="77777777" w:rsidR="00BF3705" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F4C9197" w14:textId="1C4E7898" w:rsidR="00BF3705" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What action is taken if chlorine is present?</w:t>
+            </w:r>
+            <w:r w:rsidR="005D1940">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C3013" w:rsidRPr="003C3013">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[EPA Method 350.1, Rev. 2.0 (1993), Section 11.2]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09751D6A" w14:textId="77777777" w:rsidR="00B91CCE" w:rsidRDefault="00B91CCE" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37B0CAFF" w14:textId="77777777" w:rsidR="00BF3705" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216E5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E2FDDDE" w14:textId="77777777" w:rsidR="00B91CCE" w:rsidRDefault="00B91CCE" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24A103A7" w14:textId="77777777" w:rsidR="00235FC7" w:rsidRPr="00235FC7" w:rsidRDefault="00235FC7" w:rsidP="00235FC7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DA77FCE" w14:textId="0D5F85E9" w:rsidR="00B91CCE" w:rsidRDefault="00B91CCE" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDEBC22" w14:textId="77777777" w:rsidR="00BF3705" w:rsidRPr="00A0149B" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E423F7" w14:textId="77777777" w:rsidR="00BF3705" w:rsidRPr="00A0149B" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F449CBD" w14:textId="3FB64436" w:rsidR="00BF3705" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C4667">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Remove the residual chorine in the sample by adding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4667">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dechlorinating agent (Section 7.5) equivalent to the chlorine residual.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B91CCE" w:rsidRPr="00766320" w14:paraId="13493DE5" w14:textId="77777777" w:rsidTr="00CC7CF3">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E25A8E" w14:textId="77777777" w:rsidR="00B91CCE" w:rsidRDefault="00B91CCE" w:rsidP="00CC7CF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="66B8D36C" w14:textId="77777777" w:rsidR="00B91CCE" w:rsidRDefault="00B91CCE" w:rsidP="00CC7CF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B93CE45" w14:textId="77777777" w:rsidR="00B91CCE" w:rsidRDefault="00B91CCE" w:rsidP="00CC7CF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is the residual chlorine check and any necessary mitigation documented? [NC WW/GW LC Policy]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="505D0675" w14:textId="77777777" w:rsidR="00B91CCE" w:rsidRDefault="00B91CCE" w:rsidP="00CC7CF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BCD84BB" w14:textId="77777777" w:rsidR="00B91CCE" w:rsidRPr="00A0149B" w:rsidRDefault="00B91CCE" w:rsidP="00CC7CF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3669C5B0" w14:textId="77777777" w:rsidR="00B91CCE" w:rsidRPr="00A0149B" w:rsidRDefault="00B91CCE" w:rsidP="00CC7CF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D1BCEB" w14:textId="744979C0" w:rsidR="00B91CCE" w:rsidRPr="00766320" w:rsidRDefault="00B91CCE" w:rsidP="00CC7CF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Dechlorinating agents used at the time of sampling must be documented to have been effective (either by the sample collector or the receiving laboratory) by verifying a chlorine residual &lt;0.5 mg/L at a neutral pH.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A15F86" w:rsidDel="00F827E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A15F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> If measuring chlorine concentration in an acidified sample, pour off a small portion of the sample and neutralize the pH prior to testing.  Use sufficiently strong base to not dilute the sample. Discard that portion after testing.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914EA3" w:rsidRPr="00A0149B" w14:paraId="1257BABE" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B461397" w14:textId="1700E34E" w:rsidR="00914EA3" w:rsidRDefault="00A817B1" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5716" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A6A58B5" w14:textId="016290C8" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Are samples preserved at time of collection with H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F2261D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F2261D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to pH of &lt;2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B91CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S.U.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...309 lines deleted...]
-              <w:t>within 15 minutes.</w:t>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[40 CFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 136.3 Table II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD9CADB" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A4808C1" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78849BBE" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="003F5E8D" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Preservation not required if analyzed within 15 minutes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FAF0" w14:textId="77777777">
+      <w:tr w:rsidR="00914EA3" w:rsidRPr="00A0149B" w14:paraId="4CB61FFD" w14:textId="77777777" w:rsidTr="00E704AD">
         <w:trPr>
           <w:trHeight w:val="503"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
-          </w:tcPr>
-[...13 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="768A09E7" w14:textId="181CED3F" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00A817B1" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5716" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28AADB2E" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067392B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Are samples iced</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="0067392B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067392B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="007E6DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">above freezing but </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B31ECE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>≤</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="0067392B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067392B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">º </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067392B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>C during shipment?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...148 lines deleted...]
-                <w:sz w:val="16"/>
+          </w:p>
+          <w:p w14:paraId="3DA73BB8" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="0067392B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 CFR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>136.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Table II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and footnote 18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="53AACAAC" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2E179A" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="354C5719" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FAF6" w14:textId="77777777">
+      <w:tr w:rsidR="00914EA3" w:rsidRPr="00A0149B" w14:paraId="1722C479" w14:textId="77777777" w:rsidTr="00E704AD">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
-          </w:tcPr>
-[...13 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F618D0" w14:textId="28C64F6C" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00A817B1" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5716" w:type="dxa"/>
-[...19 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C854947" w14:textId="566BE6A3" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00DB5819">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067392B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is pH checked </w:t>
+            </w:r>
+            <w:r w:rsidR="001932A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067392B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>document</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB5819">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ed to be</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067392B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &lt;2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidR="00DB5819">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S.U. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>upon receipt</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86481">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the laborat</w:t>
+            </w:r>
+            <w:r w:rsidR="00B957E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00F86481">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ry</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067392B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB5819">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:r w:rsidRPr="00092769">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[40 CFR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>136.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00092769">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Table II]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4058F538" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC449AD" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="184B2DA5" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3705" w:rsidRPr="00A0149B" w14:paraId="08EAD4AF" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD80BE8" w14:textId="1E75138C" w:rsidR="00BF3705" w:rsidRDefault="00A817B1" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0DFBE1B8" w14:textId="77777777" w:rsidR="00BF3705" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BFB4D4A" w14:textId="42889D00" w:rsidR="00BF3705" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What action is taken if pH is &gt;2 S.U.?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D44AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [15A NCAC 2H .0805 (a) (7) (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D44AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22EB3828" w14:textId="77777777" w:rsidR="00BF3705" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A4D94BB" w14:textId="5C5BA2FD" w:rsidR="00BF3705" w:rsidRPr="00BF3705" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF3705">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4F8E6B" w14:textId="77777777" w:rsidR="00BF3705" w:rsidRPr="00A0149B" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="60177975" w14:textId="77777777" w:rsidR="00BF3705" w:rsidRPr="00A0149B" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F9B6E7E" w14:textId="55B9A11C" w:rsidR="00BF3705" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012083E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sample preservation shall be verified and documented. If a laboratory receives a sample subject to G.S. 143-215.1 and 143-215.63 that does not meet sample collection, holding time, or preservation requirements, the laboratory shall document the incident, notify the sample collector or client, and secure another sample that meets the regulatory requirements, if possible. If another viable sample cannot be secured, the original sample may be analyzed but the results reported shall be qualified with the nature of the sample collection, holding time, or preservation infractions and the laboratory shall notify the State Laboratory of the infractions. The notification shall include a statement indicating corrective action taken to prevent future infractions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914EA3" w:rsidRPr="00A0149B" w14:paraId="293D129A" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="557"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EDE942" w14:textId="7C67928C" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00A817B1" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="491A5ED8" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E6DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are samples refrigerated above freezing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E6DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>°C during storage?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...161 lines deleted...]
-                <w:sz w:val="16"/>
+          </w:p>
+          <w:p w14:paraId="13B56474" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="0067392B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 CFR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>136.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Table II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and footnote 18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DB83C5" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="705AD6EF" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F47BC5" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FB08" w14:textId="77777777">
-[...877 lines deleted...]
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FB14" w14:textId="77777777">
+      <w:tr w:rsidR="00914EA3" w:rsidRPr="00A0149B" w14:paraId="5AD247A1" w14:textId="77777777" w:rsidTr="00E704AD">
         <w:trPr>
           <w:trHeight w:val="548"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
-          </w:tcPr>
-[...13 lines deleted...]
-                <w:sz w:val="18"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FF7636" w14:textId="14E47BA1" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00A817B1" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5716" w:type="dxa"/>
-[...11 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3166CE69" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067392B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...131 lines deleted...]
-                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Are samples analyzed within 28 days of collection?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50094EFC" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[40 CFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 136.3 Table II</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10280645" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A854E0B" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="170FF90E" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00336C5D" w14:paraId="2BC8FB1E" w14:textId="77777777">
+      <w:tr w:rsidR="009F36B4" w:rsidRPr="00A0149B" w14:paraId="0F47A5B7" w14:textId="77777777" w:rsidTr="00CC7CF3">
         <w:trPr>
-          <w:trHeight w:val="622"/>
+          <w:trHeight w:val="485"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="496" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-          </w:tcPr>
-[...12 lines deleted...]
-            <w:tcW w:w="5716" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5012D882" w14:textId="77777777" w:rsidR="009F36B4" w:rsidRPr="0084663F" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-          </w:tcPr>
-[...13 lines deleted...]
-              <w:rPr>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E08D814" w14:textId="77777777" w:rsidR="009F36B4" w:rsidRPr="0084663F" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084663F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PROCEDURE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-5"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Sample Preparation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="345663D6" w14:textId="61B28838" w:rsidR="009F36B4" w:rsidRPr="00560E41" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LAB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7140EA39" w14:textId="1881E179" w:rsidR="009F36B4" w:rsidRPr="00560E41" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SOP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6266729C" w14:textId="77777777" w:rsidR="009F36B4" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EXPLANATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914EA3" w:rsidRPr="00E704AD" w14:paraId="2415A7AA" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="485"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAD0531" w14:textId="4C8D9314" w:rsidR="00914EA3" w:rsidRPr="00E704AD" w:rsidRDefault="00A817B1" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAD0CFA" w14:textId="15FE688F" w:rsidR="00914EA3" w:rsidRPr="00E704AD" w:rsidRDefault="00B91CCE" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If residual chlorine is not checked prior to acidification in the field, i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="63A814BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s a portion of the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">preserved </w:t>
+            </w:r>
+            <w:r w:rsidRPr="63A814BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sample neutralized </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the laboratory </w:t>
+            </w:r>
+            <w:r w:rsidRPr="63A814BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and checked for residual chlorine </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>prior to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="63A814BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> distillation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E34F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or analysis if distillation is not required</w:t>
+            </w:r>
+            <w:r w:rsidRPr="63A814BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidR="00914EA3" w:rsidRPr="00E704AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[EPA Method 350.1, Rev. 2.0 (1993), Section 11.2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD7CD68" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00E704AD" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EFC88C" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00E704AD" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="692510E5" w14:textId="3CDE1A22" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00B63521">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E704AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sample preparation: Remove the residual ch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E704AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>orine in the sample by adding</w:t>
+            </w:r>
+            <w:r w:rsidR="00B63521">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00E704AD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dechlorinating agent (Section 7.5) equivalent to the chlorine residual.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="279020A8" w14:textId="77777777" w:rsidR="00B86204" w:rsidRDefault="00B86204" w:rsidP="00B63521">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F9D6697" w14:textId="5F41A645" w:rsidR="00B86204" w:rsidRDefault="00B86204" w:rsidP="00B63521">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="63A814BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Note: Guidance from EPA Region IV confirms that the residual chlorine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> removal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="63A814BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="63A814BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s not required to be performed at collection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. It may be removed prior to distillation, or analysis if distillation is not required. Removal is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="63A814BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not required at all if the permittee does not use chlorine for disinfection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CD78BA8" w14:textId="44B8DF43" w:rsidR="003B64EA" w:rsidRPr="00E704AD" w:rsidRDefault="003B64EA" w:rsidP="00B63521">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B86204" w:rsidRPr="00E704AD" w14:paraId="76B57A7D" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="485"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37492E94" w14:textId="64E256F2" w:rsidR="00B86204" w:rsidRDefault="009C50B6" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8CAE06" w14:textId="554D3FDD" w:rsidR="00B86204" w:rsidRDefault="00B86204" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is the residual chlorine check documented?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D44AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [15A NCAC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D44AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2H .0805 (a) (7) (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D44AA3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FCCFE1" w14:textId="77777777" w:rsidR="00B86204" w:rsidRPr="00E704AD" w:rsidRDefault="00B86204" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45BFD151" w14:textId="77777777" w:rsidR="00B86204" w:rsidRPr="00E704AD" w:rsidRDefault="00B86204" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ACDDD73" w14:textId="3FBF2A12" w:rsidR="00B86204" w:rsidRPr="00E704AD" w:rsidRDefault="00B86204" w:rsidP="00B63521">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B64EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sample preservation shall be verified and documented. If a laboratory receives a sample subject to G.S. 143-215.1 and 143-215.63 that does not meet sample collection, holding time, or preservation requirements, the laboratory shall document the incident, notify the sample collector or client, and secure another sample that meets the regulatory requirements, if </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B64EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>possible. If another viable sample cannot be secured, the original sample may be analyzed but the results reported shall be qualified with the nature of the sample collection, holding time, or preservation infractions and the laboratory shall notify the State Laboratory of the infractions. The notification shall include a statement indicating corrective action taken to prevent future infractions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B86204" w:rsidRPr="0092348D" w14:paraId="69560399" w14:textId="77777777" w:rsidTr="00CC7CF3">
+        <w:trPr>
+          <w:trHeight w:val="485"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3BD895" w14:textId="421962A1" w:rsidR="00B86204" w:rsidRDefault="00B86204" w:rsidP="00CC7CF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54F0A092" w14:textId="029FD3D3" w:rsidR="00B86204" w:rsidRDefault="00B86204" w:rsidP="00CC7CF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If the sample is determined to contain chlorine at a level above 0.5 mg/L, is it removed prior to distillation and/or analysis by adding </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C52CC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dechlorinating agent equivalent to the chlorine residual</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E4B69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[EPA Method 350.1, Rev. 2.0 (1993), Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>11.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E4B69">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E4CF614" w14:textId="77777777" w:rsidR="00B86204" w:rsidRPr="00FF004F" w:rsidRDefault="00B86204" w:rsidP="00CC7CF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="59892C77" w14:textId="77777777" w:rsidR="00B86204" w:rsidRPr="00E704AD" w:rsidRDefault="00B86204" w:rsidP="00CC7CF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E7BAAD7" w14:textId="77777777" w:rsidR="00B86204" w:rsidRPr="0092348D" w:rsidRDefault="00B86204" w:rsidP="00CC7CF3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C87805">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Remove the residual chorine in the sample by adding dechlorinating agent equivalent to the chlorine residual.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F36B4" w:rsidRPr="00A0149B" w14:paraId="5C80F6E6" w14:textId="77777777" w:rsidTr="00CC7CF3">
+        <w:trPr>
+          <w:trHeight w:val="485"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DCDF381" w14:textId="77777777" w:rsidR="009F36B4" w:rsidRPr="0084663F" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11039866" w14:textId="77777777" w:rsidR="009F36B4" w:rsidRPr="0084663F" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-6"/>
-                <w:sz w:val="18"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084663F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PROCEDURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Distillation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51FA3055" w14:textId="5938897A" w:rsidR="009F36B4" w:rsidRPr="00560E41" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LAB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="061D1E53" w14:textId="183B8772" w:rsidR="009F36B4" w:rsidRPr="00560E41" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SOP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="262109C8" w14:textId="77777777" w:rsidR="009F36B4" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EXPLANATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA0195" w:rsidRPr="00A0149B" w14:paraId="40E3C425" w14:textId="77777777" w:rsidTr="00CA0195">
+        <w:trPr>
+          <w:trHeight w:val="557"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F80569" w14:textId="0502B5B4" w:rsidR="00CA0195" w:rsidRDefault="00CA0195" w:rsidP="00CA0195">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF481F6" w14:textId="77777777" w:rsidR="00CA0195" w:rsidRDefault="00CA0195" w:rsidP="00CA0195">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00763065">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If manual distillation is not performed </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">on all samples </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00763065">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>is a distillation comparison study on file?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NC WW/GW LC Policy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="322A74AA" w14:textId="77777777" w:rsidR="00CA0195" w:rsidRDefault="00CA0195" w:rsidP="00CA0195">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21CA5D60" w14:textId="77777777" w:rsidR="00CA0195" w:rsidRPr="006D698C" w:rsidRDefault="00CA0195" w:rsidP="00CA0195">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D698C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-7"/>
-[...5 lines deleted...]
-              <w:rPr>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>NOTE: This question may not be applicable to Commercial laboratories.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B6CE784" w14:textId="77777777" w:rsidR="00CA0195" w:rsidRDefault="00CA0195" w:rsidP="00CA0195">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4BFAA345" w14:textId="77777777" w:rsidR="00CA0195" w:rsidRPr="0030438F" w:rsidRDefault="00CA0195" w:rsidP="00CA0195">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0030438F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...148 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attach a copy of the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>study</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0030438F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to this checklist.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="695672B1" w14:textId="77777777" w:rsidR="00CA0195" w:rsidRPr="00A0149B" w:rsidRDefault="00CA0195" w:rsidP="00CA0195">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="347AEE55" w14:textId="77777777" w:rsidR="00CA0195" w:rsidRPr="00A0149B" w:rsidRDefault="00CA0195" w:rsidP="00CA0195">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B15FA49" w14:textId="77777777" w:rsidR="00CA0195" w:rsidRDefault="00CA0195" w:rsidP="00CA0195">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="-18"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Manual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C64998">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> distillation may not be required if comparability data on representative effluent samples are on file to show that this preliminary distillation step is not necessary; however, manual distillation will be required to resolve any controversies. A comparison study may be performed in-house or contracted to another certified laboratory. Permittees that do not perform the analyses in-house, and contract the analyses or the distillation study to a NC WW/GW LC certified commercial laboratory must obtain a copy of the initial comparison data and all subsequent comparison data, keep it on file at their facility and make these records available to the Department upon request.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="452FA054" w14:textId="77777777" w:rsidR="00CA0195" w:rsidRPr="00C64998" w:rsidRDefault="00CA0195" w:rsidP="00CA0195">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="-18"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C64998">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The following frequencies are required:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F26A03D" w14:textId="77777777" w:rsidR="00CA0195" w:rsidRPr="00C64998" w:rsidRDefault="00CA0195" w:rsidP="00CA0195">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="-18"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17DE2951" w14:textId="77777777" w:rsidR="00CA0195" w:rsidRPr="00A0149B" w:rsidRDefault="00CA0195" w:rsidP="00CA0195">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="-18"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C64998">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Initially, compare a minimum of 9 samples, spiked in duplicate, both with and without the distillation step (a total of 36 samples), to evaluate the need for distillation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF3705" w:rsidRPr="00A0149B" w14:paraId="51A4766C" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A8CCD10" w14:textId="56EEE32A" w:rsidR="00BF3705" w:rsidRPr="00A0149B" w:rsidRDefault="009C50B6" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA0195">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A3D426" w14:textId="77777777" w:rsidR="00BF3705" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>How is the distillation equipment cleaned?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CA1FB64" w14:textId="77777777" w:rsidR="00BF3705" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA Method 350.1, Rev. 2.0 (1993), Section 11.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C2377CA" w14:textId="77777777" w:rsidR="00D26CFE" w:rsidRDefault="00D26CFE" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47EF3845" w14:textId="77777777" w:rsidR="00D26CFE" w:rsidRDefault="00D26CFE" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D26CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40F2D475" w14:textId="77777777" w:rsidR="00D26CFE" w:rsidRDefault="00D26CFE" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="360EA0E1" w14:textId="3F4E7BDE" w:rsidR="00D26CFE" w:rsidRPr="00D26CFE" w:rsidRDefault="00D26CFE" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3EA0DE" w14:textId="77777777" w:rsidR="00BF3705" w:rsidRPr="00A0149B" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAE4946" w14:textId="77777777" w:rsidR="00BF3705" w:rsidRPr="00A0149B" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3E0075" w14:textId="77777777" w:rsidR="00BF3705" w:rsidRPr="00A0149B" w:rsidRDefault="00BF3705" w:rsidP="00BF3705">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00553DE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Preparation of equipment: Add 500 mL of reagent water to an 800 mL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553DE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kjeldahl flask. The addition of boiling chips that have been previously treated</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553DE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with dilute NaOH will prevent bumping. Steam out the distillation apparatus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00553DE2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>until the distillate shows no trace of ammonia.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914EA3" w14:paraId="15752612" w14:textId="77777777" w:rsidTr="00A77258">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EAE63B" w14:textId="694E7FE5" w:rsidR="00914EA3" w:rsidRDefault="009C50B6" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="188F5574" w14:textId="753EF811" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s the sample pH adjusted to 9.5 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D03165">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>S.U.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NaOH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>? [EPA Method 350.1, Rev. 2.0 (1993), Section 11.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DCE0BD2" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A85878" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7956E3FC" w14:textId="44D5552D" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE4D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>To 400</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mL of sample add 1 N NaOH (Se</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ction 7.4), until the pH is 9.5</w:t>
+            </w:r>
+            <w:r w:rsidR="00D03165">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S.U.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF400B" w:rsidRPr="00EE4D4B" w14:paraId="0E0F472A" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A424D31" w14:textId="63A044E8" w:rsidR="00CF400B" w:rsidRDefault="009C50B6" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1435EAC3" w14:textId="46FA214B" w:rsidR="00CF400B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>How is the sample pH checked while adjusting to 9.5</w:t>
+            </w:r>
+            <w:r w:rsidR="00E165F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> S.U.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>? [EPA Method 350.1, Rev. 2.0 (1993), Section 11.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16A1C41C" w14:textId="56ED36B8" w:rsidR="00CF400B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="257FBBCA" w14:textId="65BBACF0" w:rsidR="00CF400B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D26CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BE664B4" w14:textId="77777777" w:rsidR="00956A25" w:rsidRDefault="00956A25" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="655914CC" w14:textId="77777777" w:rsidR="00CF400B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77ADF87D" w14:textId="77777777" w:rsidR="00CF400B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C9823AB" w14:textId="272D6985" w:rsidR="00CF400B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="239D5348" w14:textId="77777777" w:rsidR="00CF400B" w:rsidRPr="00A0149B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6590A3E1" w14:textId="77777777" w:rsidR="00CF400B" w:rsidRPr="00A0149B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78EBEDD0" w14:textId="0359F844" w:rsidR="00CF400B" w:rsidRPr="00EE4D4B" w:rsidRDefault="00FD1FC8" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF400B" w:rsidRPr="00EE47FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>heck the pH during addition with a pH meter or by use of a short</w:t>
+            </w:r>
+            <w:r w:rsidR="00810A71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF400B" w:rsidRPr="00EE47FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>range pH paper.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF400B" w:rsidRPr="00A0149B" w14:paraId="0E9AE7B8" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B29E0CF" w14:textId="563405E7" w:rsidR="00CF400B" w:rsidRDefault="009C50B6" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="744D0CC7" w14:textId="3053FA84" w:rsidR="00CF400B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What sample volume is distilled? [EPA Method 350.1, Rev. 2.0 (1993), Section 11.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20BE7465" w14:textId="45840362" w:rsidR="00CF400B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="530F9830" w14:textId="77777777" w:rsidR="00CF400B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D26CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10A25B24" w14:textId="6822CFCA" w:rsidR="00CF400B" w:rsidRPr="00A0149B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8F23F5" w14:textId="77777777" w:rsidR="00CF400B" w:rsidRPr="00A0149B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="71634A76" w14:textId="77777777" w:rsidR="00CF400B" w:rsidRPr="00A0149B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="092C969E" w14:textId="2D9603E6" w:rsidR="00CF400B" w:rsidRPr="00A0149B" w:rsidRDefault="00CF400B" w:rsidP="00CF400B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Method bases reagent additions off </w:t>
+            </w:r>
+            <w:r w:rsidR="008D76C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">400 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mL sample distilled  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914EA3" w:rsidRPr="00A0149B" w14:paraId="40A54AB5" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B839C9" w14:textId="5BB18895" w:rsidR="00914EA3" w:rsidRDefault="009C50B6" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="218DB9D9" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is 25ml of borate buffer solution added to the sample?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="551F8DE7" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[EPA Method 350.1, Rev. 2.0 (1993), Section 11.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3693A91D" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CBA157" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F95E58" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-18"/>
+                <w:tab w:val="left" w:pos="720"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:ind w:left="-18"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE4D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Distillation: Transfer the sample, the pH of which has been adjusted to 9.5, to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>an 800 mL Kjeldahl flask and add 25 mL of the borate buffer (Section 7.3).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914EA3" w:rsidRPr="00A0149B" w14:paraId="68E5D9F5" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="202FDB98" w14:textId="3A055F27" w:rsidR="00914EA3" w:rsidRDefault="009C50B6" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="670827E3" w14:textId="68C45516" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00421EAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is the distillate collected in 50 ml of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2% boric acid solution</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00421EAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EEF2F38" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00421EAA" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[EPA Method 350.1, Rev. 2.0 (1993), Section 11.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F34591" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C0BDCB" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="283DE0CD" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE4D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Distillation: Distill 300 mL at the rate of 6-10 mL/min. into 50 mL of 2% boric acid (Section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4D4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7.2) contained in a 500 mL Erlenmeyer flask.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914EA3" w:rsidRPr="00A0149B" w14:paraId="17AD35F6" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="692"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54E782C4" w14:textId="1A1AA7E1" w:rsidR="00914EA3" w:rsidRDefault="009C50B6" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50906F38" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is the condenser outlet tip submerged below the surface of the receiving acid solution?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5007A543" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00421EAA" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[EPA Method 350.1, Rev. 2.0 (1993), Section 11.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="505BE716" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="70BD1879" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2160BFDD" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B4EBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The condenser tip or an extension of the condenser tip must extend</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B4EBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>below the level of the boric acid solution.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1E1F" w:rsidRPr="00A0149B" w14:paraId="5D828995" w14:textId="77777777" w:rsidTr="005D7EE6">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3963F0" w14:textId="2792A50C" w:rsidR="000F1E1F" w:rsidRPr="000F1E1F" w:rsidRDefault="009C50B6" w:rsidP="005D7EE6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABBC2C9" w14:textId="47316E19" w:rsidR="000F1E1F" w:rsidRPr="000F1E1F" w:rsidRDefault="000F1E1F" w:rsidP="000F1E1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1E1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the sample volume </w:t>
+            </w:r>
+            <w:r w:rsidR="0061715F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to be distilled </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F1E1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>documented? [15A NCAC 2H .0805 (a) (7) (</w:t>
+            </w:r>
+            <w:r w:rsidR="00B641ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F1E1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00B641ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="000C6014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xviii)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F1E1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="302C4F45" w14:textId="77777777" w:rsidR="000F1E1F" w:rsidRPr="000F1E1F" w:rsidRDefault="000F1E1F" w:rsidP="000F1E1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE9D106" w14:textId="77777777" w:rsidR="000F1E1F" w:rsidRPr="000F1E1F" w:rsidRDefault="000F1E1F" w:rsidP="000F1E1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B04AD8B" w14:textId="0116C619" w:rsidR="000F1E1F" w:rsidRPr="000F1E1F" w:rsidRDefault="000C6014" w:rsidP="000F1E1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All laboratories shall use printable laboratory benchsheets. Certified Data shall be traceable to the associated sample analyses and shall consist of:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C6014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>any other data needed to reconstruct the final calculated result.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1E1F" w:rsidRPr="00A0149B" w14:paraId="6311320A" w14:textId="77777777" w:rsidTr="005D7EE6">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F0F47C" w14:textId="08BB0259" w:rsidR="000F1E1F" w:rsidRPr="000F1E1F" w:rsidRDefault="009C50B6" w:rsidP="005D7EE6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="10DFEC87" w14:textId="2BB2C0AB" w:rsidR="000F1E1F" w:rsidRPr="000F1E1F" w:rsidRDefault="000F1E1F" w:rsidP="000F1E1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F1E1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is the final volume documented? [15A NCAC 2H .0805 (a) (7) (</w:t>
+            </w:r>
+            <w:r w:rsidR="000C6014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="000C6014" w:rsidRPr="000F1E1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="000C6014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (xviii</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F1E1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7981A259" w14:textId="77777777" w:rsidR="000F1E1F" w:rsidRPr="000F1E1F" w:rsidRDefault="000F1E1F" w:rsidP="000F1E1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3E3015" w14:textId="77777777" w:rsidR="000F1E1F" w:rsidRPr="000F1E1F" w:rsidRDefault="000F1E1F" w:rsidP="000F1E1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C78A4B" w14:textId="754A7426" w:rsidR="000F1E1F" w:rsidRPr="000F1E1F" w:rsidRDefault="000C6014" w:rsidP="000F1E1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C6014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All laboratories shall use printable laboratory benchsheets. Certified Data shall be traceable to the associated sample analyses and shall consist of:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C6014">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>any other data needed to reconstruct the final calculated result.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F36B4" w14:paraId="67071D88" w14:textId="77777777" w:rsidTr="00CC7CF3">
+        <w:trPr>
+          <w:trHeight w:val="485"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDD42F6" w14:textId="392BFA8C" w:rsidR="009F36B4" w:rsidRPr="0084663F" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5ECBE2" w14:textId="77777777" w:rsidR="009F36B4" w:rsidRPr="0084663F" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0084663F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PROCEDURE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Analysis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BC061F6" w14:textId="572AFB79" w:rsidR="009F36B4" w:rsidRPr="00560E41" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LAB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7AF16F" w14:textId="0123F59F" w:rsidR="009F36B4" w:rsidRPr="00560E41" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SOP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D8D0BB6" w14:textId="77777777" w:rsidR="009F36B4" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914EA3" w:rsidRPr="00A0149B" w14:paraId="336ADB50" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="503"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1704D123" w14:textId="5A3A12C5" w:rsidR="00914EA3" w:rsidRDefault="009C50B6" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED7E051" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is the pH of the wash water and standards adjusted to approximate that of the samples? [EPA Method 350.1, Rev. 2.0 (1993), Section 11.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC54A89" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC92BB4" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="599E9299" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3028B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Since the intensity of the color used to quantify the concentration is pH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3028B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dependent, the acid concentration of the wash water and the standard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3028B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ammonia solutions should approximate that of the samples.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00914EA3" w:rsidRPr="00A0149B" w14:paraId="4F38502F" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="692"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="256C5CD6" w14:textId="6C1AA2CF" w:rsidR="00914EA3" w:rsidRDefault="009C50B6" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4932503D" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3028B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ammonia standards </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>analyzed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3028B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in order of decreasing concentration of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3028B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nitrogen?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [EPA Method 350.1, Rev. 2.0 (1993), Section 11.6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3D0D7A" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="033AC895" w14:textId="77777777" w:rsidR="00914EA3" w:rsidRPr="00A0149B" w:rsidRDefault="00914EA3" w:rsidP="00914EA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="012DA5A5" w14:textId="4CFFE2F6" w:rsidR="00914EA3" w:rsidRPr="00D3028B" w:rsidRDefault="00914EA3" w:rsidP="00DE5EC4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3028B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Arrange ammonia standards in sampler in order of decreasing concentration of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D3028B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nitrogen.</w:t>
+            </w:r>
+            <w:r w:rsidR="00490DAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00801F87">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPA Region IV </w:t>
+            </w:r>
+            <w:r w:rsidR="00B66F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">recommended </w:t>
+            </w:r>
+            <w:r w:rsidR="00B66F2A" w:rsidRPr="00B66F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>not changing the calibration standard order directed by the method. If the</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE5EC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B66F2A" w:rsidRPr="00B66F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>method goes through the detail of specifying a particular order, there is likely an underlying reason</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE5EC4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B66F2A" w:rsidRPr="00B66F2A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for having it in the method.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F36B4" w:rsidRPr="00A0149B" w14:paraId="23F88B9C" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E68F01D" w14:textId="0FE4AF37" w:rsidR="009F36B4" w:rsidRPr="00A0149B" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD0557C" w14:textId="77777777" w:rsidR="009F36B4" w:rsidRPr="000264A4" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000264A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>QUALITY ASSURANCE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="056C64CB" w14:textId="115E756A" w:rsidR="009F36B4" w:rsidRPr="00560E41" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>LAB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A63850E" w14:textId="5D2C53FE" w:rsidR="009F36B4" w:rsidRPr="00560E41" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>SOP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F44499" w14:textId="77777777" w:rsidR="009F36B4" w:rsidRDefault="009F36B4" w:rsidP="009F36B4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EXPLANATION</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="0FB2AE3A" w14:textId="77777777" w:rsidTr="00EA7BC8">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="043F18E1" w14:textId="3201959F" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03AA2FBB" w14:textId="3ADDEFE3" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D24E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D24E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>n MDL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> been established according to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E92D6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>40 CFR 136 Appendix B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004143B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004143B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Method 350.1, Rev. 2.0 (1993), Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.2.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004143B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F5D10E" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B61E1CD" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1520358A" w14:textId="501AF650" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00484C73">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Process a minimum of seven spiked samples and seven method blank samples through all steps of the method. The samples used for the MDL must be prepared in at least three batches on three separate calendar dates and analyzed on three separate calendar dates.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="186FE4D0" w14:textId="77777777" w:rsidTr="00EA7BC8">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2AEFC6" w14:textId="58A2CFBA" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D3D3998" w14:textId="0ADAA7E6" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C0353">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is ongoing MDL data being collected quarterly?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0020337D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedure for the Determination of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0020337D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Method Detection Limit, Rev. 2, (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0020337D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) (a)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D7850A" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57179E2F" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="401C4AD7" w14:textId="0167E731" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD4DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>During any quarter in which samples are being analyzed, prepare and analyze a minimum of two spiked samples on each instrument, in separate batches, using the same spiking concentration used in Section 2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="3918C1E2" w14:textId="77777777" w:rsidTr="00EA7BC8">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="005712EA" w14:textId="58F9E33A" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="277D5BAC" w14:textId="0A1D04F7" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Are MDL values verified at least every 13 months according to the ongoing MDL determination requirements and updated if necessary?</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [Procedure for the Determination of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E1358">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Method Detection Limit,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rev. 2, (4) (a)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F32A5F6" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25159361" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C3AEE1" w14:textId="16543A1F" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D5368">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>At least once every thirteen months, re-calculate MDLs and MDLb from the collected spiked samples and method blank results using the equations in Section 2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="406167AD" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="111093FA" w14:textId="5DF392B1" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4409890E" w14:textId="235F561C" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s a standard curve </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">produced </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">consisting of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">blank and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 non-zero standards daily? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA Method 350.1, Rev. 2.0 (1993), Section 10.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008838FA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>List values of standards used for Standard Curve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CDBB082" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="530F3D92" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A288A8" w14:textId="7791C894" w:rsidR="00661CE0" w:rsidRPr="008360ED" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00607709">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Prepare a series of at least three standards, covering the desired range, and a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00607709">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>blank by diluting suitable volumes of standard solutions (Sections 7.12 and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00607709">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7.13) to 100 mL with reagent water.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="48CB4D66" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D33F19" w14:textId="140E3721" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A288777" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Does each standard curve have a correlation coefficient of ≥0.995?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002619E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[NC WW/GW LC Policy]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FE18A90" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8DA835" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="477AB053" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000264A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>When linear regression is used, use the minimum correlation coefficient specified in the method. If the minimum correlation coefficient is not specified, then a minimum value of 0.995 (or a coefficient of determination, r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000264A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000264A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, of 0.99) is required.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A23B49" w:rsidRPr="00A0149B" w14:paraId="275D4454" w14:textId="77777777" w:rsidTr="00351110">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A651573" w14:textId="00659E5F" w:rsidR="00A23B49" w:rsidRPr="00A0149B" w:rsidRDefault="00A23B49" w:rsidP="00A23B49">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="591384A2" w14:textId="2EE8E7F2" w:rsidR="00A23B49" w:rsidRDefault="00A23B49" w:rsidP="00A23B49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">each initial calibration </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">verified </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>before sample analysis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">second source </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>standard?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [15A NCAC 2H .0805 (a) (7) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE371F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(H) (ii)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA Method 350.1, Rev. 2.0 (1993), Section 10.7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5104E6A2" w14:textId="77777777" w:rsidR="00A23B49" w:rsidRDefault="00A23B49" w:rsidP="00A23B49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D1159A2" w14:textId="52607CAF" w:rsidR="00A23B49" w:rsidRPr="005C4CBC" w:rsidRDefault="00A23B49" w:rsidP="00A23B49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C4CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What is the concentration of the second source standard used for verification?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F849DD4" w14:textId="77777777" w:rsidR="00A23B49" w:rsidRDefault="00A23B49" w:rsidP="00A23B49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52F4BCFC" w14:textId="12674C5D" w:rsidR="00A23B49" w:rsidRPr="00A0149B" w:rsidRDefault="00A23B49" w:rsidP="00A23B49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1202F215" w14:textId="77777777" w:rsidR="00A23B49" w:rsidRPr="00A0149B" w:rsidRDefault="00A23B49" w:rsidP="00A23B49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="160DBDA3" w14:textId="77777777" w:rsidR="00A23B49" w:rsidRPr="00A0149B" w:rsidRDefault="00A23B49" w:rsidP="00A23B49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A1525C" w14:textId="50BE2D29" w:rsidR="00A23B49" w:rsidRDefault="00A23B49" w:rsidP="00A23B49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rule: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D759C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratories shall analyze one known second source standard to verify the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D759C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ccuracy of standard preparation if an initial calibration is performed and in accordance with the referenced method requirements thereafter.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="000ABAD3" w14:textId="77777777" w:rsidR="00A23B49" w:rsidRDefault="00A23B49" w:rsidP="00A23B49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70CCDF5D" w14:textId="67F4F0C3" w:rsidR="00A23B49" w:rsidRPr="006F5E0B" w:rsidRDefault="00A23B49" w:rsidP="00A23B49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">350.1:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006547B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>After the calibration has been established, it must be verified by the analysis of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006547B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>a suitable QCS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F5E0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F5E0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>QCS is obtained from a source external to the laboratory and different from</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A9A1280" w14:textId="7EA1D563" w:rsidR="00A23B49" w:rsidRPr="00A0149B" w:rsidRDefault="00A23B49" w:rsidP="00A23B49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F5E0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the source of calibration standards.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75BE7A0D" w14:textId="77777777" w:rsidR="00A23B49" w:rsidRPr="00A0149B" w:rsidRDefault="00A23B49" w:rsidP="00A23B49">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="66D0950F" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40130AE1" w14:textId="55794A86" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47717013" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What is the acceptance criterion of the second source standard (QCS)?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA Method 350.1, Rev. 2.0 (1993), Section 10.7]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CD8DB63" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1665222F" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D26CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="359534B4" w14:textId="65E56822" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3813A480" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="649A846F" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D79089" w14:textId="4A760604" w:rsidR="00661CE0" w:rsidRPr="002619E7" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Must not exceed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002619E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>±10% of the established QCS value</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="2EAD25A2" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AF3509D" w14:textId="292CD05F" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F50F061" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> corrective action </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is taken </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">second source </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">standard varies by greater than 10%? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B000E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>EPA Method 350.1, Rev. 2.0 (1993), Section 10.7]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D669945" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68A84B32" w14:textId="5F0A68E2" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D26CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58D47E15" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7503B777" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13689405" w14:textId="6AF5DBF2" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E033665" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4A8B78" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62D55F12" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002619E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If measurements exceed ±10% of the established QCS value,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002619E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the analysis should be terminated and the instrument recalibrated. The new</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002619E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>calibration must be verified before continuing analysis. Periodic reanalysis of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002619E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the QCS is recommended as a continuing calibration check.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="5F01767E" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43898780" w14:textId="37429EA2" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E201690" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00292FFE" w:rsidDel="00C32A27" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is a laboratory reagent blank (LRB) analyzed with each batch of samples?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [EPA Method 350.1, Rev. 2.0 (1993), Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.3.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="000E5CB8" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4207C07B" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E700D05" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF56E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The laboratory must analyze at least one LRB with each batch of samples.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BB0543A" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76EF8D02" w14:textId="7ACAB6D4" w:rsidR="00661CE0" w:rsidRPr="001A575F" w:rsidDel="00C32A27" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Definition of LRB (Section3.6):</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56E0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>An aliquot of reagent water or other blank matrices that are treated exactly as a sample including exposure to all glassware, equipment, solvents, reagents, internal standards, and surrogates that are used with other samples. The LRB is used to determine if method analytes or other interferences are present in the laboratory environment, the reagents, or the apparatus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="326718F1" w14:textId="77777777" w:rsidTr="00CC7CF3">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="128A7FA4" w14:textId="11CC89B1" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="642AA60D" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5331225A" w14:textId="5B0A631B" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What is the acceptance criterion of the LRB and calibration blanks</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A0478">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A47004">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15A NCAC 2H .0805 (a) (7) (H) (i)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002619E7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00187486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[EPA Method 350.1, Rev. 2.0 (1993), Section 9.3.1]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EFFCA89" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5609BC90" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000487F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="664F742B" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11287B4D" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="590EFF1B" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBB21AB" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rule: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A47004">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The concentration of reagent, method, and calibration blanks shall not exceed 50 percent of the lowest reporting concentration or as otherwise specified by the reference method.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BB0B571" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F5D8940" w14:textId="72D3ECE5" w:rsidR="00661CE0" w:rsidRPr="00BF56E0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00187486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.3.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00187486">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Values that exceed the MDL indicate laboratory or reagent contamination should be suspected and corrective actions must be taken before continuing the analysis.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="150D8D71" w14:textId="77777777" w:rsidTr="00CC7CF3">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9FDDC4" w14:textId="6ECB00CC" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="326F949B" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DA4CEDA" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00893E48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What corrective action is taken if the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>blanks do not meet the acceptance criterion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00893E48">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00456B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A47004">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15A NCAC 2H .0805 (a) (7) (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A47004">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00456B8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36A08B84" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4815066B" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000487F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A40AF0" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="520B850A" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFBAC7F" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="38155223" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24FCE5ED" w14:textId="554491BF" w:rsidR="00661CE0" w:rsidRPr="00A47004" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A47004">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="46DC4390" w14:textId="77777777" w:rsidTr="00856259">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="562BA7D9" w14:textId="7CEA8678" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D31522" w14:textId="57591593" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is a mid-range I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD0ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nstrument </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD0ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">erformance </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD0ADE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>heck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (IPC) standard and calibration blank analyzed immediately following calibration, after every 10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sample, and at the end of sample analysis? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[EPA Method 350.1, Rev. 2.0 (1993), Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.3.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DEA95F" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00146A32" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A241F94" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For all determinations the laboratory must analyze the IPC </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(instrument performance check) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(a mid-range check standard) and a calibration blank immediately following daily calibration, after every 10th sample (or more frequently, if required) and at the end of the sample run.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="6C6BDEAF" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="207260CD" w14:textId="4C35AD3E" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F71F77" w14:textId="2AA24771" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the acceptance criterion for the mid-range IPC standard? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[EPA Method 350.1, Rev. 2.0 (1993), Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.3.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E9B9397" w14:textId="2179E405" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="527BFE3E" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D26CFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C2D5753" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="749384DB" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EF86C04" w14:textId="177EBFDF" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B54C398" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DE09EDE" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="646406F5" w14:textId="40017F5B" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B4800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Analysis of the IPC solution immediately following calibration must verify that the instrument is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B4800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>within ±10% of calibration. Subsequent analyses of the IPC solution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B4800">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>must verify the calibration is still within ±10%.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="0EEC829C" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="014ADF2E" w14:textId="424402E8" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="08B3548E" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E13834D" w14:textId="7A2F6E9C" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00395F77">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What corrective action is taken if the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mid-range IPC standard</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395F77">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>recovery is not within specified limits</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00395F77">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[EPA Method 350.1, Rev. 2.0 (1993), Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.3.4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16916EE8" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3060A813" w14:textId="20F06AB2" w:rsidR="00661CE0" w:rsidRPr="0000487F" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000487F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="071CBBDF" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="74600641" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DCE290" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F10B09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If the calibration cannot be verified within the specified limits, reanalyze the IPC solution. If the second analysis of the IPC solution confirms calibration to be outside the limits, sample analysis must be discontinued, the cause determined and/or in the case of drift, the instrument recalibrated. All samples following the last acceptable IPC solution must be reanalyzed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="5716B3A9" w14:textId="77777777" w:rsidTr="00DD04A5">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="225B5B69" w14:textId="463060E3" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CEA296" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is a laboratory fortified blank (LFB) analyzed with each batch of samples? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[EPA Method 350.1, Rev. 2.0 (1993), Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.3.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="03402D5C" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5018E63B" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="255C0ACA" w14:textId="0C507BD8" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Definition of LFB (Section 3.4): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>An aliquot of reagent water or other blank</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>matrices to which known quantities of the method analytes are added in the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>laboratory. The LFB is analyzed exactly like a sample, and its purpose is to</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>determine whether the methodology is in control, and whether the laboratory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF56E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>is capable of making accurate and precise measurements.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="72FB5ADA" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF730CA" w14:textId="4901BFCD" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E21E2D" w14:textId="456285AF" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the acceptance criterion for the LFB? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[EPA Method 350.1, Rev. 2.0 (1993), Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.3.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FAF6CBA" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6486963E" w14:textId="37EB19D3" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000487F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5217796B" w14:textId="04AC640A" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6999D503" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8DB772" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50C364B5" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Recovery within 90%- 110%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="7E7584F6" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FD95B00" w14:textId="6328056B" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="3484A80D" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What corrective action is taken if the LFB does not meet specified limits? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[EPA Method 350.1, Rev. 2.0 (1993), Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.3.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="222915F5" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B0F8999" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000487F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31F89FB2" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4084E7F1" w14:textId="3E1E7844" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C2D354" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3221FE" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="444EFD5E" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="0099357C" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If the recovery of any analyte falls outside the</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CB67363" w14:textId="012438DB" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>required control limits of 90-110%, that analyte is judged out of control,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and the source of the problem should be identified and resolved before</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>continuing analyses.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="2D5E7105" w14:textId="77777777" w:rsidTr="00CC7CF3">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D7AD610" w14:textId="1164D3EF" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C731806" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Does the laboratory analyze </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">duplicate samples at </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rate </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5%? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[15A NCAC 2H .0805 (a) (7) (C)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="166D93E5" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CF7975" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26733900" w14:textId="410F45C4" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A4A4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Except where otherwise specified in an analytical method, laboratories shall analyze five percent of all samples in duplicate to document precision. Laboratories analyzing fewer than 20 samples per month shall analyze one duplicate during each month that samples are analyzed.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A4A4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOTE: A Laboratory Fortified Matrix Duplicate (LFMD) can </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">satisfy our Rule requirement </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A4A4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for a sample duplicate but should be analyzed at the same frequency as the LFM.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="1D8DEDC5" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B229340" w14:textId="6423272D" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>46</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB91949" w14:textId="26825D79" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00260DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>acceptance criteri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00260DAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for duplicates?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007022D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A2333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15A NCAC 2H .0805 (a) (7) (A)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0007022D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7248BECD" w14:textId="6BCCA220" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="247495F2" w14:textId="27A9232E" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000487F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2927C8AF" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1877CE34" w14:textId="2A0BFE4E" w:rsidR="00661CE0" w:rsidRPr="00260DAC" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="472E4D19" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="5650985D" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF21148" w14:textId="344148EF" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A2333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Unless specified by the method or this Rule, each laboratory shall establish performance acceptance criteria for all quality control analyses.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="787D1F5D" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E766B8" w14:textId="33A2E1C2" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>47</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D9DC24" w14:textId="32767CF8" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What corrective action d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oes the laboratory take if the duplicate samples results are outside of established control limits or method </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>precision</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> limits? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[15A NCAC 2H .0805 (a) (7) (B)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="498B0DF8" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76A3C279" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000487F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0368A4EE" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C6D2D78" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="105C9DFA" w14:textId="460301E9" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C254055" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C21E5C7" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B78E885" w14:textId="6822EFF1" w:rsidR="00661CE0" w:rsidRPr="00A0149B" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A2333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="4560E9AD" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="732925F2" w14:textId="0ABBA559" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>48</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25029FBF" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>At what frequency is a Matrix Spike (MS) analyzed?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [EPA Method 350.1, Rev. 2.0 (1993), Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.4.1] </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DE22D86" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28F93670" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000487F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CA1BC2A" w14:textId="70B72A64" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BC457D" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C2A905" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7553A313" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Also called Laboratory Fortified Matrix (LFM).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24A4125B" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>The laboratory must add a known amount of analyte to a minimum of 10% of the routine samples.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="23CBB857" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F169AA" w14:textId="5BC300F3" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C3BDA85" w14:textId="0466E141" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>How is the MS prepared? [NC WW/GW LC Matrix Spike Technical Assistance.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FEC4E01" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77792FD6" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000487F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F2D1CC6" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79DC350E" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1550BA0F" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4485FB07" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="156F741B" w14:textId="54FE8D77" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC5DF03" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="15096091" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23CA5280" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>See Matrix Spike Technical Assistance document.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="0BB3CD39" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="596BB227" w14:textId="63085E44" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A51B357" w14:textId="00B5D7D6" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the acceptance criterion for MS recovery? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[EPA Method 350.1, Rev. 2.0 (1993), Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.4.2]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="577391E1" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07B038D0" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000487F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B25E29D" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A3ADBD3" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="139E6620" w14:textId="2B5A1741" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC098F1" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB81BAE" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0AE304" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099357C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0099357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>designated LFM recovery range 90-110%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="70459DCA" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD4C31A" w14:textId="5315376F" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="680465BF" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What corrective action does the laboratory take if the MS results are outside of established control limits? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C32A27">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[EPA Method 350.1, Rev. 2.0 (1993), Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.4.3]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AC3EF54" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34C265B0" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00856259">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12BD17E3" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66605B38" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C4D632E" w14:textId="7B4A2452" w:rsidR="00661CE0" w:rsidRPr="00856259" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE2D864" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C9457C1" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F788BD" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0099357C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If the recovery of any analyte falls outside the designated LFM recovery range and the laboratory performance for that analyte is shown to be in control (Section 9.3), the recovery problem encountered with the LFM is judged to be either matrix or solution related, not system related.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w14:paraId="0F232BD6" w14:textId="77777777" w:rsidTr="00CC7CF3">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC7BFC3" w14:textId="6FFC8A44" w:rsidR="00661CE0" w:rsidRPr="00CF78D8" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>52</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C149CA5" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00456B8F" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E0048">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is a lower reporting limit standard analyzed or back-calculated with each analysis? [15A NCAC 2H .0805 (a) (7) (H)]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DCA22B6" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00456B8F" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EA25F82" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00456B8F" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5636CB54" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F09EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Laboratories shall analyze or back-calculate a standard at the same concentration as the lowest reporting concentration each day samples are analyzed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w14:paraId="423450DF" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53556DCF" w14:textId="465156F4" w:rsidR="00661CE0" w:rsidRPr="00CF78D8" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C0D7AD" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F09EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What is the acceptance criterion for the lower reporting limit standard? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0145D97F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[15A NCAC 2H .0805 (a) (7) (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0145D97F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C8E5110" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B6E231E" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000487F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F627977" w14:textId="651EE043" w:rsidR="00661CE0" w:rsidRPr="004E0048" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDA86D9" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00456B8F" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D740AA7" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00456B8F" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C957A6" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="008F09EE" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F72A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Unless specified by the method or this Rule, each laboratory shall establish performance acceptance criteria for all quality control analyses.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="003F72A5" w14:paraId="5CECA8D8" w14:textId="77777777" w:rsidTr="009F150F">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C0F657C" w14:textId="3981990C" w:rsidR="00661CE0" w:rsidRPr="00CF78D8" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>54</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25B52429" w14:textId="3B4601A7" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F09EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What corrective action does the laboratory take if the lower reporting limit standard does not meet the acceptance criterion? [15A NCAC 2H .0805 (a) (7) (B)]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07BA2FA6" w14:textId="0CC2ADD4" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64DE09A0" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0000487F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Answer:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23934C2C" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="008F09EE" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3138F1C4" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="008F09EE" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="709FC0DF" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="008F09EE" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BB70E98" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="008F09EE" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="AEAAAA"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78B7A020" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00456B8F" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3786F3B2" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="00456B8F" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F3FC81C" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRPr="003F72A5" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Recalibrate/re-verify the curve</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00661CE0" w:rsidRPr="00A0149B" w14:paraId="7D154AA2" w14:textId="77777777" w:rsidTr="00E704AD">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="496" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C33423" w14:textId="3BD922FF" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10B3EFF8" w14:textId="09AB6D8B" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is the data qualified on the Discharge Monitoring Report (DMR) or client report if Quality Control (QC) requirements are not met?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15A NCAC 2H .0805 (a) (7) (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B7899">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6209BAFC" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A5730BC" w14:textId="77777777" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34120E60" w14:textId="6BB23429" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A2333">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If the sample cannot be reanalyzed, or if the quality control results continue to fall outside established limits or show an analytical problem, the results shall be qualified as such.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DF5784E" w14:textId="3EE36121" w:rsidR="00661CE0" w:rsidRDefault="00661CE0" w:rsidP="00661CE0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If data qualifiers are used to qualify samples not meeting QC requirements, the data may not be useable for the intended purposes. It is the responsibility of the laboratory to provide the client or end-user of the data with sufficient information to determine the usability of the qualified data.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BC8FB1F" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="34DD2442" w14:textId="77777777" w:rsidR="00080358" w:rsidRPr="00A0149B" w:rsidRDefault="00080358" w:rsidP="009E4313">
       <w:pPr>
-        <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:sz w:val="3"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...4054 lines deleted...]
-    <w:p w14:paraId="2BC8FB85" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="22C4D81D" w14:textId="77777777" w:rsidR="002F4BC8" w:rsidRDefault="00F65415" w:rsidP="002F4BC8">
       <w:pPr>
-        <w:spacing w:line="187" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00336C5D">
-[...3 lines deleted...]
-        </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A0149B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ad</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB0075">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ditional Comments</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED6FF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2BC8FB86" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="74A385BB" w14:textId="77777777" w:rsidR="002F4BC8" w:rsidRDefault="002F4BC8" w:rsidP="002F4BC8">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="6"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="3"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...6948 lines deleted...]
-    <w:p w14:paraId="2BC8FC19" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="404E55CA" w14:textId="24A29E47" w:rsidR="002F4BC8" w:rsidRPr="009B075D" w:rsidRDefault="002F4BC8" w:rsidP="002F4BC8">
       <w:pPr>
-        <w:spacing w:line="188" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00336C5D">
-[...3 lines deleted...]
-        </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="009B075D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Stock Standard – Dissolve 3.819 g anhydrous NH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B075D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B075D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>CL (dried at 100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B075D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B075D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C) in </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD04A5" w:rsidRPr="009B075D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>water and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B075D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dilute to 1000 mL.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2BC8FC1A" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="183DEDCB" w14:textId="77777777" w:rsidR="002F4BC8" w:rsidRPr="009B075D" w:rsidRDefault="002F4BC8" w:rsidP="002F4BC8">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="6"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="3"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B075D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>1.00mL = 1.00 mg N = 1.22 mg NH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B075D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD83C32" w14:textId="77777777" w:rsidR="002F4BC8" w:rsidRPr="009B075D" w:rsidRDefault="002F4BC8" w:rsidP="002F4BC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...4534 lines deleted...]
-    <w:p w14:paraId="2BC8FC8D" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="748A0D86" w14:textId="77777777" w:rsidR="002F4BC8" w:rsidRPr="009B075D" w:rsidRDefault="002F4BC8" w:rsidP="002F4BC8">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00336C5D">
-[...3 lines deleted...]
-        </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="009B075D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>NOTE: Data is reported as NH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B075D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B075D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –N, that is Ammonia as Nitrogen, so 1.00 mL of stock standard equals 1 mg of </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2BC8FC8E" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="6F35B2D5" w14:textId="77777777" w:rsidR="002F4BC8" w:rsidRPr="009B075D" w:rsidRDefault="002F4BC8" w:rsidP="002F4BC8">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="6"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="3"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B075D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ammonia nitrogen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1A779B" w14:textId="77777777" w:rsidR="002F4BC8" w:rsidRPr="009B075D" w:rsidRDefault="002F4BC8" w:rsidP="002F4BC8">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...5928 lines deleted...]
-    <w:p w14:paraId="2BC8FD1A" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="646B7A9B" w14:textId="26DEF84E" w:rsidR="00BD165F" w:rsidRDefault="00BD165F" w:rsidP="00BD165F">
       <w:pPr>
-        <w:spacing w:line="208" w:lineRule="exact"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:sz w:val="3"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3808 lines deleted...]
-        <w:spacing w:line="200" w:lineRule="atLeast"/>
+      <w:r w:rsidRPr="00025C0C">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00336C5D">
-[...4370 lines deleted...]
-      <w:r>
         <w:t>Additional</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-6"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00025C0C">
         <w:rPr>
-          <w:spacing w:val="-2"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Comments:</w:t>
+        <w:t xml:space="preserve">Comments: </w:t>
+      </w:r>
+      <w:r w:rsidR="0078657D" w:rsidRPr="00025C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC8FE0A" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
+    <w:p w14:paraId="0D9996D7" w14:textId="77777777" w:rsidR="003B5326" w:rsidRDefault="001603A4" w:rsidP="00BD165F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="12"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A0149B">
         <w:rPr>
-          <w:position w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Stock</w:t>
+        <w:t>Inspector</w:t>
+      </w:r>
+      <w:r w:rsidR="00036BE6" w:rsidRPr="00A0149B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: _</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A0149B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00036BE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Date: _</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-7"/>
-          <w:position w:val="1"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...251 lines deleted...]
-        <w:t>3.</w:t>
+        <w:t>_______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC8FE0C" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00336C5D">
-[...1125 lines deleted...]
-      <w:pgMar w:top="660" w:right="400" w:bottom="820" w:left="520" w:header="294" w:footer="566" w:gutter="0"/>
+    <w:sectPr w:rsidR="003B5326" w:rsidSect="00550F20">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="432" w:left="720" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BC8FE44" w14:textId="77777777" w:rsidR="00D462A1" w:rsidRDefault="00D462A1">
+    <w:p w14:paraId="31657A93" w14:textId="77777777" w:rsidR="005F0BE2" w:rsidRDefault="005F0BE2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BC8FE46" w14:textId="77777777" w:rsidR="00D462A1" w:rsidRDefault="00D462A1">
+    <w:p w14:paraId="5CDB4F39" w14:textId="77777777" w:rsidR="005F0BE2" w:rsidRDefault="005F0BE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="612388F4" w14:textId="77777777" w:rsidR="005F0BE2" w:rsidRDefault="005F0BE2"/>
+  </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BC8FE3F" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00D462A1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0A9EC390" w14:textId="77777777" w:rsidR="00DC2593" w:rsidRDefault="00DC2593" w:rsidP="00B82753">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:spacing w:line="360" w:lineRule="auto"/>
       <w:rPr>
-        <w:sz w:val="13"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="18C940DD" w14:textId="33C5E323" w:rsidR="00635940" w:rsidRPr="004E0CAB" w:rsidRDefault="00635940" w:rsidP="00B82753">
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:pict w14:anchorId="2BC8FE41">
-[...27 lines deleted...]
-      </w:pict>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Revised </w:t>
+    </w:r>
+    <w:r w:rsidR="00E61216">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00673DF0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00E61216">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00673DF0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2/202</w:t>
+    </w:r>
+    <w:r w:rsidR="00E61216">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7BCA13A1" w14:textId="77777777" w:rsidR="00635940" w:rsidRDefault="00635940">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3A47DF61" w14:textId="4A51021D" w:rsidR="004D5AA9" w:rsidRPr="00DC2593" w:rsidRDefault="00DC2593">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00DC2593">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Revised </w:t>
+    </w:r>
+    <w:r w:rsidR="00E61216">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00602F89">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00E61216">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00673DF0">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DC2593">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/202</w:t>
+    </w:r>
+    <w:r w:rsidR="00E61216">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BC8FE40" w14:textId="77777777" w:rsidR="00D462A1" w:rsidRDefault="00D462A1">
+    <w:p w14:paraId="0CEF618D" w14:textId="77777777" w:rsidR="005F0BE2" w:rsidRDefault="005F0BE2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BC8FE42" w14:textId="77777777" w:rsidR="00D462A1" w:rsidRDefault="00D462A1">
+    <w:p w14:paraId="3C2C60B4" w14:textId="77777777" w:rsidR="005F0BE2" w:rsidRDefault="005F0BE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="006C1494" w14:textId="77777777" w:rsidR="005F0BE2" w:rsidRDefault="005F0BE2"/>
+  </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BC8FE3E" w14:textId="77777777" w:rsidR="00336C5D" w:rsidRDefault="00D462A1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1FDA1A3A" w14:textId="70522FB5" w:rsidR="000264A4" w:rsidRDefault="00635940" w:rsidP="000264A4">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:pict w14:anchorId="2BC8FE40">
-[...217 lines deleted...]
-      </w:pict>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Ammonia- </w:t>
+    </w:r>
+    <w:r w:rsidR="000264A4" w:rsidRPr="000264A4">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>EPA Method 350.1, Rev. 2.0 (1993)</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0D2CD93F" w14:textId="77777777" w:rsidR="00635940" w:rsidRPr="003B457D" w:rsidRDefault="00635940" w:rsidP="000264A4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00950BC3">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00950BC3">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00950BC3">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00950BC3">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00442522">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00950BC3">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00950BC3">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003B457D">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="003B457D">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="003B457D">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="003B457D">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00442522">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="003B457D">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
-[...2 lines deleted...]
-    </o:shapelayout>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00336C5D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D462A1"/>
+    <w:rsidRoot w:val="00C16AFC"/>
+    <w:rsid w:val="0000487F"/>
+    <w:rsid w:val="000054CA"/>
+    <w:rsid w:val="000264A4"/>
+    <w:rsid w:val="0002786E"/>
+    <w:rsid w:val="00032139"/>
+    <w:rsid w:val="00032D8E"/>
+    <w:rsid w:val="00034948"/>
+    <w:rsid w:val="000361F4"/>
+    <w:rsid w:val="00036BE6"/>
+    <w:rsid w:val="00036C90"/>
+    <w:rsid w:val="00042D56"/>
+    <w:rsid w:val="00046596"/>
+    <w:rsid w:val="000514CE"/>
+    <w:rsid w:val="00057258"/>
+    <w:rsid w:val="00067C5A"/>
+    <w:rsid w:val="00070E18"/>
+    <w:rsid w:val="0007255B"/>
+    <w:rsid w:val="00072D14"/>
+    <w:rsid w:val="00077DDF"/>
+    <w:rsid w:val="00080358"/>
+    <w:rsid w:val="00081EF1"/>
+    <w:rsid w:val="0008638E"/>
+    <w:rsid w:val="000872EC"/>
+    <w:rsid w:val="000906A4"/>
+    <w:rsid w:val="0009685D"/>
+    <w:rsid w:val="000A3791"/>
+    <w:rsid w:val="000A46BB"/>
+    <w:rsid w:val="000B4FFC"/>
+    <w:rsid w:val="000B56AA"/>
+    <w:rsid w:val="000C120D"/>
+    <w:rsid w:val="000C4667"/>
+    <w:rsid w:val="000C6014"/>
+    <w:rsid w:val="000D11E5"/>
+    <w:rsid w:val="000D216E"/>
+    <w:rsid w:val="000D2548"/>
+    <w:rsid w:val="000E0531"/>
+    <w:rsid w:val="000F1E1F"/>
+    <w:rsid w:val="000F234C"/>
+    <w:rsid w:val="000F685F"/>
+    <w:rsid w:val="0010693C"/>
+    <w:rsid w:val="0010718C"/>
+    <w:rsid w:val="0011002B"/>
+    <w:rsid w:val="001122A4"/>
+    <w:rsid w:val="00113859"/>
+    <w:rsid w:val="00114F08"/>
+    <w:rsid w:val="0011780C"/>
+    <w:rsid w:val="0012083E"/>
+    <w:rsid w:val="00121D19"/>
+    <w:rsid w:val="0012246E"/>
+    <w:rsid w:val="00122CF6"/>
+    <w:rsid w:val="00125078"/>
+    <w:rsid w:val="00127CD5"/>
+    <w:rsid w:val="0013029E"/>
+    <w:rsid w:val="00131FCF"/>
+    <w:rsid w:val="00135C13"/>
+    <w:rsid w:val="00141AEC"/>
+    <w:rsid w:val="00143AD1"/>
+    <w:rsid w:val="00145182"/>
+    <w:rsid w:val="0014761D"/>
+    <w:rsid w:val="001549AE"/>
+    <w:rsid w:val="00157101"/>
+    <w:rsid w:val="001603A4"/>
+    <w:rsid w:val="001620AC"/>
+    <w:rsid w:val="00174E84"/>
+    <w:rsid w:val="0017568B"/>
+    <w:rsid w:val="00183E47"/>
+    <w:rsid w:val="00187486"/>
+    <w:rsid w:val="00187C71"/>
+    <w:rsid w:val="001909DC"/>
+    <w:rsid w:val="001932A5"/>
+    <w:rsid w:val="001A575F"/>
+    <w:rsid w:val="001B175E"/>
+    <w:rsid w:val="001B3124"/>
+    <w:rsid w:val="001B7B85"/>
+    <w:rsid w:val="001C5DA0"/>
+    <w:rsid w:val="001D09A1"/>
+    <w:rsid w:val="001E1F39"/>
+    <w:rsid w:val="001E58BF"/>
+    <w:rsid w:val="001F1636"/>
+    <w:rsid w:val="001F2246"/>
+    <w:rsid w:val="00210F57"/>
+    <w:rsid w:val="00213D33"/>
+    <w:rsid w:val="00221C2E"/>
+    <w:rsid w:val="002258EF"/>
+    <w:rsid w:val="00225A11"/>
+    <w:rsid w:val="002277E6"/>
+    <w:rsid w:val="00235FC7"/>
+    <w:rsid w:val="0024328C"/>
+    <w:rsid w:val="0024535D"/>
+    <w:rsid w:val="002473EF"/>
+    <w:rsid w:val="00257E33"/>
+    <w:rsid w:val="00257FB5"/>
+    <w:rsid w:val="00260DAC"/>
+    <w:rsid w:val="002619E7"/>
+    <w:rsid w:val="0026566D"/>
+    <w:rsid w:val="00282F24"/>
+    <w:rsid w:val="00282F31"/>
+    <w:rsid w:val="00284761"/>
+    <w:rsid w:val="002849C2"/>
+    <w:rsid w:val="00292FFE"/>
+    <w:rsid w:val="002954BE"/>
+    <w:rsid w:val="002A28B7"/>
+    <w:rsid w:val="002A37DB"/>
+    <w:rsid w:val="002A5CCD"/>
+    <w:rsid w:val="002B155A"/>
+    <w:rsid w:val="002B7C14"/>
+    <w:rsid w:val="002D00FC"/>
+    <w:rsid w:val="002D2172"/>
+    <w:rsid w:val="002E3526"/>
+    <w:rsid w:val="002E44E8"/>
+    <w:rsid w:val="002F4939"/>
+    <w:rsid w:val="002F4BC8"/>
+    <w:rsid w:val="002F6026"/>
+    <w:rsid w:val="00302942"/>
+    <w:rsid w:val="00304C0A"/>
+    <w:rsid w:val="0031200F"/>
+    <w:rsid w:val="003126B3"/>
+    <w:rsid w:val="00313352"/>
+    <w:rsid w:val="00314896"/>
+    <w:rsid w:val="0031718D"/>
+    <w:rsid w:val="0031753E"/>
+    <w:rsid w:val="00317F93"/>
+    <w:rsid w:val="00335616"/>
+    <w:rsid w:val="00346BA8"/>
+    <w:rsid w:val="0035027F"/>
+    <w:rsid w:val="00351110"/>
+    <w:rsid w:val="00353E67"/>
+    <w:rsid w:val="00357829"/>
+    <w:rsid w:val="00362FB3"/>
+    <w:rsid w:val="00364BF7"/>
+    <w:rsid w:val="00365B3E"/>
+    <w:rsid w:val="003737B3"/>
+    <w:rsid w:val="00374060"/>
+    <w:rsid w:val="0037514F"/>
+    <w:rsid w:val="00381439"/>
+    <w:rsid w:val="003826EC"/>
+    <w:rsid w:val="00386D36"/>
+    <w:rsid w:val="00387080"/>
+    <w:rsid w:val="003909CC"/>
+    <w:rsid w:val="00392D22"/>
+    <w:rsid w:val="00395F77"/>
+    <w:rsid w:val="003A18C8"/>
+    <w:rsid w:val="003A2A71"/>
+    <w:rsid w:val="003A2F4D"/>
+    <w:rsid w:val="003B2939"/>
+    <w:rsid w:val="003B2DCB"/>
+    <w:rsid w:val="003B457D"/>
+    <w:rsid w:val="003B5326"/>
+    <w:rsid w:val="003B64EA"/>
+    <w:rsid w:val="003C0ED2"/>
+    <w:rsid w:val="003C3013"/>
+    <w:rsid w:val="003C6AFC"/>
+    <w:rsid w:val="003D1232"/>
+    <w:rsid w:val="003D1F6D"/>
+    <w:rsid w:val="003D4202"/>
+    <w:rsid w:val="003D4D6C"/>
+    <w:rsid w:val="003D7279"/>
+    <w:rsid w:val="003E2D2D"/>
+    <w:rsid w:val="003E5277"/>
+    <w:rsid w:val="003F1A79"/>
+    <w:rsid w:val="003F2065"/>
+    <w:rsid w:val="003F5E8D"/>
+    <w:rsid w:val="00404A3D"/>
+    <w:rsid w:val="00404AAB"/>
+    <w:rsid w:val="004102E4"/>
+    <w:rsid w:val="0041057D"/>
+    <w:rsid w:val="0041228B"/>
+    <w:rsid w:val="00416901"/>
+    <w:rsid w:val="00420B02"/>
+    <w:rsid w:val="00421984"/>
+    <w:rsid w:val="00422429"/>
+    <w:rsid w:val="0043107D"/>
+    <w:rsid w:val="00432EBD"/>
+    <w:rsid w:val="0043469A"/>
+    <w:rsid w:val="00435A0E"/>
+    <w:rsid w:val="0043729D"/>
+    <w:rsid w:val="004418E5"/>
+    <w:rsid w:val="00442522"/>
+    <w:rsid w:val="0044652B"/>
+    <w:rsid w:val="00452D01"/>
+    <w:rsid w:val="00456FB7"/>
+    <w:rsid w:val="004666F1"/>
+    <w:rsid w:val="0047355A"/>
+    <w:rsid w:val="004826FD"/>
+    <w:rsid w:val="004852F7"/>
+    <w:rsid w:val="00490DAA"/>
+    <w:rsid w:val="004919D3"/>
+    <w:rsid w:val="004956F5"/>
+    <w:rsid w:val="004A21C1"/>
+    <w:rsid w:val="004A319A"/>
+    <w:rsid w:val="004B49F1"/>
+    <w:rsid w:val="004B4F77"/>
+    <w:rsid w:val="004B50AD"/>
+    <w:rsid w:val="004B50D4"/>
+    <w:rsid w:val="004B6462"/>
+    <w:rsid w:val="004B6821"/>
+    <w:rsid w:val="004C2215"/>
+    <w:rsid w:val="004D0D6C"/>
+    <w:rsid w:val="004D13CC"/>
+    <w:rsid w:val="004D351C"/>
+    <w:rsid w:val="004D5792"/>
+    <w:rsid w:val="004D5AA9"/>
+    <w:rsid w:val="004D6148"/>
+    <w:rsid w:val="004E0CAB"/>
+    <w:rsid w:val="004E7808"/>
+    <w:rsid w:val="00500D23"/>
+    <w:rsid w:val="005157EA"/>
+    <w:rsid w:val="00516EB3"/>
+    <w:rsid w:val="00527FFC"/>
+    <w:rsid w:val="005303FD"/>
+    <w:rsid w:val="0053292E"/>
+    <w:rsid w:val="00535A59"/>
+    <w:rsid w:val="00536B36"/>
+    <w:rsid w:val="00536D33"/>
+    <w:rsid w:val="00536F00"/>
+    <w:rsid w:val="00541DC6"/>
+    <w:rsid w:val="00542124"/>
+    <w:rsid w:val="005423E2"/>
+    <w:rsid w:val="00542AAB"/>
+    <w:rsid w:val="00550BC7"/>
+    <w:rsid w:val="00550F20"/>
+    <w:rsid w:val="00555A5C"/>
+    <w:rsid w:val="00555D95"/>
+    <w:rsid w:val="0056197B"/>
+    <w:rsid w:val="0058061E"/>
+    <w:rsid w:val="00583D3E"/>
+    <w:rsid w:val="00584D21"/>
+    <w:rsid w:val="00590CDF"/>
+    <w:rsid w:val="005A09B3"/>
+    <w:rsid w:val="005A1F1D"/>
+    <w:rsid w:val="005A3D05"/>
+    <w:rsid w:val="005A6355"/>
+    <w:rsid w:val="005B17FA"/>
+    <w:rsid w:val="005B2DCD"/>
+    <w:rsid w:val="005B7423"/>
+    <w:rsid w:val="005C2D0E"/>
+    <w:rsid w:val="005C341E"/>
+    <w:rsid w:val="005C4CBC"/>
+    <w:rsid w:val="005C624C"/>
+    <w:rsid w:val="005D1940"/>
+    <w:rsid w:val="005D1FB7"/>
+    <w:rsid w:val="005D3A35"/>
+    <w:rsid w:val="005D570F"/>
+    <w:rsid w:val="005D7EE6"/>
+    <w:rsid w:val="005E447B"/>
+    <w:rsid w:val="005F0BE2"/>
+    <w:rsid w:val="005F16A4"/>
+    <w:rsid w:val="00600DFE"/>
+    <w:rsid w:val="00602D55"/>
+    <w:rsid w:val="00602F89"/>
+    <w:rsid w:val="006046A1"/>
+    <w:rsid w:val="00607709"/>
+    <w:rsid w:val="00611163"/>
+    <w:rsid w:val="00612EE6"/>
+    <w:rsid w:val="0061715F"/>
+    <w:rsid w:val="006265D9"/>
+    <w:rsid w:val="00635940"/>
+    <w:rsid w:val="006368A1"/>
+    <w:rsid w:val="006417E6"/>
+    <w:rsid w:val="006428F1"/>
+    <w:rsid w:val="006445F4"/>
+    <w:rsid w:val="00646EC6"/>
+    <w:rsid w:val="006518C7"/>
+    <w:rsid w:val="0065381D"/>
+    <w:rsid w:val="006547B9"/>
+    <w:rsid w:val="006555B9"/>
+    <w:rsid w:val="00656312"/>
+    <w:rsid w:val="00661CE0"/>
+    <w:rsid w:val="00662279"/>
+    <w:rsid w:val="006628C4"/>
+    <w:rsid w:val="00663BA4"/>
+    <w:rsid w:val="0067233B"/>
+    <w:rsid w:val="0067294B"/>
+    <w:rsid w:val="0067392B"/>
+    <w:rsid w:val="00673DF0"/>
+    <w:rsid w:val="00684970"/>
+    <w:rsid w:val="006851B7"/>
+    <w:rsid w:val="00692D26"/>
+    <w:rsid w:val="00697015"/>
+    <w:rsid w:val="006A308C"/>
+    <w:rsid w:val="006A53BC"/>
+    <w:rsid w:val="006B0D93"/>
+    <w:rsid w:val="006B510A"/>
+    <w:rsid w:val="006B599F"/>
+    <w:rsid w:val="006C13C2"/>
+    <w:rsid w:val="006C6B7C"/>
+    <w:rsid w:val="006D698C"/>
+    <w:rsid w:val="006E21A8"/>
+    <w:rsid w:val="006E2333"/>
+    <w:rsid w:val="006E43A1"/>
+    <w:rsid w:val="006F2EC8"/>
+    <w:rsid w:val="006F3FCB"/>
+    <w:rsid w:val="006F5E0B"/>
+    <w:rsid w:val="00702131"/>
+    <w:rsid w:val="0070250B"/>
+    <w:rsid w:val="0070475B"/>
+    <w:rsid w:val="00704E2B"/>
+    <w:rsid w:val="007059FB"/>
+    <w:rsid w:val="007117F6"/>
+    <w:rsid w:val="00713C15"/>
+    <w:rsid w:val="0071524B"/>
+    <w:rsid w:val="00716AB3"/>
+    <w:rsid w:val="00721CD6"/>
+    <w:rsid w:val="0072700F"/>
+    <w:rsid w:val="00735222"/>
+    <w:rsid w:val="007445BA"/>
+    <w:rsid w:val="007461AF"/>
+    <w:rsid w:val="00746DDC"/>
+    <w:rsid w:val="007511A9"/>
+    <w:rsid w:val="00756ECC"/>
+    <w:rsid w:val="00760CF8"/>
+    <w:rsid w:val="00763065"/>
+    <w:rsid w:val="007663AE"/>
+    <w:rsid w:val="00766C78"/>
+    <w:rsid w:val="00770146"/>
+    <w:rsid w:val="007709C3"/>
+    <w:rsid w:val="00772150"/>
+    <w:rsid w:val="007757EC"/>
+    <w:rsid w:val="00781053"/>
+    <w:rsid w:val="007815F6"/>
+    <w:rsid w:val="0078657D"/>
+    <w:rsid w:val="00795574"/>
+    <w:rsid w:val="007971DD"/>
+    <w:rsid w:val="007A0478"/>
+    <w:rsid w:val="007A1A84"/>
+    <w:rsid w:val="007A7A4B"/>
+    <w:rsid w:val="007B2781"/>
+    <w:rsid w:val="007B3419"/>
+    <w:rsid w:val="007B767D"/>
+    <w:rsid w:val="007C0BFC"/>
+    <w:rsid w:val="007C3812"/>
+    <w:rsid w:val="007C3CC3"/>
+    <w:rsid w:val="007C5510"/>
+    <w:rsid w:val="007D0B3F"/>
+    <w:rsid w:val="007D1CDC"/>
+    <w:rsid w:val="007E15EC"/>
+    <w:rsid w:val="007E5C0C"/>
+    <w:rsid w:val="007E6DD9"/>
+    <w:rsid w:val="007E78D8"/>
+    <w:rsid w:val="007E7E33"/>
+    <w:rsid w:val="007F54BB"/>
+    <w:rsid w:val="007F70D7"/>
+    <w:rsid w:val="007F782E"/>
+    <w:rsid w:val="0080115B"/>
+    <w:rsid w:val="00801F87"/>
+    <w:rsid w:val="00803058"/>
+    <w:rsid w:val="00805B35"/>
+    <w:rsid w:val="00806DDD"/>
+    <w:rsid w:val="00807258"/>
+    <w:rsid w:val="00807D57"/>
+    <w:rsid w:val="00810A71"/>
+    <w:rsid w:val="008130B6"/>
+    <w:rsid w:val="00814902"/>
+    <w:rsid w:val="0081542C"/>
+    <w:rsid w:val="00820F82"/>
+    <w:rsid w:val="00827B9E"/>
+    <w:rsid w:val="008360ED"/>
+    <w:rsid w:val="0083730F"/>
+    <w:rsid w:val="00837AD7"/>
+    <w:rsid w:val="00840459"/>
+    <w:rsid w:val="0084192D"/>
+    <w:rsid w:val="00841D3A"/>
+    <w:rsid w:val="0084352E"/>
+    <w:rsid w:val="00845E15"/>
+    <w:rsid w:val="0084663F"/>
+    <w:rsid w:val="00852CEF"/>
+    <w:rsid w:val="00856259"/>
+    <w:rsid w:val="00867092"/>
+    <w:rsid w:val="0086712A"/>
+    <w:rsid w:val="00867918"/>
+    <w:rsid w:val="00870FC8"/>
+    <w:rsid w:val="00871216"/>
+    <w:rsid w:val="0088148F"/>
+    <w:rsid w:val="008822C0"/>
+    <w:rsid w:val="008834CE"/>
+    <w:rsid w:val="008838FA"/>
+    <w:rsid w:val="00884AF6"/>
+    <w:rsid w:val="00893E48"/>
+    <w:rsid w:val="008A0948"/>
+    <w:rsid w:val="008A2DB5"/>
+    <w:rsid w:val="008B226F"/>
+    <w:rsid w:val="008C01C3"/>
+    <w:rsid w:val="008C23B9"/>
+    <w:rsid w:val="008C4DF6"/>
+    <w:rsid w:val="008C678B"/>
+    <w:rsid w:val="008D041E"/>
+    <w:rsid w:val="008D3052"/>
+    <w:rsid w:val="008D76C3"/>
+    <w:rsid w:val="008E0A3B"/>
+    <w:rsid w:val="008F09EE"/>
+    <w:rsid w:val="008F32E9"/>
+    <w:rsid w:val="008F58C1"/>
+    <w:rsid w:val="009062F1"/>
+    <w:rsid w:val="00914EA3"/>
+    <w:rsid w:val="00916A98"/>
+    <w:rsid w:val="00921177"/>
+    <w:rsid w:val="009348B0"/>
+    <w:rsid w:val="00935A9E"/>
+    <w:rsid w:val="00937051"/>
+    <w:rsid w:val="009376B8"/>
+    <w:rsid w:val="00940CB8"/>
+    <w:rsid w:val="009416FE"/>
+    <w:rsid w:val="00946BEF"/>
+    <w:rsid w:val="00950BC3"/>
+    <w:rsid w:val="009557E9"/>
+    <w:rsid w:val="00956A25"/>
+    <w:rsid w:val="0096448A"/>
+    <w:rsid w:val="009645DD"/>
+    <w:rsid w:val="00964F90"/>
+    <w:rsid w:val="009651CC"/>
+    <w:rsid w:val="00966BB8"/>
+    <w:rsid w:val="00966C66"/>
+    <w:rsid w:val="009727AC"/>
+    <w:rsid w:val="00972B39"/>
+    <w:rsid w:val="009833A1"/>
+    <w:rsid w:val="0098470B"/>
+    <w:rsid w:val="00985E49"/>
+    <w:rsid w:val="00992A6C"/>
+    <w:rsid w:val="0099357C"/>
+    <w:rsid w:val="009951B8"/>
+    <w:rsid w:val="0099634C"/>
+    <w:rsid w:val="009A4614"/>
+    <w:rsid w:val="009B4C59"/>
+    <w:rsid w:val="009B5DE1"/>
+    <w:rsid w:val="009B7E1E"/>
+    <w:rsid w:val="009C1F29"/>
+    <w:rsid w:val="009C50B6"/>
+    <w:rsid w:val="009C7B20"/>
+    <w:rsid w:val="009C7C30"/>
+    <w:rsid w:val="009D3E15"/>
+    <w:rsid w:val="009D6A1A"/>
+    <w:rsid w:val="009E3106"/>
+    <w:rsid w:val="009E4313"/>
+    <w:rsid w:val="009E4F14"/>
+    <w:rsid w:val="009E6FBB"/>
+    <w:rsid w:val="009F13E0"/>
+    <w:rsid w:val="009F150F"/>
+    <w:rsid w:val="009F36B4"/>
+    <w:rsid w:val="009F7A34"/>
+    <w:rsid w:val="00A00EB9"/>
+    <w:rsid w:val="00A0149B"/>
+    <w:rsid w:val="00A01537"/>
+    <w:rsid w:val="00A03C2A"/>
+    <w:rsid w:val="00A15AA2"/>
+    <w:rsid w:val="00A21AB4"/>
+    <w:rsid w:val="00A23B49"/>
+    <w:rsid w:val="00A40609"/>
+    <w:rsid w:val="00A40818"/>
+    <w:rsid w:val="00A44588"/>
+    <w:rsid w:val="00A462AC"/>
+    <w:rsid w:val="00A47141"/>
+    <w:rsid w:val="00A57F6C"/>
+    <w:rsid w:val="00A646A3"/>
+    <w:rsid w:val="00A6785F"/>
+    <w:rsid w:val="00A706B2"/>
+    <w:rsid w:val="00A7306D"/>
+    <w:rsid w:val="00A7368B"/>
+    <w:rsid w:val="00A76384"/>
+    <w:rsid w:val="00A766CA"/>
+    <w:rsid w:val="00A77258"/>
+    <w:rsid w:val="00A8017F"/>
+    <w:rsid w:val="00A817B1"/>
+    <w:rsid w:val="00A81A75"/>
+    <w:rsid w:val="00A83875"/>
+    <w:rsid w:val="00A84351"/>
+    <w:rsid w:val="00A86D2C"/>
+    <w:rsid w:val="00A95EA2"/>
+    <w:rsid w:val="00A9600F"/>
+    <w:rsid w:val="00AA22CC"/>
+    <w:rsid w:val="00AB0006"/>
+    <w:rsid w:val="00AB17EF"/>
+    <w:rsid w:val="00AB1F97"/>
+    <w:rsid w:val="00AB4D86"/>
+    <w:rsid w:val="00AB4F16"/>
+    <w:rsid w:val="00AC1094"/>
+    <w:rsid w:val="00AC5089"/>
+    <w:rsid w:val="00AD21D2"/>
+    <w:rsid w:val="00AD703E"/>
+    <w:rsid w:val="00AE3891"/>
+    <w:rsid w:val="00AF51B9"/>
+    <w:rsid w:val="00B0629F"/>
+    <w:rsid w:val="00B07259"/>
+    <w:rsid w:val="00B11C47"/>
+    <w:rsid w:val="00B13D49"/>
+    <w:rsid w:val="00B13FC3"/>
+    <w:rsid w:val="00B14835"/>
+    <w:rsid w:val="00B1640C"/>
+    <w:rsid w:val="00B21945"/>
+    <w:rsid w:val="00B26F2B"/>
+    <w:rsid w:val="00B2731B"/>
+    <w:rsid w:val="00B2741D"/>
+    <w:rsid w:val="00B31820"/>
+    <w:rsid w:val="00B31ECE"/>
+    <w:rsid w:val="00B32E55"/>
+    <w:rsid w:val="00B34DAA"/>
+    <w:rsid w:val="00B47A5F"/>
+    <w:rsid w:val="00B502F1"/>
+    <w:rsid w:val="00B57B0B"/>
+    <w:rsid w:val="00B60C9F"/>
+    <w:rsid w:val="00B6338D"/>
+    <w:rsid w:val="00B63521"/>
+    <w:rsid w:val="00B641ED"/>
+    <w:rsid w:val="00B66F2A"/>
+    <w:rsid w:val="00B719A3"/>
+    <w:rsid w:val="00B81DFF"/>
+    <w:rsid w:val="00B82753"/>
+    <w:rsid w:val="00B86204"/>
+    <w:rsid w:val="00B9155B"/>
+    <w:rsid w:val="00B91CCE"/>
+    <w:rsid w:val="00B93E12"/>
+    <w:rsid w:val="00B957E0"/>
+    <w:rsid w:val="00B96F9D"/>
+    <w:rsid w:val="00B97C60"/>
+    <w:rsid w:val="00BB26CE"/>
+    <w:rsid w:val="00BC5DC1"/>
+    <w:rsid w:val="00BC6B58"/>
+    <w:rsid w:val="00BD165F"/>
+    <w:rsid w:val="00BD1DAB"/>
+    <w:rsid w:val="00BD27BC"/>
+    <w:rsid w:val="00BF1116"/>
+    <w:rsid w:val="00BF2928"/>
+    <w:rsid w:val="00BF3705"/>
+    <w:rsid w:val="00BF4EBB"/>
+    <w:rsid w:val="00BF56E0"/>
+    <w:rsid w:val="00BF5CB1"/>
+    <w:rsid w:val="00C05AA6"/>
+    <w:rsid w:val="00C12B83"/>
+    <w:rsid w:val="00C15F72"/>
+    <w:rsid w:val="00C16AFC"/>
+    <w:rsid w:val="00C21198"/>
+    <w:rsid w:val="00C25226"/>
+    <w:rsid w:val="00C25A1B"/>
+    <w:rsid w:val="00C32212"/>
+    <w:rsid w:val="00C32A27"/>
+    <w:rsid w:val="00C415F1"/>
+    <w:rsid w:val="00C429D5"/>
+    <w:rsid w:val="00C461DD"/>
+    <w:rsid w:val="00C46C4E"/>
+    <w:rsid w:val="00C53223"/>
+    <w:rsid w:val="00C53E54"/>
+    <w:rsid w:val="00C64369"/>
+    <w:rsid w:val="00C64998"/>
+    <w:rsid w:val="00C65535"/>
+    <w:rsid w:val="00C668E1"/>
+    <w:rsid w:val="00C7462E"/>
+    <w:rsid w:val="00C87026"/>
+    <w:rsid w:val="00C968DB"/>
+    <w:rsid w:val="00C97AD7"/>
+    <w:rsid w:val="00CA0195"/>
+    <w:rsid w:val="00CA055B"/>
+    <w:rsid w:val="00CB4E55"/>
+    <w:rsid w:val="00CC572E"/>
+    <w:rsid w:val="00CC594C"/>
+    <w:rsid w:val="00CC664C"/>
+    <w:rsid w:val="00CC7CF3"/>
+    <w:rsid w:val="00CD2851"/>
+    <w:rsid w:val="00CD425A"/>
+    <w:rsid w:val="00CE0989"/>
+    <w:rsid w:val="00CE1725"/>
+    <w:rsid w:val="00CE3670"/>
+    <w:rsid w:val="00CE7D4E"/>
+    <w:rsid w:val="00CF01E8"/>
+    <w:rsid w:val="00CF3301"/>
+    <w:rsid w:val="00CF400B"/>
+    <w:rsid w:val="00CF72FA"/>
+    <w:rsid w:val="00D00E29"/>
+    <w:rsid w:val="00D02A21"/>
+    <w:rsid w:val="00D03165"/>
+    <w:rsid w:val="00D03DB8"/>
+    <w:rsid w:val="00D12C9C"/>
+    <w:rsid w:val="00D13FA8"/>
+    <w:rsid w:val="00D143ED"/>
+    <w:rsid w:val="00D26034"/>
+    <w:rsid w:val="00D26CFE"/>
+    <w:rsid w:val="00D3028B"/>
+    <w:rsid w:val="00D367BB"/>
+    <w:rsid w:val="00D4123F"/>
+    <w:rsid w:val="00D4249F"/>
+    <w:rsid w:val="00D5031F"/>
+    <w:rsid w:val="00D508D3"/>
+    <w:rsid w:val="00D5138A"/>
+    <w:rsid w:val="00D55D43"/>
+    <w:rsid w:val="00D67B1D"/>
+    <w:rsid w:val="00D70564"/>
+    <w:rsid w:val="00D74B7F"/>
+    <w:rsid w:val="00D759C1"/>
+    <w:rsid w:val="00D76E44"/>
+    <w:rsid w:val="00D847F1"/>
+    <w:rsid w:val="00D874FC"/>
+    <w:rsid w:val="00D87711"/>
+    <w:rsid w:val="00D9192D"/>
+    <w:rsid w:val="00DA07F2"/>
+    <w:rsid w:val="00DA714B"/>
+    <w:rsid w:val="00DB1C45"/>
+    <w:rsid w:val="00DB5819"/>
+    <w:rsid w:val="00DC2593"/>
+    <w:rsid w:val="00DC7C07"/>
+    <w:rsid w:val="00DD04A5"/>
+    <w:rsid w:val="00DD0ADE"/>
+    <w:rsid w:val="00DD1BC2"/>
+    <w:rsid w:val="00DD4B97"/>
+    <w:rsid w:val="00DE5EC4"/>
+    <w:rsid w:val="00DE7138"/>
+    <w:rsid w:val="00DF52A3"/>
+    <w:rsid w:val="00E01C62"/>
+    <w:rsid w:val="00E04A96"/>
+    <w:rsid w:val="00E0568B"/>
+    <w:rsid w:val="00E05887"/>
+    <w:rsid w:val="00E13859"/>
+    <w:rsid w:val="00E165F3"/>
+    <w:rsid w:val="00E302CB"/>
+    <w:rsid w:val="00E3449A"/>
+    <w:rsid w:val="00E45A85"/>
+    <w:rsid w:val="00E543E8"/>
+    <w:rsid w:val="00E57030"/>
+    <w:rsid w:val="00E60C62"/>
+    <w:rsid w:val="00E61216"/>
+    <w:rsid w:val="00E6486D"/>
+    <w:rsid w:val="00E704AD"/>
+    <w:rsid w:val="00E7503A"/>
+    <w:rsid w:val="00E81BE5"/>
+    <w:rsid w:val="00E83569"/>
+    <w:rsid w:val="00E9034A"/>
+    <w:rsid w:val="00EA4556"/>
+    <w:rsid w:val="00EA45AE"/>
+    <w:rsid w:val="00EA55F8"/>
+    <w:rsid w:val="00EA7260"/>
+    <w:rsid w:val="00EA7BC8"/>
+    <w:rsid w:val="00EB0075"/>
+    <w:rsid w:val="00EB5016"/>
+    <w:rsid w:val="00EC071B"/>
+    <w:rsid w:val="00EC21C7"/>
+    <w:rsid w:val="00EC6155"/>
+    <w:rsid w:val="00EC6322"/>
+    <w:rsid w:val="00EC70A6"/>
+    <w:rsid w:val="00ED0E8F"/>
+    <w:rsid w:val="00ED61EA"/>
+    <w:rsid w:val="00ED6D42"/>
+    <w:rsid w:val="00ED6FF1"/>
+    <w:rsid w:val="00EE201E"/>
+    <w:rsid w:val="00EE33B9"/>
+    <w:rsid w:val="00EE371F"/>
+    <w:rsid w:val="00EE47FD"/>
+    <w:rsid w:val="00EE4D4B"/>
+    <w:rsid w:val="00EE4DF1"/>
+    <w:rsid w:val="00EE6EBF"/>
+    <w:rsid w:val="00EF029C"/>
+    <w:rsid w:val="00F10B09"/>
+    <w:rsid w:val="00F11747"/>
+    <w:rsid w:val="00F14559"/>
+    <w:rsid w:val="00F16B46"/>
+    <w:rsid w:val="00F217BF"/>
+    <w:rsid w:val="00F2261D"/>
+    <w:rsid w:val="00F22D77"/>
+    <w:rsid w:val="00F24127"/>
+    <w:rsid w:val="00F250A9"/>
+    <w:rsid w:val="00F329D7"/>
+    <w:rsid w:val="00F3497A"/>
+    <w:rsid w:val="00F51C78"/>
+    <w:rsid w:val="00F532CF"/>
+    <w:rsid w:val="00F61CDB"/>
+    <w:rsid w:val="00F62708"/>
+    <w:rsid w:val="00F65415"/>
+    <w:rsid w:val="00F70C38"/>
+    <w:rsid w:val="00F7194F"/>
+    <w:rsid w:val="00F7437D"/>
+    <w:rsid w:val="00F74F0E"/>
+    <w:rsid w:val="00F7638A"/>
+    <w:rsid w:val="00F7732F"/>
+    <w:rsid w:val="00F77791"/>
+    <w:rsid w:val="00F86481"/>
+    <w:rsid w:val="00F92DA2"/>
+    <w:rsid w:val="00F930CC"/>
+    <w:rsid w:val="00F97B68"/>
+    <w:rsid w:val="00FA4AF3"/>
+    <w:rsid w:val="00FA7934"/>
+    <w:rsid w:val="00FB1DB8"/>
+    <w:rsid w:val="00FB5DED"/>
+    <w:rsid w:val="00FC252C"/>
+    <w:rsid w:val="00FC611A"/>
+    <w:rsid w:val="00FD1FC8"/>
+    <w:rsid w:val="00FD30EC"/>
+    <w:rsid w:val="00FE1185"/>
+    <w:rsid w:val="00FE5868"/>
+    <w:rsid w:val="00FE5F25"/>
+    <w:rsid w:val="00FE72F9"/>
+    <w:rsid w:val="00FF094F"/>
+    <w:rsid w:val="00FF12CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2053"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2BC8FA3A"/>
-  <w15:docId w15:val="{6CC0A79D-44E9-4383-8041-51A6E431143C}"/>
+  <w14:docId w14:val="734DB603"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FDAE69A4-DE57-4D9E-B035-2E61A0D67578}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...5 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -40502,52 +15642,52 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -40730,447 +15870,651 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E4313"/>
     <w:rPr>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-    <w:name w:val="Title"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="004B4F77"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="10"/>
-    <w:qFormat/>
+    <w:rsid w:val="00B82753"/>
     <w:pPr>
-      <w:ind w:left="325" w:right="442"/>
-      <w:jc w:val="center"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B82753"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="008F58C1"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C4DF6"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C4DF6"/>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008C4DF6"/>
+    <w:rPr>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...3 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008C4DF6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008C4DF6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B91CCE"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00490DAA"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="400755928">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="678049384">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="911113190">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="954677956">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1050301691">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1530532766">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1762795207">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="6c4d0212-d18a-49b7-9235-90f5080397e6" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A8160F1F83AD343AA5ADD21600CAC3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="962ebb92074a852ffe16ac83e118b6e5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" xmlns:ns3="6c4d0212-d18a-49b7-9235-90f5080397e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d4a4ffd33a3112bc2ba8f33ab9ad46" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A8160F1F83AD343AA5ADD21600CAC3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="088c13a3bcd13446bdec31b312f48e1a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" xmlns:ns3="6c4d0212-d18a-49b7-9235-90f5080397e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6c38d145d7b35516c8d44bb1013affd5" ns2:_="" ns3:_="">
     <xsd:import namespace="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
     <xsd:import namespace="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -41360,104 +16704,111 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{970A9A2A-DF99-44F8-B6B6-0E2E67AA7A07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8E2D922-EF33-4918-A02A-A2A8D4069616}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
-    <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="616aef02-9798-44e7-9ab4-6529c8fdfa36"/>
+    <ds:schemaRef ds:uri="97c26e27-a340-4306-98a7-c36055956ab5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D115124D-65A5-4764-A0DE-DA5194BE7BEC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B537D0C-7D8A-4769-9FDF-21BCC1FCFDA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97079657-B199-4A4A-9233-A76BC0644938}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F713D5F1-F77C-43C7-A431-3EC05C024D2F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>23332</Characters>
+  <Pages>7</Pages>
+  <Words>3433</Words>
+  <Characters>19108</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1372</Lines>
-  <Paragraphs>464</Paragraphs>
+  <Lines>159</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>NC DENR/DWQ LABORATORY CERTIFICATION</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>NC DENR DWQ Lab Certification</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27416</CharactersWithSpaces>
+  <CharactersWithSpaces>22497</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>NC DENR/DWQ LABORATORY CERTIFICATION</dc:title>
+  <dc:subject/>
   <dc:creator>T_ Crawford</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003A8160F1F83AD343AA5ADD21600CAC3F</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>