--- v0 (2026-02-13)
+++ v1 (2026-04-18)
@@ -112,58 +112,64 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7468EFDA" w14:textId="77777777" w:rsidR="00121A17" w:rsidRDefault="00121A17" w:rsidP="00C676B4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00CF5858" w14:textId="174F649D" w:rsidR="004632EA" w:rsidRDefault="00EE3ED8" w:rsidP="00C5699E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="90"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>pH</w:t>
       </w:r>
       <w:r w:rsidR="00121A17">
         <w:t xml:space="preserve"> is considered a method-defined parameter per the definition in the Code of Federal Regulations, Part 136.6, Section (a) (5). This means that the method may not be modified per Part 136.6, Section (b) (3). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BE9F7A" w14:textId="77777777" w:rsidR="009208B6" w:rsidRPr="00100B6C" w:rsidRDefault="009208B6">
+    <w:p w14:paraId="23BE9F7A" w14:textId="320A6FA2" w:rsidR="009208B6" w:rsidRPr="00100B6C" w:rsidRDefault="00CE7DD4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00100B6C">
-        <w:t>HOLDING TIME:</w:t>
+        <w:t xml:space="preserve">Holding </w:t>
+      </w:r>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100B6C">
+        <w:t>ime:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F8D233" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32054512" w14:textId="5F7D60FD" w:rsidR="004632EA" w:rsidRDefault="009208B6" w:rsidP="004632EA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
@@ -395,59 +401,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>II).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332F7CA2" w14:textId="77777777" w:rsidR="004632EA" w:rsidRPr="004632EA" w:rsidRDefault="004632EA" w:rsidP="004632EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="177018BB" w14:textId="77777777" w:rsidR="009208B6" w:rsidRPr="00100B6C" w:rsidRDefault="009208B6" w:rsidP="005D290F">
+    <w:p w14:paraId="177018BB" w14:textId="12E41AA6" w:rsidR="009208B6" w:rsidRPr="00100B6C" w:rsidRDefault="00CE7DD4" w:rsidP="005D290F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00100B6C">
-        <w:t>METER CALIBRATION:</w:t>
+        <w:t xml:space="preserve">Meter </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100B6C">
+        <w:t>alibration:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42717A1A" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16660BD1" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
@@ -756,51 +768,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>adjustment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E018A1" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="271DD22C" w14:textId="7C0B3F48" w:rsidR="009208B6" w:rsidRDefault="009208B6">
+    <w:p w14:paraId="271DD22C" w14:textId="2092CEBD" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:right="110" w:hanging="360"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Instruments </w:t>
@@ -970,59 +982,59 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">calibration </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">must be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">verified with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">third standard </w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> standard </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">buffer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">solution (i.e., check buffer) prior </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1323,82 +1335,118 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">to be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">acceptable. If </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">meter verification does </w:t>
+        <w:t xml:space="preserve">meter verification </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">not read </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">±0.1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">S.U., corrective actions </w:t>
+        <w:t xml:space="preserve">S.U., corrective </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>actions</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">must be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">taken before </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">any </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1968,59 +2016,65 @@
       </w:r>
       <w:r w:rsidR="009208B6">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>qualified.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4809D4DF" w14:textId="77777777" w:rsidR="004632EA" w:rsidRPr="004632EA" w:rsidRDefault="004632EA" w:rsidP="004632EA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:right="111"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DACD003" w14:textId="77777777" w:rsidR="009208B6" w:rsidRPr="00100B6C" w:rsidRDefault="009208B6" w:rsidP="005D290F">
+    <w:p w14:paraId="1DACD003" w14:textId="1F03EB78" w:rsidR="009208B6" w:rsidRPr="00100B6C" w:rsidRDefault="00CE7DD4" w:rsidP="005D290F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00100B6C">
-        <w:t>GENERAL INFORMATION:</w:t>
+        <w:t xml:space="preserve">General </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100B6C">
+        <w:t>nformation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09B4B419" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="746DCE9D" w14:textId="58D1E35E" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
@@ -2084,67 +2138,77 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">instructions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(e.g., open or loosen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>fill hole</w:t>
+        <w:t xml:space="preserve">fill </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>hole</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cap</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>during</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2811,51 +2875,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sample</w:t>
       </w:r>
       <w:r w:rsidR="00722C1F" w:rsidRPr="009F1A20">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> value and qualify it as being outside the calibration range.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23ED012F" w14:textId="77777777" w:rsidR="006964A2" w:rsidRDefault="006964A2" w:rsidP="006964A2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="4" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="117"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="221AD555" w14:textId="3C46082A" w:rsidR="009208B6" w:rsidRDefault="009208B6">
+    <w:p w14:paraId="221AD555" w14:textId="73B7F66B" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="237" w:lineRule="auto"/>
         <w:ind w:right="114" w:hanging="360"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
@@ -2876,196 +2940,57 @@
         <w:t xml:space="preserve">measure for pH </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">analyses </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Standard Units (S.U.). </w:t>
       </w:r>
-      <w:r>
-[...144 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00D11C2B" w:rsidRPr="00D11C2B">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Document the pH measurement as it appears on the instrument display. Round compliance sample results and report to the nearest 0.1 S.U. Proficiency Testing Samples are an exception and are to be reported to 2 decimals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A76E74E" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E949BD7" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -4391,86 +4316,94 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>cell.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B1A4C7" w14:textId="77777777" w:rsidR="00DA466D" w:rsidRPr="00010304" w:rsidRDefault="00DA466D" w:rsidP="00010304">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1181"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="15" w:line="223" w:lineRule="auto"/>
         <w:ind w:right="113"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="314265C3" w14:textId="4200CED2" w:rsidR="009208B6" w:rsidRPr="00100B6C" w:rsidRDefault="009208B6" w:rsidP="00010304">
+    <w:p w14:paraId="314265C3" w14:textId="471DDD14" w:rsidR="009208B6" w:rsidRPr="00100B6C" w:rsidRDefault="00CE7DD4" w:rsidP="00010304">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00100B6C">
-        <w:t>DOCUMENTATION:</w:t>
+        <w:t>Documentation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B46BD3C" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43D68701" w14:textId="4BF37BD0" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="100"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>The following must be documented in indelible ink whenever sample analysis is performed</w:t>
+        <w:t xml:space="preserve">The following must be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>documented in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> indelible ink whenever sample analysis is performed</w:t>
       </w:r>
       <w:r w:rsidR="005D290F">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180613E6" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6" w:rsidP="00F1077C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="184"/>
         <w:ind w:hanging="730"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -4945,99 +4878,115 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>initials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D26F6F6" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6" w:rsidP="00C510D3">
+    <w:p w14:paraId="0D26F6F6" w14:textId="01CD026A" w:rsidR="009208B6" w:rsidRDefault="009208B6" w:rsidP="00C510D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:hanging="730"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Meter calibration </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and meter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-42"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>calibration time(s)</w:t>
+        <w:t>calibration</w:t>
+      </w:r>
+      <w:r w:rsidR="00822494">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> time(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ADCE0CC" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6" w:rsidP="00C510D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="229" w:lineRule="exact"/>
         <w:ind w:hanging="730"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -5369,92 +5318,92 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>buffer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CC0BE7" w14:textId="788B9EEB" w:rsidR="00760FD5" w:rsidRDefault="00C6373F" w:rsidP="00C510D3">
+    <w:p w14:paraId="33CC0BE7" w14:textId="5FA69462" w:rsidR="00760FD5" w:rsidRDefault="00C6373F" w:rsidP="00C510D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:hanging="730"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidR="00760FD5">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uality control assessment</w:t>
       </w:r>
-      <w:r w:rsidR="00D71CEC">
-[...5 lines deleted...]
-        <w:t>s</w:t>
+      <w:r w:rsidR="00627BC7">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the check buffer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18B9E7D7" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6" w:rsidP="00760FD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:hanging="820"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -5703,77 +5652,77 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>analysis, end-of-day analysis,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A58E6F6" w14:textId="5FC7B602" w:rsidR="008B060F" w:rsidRDefault="0072624C" w:rsidP="00760FD5">
+    <w:p w14:paraId="2A58E6F6" w14:textId="74362BBA" w:rsidR="008B060F" w:rsidRPr="000317CE" w:rsidRDefault="00332036" w:rsidP="000317CE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:right="109" w:hanging="820"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Final value to be reported</w:t>
+      <w:r w:rsidRPr="000317CE">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Measured value</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA1467B" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6" w:rsidP="00760FD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="228" w:lineRule="exact"/>
         <w:ind w:hanging="820"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
@@ -5784,203 +5733,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>measure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5919B1BA" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6" w:rsidP="00760FD5">
-[...151 lines deleted...]
-    </w:p>
     <w:p w14:paraId="49C40CA1" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6" w:rsidP="00760FD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:hanging="820"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -6003,107 +5799,100 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-35"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>consumables</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01255116" w14:textId="22395370" w:rsidR="009208B6" w:rsidRDefault="00306BF8" w:rsidP="00760FD5">
+    <w:p w14:paraId="01255116" w14:textId="39192961" w:rsidR="009208B6" w:rsidRDefault="00E21A40" w:rsidP="00760FD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:hanging="820"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Unique i</w:t>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00E17E42">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>erial number or other u</w:t>
+      </w:r>
+      <w:r w:rsidR="00306BF8">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nique i</w:t>
       </w:r>
       <w:r w:rsidR="009208B6">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">nstrument identification (serial </w:t>
-[...22 lines deleted...]
-        <w:t>preferred)</w:t>
+        <w:t>nstrument identification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA46F3E" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6" w:rsidP="00760FD5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:hanging="820"/>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
@@ -6286,60 +6075,60 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF02B9D" w14:textId="77777777" w:rsidR="00A45ED9" w:rsidRDefault="00A45ED9" w:rsidP="00A45ED9">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A7CC863" w14:textId="77777777" w:rsidR="003107EB" w:rsidRDefault="003107EB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58215FA5" w14:textId="0164FE4F" w:rsidR="009208B6" w:rsidRPr="00100B6C" w:rsidRDefault="009208B6">
+    <w:p w14:paraId="58215FA5" w14:textId="183EA445" w:rsidR="009208B6" w:rsidRPr="00100B6C" w:rsidRDefault="00CE7DD4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="160"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00100B6C">
-        <w:t>TROUBLESHOOTING:</w:t>
+        <w:t>Troubleshooting:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135F15CF" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41D46A02" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="100" w:right="114"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -6731,55 +6520,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">within </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">±0.1 S.U., </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">meter and/or probe  operation </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">may be </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">suspect </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>suspect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and may </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">require servicing. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">If the laboratory </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">does </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">not have a back-up </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
@@ -6933,51 +6730,50 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">bottle </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for the true </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>value.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59F5702E" w14:textId="77777777" w:rsidR="009208B6" w:rsidRDefault="009208B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6960DB96" w14:textId="77777777" w:rsidR="00A45ED9" w:rsidRPr="00A45ED9" w:rsidRDefault="00A45ED9" w:rsidP="00A45ED9"/>
     <w:p w14:paraId="5E8007BB" w14:textId="77777777" w:rsidR="00A45ED9" w:rsidRPr="00A45ED9" w:rsidRDefault="00A45ED9" w:rsidP="00A45ED9"/>
     <w:p w14:paraId="7E7CD52E" w14:textId="77777777" w:rsidR="00A45ED9" w:rsidRPr="00A45ED9" w:rsidRDefault="00A45ED9" w:rsidP="00A45ED9"/>
     <w:p w14:paraId="482183CA" w14:textId="77777777" w:rsidR="00A45ED9" w:rsidRPr="00A45ED9" w:rsidRDefault="00A45ED9" w:rsidP="00A45ED9"/>
-    <w:p w14:paraId="0031F9EC" w14:textId="77777777" w:rsidR="00A45ED9" w:rsidRPr="00A45ED9" w:rsidRDefault="00A45ED9" w:rsidP="00A45ED9"/>
     <w:p w14:paraId="7147F59B" w14:textId="77777777" w:rsidR="00A45ED9" w:rsidRPr="00A45ED9" w:rsidRDefault="00A45ED9" w:rsidP="00A45ED9"/>
     <w:p w14:paraId="34144C96" w14:textId="77777777" w:rsidR="00A45ED9" w:rsidRPr="00A45ED9" w:rsidRDefault="00A45ED9" w:rsidP="00A45ED9"/>
     <w:p w14:paraId="49DA39E5" w14:textId="77777777" w:rsidR="00A45ED9" w:rsidRPr="00A45ED9" w:rsidRDefault="00A45ED9" w:rsidP="00A45ED9"/>
     <w:p w14:paraId="1BB09C90" w14:textId="77777777" w:rsidR="00A45ED9" w:rsidRDefault="00A45ED9" w:rsidP="00A45ED9"/>
     <w:p w14:paraId="2F72834D" w14:textId="77777777" w:rsidR="00436F44" w:rsidRDefault="00436F44" w:rsidP="00A45ED9"/>
     <w:p w14:paraId="686CF345" w14:textId="77777777" w:rsidR="0022411F" w:rsidRDefault="0022411F" w:rsidP="0028494E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6909A2BE" w14:textId="77777777" w:rsidR="00436F44" w:rsidRDefault="00436F44" w:rsidP="0028494E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="90"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
@@ -6995,65 +6791,65 @@
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>Refer to the NC DEQ WW/GW LCB website for additional resources.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A45ED9" w:rsidRPr="00A45ED9" w:rsidSect="00436F44">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="640" w:right="960" w:bottom="280" w:left="980" w:header="144" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DA7F19F" w14:textId="77777777" w:rsidR="007A4597" w:rsidRDefault="007A4597" w:rsidP="0068310B">
+    <w:p w14:paraId="4F179751" w14:textId="77777777" w:rsidR="00F92481" w:rsidRDefault="00F92481" w:rsidP="0068310B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6579A0C8" w14:textId="77777777" w:rsidR="007A4597" w:rsidRDefault="007A4597" w:rsidP="0068310B">
+    <w:p w14:paraId="53D0D05C" w14:textId="77777777" w:rsidR="00F92481" w:rsidRDefault="00F92481" w:rsidP="0068310B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="321EA2C2" w14:textId="77777777" w:rsidR="007A4597" w:rsidRDefault="007A4597"/>
+    <w:p w14:paraId="11E95276" w14:textId="77777777" w:rsidR="00F92481" w:rsidRDefault="00F92481"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -7070,97 +6866,76 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1142F8C4" w14:textId="13573D6C" w:rsidR="0068310B" w:rsidRPr="0068310B" w:rsidRDefault="0068310B" w:rsidP="00100CF4">
+  <w:p w14:paraId="1142F8C4" w14:textId="2CC66FFD" w:rsidR="0068310B" w:rsidRPr="0068310B" w:rsidRDefault="0068310B" w:rsidP="00100CF4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="10224"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="00100CF4">
+    <w:r w:rsidR="00975D78">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>0</w:t>
-[...20 lines deleted...]
-      <w:t>1/2024</w:t>
+      <w:t>02/11/2026</w:t>
     </w:r>
     <w:r w:rsidR="00100CF4">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00100CF4" w:rsidRPr="00100CF4">
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00100CF4" w:rsidRPr="0068310B">
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00100CF4" w:rsidRPr="0068310B">
@@ -7169,143 +6944,108 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">2 </w:t>
     </w:r>
     <w:r w:rsidR="00100CF4" w:rsidRPr="0068310B">
       <w:rPr>
         <w:spacing w:val="-3"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">of </w:t>
     </w:r>
     <w:r w:rsidR="00100CF4" w:rsidRPr="0068310B">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C86DBE5" w14:textId="79082F9E" w:rsidR="0068310B" w:rsidRPr="00770726" w:rsidRDefault="0068310B">
+  <w:p w14:paraId="7C86DBE5" w14:textId="7A80D760" w:rsidR="0068310B" w:rsidRPr="00770726" w:rsidRDefault="0068310B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00770726">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Revised</w:t>
     </w:r>
     <w:r w:rsidR="00113B16">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="008A4088">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="008E3C6F">
+    <w:r w:rsidR="00B703DE">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>5</w:t>
-[...34 lines deleted...]
-      <w:t>4</w:t>
+      <w:t>2/11/2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62E849C5" w14:textId="77777777" w:rsidR="007A4597" w:rsidRDefault="007A4597" w:rsidP="0068310B">
+    <w:p w14:paraId="2D2B4352" w14:textId="77777777" w:rsidR="00F92481" w:rsidRDefault="00F92481" w:rsidP="0068310B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6284E892" w14:textId="77777777" w:rsidR="007A4597" w:rsidRDefault="007A4597" w:rsidP="0068310B">
+    <w:p w14:paraId="10BC7D20" w14:textId="77777777" w:rsidR="00F92481" w:rsidRDefault="00F92481" w:rsidP="0068310B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="31CAAF3D" w14:textId="77777777" w:rsidR="007A4597" w:rsidRDefault="007A4597"/>
+    <w:p w14:paraId="16F4D17C" w14:textId="77777777" w:rsidR="00F92481" w:rsidRDefault="00F92481"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="280686C2" w14:textId="50A0AE5E" w:rsidR="008E3C6F" w:rsidRPr="00770726" w:rsidRDefault="008E3C6F" w:rsidP="008E3C6F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="10224"/>
       </w:tabs>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
     </w:pPr>
     <w:r w:rsidRPr="0068310B">
       <w:rPr>
         <w:spacing w:val="-4"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Approved Procedure </w:t>
     </w:r>
     <w:r w:rsidRPr="0068310B">
       <w:rPr>
@@ -7646,586 +7386,826 @@
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8404" w:hanging="668"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2100174691">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="963268079">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00780A88"/>
     <w:rsid w:val="00001673"/>
     <w:rsid w:val="0001003C"/>
     <w:rsid w:val="00010304"/>
     <w:rsid w:val="0001343F"/>
+    <w:rsid w:val="000134A3"/>
     <w:rsid w:val="000170C6"/>
+    <w:rsid w:val="00020DD0"/>
+    <w:rsid w:val="0002217B"/>
     <w:rsid w:val="000222C2"/>
     <w:rsid w:val="0002604C"/>
+    <w:rsid w:val="000317CE"/>
+    <w:rsid w:val="00034F6C"/>
     <w:rsid w:val="00045809"/>
     <w:rsid w:val="00045A8E"/>
     <w:rsid w:val="0004661B"/>
+    <w:rsid w:val="000662FA"/>
+    <w:rsid w:val="0006665F"/>
+    <w:rsid w:val="00070057"/>
+    <w:rsid w:val="00071443"/>
     <w:rsid w:val="00071D60"/>
     <w:rsid w:val="00072BDF"/>
+    <w:rsid w:val="00073EF6"/>
     <w:rsid w:val="00075BF8"/>
     <w:rsid w:val="00076E88"/>
     <w:rsid w:val="00087C3E"/>
+    <w:rsid w:val="00091476"/>
     <w:rsid w:val="00092277"/>
+    <w:rsid w:val="00092FFF"/>
+    <w:rsid w:val="000B03B5"/>
     <w:rsid w:val="000B07BE"/>
     <w:rsid w:val="000B2F7A"/>
     <w:rsid w:val="000B307E"/>
+    <w:rsid w:val="000B5411"/>
     <w:rsid w:val="000B6FD5"/>
     <w:rsid w:val="000C4A1C"/>
     <w:rsid w:val="000C7BA1"/>
     <w:rsid w:val="000D0F10"/>
+    <w:rsid w:val="000D156D"/>
     <w:rsid w:val="000D4A14"/>
     <w:rsid w:val="000D745B"/>
     <w:rsid w:val="000E0333"/>
+    <w:rsid w:val="000E4748"/>
     <w:rsid w:val="000E67B6"/>
     <w:rsid w:val="000F1200"/>
     <w:rsid w:val="000F158F"/>
     <w:rsid w:val="000F5104"/>
     <w:rsid w:val="001000A9"/>
     <w:rsid w:val="00100B6C"/>
     <w:rsid w:val="00100CF4"/>
+    <w:rsid w:val="00110149"/>
+    <w:rsid w:val="001112B1"/>
     <w:rsid w:val="00113B16"/>
     <w:rsid w:val="00121A17"/>
+    <w:rsid w:val="00124C89"/>
     <w:rsid w:val="00125A64"/>
     <w:rsid w:val="00125AC1"/>
+    <w:rsid w:val="00125C3A"/>
     <w:rsid w:val="00125E32"/>
+    <w:rsid w:val="00140756"/>
     <w:rsid w:val="00142611"/>
     <w:rsid w:val="0015200A"/>
+    <w:rsid w:val="0016106D"/>
     <w:rsid w:val="0016244E"/>
+    <w:rsid w:val="00163002"/>
     <w:rsid w:val="00165AB4"/>
     <w:rsid w:val="00176683"/>
+    <w:rsid w:val="00184DDC"/>
     <w:rsid w:val="00190B32"/>
     <w:rsid w:val="00191A6B"/>
     <w:rsid w:val="001946AB"/>
     <w:rsid w:val="00195475"/>
+    <w:rsid w:val="001A28FC"/>
     <w:rsid w:val="001A308F"/>
     <w:rsid w:val="001A77B3"/>
+    <w:rsid w:val="001B1882"/>
     <w:rsid w:val="001B1ED6"/>
+    <w:rsid w:val="001B55B5"/>
     <w:rsid w:val="001C1992"/>
     <w:rsid w:val="001D208E"/>
     <w:rsid w:val="001D2CC6"/>
+    <w:rsid w:val="001D60F8"/>
     <w:rsid w:val="001E53CF"/>
     <w:rsid w:val="001E6DF0"/>
+    <w:rsid w:val="001E7D35"/>
     <w:rsid w:val="001F0DA8"/>
     <w:rsid w:val="001F0EE0"/>
+    <w:rsid w:val="001F50A6"/>
     <w:rsid w:val="001F5527"/>
+    <w:rsid w:val="001F5983"/>
     <w:rsid w:val="00202161"/>
+    <w:rsid w:val="00206B41"/>
     <w:rsid w:val="00206F33"/>
     <w:rsid w:val="00212E39"/>
     <w:rsid w:val="002176EC"/>
     <w:rsid w:val="00221097"/>
     <w:rsid w:val="00221E6B"/>
     <w:rsid w:val="0022411F"/>
     <w:rsid w:val="00224273"/>
     <w:rsid w:val="00225ED4"/>
     <w:rsid w:val="00226ACF"/>
+    <w:rsid w:val="0023144D"/>
     <w:rsid w:val="002341B1"/>
     <w:rsid w:val="002362AD"/>
+    <w:rsid w:val="00246D2A"/>
+    <w:rsid w:val="002569EC"/>
     <w:rsid w:val="00260A3E"/>
+    <w:rsid w:val="00264C25"/>
     <w:rsid w:val="0026565E"/>
+    <w:rsid w:val="00266C71"/>
+    <w:rsid w:val="00270496"/>
     <w:rsid w:val="002740F5"/>
+    <w:rsid w:val="002758C4"/>
     <w:rsid w:val="0028494E"/>
     <w:rsid w:val="00285B98"/>
     <w:rsid w:val="00291B21"/>
     <w:rsid w:val="00293929"/>
+    <w:rsid w:val="002A0916"/>
+    <w:rsid w:val="002A511A"/>
+    <w:rsid w:val="002B093E"/>
     <w:rsid w:val="002B4800"/>
     <w:rsid w:val="002C27E6"/>
+    <w:rsid w:val="002C3311"/>
     <w:rsid w:val="002D1B09"/>
+    <w:rsid w:val="002D7652"/>
     <w:rsid w:val="002F1139"/>
     <w:rsid w:val="002F22FF"/>
     <w:rsid w:val="002F2BC9"/>
     <w:rsid w:val="002F3395"/>
     <w:rsid w:val="002F679B"/>
     <w:rsid w:val="002F7B4D"/>
     <w:rsid w:val="003006BB"/>
+    <w:rsid w:val="00301EA8"/>
     <w:rsid w:val="00306BF8"/>
+    <w:rsid w:val="00306E78"/>
     <w:rsid w:val="00310009"/>
     <w:rsid w:val="003107EB"/>
     <w:rsid w:val="00313E1B"/>
     <w:rsid w:val="00316511"/>
     <w:rsid w:val="00320116"/>
+    <w:rsid w:val="00320C82"/>
     <w:rsid w:val="003222CF"/>
     <w:rsid w:val="003258F3"/>
+    <w:rsid w:val="00325AF8"/>
     <w:rsid w:val="00326114"/>
+    <w:rsid w:val="0032689A"/>
+    <w:rsid w:val="00327A59"/>
+    <w:rsid w:val="00332036"/>
     <w:rsid w:val="00333A1E"/>
+    <w:rsid w:val="003374A9"/>
+    <w:rsid w:val="0034366E"/>
     <w:rsid w:val="0035210E"/>
+    <w:rsid w:val="003530F9"/>
     <w:rsid w:val="003555A1"/>
+    <w:rsid w:val="00361EC2"/>
+    <w:rsid w:val="003623EF"/>
     <w:rsid w:val="00374B7A"/>
+    <w:rsid w:val="00375218"/>
+    <w:rsid w:val="003756D1"/>
     <w:rsid w:val="003767C3"/>
+    <w:rsid w:val="00376E16"/>
     <w:rsid w:val="00382512"/>
     <w:rsid w:val="003830AA"/>
+    <w:rsid w:val="00383EA3"/>
+    <w:rsid w:val="0038413E"/>
     <w:rsid w:val="00386A53"/>
     <w:rsid w:val="003902CD"/>
+    <w:rsid w:val="00392793"/>
     <w:rsid w:val="00396189"/>
     <w:rsid w:val="003A1203"/>
+    <w:rsid w:val="003A2B16"/>
+    <w:rsid w:val="003A4270"/>
     <w:rsid w:val="003A5DE4"/>
     <w:rsid w:val="003B1330"/>
     <w:rsid w:val="003C19E1"/>
     <w:rsid w:val="003C1F32"/>
     <w:rsid w:val="003C3A2E"/>
     <w:rsid w:val="003C558F"/>
     <w:rsid w:val="003C6586"/>
+    <w:rsid w:val="003C7AA8"/>
+    <w:rsid w:val="003D1594"/>
     <w:rsid w:val="003D297E"/>
+    <w:rsid w:val="003D72D5"/>
     <w:rsid w:val="003E5F66"/>
     <w:rsid w:val="003E6191"/>
     <w:rsid w:val="004003B3"/>
     <w:rsid w:val="004030A4"/>
+    <w:rsid w:val="00406881"/>
     <w:rsid w:val="004147F8"/>
     <w:rsid w:val="0041591E"/>
+    <w:rsid w:val="00417B88"/>
+    <w:rsid w:val="004266C9"/>
+    <w:rsid w:val="00430592"/>
     <w:rsid w:val="00430614"/>
     <w:rsid w:val="004338F1"/>
     <w:rsid w:val="00436F44"/>
     <w:rsid w:val="00440211"/>
     <w:rsid w:val="00441D58"/>
-    <w:rsid w:val="00451BB3"/>
+    <w:rsid w:val="00442D75"/>
+    <w:rsid w:val="00443E85"/>
     <w:rsid w:val="004577DF"/>
     <w:rsid w:val="00462F46"/>
     <w:rsid w:val="004632EA"/>
     <w:rsid w:val="004709C7"/>
     <w:rsid w:val="00473AF0"/>
     <w:rsid w:val="00473BCE"/>
     <w:rsid w:val="00473FAD"/>
+    <w:rsid w:val="00476452"/>
     <w:rsid w:val="004903F0"/>
+    <w:rsid w:val="00497D2C"/>
+    <w:rsid w:val="004A00A6"/>
+    <w:rsid w:val="004A0397"/>
     <w:rsid w:val="004A7D55"/>
     <w:rsid w:val="004C510C"/>
     <w:rsid w:val="004D052D"/>
     <w:rsid w:val="004D0B40"/>
     <w:rsid w:val="004D38E8"/>
+    <w:rsid w:val="004D48DC"/>
+    <w:rsid w:val="004D7A87"/>
     <w:rsid w:val="004E3B4E"/>
     <w:rsid w:val="004F1901"/>
     <w:rsid w:val="004F66B6"/>
     <w:rsid w:val="00503381"/>
+    <w:rsid w:val="005109DC"/>
     <w:rsid w:val="005110DF"/>
     <w:rsid w:val="0051148B"/>
     <w:rsid w:val="005138D3"/>
+    <w:rsid w:val="00515FED"/>
     <w:rsid w:val="00520786"/>
     <w:rsid w:val="0052439D"/>
+    <w:rsid w:val="00532AD2"/>
+    <w:rsid w:val="00532E8E"/>
     <w:rsid w:val="005370FB"/>
     <w:rsid w:val="005425CE"/>
     <w:rsid w:val="00542BFB"/>
+    <w:rsid w:val="00543833"/>
+    <w:rsid w:val="00545687"/>
     <w:rsid w:val="005460A3"/>
     <w:rsid w:val="00551FDF"/>
     <w:rsid w:val="00553FFC"/>
+    <w:rsid w:val="00554EC1"/>
     <w:rsid w:val="00556508"/>
     <w:rsid w:val="00560A11"/>
     <w:rsid w:val="00563F9F"/>
     <w:rsid w:val="00564709"/>
     <w:rsid w:val="00567B57"/>
     <w:rsid w:val="00572F2F"/>
     <w:rsid w:val="00577032"/>
     <w:rsid w:val="005770B4"/>
+    <w:rsid w:val="00592772"/>
     <w:rsid w:val="00593A6A"/>
+    <w:rsid w:val="00594A64"/>
     <w:rsid w:val="0059775B"/>
+    <w:rsid w:val="0059787E"/>
+    <w:rsid w:val="00597AF5"/>
     <w:rsid w:val="005A044B"/>
     <w:rsid w:val="005A1BE8"/>
+    <w:rsid w:val="005A491A"/>
+    <w:rsid w:val="005A700A"/>
     <w:rsid w:val="005B1991"/>
+    <w:rsid w:val="005B2AD9"/>
+    <w:rsid w:val="005C242B"/>
     <w:rsid w:val="005C4346"/>
     <w:rsid w:val="005D15E7"/>
     <w:rsid w:val="005D290F"/>
     <w:rsid w:val="005D3674"/>
     <w:rsid w:val="005D4EBC"/>
+    <w:rsid w:val="005D61B7"/>
     <w:rsid w:val="005E7EE6"/>
     <w:rsid w:val="005F108B"/>
+    <w:rsid w:val="005F1651"/>
     <w:rsid w:val="005F357E"/>
+    <w:rsid w:val="005F4FE0"/>
+    <w:rsid w:val="00600507"/>
     <w:rsid w:val="00600677"/>
     <w:rsid w:val="0060564D"/>
     <w:rsid w:val="00623564"/>
     <w:rsid w:val="00623903"/>
+    <w:rsid w:val="00627BC7"/>
     <w:rsid w:val="0064189C"/>
     <w:rsid w:val="0064769D"/>
     <w:rsid w:val="0065399F"/>
     <w:rsid w:val="006552B6"/>
+    <w:rsid w:val="006566B6"/>
     <w:rsid w:val="00657490"/>
     <w:rsid w:val="00657E77"/>
     <w:rsid w:val="00660CBE"/>
     <w:rsid w:val="00661CFA"/>
+    <w:rsid w:val="00663A04"/>
     <w:rsid w:val="00664056"/>
+    <w:rsid w:val="0066539F"/>
     <w:rsid w:val="0066589F"/>
+    <w:rsid w:val="006662C8"/>
+    <w:rsid w:val="00666E95"/>
+    <w:rsid w:val="00672BB5"/>
     <w:rsid w:val="00673D5E"/>
+    <w:rsid w:val="00681376"/>
+    <w:rsid w:val="006825A7"/>
     <w:rsid w:val="0068310B"/>
     <w:rsid w:val="0068407C"/>
     <w:rsid w:val="00684626"/>
     <w:rsid w:val="006964A2"/>
-    <w:rsid w:val="006A2E98"/>
     <w:rsid w:val="006A30B7"/>
+    <w:rsid w:val="006A529D"/>
     <w:rsid w:val="006A533B"/>
+    <w:rsid w:val="006A5DB8"/>
     <w:rsid w:val="006B2059"/>
     <w:rsid w:val="006B3F26"/>
+    <w:rsid w:val="006B7B9C"/>
     <w:rsid w:val="006B7D13"/>
     <w:rsid w:val="006B7F35"/>
     <w:rsid w:val="006C1EEE"/>
     <w:rsid w:val="006C3335"/>
+    <w:rsid w:val="006C6DD4"/>
     <w:rsid w:val="006C73B8"/>
     <w:rsid w:val="006D0578"/>
     <w:rsid w:val="006D32FB"/>
     <w:rsid w:val="006D3335"/>
     <w:rsid w:val="006E0079"/>
     <w:rsid w:val="006E163E"/>
     <w:rsid w:val="006F0863"/>
+    <w:rsid w:val="006F12ED"/>
     <w:rsid w:val="006F396B"/>
+    <w:rsid w:val="006F7D2A"/>
+    <w:rsid w:val="00700203"/>
     <w:rsid w:val="007002D9"/>
     <w:rsid w:val="0070125A"/>
+    <w:rsid w:val="007117B7"/>
     <w:rsid w:val="00712045"/>
+    <w:rsid w:val="00714424"/>
     <w:rsid w:val="00714E5F"/>
     <w:rsid w:val="007204C0"/>
     <w:rsid w:val="00722C1F"/>
     <w:rsid w:val="00723698"/>
     <w:rsid w:val="007239E3"/>
     <w:rsid w:val="0072624C"/>
     <w:rsid w:val="00734DA0"/>
     <w:rsid w:val="00742E65"/>
     <w:rsid w:val="00746B0F"/>
     <w:rsid w:val="00747F7A"/>
+    <w:rsid w:val="007522D5"/>
     <w:rsid w:val="007526D8"/>
     <w:rsid w:val="00753353"/>
     <w:rsid w:val="00757379"/>
     <w:rsid w:val="00760FD5"/>
     <w:rsid w:val="00761189"/>
+    <w:rsid w:val="00763D9E"/>
     <w:rsid w:val="00770726"/>
+    <w:rsid w:val="00773321"/>
     <w:rsid w:val="007752D4"/>
     <w:rsid w:val="007771AE"/>
     <w:rsid w:val="00780A88"/>
     <w:rsid w:val="0078371D"/>
+    <w:rsid w:val="00791C31"/>
+    <w:rsid w:val="007971E0"/>
     <w:rsid w:val="007A0D86"/>
     <w:rsid w:val="007A3D28"/>
-    <w:rsid w:val="007A4597"/>
     <w:rsid w:val="007B3497"/>
     <w:rsid w:val="007B37C2"/>
     <w:rsid w:val="007C22F4"/>
     <w:rsid w:val="007C2C02"/>
+    <w:rsid w:val="007C7BF3"/>
+    <w:rsid w:val="007C7C26"/>
+    <w:rsid w:val="007D0D89"/>
+    <w:rsid w:val="007E3A0E"/>
     <w:rsid w:val="007E6176"/>
+    <w:rsid w:val="007E6B68"/>
     <w:rsid w:val="007F018D"/>
     <w:rsid w:val="007F2441"/>
     <w:rsid w:val="007F3D1B"/>
     <w:rsid w:val="007F63BC"/>
+    <w:rsid w:val="007F6CDC"/>
+    <w:rsid w:val="00801263"/>
+    <w:rsid w:val="00810887"/>
     <w:rsid w:val="00811B44"/>
     <w:rsid w:val="0081371A"/>
     <w:rsid w:val="008150FD"/>
+    <w:rsid w:val="00816E17"/>
+    <w:rsid w:val="00822494"/>
     <w:rsid w:val="008277FE"/>
     <w:rsid w:val="008300A4"/>
+    <w:rsid w:val="0083317B"/>
+    <w:rsid w:val="00833C54"/>
     <w:rsid w:val="008342E5"/>
     <w:rsid w:val="0083563B"/>
     <w:rsid w:val="008402BA"/>
     <w:rsid w:val="008460AD"/>
+    <w:rsid w:val="00847517"/>
+    <w:rsid w:val="00847872"/>
     <w:rsid w:val="008536DF"/>
     <w:rsid w:val="00855EB7"/>
+    <w:rsid w:val="00856897"/>
+    <w:rsid w:val="00880B22"/>
     <w:rsid w:val="00885481"/>
     <w:rsid w:val="00890162"/>
     <w:rsid w:val="0089238D"/>
     <w:rsid w:val="00896F70"/>
     <w:rsid w:val="008A1C0A"/>
     <w:rsid w:val="008A2F51"/>
     <w:rsid w:val="008A3BC5"/>
     <w:rsid w:val="008A4088"/>
     <w:rsid w:val="008A4B7B"/>
     <w:rsid w:val="008A4DA2"/>
+    <w:rsid w:val="008A7E79"/>
     <w:rsid w:val="008B060F"/>
+    <w:rsid w:val="008B2928"/>
     <w:rsid w:val="008B3028"/>
     <w:rsid w:val="008B5777"/>
+    <w:rsid w:val="008B7177"/>
     <w:rsid w:val="008B7C77"/>
     <w:rsid w:val="008B7DF6"/>
     <w:rsid w:val="008C07FB"/>
     <w:rsid w:val="008C2B74"/>
     <w:rsid w:val="008C325A"/>
+    <w:rsid w:val="008C3D29"/>
+    <w:rsid w:val="008C5D5C"/>
     <w:rsid w:val="008D2EEC"/>
     <w:rsid w:val="008D4F48"/>
     <w:rsid w:val="008D553E"/>
     <w:rsid w:val="008E23D6"/>
     <w:rsid w:val="008E3C6F"/>
     <w:rsid w:val="008F438B"/>
+    <w:rsid w:val="008F6469"/>
+    <w:rsid w:val="008F78E5"/>
     <w:rsid w:val="009004CB"/>
+    <w:rsid w:val="00901172"/>
     <w:rsid w:val="0090161F"/>
     <w:rsid w:val="00902097"/>
-    <w:rsid w:val="0090612D"/>
     <w:rsid w:val="00907ECF"/>
+    <w:rsid w:val="00915C46"/>
+    <w:rsid w:val="00916A16"/>
     <w:rsid w:val="00917F17"/>
     <w:rsid w:val="009208B6"/>
     <w:rsid w:val="009249BB"/>
     <w:rsid w:val="00925402"/>
+    <w:rsid w:val="00931682"/>
+    <w:rsid w:val="00936486"/>
     <w:rsid w:val="0094163D"/>
     <w:rsid w:val="00947F86"/>
     <w:rsid w:val="00952793"/>
     <w:rsid w:val="00952C25"/>
     <w:rsid w:val="009571E2"/>
     <w:rsid w:val="00957AB8"/>
     <w:rsid w:val="00962696"/>
     <w:rsid w:val="00963376"/>
+    <w:rsid w:val="00965158"/>
     <w:rsid w:val="00966357"/>
     <w:rsid w:val="00966C62"/>
+    <w:rsid w:val="009671F9"/>
     <w:rsid w:val="00967B5A"/>
+    <w:rsid w:val="00971202"/>
     <w:rsid w:val="009747B0"/>
+    <w:rsid w:val="009749CF"/>
+    <w:rsid w:val="00975D78"/>
     <w:rsid w:val="00977513"/>
     <w:rsid w:val="00984E52"/>
     <w:rsid w:val="009852A2"/>
     <w:rsid w:val="009871CB"/>
     <w:rsid w:val="00992877"/>
     <w:rsid w:val="009A0FA4"/>
     <w:rsid w:val="009A3117"/>
+    <w:rsid w:val="009A7727"/>
     <w:rsid w:val="009B65BC"/>
     <w:rsid w:val="009C24E8"/>
     <w:rsid w:val="009D1FDB"/>
     <w:rsid w:val="009D40F5"/>
     <w:rsid w:val="009E3A8A"/>
     <w:rsid w:val="009E473D"/>
     <w:rsid w:val="009E5B64"/>
     <w:rsid w:val="009F1A20"/>
     <w:rsid w:val="00A02963"/>
     <w:rsid w:val="00A0419B"/>
     <w:rsid w:val="00A0424E"/>
     <w:rsid w:val="00A060DF"/>
-    <w:rsid w:val="00A13113"/>
     <w:rsid w:val="00A14240"/>
     <w:rsid w:val="00A25033"/>
     <w:rsid w:val="00A30655"/>
+    <w:rsid w:val="00A3244C"/>
     <w:rsid w:val="00A3370E"/>
+    <w:rsid w:val="00A451D6"/>
     <w:rsid w:val="00A45ED9"/>
     <w:rsid w:val="00A4724D"/>
     <w:rsid w:val="00A50E8F"/>
     <w:rsid w:val="00A54F90"/>
     <w:rsid w:val="00A60BEB"/>
     <w:rsid w:val="00A62B43"/>
     <w:rsid w:val="00A65AD6"/>
     <w:rsid w:val="00A67422"/>
     <w:rsid w:val="00A73DE4"/>
     <w:rsid w:val="00A74B81"/>
     <w:rsid w:val="00A75B29"/>
     <w:rsid w:val="00A76705"/>
     <w:rsid w:val="00A76EE9"/>
     <w:rsid w:val="00A80E3F"/>
     <w:rsid w:val="00A82AA3"/>
+    <w:rsid w:val="00A91274"/>
     <w:rsid w:val="00A93FBC"/>
     <w:rsid w:val="00A94135"/>
+    <w:rsid w:val="00AA233A"/>
     <w:rsid w:val="00AA486F"/>
+    <w:rsid w:val="00AA4EC0"/>
     <w:rsid w:val="00AB0F41"/>
     <w:rsid w:val="00AB22AD"/>
     <w:rsid w:val="00AB5DF8"/>
+    <w:rsid w:val="00AC10B1"/>
     <w:rsid w:val="00AC2732"/>
     <w:rsid w:val="00AC29C4"/>
+    <w:rsid w:val="00AD09DD"/>
     <w:rsid w:val="00AD2BC8"/>
     <w:rsid w:val="00AD3A41"/>
+    <w:rsid w:val="00AF1F37"/>
     <w:rsid w:val="00B0071D"/>
     <w:rsid w:val="00B01A3B"/>
     <w:rsid w:val="00B047AF"/>
     <w:rsid w:val="00B05829"/>
     <w:rsid w:val="00B07F9A"/>
+    <w:rsid w:val="00B10EBC"/>
+    <w:rsid w:val="00B1309B"/>
+    <w:rsid w:val="00B171DF"/>
     <w:rsid w:val="00B2043E"/>
     <w:rsid w:val="00B216E9"/>
     <w:rsid w:val="00B24399"/>
     <w:rsid w:val="00B3080E"/>
     <w:rsid w:val="00B30B71"/>
+    <w:rsid w:val="00B32560"/>
+    <w:rsid w:val="00B33331"/>
+    <w:rsid w:val="00B40E52"/>
     <w:rsid w:val="00B519F1"/>
+    <w:rsid w:val="00B5282D"/>
     <w:rsid w:val="00B61DB2"/>
     <w:rsid w:val="00B63102"/>
     <w:rsid w:val="00B63239"/>
     <w:rsid w:val="00B638DD"/>
+    <w:rsid w:val="00B647FB"/>
     <w:rsid w:val="00B669AD"/>
+    <w:rsid w:val="00B703DE"/>
     <w:rsid w:val="00B7126B"/>
     <w:rsid w:val="00B71638"/>
+    <w:rsid w:val="00B72FB2"/>
+    <w:rsid w:val="00B74D22"/>
+    <w:rsid w:val="00B85C56"/>
     <w:rsid w:val="00B92F22"/>
     <w:rsid w:val="00B95487"/>
+    <w:rsid w:val="00B96E4F"/>
+    <w:rsid w:val="00BA08D8"/>
     <w:rsid w:val="00BA2B39"/>
     <w:rsid w:val="00BA2BBA"/>
     <w:rsid w:val="00BA6956"/>
     <w:rsid w:val="00BA6F66"/>
     <w:rsid w:val="00BA73D5"/>
+    <w:rsid w:val="00BA74DF"/>
+    <w:rsid w:val="00BB144B"/>
     <w:rsid w:val="00BB27E5"/>
     <w:rsid w:val="00BB7930"/>
     <w:rsid w:val="00BC26D8"/>
     <w:rsid w:val="00BC497C"/>
     <w:rsid w:val="00BD6657"/>
     <w:rsid w:val="00BE5E1D"/>
+    <w:rsid w:val="00BE6A36"/>
     <w:rsid w:val="00BF0257"/>
     <w:rsid w:val="00BF2ED0"/>
+    <w:rsid w:val="00BF5359"/>
+    <w:rsid w:val="00C03B23"/>
+    <w:rsid w:val="00C04E25"/>
     <w:rsid w:val="00C06C20"/>
     <w:rsid w:val="00C11073"/>
+    <w:rsid w:val="00C1111A"/>
     <w:rsid w:val="00C140E0"/>
+    <w:rsid w:val="00C15513"/>
+    <w:rsid w:val="00C20BAF"/>
     <w:rsid w:val="00C230F1"/>
     <w:rsid w:val="00C2409F"/>
     <w:rsid w:val="00C25035"/>
     <w:rsid w:val="00C4295C"/>
     <w:rsid w:val="00C463E2"/>
     <w:rsid w:val="00C46E73"/>
+    <w:rsid w:val="00C47355"/>
     <w:rsid w:val="00C47704"/>
     <w:rsid w:val="00C510D3"/>
     <w:rsid w:val="00C553D3"/>
     <w:rsid w:val="00C5699E"/>
     <w:rsid w:val="00C57D97"/>
     <w:rsid w:val="00C6171C"/>
     <w:rsid w:val="00C633F4"/>
     <w:rsid w:val="00C6373F"/>
+    <w:rsid w:val="00C64E47"/>
     <w:rsid w:val="00C676B4"/>
+    <w:rsid w:val="00C7286B"/>
     <w:rsid w:val="00C74EEA"/>
+    <w:rsid w:val="00C75FBE"/>
     <w:rsid w:val="00C83399"/>
     <w:rsid w:val="00C90397"/>
     <w:rsid w:val="00C914CE"/>
     <w:rsid w:val="00CA1502"/>
     <w:rsid w:val="00CA1A9A"/>
     <w:rsid w:val="00CA5412"/>
     <w:rsid w:val="00CA7C22"/>
+    <w:rsid w:val="00CB0325"/>
+    <w:rsid w:val="00CB4616"/>
     <w:rsid w:val="00CB5BFB"/>
+    <w:rsid w:val="00CB660B"/>
     <w:rsid w:val="00CD17D1"/>
     <w:rsid w:val="00CD60BC"/>
     <w:rsid w:val="00CE0AB3"/>
     <w:rsid w:val="00CE146F"/>
     <w:rsid w:val="00CE2102"/>
     <w:rsid w:val="00CE5328"/>
+    <w:rsid w:val="00CE6480"/>
+    <w:rsid w:val="00CE7DD4"/>
+    <w:rsid w:val="00D048DC"/>
+    <w:rsid w:val="00D0582C"/>
+    <w:rsid w:val="00D06090"/>
     <w:rsid w:val="00D103FC"/>
+    <w:rsid w:val="00D11C2B"/>
+    <w:rsid w:val="00D1428C"/>
     <w:rsid w:val="00D17130"/>
     <w:rsid w:val="00D222A3"/>
     <w:rsid w:val="00D22576"/>
+    <w:rsid w:val="00D24E61"/>
     <w:rsid w:val="00D3351E"/>
     <w:rsid w:val="00D33BC0"/>
     <w:rsid w:val="00D41651"/>
     <w:rsid w:val="00D45373"/>
     <w:rsid w:val="00D45B24"/>
+    <w:rsid w:val="00D466A2"/>
     <w:rsid w:val="00D50A4D"/>
     <w:rsid w:val="00D50FEB"/>
+    <w:rsid w:val="00D518A8"/>
     <w:rsid w:val="00D554DC"/>
     <w:rsid w:val="00D56319"/>
     <w:rsid w:val="00D6012D"/>
     <w:rsid w:val="00D6032B"/>
+    <w:rsid w:val="00D669FA"/>
     <w:rsid w:val="00D70175"/>
     <w:rsid w:val="00D71CEC"/>
     <w:rsid w:val="00D74363"/>
     <w:rsid w:val="00D743F5"/>
+    <w:rsid w:val="00D760ED"/>
     <w:rsid w:val="00D77EF3"/>
+    <w:rsid w:val="00D83EA3"/>
     <w:rsid w:val="00D95C1D"/>
     <w:rsid w:val="00DA466D"/>
     <w:rsid w:val="00DB13DB"/>
+    <w:rsid w:val="00DB3E55"/>
     <w:rsid w:val="00DC22B4"/>
+    <w:rsid w:val="00DC5E82"/>
     <w:rsid w:val="00DD0905"/>
     <w:rsid w:val="00DD1DB7"/>
     <w:rsid w:val="00DD2396"/>
     <w:rsid w:val="00DD5516"/>
     <w:rsid w:val="00DD5EEA"/>
+    <w:rsid w:val="00DE3C58"/>
     <w:rsid w:val="00DE5CB2"/>
+    <w:rsid w:val="00DE6D35"/>
     <w:rsid w:val="00DF1283"/>
+    <w:rsid w:val="00DF7870"/>
+    <w:rsid w:val="00E074BD"/>
     <w:rsid w:val="00E07EB6"/>
+    <w:rsid w:val="00E1196A"/>
     <w:rsid w:val="00E16A2D"/>
+    <w:rsid w:val="00E17E42"/>
     <w:rsid w:val="00E219EA"/>
+    <w:rsid w:val="00E21A40"/>
     <w:rsid w:val="00E24834"/>
     <w:rsid w:val="00E268D4"/>
     <w:rsid w:val="00E3224F"/>
     <w:rsid w:val="00E36176"/>
+    <w:rsid w:val="00E36DFD"/>
+    <w:rsid w:val="00E411F2"/>
     <w:rsid w:val="00E47227"/>
+    <w:rsid w:val="00E5352F"/>
     <w:rsid w:val="00E53767"/>
+    <w:rsid w:val="00E56C73"/>
     <w:rsid w:val="00E60E12"/>
     <w:rsid w:val="00E654AC"/>
     <w:rsid w:val="00E764B5"/>
     <w:rsid w:val="00E76576"/>
+    <w:rsid w:val="00E7663A"/>
+    <w:rsid w:val="00E770B2"/>
+    <w:rsid w:val="00E816D8"/>
     <w:rsid w:val="00E93CEE"/>
+    <w:rsid w:val="00E94022"/>
     <w:rsid w:val="00EA195E"/>
     <w:rsid w:val="00EA736F"/>
     <w:rsid w:val="00EB369E"/>
+    <w:rsid w:val="00EB6DEB"/>
     <w:rsid w:val="00EC013D"/>
+    <w:rsid w:val="00EC614E"/>
     <w:rsid w:val="00EC632D"/>
     <w:rsid w:val="00EC70A9"/>
     <w:rsid w:val="00EE3ED8"/>
     <w:rsid w:val="00EE47F3"/>
     <w:rsid w:val="00EE677F"/>
     <w:rsid w:val="00EF04E9"/>
+    <w:rsid w:val="00EF3ED4"/>
     <w:rsid w:val="00EF4868"/>
     <w:rsid w:val="00F0780A"/>
     <w:rsid w:val="00F1077C"/>
     <w:rsid w:val="00F10A12"/>
     <w:rsid w:val="00F11302"/>
+    <w:rsid w:val="00F17435"/>
     <w:rsid w:val="00F2025E"/>
+    <w:rsid w:val="00F21D82"/>
     <w:rsid w:val="00F23C20"/>
+    <w:rsid w:val="00F33ABE"/>
     <w:rsid w:val="00F36F0D"/>
     <w:rsid w:val="00F37534"/>
     <w:rsid w:val="00F42827"/>
     <w:rsid w:val="00F46B0C"/>
     <w:rsid w:val="00F50E50"/>
+    <w:rsid w:val="00F66074"/>
     <w:rsid w:val="00F6736A"/>
+    <w:rsid w:val="00F72B30"/>
     <w:rsid w:val="00F7453C"/>
+    <w:rsid w:val="00F74F0D"/>
+    <w:rsid w:val="00F80B0D"/>
     <w:rsid w:val="00F915DF"/>
     <w:rsid w:val="00F918FD"/>
     <w:rsid w:val="00F91A5B"/>
     <w:rsid w:val="00F9245E"/>
+    <w:rsid w:val="00F92481"/>
     <w:rsid w:val="00F93925"/>
     <w:rsid w:val="00F947D9"/>
+    <w:rsid w:val="00F97E3F"/>
     <w:rsid w:val="00FA01E3"/>
     <w:rsid w:val="00FA0A66"/>
+    <w:rsid w:val="00FA7FA5"/>
+    <w:rsid w:val="00FB14E5"/>
     <w:rsid w:val="00FB45CC"/>
     <w:rsid w:val="00FB7530"/>
+    <w:rsid w:val="00FC6EDF"/>
     <w:rsid w:val="00FD00C4"/>
+    <w:rsid w:val="00FD4EAB"/>
+    <w:rsid w:val="00FE231B"/>
+    <w:rsid w:val="00FE3285"/>
+    <w:rsid w:val="00FE623A"/>
     <w:rsid w:val="00FE652E"/>
+    <w:rsid w:val="00FF5361"/>
+    <w:rsid w:val="00FF6E50"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -9478,117 +9458,117 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="6c4d0212-d18a-49b7-9235-90f5080397e6" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67DA4452-7614-4EBC-8DBE-27FAA6556417}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7ADAE823-074B-4CAB-A760-A19B0C5C6A92}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
     <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D2903FE-F3CD-4933-8EBF-A736AE41BCD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3C579E5-BF16-482A-B63C-E403E4E2DFDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1046</Words>
-  <Characters>5594</Characters>
+  <Words>1006</Words>
+  <Characters>5547</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>119</Lines>
-  <Paragraphs>45</Paragraphs>
+  <Lines>104</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Approved Procedure for the Analysis of pH</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6609</CharactersWithSpaces>
+  <CharactersWithSpaces>6516</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Approved Procedure for the Analysis of pH</dc:title>
   <dc:subject/>
   <dc:creator>Gary W. Francies</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>