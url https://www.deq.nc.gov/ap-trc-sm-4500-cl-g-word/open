--- v0 (2026-02-13)
+++ v1 (2026-04-18)
@@ -1,157 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="524FFA46" w14:textId="0A9C4554" w:rsidR="000022AB" w:rsidRPr="00B7607D" w:rsidRDefault="00A40006" w:rsidP="00E22058">
-[...96 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1C6027AA" w14:textId="77777777" w:rsidR="000022AB" w:rsidRPr="00116AA3" w:rsidRDefault="000022AB" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FDE55E9" w14:textId="01984E22" w:rsidR="003F2F97" w:rsidRPr="0073281D" w:rsidRDefault="003F2F97" w:rsidP="00E22058">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
@@ -753,280 +656,280 @@
       <w:r w:rsidR="00721E96" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ractices (BMPs).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39437AC9" w14:textId="77777777" w:rsidR="00F419C1" w:rsidRPr="0073281D" w:rsidRDefault="00F419C1" w:rsidP="000C6045">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="450" w:hanging="450"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CCA349A" w14:textId="3646E402" w:rsidR="005640B9" w:rsidRPr="0073281D" w:rsidRDefault="001D5EAB" w:rsidP="00504FDD">
+    <w:p w14:paraId="6CCA349A" w14:textId="3646E402" w:rsidR="005640B9" w:rsidRPr="0073281D" w:rsidRDefault="001D5EAB" w:rsidP="77604F9E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="446" w:hanging="446"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0073281D">
+      <w:r w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00F419C1" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00F419C1" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">f a facility has </w:t>
       </w:r>
-      <w:r w:rsidR="00F419C1" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00F419C1" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">no </w:t>
       </w:r>
-      <w:r w:rsidR="002E2A22" w:rsidRPr="0073281D">
+      <w:r w:rsidR="002E2A22" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Daily Maximum Limit</w:t>
       </w:r>
-      <w:r w:rsidR="00F419C1" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00F419C1" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for TRC (just a monitoring requirement), then use of a hand-held meter, sometimes described as a pocket colorimeter, </w:t>
       </w:r>
-      <w:r w:rsidR="00E13E75" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00E13E75" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>is acceptable</w:t>
       </w:r>
-      <w:r w:rsidR="005640B9" w:rsidRPr="0073281D">
+      <w:r w:rsidR="005640B9" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (see </w:t>
       </w:r>
-      <w:r w:rsidR="00A85AE0" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00A85AE0" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the note </w:t>
       </w:r>
-      <w:r w:rsidR="00857B7D" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00857B7D" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">above </w:t>
       </w:r>
-      <w:r w:rsidR="00A85AE0" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00A85AE0" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>regarding</w:t>
       </w:r>
-      <w:r w:rsidR="005640B9" w:rsidRPr="0073281D">
+      <w:r w:rsidR="005640B9" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A85AE0" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00A85AE0" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="005640B9" w:rsidRPr="0073281D">
+      <w:r w:rsidR="005640B9" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>tormwater monitoring requirements)</w:t>
       </w:r>
-      <w:r w:rsidR="00E13E75" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00E13E75" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. For facilities using these hand-held meters, the North Carolina Division of Water </w:t>
       </w:r>
-      <w:r w:rsidR="00DA6B40" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00DA6B40" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Resources [formerly the Division of Water Quality] </w:t>
       </w:r>
-      <w:r w:rsidR="00E13E75" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00E13E75" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>has established the minimum reporting level at 100</w:t>
       </w:r>
-      <w:r w:rsidR="00E13E75" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00E13E75" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00E13E75" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00E13E75" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µ</w:t>
       </w:r>
-      <w:r w:rsidR="00E13E75" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00E13E75" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00E13E75" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00E13E75" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/L. Any values obtained less than that concentration must be </w:t>
       </w:r>
-      <w:r w:rsidR="00F419C1" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00F419C1" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>repor</w:t>
       </w:r>
-      <w:r w:rsidR="00E13E75" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00E13E75" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ted</w:t>
       </w:r>
-      <w:r w:rsidR="00F419C1" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00F419C1" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E13E75" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00E13E75" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:r w:rsidR="00F419C1" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00F419C1" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E13E75" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00E13E75" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00F419C1" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00F419C1" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;100 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0073281D">
+      <w:r w:rsidRPr="77604F9E">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µ</w:t>
       </w:r>
-      <w:r w:rsidR="00F419C1" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00F419C1" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>g/L</w:t>
       </w:r>
-      <w:r w:rsidR="00E13E75" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00E13E75" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00F419C1" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00F419C1" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="000022AB" w:rsidRPr="0073281D">
+      <w:r w:rsidR="000022AB" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ref: Division of Water Quality</w:t>
       </w:r>
-      <w:r w:rsidR="00626E1E" w:rsidRPr="0073281D">
+      <w:r w:rsidR="00626E1E" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, Point Source Compliance/Enforcement Unit</w:t>
       </w:r>
-      <w:r w:rsidR="000022AB" w:rsidRPr="0073281D">
+      <w:r w:rsidR="000022AB" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> letter dated August 14, 2001.</w:t>
       </w:r>
-      <w:r w:rsidR="005640B9" w:rsidRPr="0073281D">
+      <w:r w:rsidR="005640B9" w:rsidRPr="77604F9E">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2450F201" w14:textId="77777777" w:rsidR="005640B9" w:rsidRPr="0073281D" w:rsidRDefault="005640B9" w:rsidP="00E22058">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5060E628" w14:textId="0FAFFCF0" w:rsidR="003902C0" w:rsidRPr="0073281D" w:rsidRDefault="00E02A26" w:rsidP="00253612">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -1494,50 +1397,51 @@
       </w:r>
       <w:r w:rsidR="00A724E3" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, but this is</w:t>
       </w:r>
       <w:r w:rsidR="007E3DC1" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A724E3" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>not required.</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk221631636"/>
       <w:r w:rsidR="00B90B7D" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Filtering samples is an allowable modification under Code of Federal Regulations, Title 40, Part 136; Federal</w:t>
       </w:r>
       <w:r w:rsidR="007E3DC1" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B90B7D" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Register Vol. </w:t>
       </w:r>
       <w:r w:rsidR="00F654D6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>89</w:t>
       </w:r>
       <w:r w:rsidR="00B90B7D" w:rsidRPr="0073281D">
@@ -1555,50 +1459,51 @@
       <w:r w:rsidR="00B90B7D" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F654D6">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>April 16, 2024</w:t>
       </w:r>
       <w:r w:rsidR="00B90B7D" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>; 136.6. (b)</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2FB3C0B0" w14:textId="77777777" w:rsidR="00B54C88" w:rsidRDefault="00B54C88" w:rsidP="00504FDD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="446"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D45784D" w14:textId="17E67365" w:rsidR="00B54C88" w:rsidRPr="0073281D" w:rsidRDefault="00B54C88" w:rsidP="00504FDD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="446" w:hanging="450"/>
@@ -1968,98 +1873,98 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="004681FB" w14:textId="4DEFA303" w:rsidR="007648F8" w:rsidRPr="0073281D" w:rsidRDefault="0072786F" w:rsidP="00504FDD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Calibration Blank</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="002645FB" w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> A blank that is used to zero the meter. When using a laboratory-prepared standard, the calibration blank is Deionized or Distilled water, without chlorine and without DPD/buffer. When using a gel-type Daily Check Standard, the calibration blank is the gel-type blank.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BF527E4" w14:textId="77777777" w:rsidR="007648F8" w:rsidRPr="0073281D" w:rsidRDefault="007648F8" w:rsidP="00BB0651">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77082806" w14:textId="043F2119" w:rsidR="0072786F" w:rsidRPr="0073281D" w:rsidRDefault="000044B1" w:rsidP="00504FDD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Method Blank</w:t>
       </w:r>
       <w:r w:rsidR="0072786F" w:rsidRPr="002846FC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="0072786F" w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deionized or Distilled water</w:t>
       </w:r>
       <w:r w:rsidR="00811E80" w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, from the same source used to make calibration and calibration verification standards, </w:t>
       </w:r>
@@ -3550,65 +3455,97 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00536326" w:rsidRPr="00536326">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> lower reporting limit of 20 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00536326" w:rsidRPr="00536326">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µg</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00536326" w:rsidRPr="00536326">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">/L, any compliance samples that measure less than this value (e.g., 18 µg/L) </w:t>
+        <w:t xml:space="preserve">/L, any compliance samples that measure less than this value (e.g., 18 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00536326" w:rsidRPr="00536326">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>µg</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00536326" w:rsidRPr="00536326">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/L) </w:t>
       </w:r>
       <w:r w:rsidR="00AB22F6">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="00536326" w:rsidRPr="00536326">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reported on the DMR as &lt;20 µg/L.</w:t>
+        <w:t xml:space="preserve"> reported on the DMR as &lt;20 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00536326" w:rsidRPr="00536326">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>µg</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00536326" w:rsidRPr="00536326">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>/L.</w:t>
       </w:r>
       <w:r w:rsidR="00BC2CA7" w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BD52AA" w14:textId="77777777" w:rsidR="00D42678" w:rsidRPr="0073281D" w:rsidRDefault="00D42678" w:rsidP="007C3968">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F192F0F" w14:textId="77777777" w:rsidR="00D42678" w:rsidRPr="0073281D" w:rsidRDefault="00D42678" w:rsidP="007C3968">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
@@ -3745,64 +3682,73 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be diluted and reanalyzed to fall within the range of the chosen </w:t>
       </w:r>
       <w:r w:rsidR="00CE4FD8" w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>lower reporting limit</w:t>
       </w:r>
       <w:r w:rsidR="00D44424" w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and 400 </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0036628A" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µ</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">g/L. </w:t>
+        <w:t>g</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/L. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242F0A1F" w14:textId="77777777" w:rsidR="007C3EBB" w:rsidRPr="0073281D" w:rsidRDefault="007C3EBB" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BA41F87" w14:textId="7489A2AC" w:rsidR="000022AB" w:rsidRPr="0073281D" w:rsidRDefault="000022AB" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
@@ -4422,91 +4368,92 @@
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CD03D7D" w14:textId="77777777" w:rsidR="000022AB" w:rsidRPr="0073281D" w:rsidRDefault="000022AB" w:rsidP="00604191">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Option 1</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Annual Factory-set </w:t>
       </w:r>
       <w:r w:rsidR="009F562F" w:rsidRPr="0073281D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Calibration</w:t>
       </w:r>
       <w:r w:rsidR="00626E1E" w:rsidRPr="0073281D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Curve Verification:</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_Hlk500856740"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk500856740"/>
       <w:r w:rsidR="00A43A9F" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This type of </w:t>
       </w:r>
       <w:r w:rsidR="00100266" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>calibration curve</w:t>
       </w:r>
       <w:r w:rsidR="00A43A9F" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> verification must be performed </w:t>
       </w:r>
       <w:r w:rsidR="00A43A9F" w:rsidRPr="0073281D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>initially</w:t>
@@ -4655,51 +4602,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidR="00D9690F" w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> use</w:t>
       </w:r>
       <w:r w:rsidR="00F75F0E" w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> gel or sealed liquid standards</w:t>
       </w:r>
       <w:r w:rsidR="00D9690F" w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for this purpose</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="0073281D" w:rsidDel="006348CF">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006348CF" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The calibration standard </w:t>
@@ -4782,62 +4729,70 @@
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>25% f</w:t>
       </w:r>
       <w:r w:rsidR="006348CF" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>rom</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the known value for standard concentrations less than 50</w:t>
       </w:r>
       <w:r w:rsidR="0078443F" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0036628A" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µ</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">g/L. </w:t>
+        <w:t>g</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/L. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD392DE" w14:textId="77777777" w:rsidR="000022AB" w:rsidRPr="0073281D" w:rsidRDefault="000022AB" w:rsidP="00604191">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="334BF5D8" w14:textId="77777777" w:rsidR="00960FCD" w:rsidRPr="0073281D" w:rsidRDefault="00604191" w:rsidP="00960FCD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
@@ -5257,51 +5212,65 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µg</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/L and within </w:t>
       </w:r>
       <w:r w:rsidR="00F12ED9" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>±</w:t>
       </w:r>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">25% of its true value for standards &lt;50 µg/L. If the obtained value is outside of the </w:t>
+        <w:t xml:space="preserve">25% of its true value for standards &lt;50 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>µg</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/L. If the obtained value is outside of the </w:t>
       </w:r>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>acceptance limits</w:t>
       </w:r>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, corrective action must be taken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F5EF0B3" w14:textId="77777777" w:rsidR="001B0BB6" w:rsidRPr="0073281D" w:rsidRDefault="001B0BB6" w:rsidP="00504FDD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -5514,51 +5483,65 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µg</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/L and within </w:t>
       </w:r>
       <w:r w:rsidR="00BB0058" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>±</w:t>
       </w:r>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">25% of its true value for standards &lt;50 µg/L. If the obtained value is outside of the </w:t>
+        <w:t xml:space="preserve">25% of its true value for standards &lt;50 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>µg</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/L. If the obtained value is outside of the </w:t>
       </w:r>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>acceptance limits</w:t>
       </w:r>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, corrective action must be taken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39E00403" w14:textId="77777777" w:rsidR="00C30329" w:rsidRPr="0073281D" w:rsidRDefault="00C30329" w:rsidP="00604191">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -5586,51 +5569,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Daily Factory-set </w:t>
       </w:r>
       <w:r w:rsidR="009F562F" w:rsidRPr="0073281D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Calibration</w:t>
       </w:r>
       <w:r w:rsidR="00B35B6A" w:rsidRPr="0073281D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Curve Verification: </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk500857288"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk500857288"/>
       <w:r w:rsidR="00A47A38" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This type of </w:t>
       </w:r>
       <w:r w:rsidR="00100266" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>calibration curve</w:t>
       </w:r>
       <w:r w:rsidR="00A47A38" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> verification must be performed each day compliance samples are analyzed. </w:t>
       </w:r>
       <w:r w:rsidR="001C43BB" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Zero the instrument with the </w:t>
       </w:r>
       <w:r w:rsidR="00C81FC5" w:rsidRPr="0073281D">
@@ -5666,51 +5649,51 @@
       <w:r w:rsidR="000044B1" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Method Blank</w:t>
       </w:r>
       <w:r w:rsidR="00D879AE" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="001C43BB" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a series of three standards </w:t>
       </w:r>
       <w:r w:rsidR="001C43BB" w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(do not use gel or sealed liquid standards for this purpose</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="001C43BB" w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00EE0A6C" w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The values obtained must not vary by more than </w:t>
       </w:r>
       <w:r w:rsidR="00BB0058" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>±</w:t>
@@ -5757,62 +5740,70 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/L and must not vary by more than </w:t>
       </w:r>
       <w:r w:rsidR="00424963" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>±</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>25% of the known value for standard concentrations less than 50</w:t>
       </w:r>
       <w:r w:rsidR="0078443F" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0036628A" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µ</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">g/L. </w:t>
+        <w:t>g</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/L. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35165F4F" w14:textId="43DDC7A8" w:rsidR="00C30329" w:rsidRPr="0073281D" w:rsidRDefault="008D05AE" w:rsidP="00504FDD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="100" w:after="100"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -5883,51 +5874,65 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µg</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/L and within </w:t>
       </w:r>
       <w:r w:rsidR="00424963" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>±</w:t>
       </w:r>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">25% of its true value for standards &lt;50 µg/L. If the obtained value is outside of the </w:t>
+        <w:t xml:space="preserve">25% of its true value for standards &lt;50 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>µg</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/L. If the obtained value is outside of the </w:t>
       </w:r>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>acceptance limits</w:t>
       </w:r>
       <w:r w:rsidR="00C30329" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, corrective action must be taken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36533B7B" w14:textId="77777777" w:rsidR="000022AB" w:rsidRPr="0073281D" w:rsidRDefault="000022AB" w:rsidP="00604191">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="100" w:after="100"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
@@ -6149,51 +6154,51 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">0.995. </w:t>
       </w:r>
       <w:r w:rsidR="002C0FF7" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Back </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002C0FF7" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>calculate</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002C0FF7" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the concentration of each calibration point. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk536165049"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk536165049"/>
       <w:r w:rsidR="00060197" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">For standards </w:t>
       </w:r>
       <w:r w:rsidR="001D1437" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="00060197" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">50 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00060197" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -6250,51 +6255,51 @@
       </w:r>
       <w:r w:rsidR="002C0FF7" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>agree within ±</w:t>
       </w:r>
       <w:r w:rsidR="00060197" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidR="002C0FF7" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidR="00060197" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00060197" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  For standards </w:t>
       </w:r>
       <w:r w:rsidR="007F4CB9" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>≥</w:t>
       </w:r>
       <w:r w:rsidR="00060197" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">50 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00060197" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µg</w:t>
@@ -6472,51 +6477,65 @@
         </w:rPr>
         <w:t>±</w:t>
       </w:r>
       <w:r w:rsidR="00A70061" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">25% </w:t>
       </w:r>
       <w:r w:rsidR="005A4F3B" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of its true value for standards </w:t>
       </w:r>
       <w:r w:rsidR="001D1437" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidR="005A4F3B" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>50 µg/L</w:t>
+        <w:t xml:space="preserve">50 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A4F3B" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>µg</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005A4F3B" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>/L</w:t>
       </w:r>
       <w:r w:rsidR="008E6B05" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sample results are obtained </w:t>
       </w:r>
       <w:r w:rsidR="002434F0" w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
@@ -6930,51 +6949,65 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003733B7" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µg</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003733B7" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/L and within </w:t>
       </w:r>
       <w:r w:rsidR="0078112C" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>±</w:t>
       </w:r>
       <w:r w:rsidR="003733B7" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>25% of its true value for standards &lt;50 µg/L</w:t>
+        <w:t xml:space="preserve">25% of its true value for standards &lt;50 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003733B7" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>µg</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003733B7" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>/L</w:t>
       </w:r>
       <w:r w:rsidR="00B119A6" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. If the obtained value is outside of the </w:t>
       </w:r>
       <w:r w:rsidR="008115D6" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>acceptance limits</w:t>
       </w:r>
       <w:r w:rsidR="00B119A6" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, corrective action must be taken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="491CC118" w14:textId="77777777" w:rsidR="00335ADD" w:rsidRPr="0073281D" w:rsidRDefault="00335ADD" w:rsidP="00504FDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
@@ -7068,51 +7101,58 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A post-analysis calibration verification must be performed at the end of the run any time the meter is transported by vehicle to another location after calibration. </w:t>
       </w:r>
       <w:r w:rsidR="00F55AEF" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is recommended that a mid-day calibration verification be performed when samples are analyzed over an extended </w:t>
+        <w:t xml:space="preserve">It is recommended that a mid-day calibration verification be </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55AEF" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">performed when samples are analyzed over an extended </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00F55AEF" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>period of time</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00F55AEF" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>. The value obtained for the</w:t>
       </w:r>
       <w:r w:rsidR="00F55AEF" w:rsidRPr="0073281D" w:rsidDel="00013450">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F55AEF" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -7163,51 +7203,65 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00EF3170" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µg</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00EF3170" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/L and within </w:t>
       </w:r>
       <w:r w:rsidR="00626236" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>±</w:t>
       </w:r>
       <w:r w:rsidR="00EF3170" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>25% of its true value for standards &lt;50 µg/L</w:t>
+        <w:t xml:space="preserve">25% of its true value for standards &lt;50 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EF3170" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>µg</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EF3170" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>/L</w:t>
       </w:r>
       <w:r w:rsidR="00F55AEF" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. If the obtained value is outside of the </w:t>
       </w:r>
       <w:r w:rsidR="008115D6" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>acceptance limits</w:t>
       </w:r>
       <w:r w:rsidR="00F55AEF" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, corrective action must be taken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19E526F7" w14:textId="77777777" w:rsidR="000022AB" w:rsidRPr="0073281D" w:rsidRDefault="000022AB" w:rsidP="00604191">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
@@ -7857,51 +7911,65 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A72812" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µg</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A72812" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/L and within </w:t>
       </w:r>
       <w:r w:rsidR="00692158" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>±</w:t>
       </w:r>
       <w:r w:rsidR="00A72812" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>25% of its true value for standards &lt;50 µg/L</w:t>
+        <w:t xml:space="preserve">25% of its true value for standards &lt;50 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A72812" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>µg</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A72812" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>/L</w:t>
       </w:r>
       <w:r w:rsidR="00B119A6" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. If the obtained value is outside of the </w:t>
       </w:r>
       <w:r w:rsidR="007D5C52" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>acceptance limits</w:t>
       </w:r>
       <w:r w:rsidR="00B119A6" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, corrective action must be taken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41093D13" w14:textId="77777777" w:rsidR="00945DA0" w:rsidRPr="0073281D" w:rsidRDefault="00945DA0" w:rsidP="00504FDD">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="1080"/>
@@ -8093,51 +8161,65 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A72812" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µg</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A72812" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">/L and within </w:t>
       </w:r>
       <w:r w:rsidR="003976C6" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>±</w:t>
       </w:r>
       <w:r w:rsidR="00A72812" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>25% of its true value for standards &lt;50 µg/L</w:t>
+        <w:t xml:space="preserve">25% of its true value for standards &lt;50 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A72812" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>µg</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A72812" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>/L</w:t>
       </w:r>
       <w:r w:rsidR="002E07FC" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. If the obtained value is outside of the </w:t>
       </w:r>
       <w:r w:rsidR="00757453" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>acceptance limits</w:t>
       </w:r>
       <w:r w:rsidR="002E07FC" w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, corrective action must be taken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270936ED" w14:textId="77777777" w:rsidR="000022AB" w:rsidRPr="0073281D" w:rsidRDefault="000022AB" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
@@ -8159,51 +8241,51 @@
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Standard Solutions:</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6271287C" w14:textId="77777777" w:rsidR="000022AB" w:rsidRPr="0073281D" w:rsidRDefault="000022AB" w:rsidP="00E22058">
+    <w:p w14:paraId="6271287C" w14:textId="0E954E03" w:rsidR="000022AB" w:rsidRPr="0073281D" w:rsidRDefault="000022AB" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A2B056C" w14:textId="77777777" w:rsidR="00A1325B" w:rsidRPr="0073281D" w:rsidRDefault="00A1325B" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
@@ -9019,65 +9101,65 @@
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, a 200 </w:t>
       </w:r>
       <w:r w:rsidR="0036628A" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µ</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">g/L standard would be verified, and not the 800 </w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk762295"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk762295"/>
       <w:r w:rsidR="0036628A" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>µ</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">g/L </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>standard</w:t>
       </w:r>
       <w:r w:rsidR="005767CC">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014D7A23" w14:textId="77777777" w:rsidR="009A61F4" w:rsidRPr="0073281D" w:rsidRDefault="009A61F4" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -9323,51 +9405,50 @@
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> as the true value.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A45B31" w14:textId="22F380AA" w:rsidR="003A7B12" w:rsidRDefault="000022AB" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The assigned </w:t>
       </w:r>
       <w:r w:rsidR="00D72392" w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">true </w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>valu</w:t>
       </w:r>
       <w:r w:rsidR="00F012CE" w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
@@ -9469,50 +9550,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> standard identification to the meter with which the assigned value was determined. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C82F024" w14:textId="77777777" w:rsidR="00CC1C65" w:rsidRPr="0073281D" w:rsidRDefault="00CC1C65" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="201F26C1" w14:textId="77777777" w:rsidR="00EF5F96" w:rsidRPr="0073281D" w:rsidRDefault="000022AB" w:rsidP="00E22058">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
+        <w:lastRenderedPageBreak/>
         <w:t>Equipment Maintenance:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A6E84C" w14:textId="77777777" w:rsidR="00EF5F96" w:rsidRPr="0073281D" w:rsidRDefault="00EF5F96" w:rsidP="00E22058">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A2E0F41" w14:textId="359DB2D8" w:rsidR="00046C61" w:rsidRPr="0073281D" w:rsidRDefault="0055559F" w:rsidP="00E22058">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
@@ -9712,67 +9794,51 @@
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="052AF86D" w14:textId="77777777" w:rsidR="00CA5275" w:rsidRPr="0073281D" w:rsidRDefault="00CA5275" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Check </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> of sample cells prior to use. They must be clean, clear of fingerprints and free of scratches. Also note orientation of cells in the instrument. Ensure proper placement of indexed cells. Note that there are two options for Pour-Thru Cell placement. One gives a 1-inch cell path length and when rotated 90°, gives a ½-inch cell path length. Ensure the 1-inch cell path length is used.</w:t>
+        <w:t>Check condition of sample cells prior to use. They must be clean, clear of fingerprints and free of scratches. Also note orientation of cells in the instrument. Ensure proper placement of indexed cells. Note that there are two options for Pour-Thru Cell placement. One gives a 1-inch cell path length and when rotated 90°, gives a ½-inch cell path length. Ensure the 1-inch cell path length is used.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3234621C" w14:textId="77777777" w:rsidR="00B31D49" w:rsidRPr="0073281D" w:rsidRDefault="00B31D49" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA495E7" w14:textId="77777777" w:rsidR="006F18FE" w:rsidRPr="0073281D" w:rsidRDefault="00A257F8" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -9906,51 +9972,67 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Collect </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B04AFC" w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ample</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B031C4" w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (sample may be collected before or after calibration</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B031C4" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sample</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B031C4" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be collected before or after calibration</w:t>
       </w:r>
       <w:r w:rsidR="008F68FB" w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or calibration check</w:t>
       </w:r>
       <w:r w:rsidR="00FE2D04" w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DBA8E5" w14:textId="77777777" w:rsidR="00570A74" w:rsidRPr="0073281D" w:rsidRDefault="00570A74" w:rsidP="00DF284C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
@@ -10201,75 +10283,115 @@
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>interfere</w:t>
       </w:r>
       <w:r w:rsidR="005B6650" w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>nce</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4B0956" w14:textId="77777777" w:rsidR="00D47B9B" w:rsidRPr="0073281D" w:rsidRDefault="00D47B9B" w:rsidP="00DF284C">
+    <w:p w14:paraId="7D4B0956" w14:textId="1229E73B" w:rsidR="00D47B9B" w:rsidRPr="0073281D" w:rsidRDefault="00D47B9B" w:rsidP="00DF284C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Turbidity may be mitigated by filtering the sample prior to analysis.</w:t>
+        <w:t>Turbidity may be mitigated by filtering the sample</w:t>
+      </w:r>
+      <w:r w:rsidR="005B291D">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after </w:t>
+      </w:r>
+      <w:r w:rsidR="00D55995">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">addition of </w:t>
+      </w:r>
+      <w:r w:rsidR="005B291D">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>reagent</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11715">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>s and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B2260C" w14:textId="77777777" w:rsidR="00C6409C" w:rsidRPr="0073281D" w:rsidRDefault="00D47B9B" w:rsidP="00DF284C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
@@ -10287,51 +10409,355 @@
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">heck </w:t>
       </w:r>
       <w:r w:rsidR="005C28EB" w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tandard) with the sample before adding the buffer and DPD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476A734D" w14:textId="77777777" w:rsidR="007353FE" w:rsidRPr="0073281D" w:rsidRDefault="007353FE" w:rsidP="00E22058">
+    <w:p w14:paraId="04EF9FE9" w14:textId="58AADA7A" w:rsidR="005E4279" w:rsidRPr="0073281D" w:rsidRDefault="00374B30" w:rsidP="00DF284C">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Manganese interference</w:t>
+      </w:r>
+      <w:r w:rsidR="00457115">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mitigation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4698F794" w14:textId="2C6B40E8" w:rsidR="00457115" w:rsidRPr="00B72A47" w:rsidRDefault="00AB5EB5" w:rsidP="00FA24C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB5EB5">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjust sample pH to 6-7 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5505A">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.U. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB5EB5">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>with 1.000 N Sulfuric Acid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6B3E6B" w14:textId="5377D9FC" w:rsidR="00B015E5" w:rsidRDefault="004133CA" w:rsidP="00FA24C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004133CA">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Add 9 drops Potassium Iodide (30 g/L) to an 80-mL sample.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE9CDBB" w14:textId="2BCD5E0D" w:rsidR="004133CA" w:rsidRDefault="00EA65AC" w:rsidP="00FA24C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA65AC">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mix and wait 1 minute.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C1591B" w14:textId="051081B2" w:rsidR="00EA65AC" w:rsidRDefault="00C13862" w:rsidP="00FA24C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C13862">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Add 9 drops of Sodium Arsenite</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5F8E">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13862">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5 g/L) and mix.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF775DC" w14:textId="2F3B90A6" w:rsidR="004D6B8B" w:rsidRDefault="004D6B8B" w:rsidP="008C277F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D6B8B">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Analyze the treated sample as described in the procedure above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C8BFF8" w14:textId="3CFE5F93" w:rsidR="004D6B8B" w:rsidRDefault="00693AB2" w:rsidP="00FA24C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00693AB2">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Subtract the result of this test from the original analysis to obtain the correct</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA24C7">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>concentration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFE804E" w14:textId="77777777" w:rsidR="00BB21C8" w:rsidRDefault="00BB21C8" w:rsidP="00BB21C8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="298231E2" w14:textId="1AB4BEF7" w:rsidR="00BB21C8" w:rsidRDefault="001F5F8E" w:rsidP="00FA24C7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6025" w:rsidRPr="00DE6025">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Samples that are treated with sodium arsenite will contain arsenic and may require special disposal consideration. Refer to</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6025">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6025" w:rsidRPr="00DE6025">
+        <w:rPr>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the current MSDS/SDS for safe handling and disposal instructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476A734D" w14:textId="77777777" w:rsidR="007353FE" w:rsidRDefault="007353FE" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59D61BC0" w14:textId="77777777" w:rsidR="000022AB" w:rsidRPr="0073281D" w:rsidRDefault="000022AB" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
@@ -10706,50 +11132,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>time(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="507930AE" w14:textId="28C4363D" w:rsidR="006D0123" w:rsidRPr="0073281D" w:rsidRDefault="00C01B6F" w:rsidP="00E12892">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360" w:hanging="270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Preparation procedure and true values of </w:t>
       </w:r>
       <w:r w:rsidR="00805E31" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>laboratory-prepared</w:t>
       </w:r>
       <w:r w:rsidR="006D0123" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> standards</w:t>
       </w:r>
       <w:r w:rsidR="00466E8B" w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, when </w:t>
       </w:r>
       <w:r w:rsidR="007839B1" w:rsidRPr="0073281D">
         <w:rPr>
@@ -10927,51 +11354,50 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>concentration of the lowest calibration curve, or calibration curve verification, standard)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38EABD44" w14:textId="77777777" w:rsidR="006F0EB6" w:rsidRPr="0073281D" w:rsidRDefault="00A71349" w:rsidP="007060CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Time analyzed, t</w:t>
       </w:r>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>rue value and value obtained for the Post-analysis Calibration Verification Standard(s), where applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E8B22C8" w14:textId="46167E71" w:rsidR="00A002E0" w:rsidRPr="0073281D" w:rsidRDefault="00ED719B" w:rsidP="004B0A98">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -11200,73 +11626,73 @@
     <w:p w14:paraId="4360C453" w14:textId="16F1D3C4" w:rsidR="003146A6" w:rsidRPr="0073281D" w:rsidRDefault="003146A6" w:rsidP="007060CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Statement that samples were filtered, when applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72586A48" w14:textId="5655B76E" w:rsidR="00A71349" w:rsidRPr="0073281D" w:rsidRDefault="00A71349" w:rsidP="007060CE">
+    <w:p w14:paraId="7866C49F" w14:textId="765BF9AF" w:rsidR="009F5754" w:rsidRPr="0073281D" w:rsidRDefault="009F5754" w:rsidP="007060CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0073281D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Final value to be reported</w:t>
+        <w:t>Measured value</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44F24CF5" w14:textId="316ADDC4" w:rsidR="00F202B9" w:rsidRPr="0073281D" w:rsidRDefault="00F202B9" w:rsidP="007060CE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073281D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Parameter analyzed</w:t>
@@ -11325,328 +11751,702 @@
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B39B50D" w14:textId="77777777" w:rsidR="000C058B" w:rsidRPr="0073281D" w:rsidRDefault="000C058B" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3332FC2E" w14:textId="0787D27F" w:rsidR="00976C04" w:rsidRPr="0073281D" w:rsidRDefault="00976C04" w:rsidP="00E22058">
+    <w:p w14:paraId="2E1B24CC" w14:textId="77777777" w:rsidR="00014240" w:rsidRPr="0073281D" w:rsidRDefault="00014240" w:rsidP="00E22058">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
-[...42 lines deleted...]
-        </w:tabs>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="625F8172" w14:textId="7836A730" w:rsidR="000022AB" w:rsidRDefault="00976C04" w:rsidP="00E22058">
+      <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="625F8172" w14:textId="7836A730" w:rsidR="000022AB" w:rsidRPr="0073281D" w:rsidRDefault="00976C04" w:rsidP="00E22058">
+      <w:r w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ref:</w:t>
+      </w:r>
+      <w:r w:rsidR="000022AB" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Standard Methods</w:t>
+      </w:r>
+      <w:r w:rsidR="00790238" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4500</w:t>
+      </w:r>
+      <w:r w:rsidR="0065219B" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00790238" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Cl G</w:t>
+      </w:r>
+      <w:r w:rsidR="0065219B" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="000538CE" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2011</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC656A" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00433E12" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Hach Method</w:t>
+      </w:r>
+      <w:r w:rsidR="00466E8B" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E104FA" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8021,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5F96" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00804477" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5F96" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>14,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E104FA" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D328C" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>10070 and 10250</w:t>
+      </w:r>
+      <w:r w:rsidR="00466E8B" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00900E50" w:rsidRPr="0073281D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5A26F8" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...132 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D2EA2B9" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F24E7A" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655C13B6" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF4D01C" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E05C71" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61226E95" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="157BD5DC" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34F591AC" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2C1345" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="104542B1" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7048F2FB" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FB749FE" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27423DEE" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="678FCBDD" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4047FF86" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="393B583E" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F39B98F" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DF9C46" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DDA6402" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35AE5361" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B340EEE" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19912426" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4635E3D3" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F15EB2" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9E2493" w14:textId="77777777" w:rsidR="00A70BCB" w:rsidRDefault="00A70BCB" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D374C9" w14:textId="77777777" w:rsidR="00A70BCB" w:rsidRDefault="00A70BCB" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A2F6A8" w14:textId="77777777" w:rsidR="00A70BCB" w:rsidRDefault="00A70BCB" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B54830" w14:textId="77777777" w:rsidR="00A70BCB" w:rsidRDefault="00A70BCB" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1594E46A" w14:textId="77777777" w:rsidR="00A70BCB" w:rsidRDefault="00A70BCB" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08EEB93F" w14:textId="77777777" w:rsidR="00A70BCB" w:rsidRDefault="00A70BCB" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B455A67" w14:textId="77777777" w:rsidR="00A70BCB" w:rsidRDefault="00A70BCB" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3813F486" w14:textId="77777777" w:rsidR="00A70BCB" w:rsidRDefault="00A70BCB" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B9EFF2C" w14:textId="77777777" w:rsidR="00A70BCB" w:rsidRDefault="00A70BCB" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A8D77A1" w14:textId="77777777" w:rsidR="00A70BCB" w:rsidRDefault="00A70BCB" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673435E0" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130A7B2B" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62F23DE4" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B573FC" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3E8EC8" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRPr="00E63A31" w:rsidRDefault="00E63A31" w:rsidP="00E63A31">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:ind w:left="90"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E63A31">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Refer to the NC DEQ WW/GW LCB website for additional resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652A4839" w14:textId="77777777" w:rsidR="00E63A31" w:rsidRPr="0073281D" w:rsidRDefault="00E63A31" w:rsidP="00E22058">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E63A31" w:rsidRPr="0073281D" w:rsidSect="008E35B7">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="576" w:left="720" w:header="288" w:footer="288" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A9803E2" w14:textId="77777777" w:rsidR="00261854" w:rsidRDefault="00261854">
+    <w:p w14:paraId="5039E937" w14:textId="77777777" w:rsidR="00BF1767" w:rsidRDefault="00BF1767">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72FEA40E" w14:textId="77777777" w:rsidR="00261854" w:rsidRDefault="00261854">
+    <w:p w14:paraId="2A1B462F" w14:textId="77777777" w:rsidR="00BF1767" w:rsidRDefault="00BF1767">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="526C6048" w14:textId="77777777" w:rsidR="00261854" w:rsidRDefault="00261854">
+    <w:p w14:paraId="50AD3470" w14:textId="77777777" w:rsidR="00BF1767" w:rsidRDefault="00BF1767">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialMT">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -11672,82 +12472,90 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:id w:val="-965281915"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="7CB5B3BD" w14:textId="36ABE75B" w:rsidR="007F655D" w:rsidRPr="00C8615F" w:rsidRDefault="00C8615F" w:rsidP="00A15643">
+      <w:p w14:paraId="7CB5B3BD" w14:textId="6547ABD8" w:rsidR="007F655D" w:rsidRPr="00C8615F" w:rsidRDefault="00C8615F" w:rsidP="00A15643">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4320"/>
             <w:tab w:val="clear" w:pos="8640"/>
             <w:tab w:val="right" w:pos="10800"/>
           </w:tabs>
         </w:pPr>
         <w:r w:rsidRPr="00D5515C">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Rev</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">ised </w:t>
         </w:r>
         <w:r w:rsidR="00BF4186">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>03/12/2025</w:t>
+          <w:t>0</w:t>
+        </w:r>
+        <w:r w:rsidR="00911049">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2/11/2026</w:t>
         </w:r>
         <w:r w:rsidR="006077F5">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="00CB17BA">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="12"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidR="00CB17BA" w:rsidRPr="00CB17BA">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="12"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
@@ -11798,82 +12606,90 @@
           <w:t>6</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="12"/>
       </w:rPr>
       <w:id w:val="-1164852846"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
+        <w:szCs w:val="16"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="1C394CF0" w14:textId="0F2D29DF" w:rsidR="00743FDD" w:rsidRDefault="00743FDD" w:rsidP="001F1FAB">
+      <w:p w14:paraId="1C394CF0" w14:textId="40B98F5B" w:rsidR="00743FDD" w:rsidRDefault="00743FDD" w:rsidP="001F1FAB">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="4320"/>
             <w:tab w:val="clear" w:pos="8640"/>
             <w:tab w:val="right" w:pos="10800"/>
           </w:tabs>
         </w:pPr>
         <w:r w:rsidRPr="00D5515C">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>Rev</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">ised </w:t>
         </w:r>
         <w:r w:rsidR="00BF4186">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>03/12/2025</w:t>
+          <w:t>0</w:t>
+        </w:r>
+        <w:r w:rsidR="00911049">
+          <w:rPr>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>2/11/2026</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="12"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidRPr="00CB17BA">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="12"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
@@ -11909,109 +12725,240 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="12"/>
           </w:rPr>
           <w:t xml:space="preserve"> of </w:t>
         </w:r>
         <w:r w:rsidR="00421720">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="16"/>
             <w:szCs w:val="12"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ABD2702" w14:textId="77777777" w:rsidR="00261854" w:rsidRDefault="00261854">
+    <w:p w14:paraId="06170E8E" w14:textId="77777777" w:rsidR="00BF1767" w:rsidRDefault="00BF1767">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="12"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B38CEC3" w14:textId="77777777" w:rsidR="00261854" w:rsidRDefault="00261854">
+    <w:p w14:paraId="427DD473" w14:textId="77777777" w:rsidR="00BF1767" w:rsidRDefault="00BF1767">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2613B7B1" w14:textId="77777777" w:rsidR="00261854" w:rsidRDefault="00261854"/>
+    <w:p w14:paraId="3096EA0F" w14:textId="77777777" w:rsidR="00BF1767" w:rsidRDefault="00BF1767"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D2DE619" w14:textId="7F98FFA1" w:rsidR="003215E1" w:rsidRPr="003215E1" w:rsidRDefault="003215E1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Approved Procedure for the Analysis of TRC </w:t>
     </w:r>
     <w:r w:rsidR="00743FDD">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>(SM 4500 Cl G-2011)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1777BC6A" w14:textId="77777777" w:rsidR="00A70BCB" w:rsidRPr="00B7607D" w:rsidRDefault="00A70BCB" w:rsidP="00A70BCB">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B7607D">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">NORTH CAROLINA WASTEWATER/GROUNDWATER LABORATORY CERTIFICATION BRANCH APPROVED PROCEDURE FOR THE ANALYSIS OF TOTAL RESIDUAL CHLORINE </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6DACC112" w14:textId="3FCB9ACE" w:rsidR="00A70BCB" w:rsidRDefault="00A70BCB" w:rsidP="00A70BCB">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00B7607D">
+      <w:rPr>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>(DPD COLORIMETRIC by SM 4500 Cl G-2011)</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05F404A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FB029D6"/>
+    <w:lvl w:ilvl="0" w:tplc="12D27356">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A470A2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10805530"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12107,51 +13054,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="143603A8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="81C876DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12247,51 +13194,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AD473C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB78A564"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12387,51 +13334,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E234BF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D36B24C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12527,51 +13474,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FA2721B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E5497CA"/>
     <w:lvl w:ilvl="0" w:tplc="D98E94CA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ArialMT" w:eastAsia="Calibri" w:hAnsi="ArialMT" w:cs="ArialMT" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12640,51 +13587,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="406C2FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A2C155A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="450" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12726,51 +13673,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4770" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5490" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6210" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41AB7595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6276BBC0"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12839,51 +13786,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="586C7EBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C338DD0C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12952,51 +13899,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61C93A19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CB44332"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13092,51 +14039,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64567A57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1BA9A62"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13208,51 +14155,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E6D1E6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5E63D8A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13321,51 +14268,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F183746"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="81C876DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13461,51 +14408,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72BC6ADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B0AB6E0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13547,51 +14494,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78DF68A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08EE0CE2"/>
     <w:lvl w:ilvl="0" w:tplc="9F36426E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="675"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="405" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13637,97 +14584,100 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4005" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4725" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5445" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1523592427">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="816729639">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1963993513">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1368096620">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="519046204">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="132255005">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="816729639">
+  <w:num w:numId="7" w16cid:durableId="1813596581">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1963993513">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="8" w16cid:durableId="1489975028">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1368096620">
+  <w:num w:numId="9" w16cid:durableId="896555306">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="519046204">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="10" w16cid:durableId="439185647">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="132255005">
+  <w:num w:numId="11" w16cid:durableId="1297880670">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1975478123">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="578711338">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1146506072">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1813596581">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="15" w16cid:durableId="1068651622">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="107"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="950"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -13767,97 +14717,100 @@
     <w:rsid w:val="000103A0"/>
     <w:rsid w:val="00010576"/>
     <w:rsid w:val="000106DF"/>
     <w:rsid w:val="000115CC"/>
     <w:rsid w:val="00011772"/>
     <w:rsid w:val="00011BFD"/>
     <w:rsid w:val="00012545"/>
     <w:rsid w:val="00012582"/>
     <w:rsid w:val="000127B4"/>
     <w:rsid w:val="00012906"/>
     <w:rsid w:val="00012C3F"/>
     <w:rsid w:val="00013450"/>
     <w:rsid w:val="00013727"/>
     <w:rsid w:val="00013FEC"/>
     <w:rsid w:val="00014161"/>
     <w:rsid w:val="00014240"/>
     <w:rsid w:val="000146F3"/>
     <w:rsid w:val="0001498A"/>
     <w:rsid w:val="00014B81"/>
     <w:rsid w:val="00014C28"/>
     <w:rsid w:val="00014C37"/>
     <w:rsid w:val="00014F77"/>
     <w:rsid w:val="00015065"/>
     <w:rsid w:val="0001555F"/>
     <w:rsid w:val="00015E24"/>
+    <w:rsid w:val="00016035"/>
     <w:rsid w:val="00016456"/>
     <w:rsid w:val="00016CFB"/>
     <w:rsid w:val="00017224"/>
     <w:rsid w:val="00017ED0"/>
+    <w:rsid w:val="00020740"/>
     <w:rsid w:val="00020BE6"/>
     <w:rsid w:val="00020DEB"/>
     <w:rsid w:val="00020EC0"/>
     <w:rsid w:val="0002205B"/>
     <w:rsid w:val="00023079"/>
     <w:rsid w:val="000235E3"/>
     <w:rsid w:val="00023D35"/>
     <w:rsid w:val="00023DE3"/>
     <w:rsid w:val="000249F6"/>
     <w:rsid w:val="000257EF"/>
     <w:rsid w:val="000257F6"/>
     <w:rsid w:val="0002599F"/>
     <w:rsid w:val="00025AB3"/>
     <w:rsid w:val="00025BB6"/>
     <w:rsid w:val="00026C34"/>
     <w:rsid w:val="00026EB9"/>
     <w:rsid w:val="0002764E"/>
     <w:rsid w:val="00030250"/>
     <w:rsid w:val="0003029F"/>
     <w:rsid w:val="00030C72"/>
     <w:rsid w:val="00030FA0"/>
     <w:rsid w:val="000315AE"/>
     <w:rsid w:val="00032087"/>
     <w:rsid w:val="00032862"/>
     <w:rsid w:val="0003304D"/>
     <w:rsid w:val="00033AAB"/>
     <w:rsid w:val="00033E24"/>
     <w:rsid w:val="0003476F"/>
     <w:rsid w:val="00034A2D"/>
     <w:rsid w:val="000350F8"/>
     <w:rsid w:val="00035C4D"/>
     <w:rsid w:val="00036993"/>
     <w:rsid w:val="00036B8A"/>
     <w:rsid w:val="0003718A"/>
     <w:rsid w:val="0003740D"/>
     <w:rsid w:val="0003746E"/>
     <w:rsid w:val="00037D48"/>
     <w:rsid w:val="00037E47"/>
     <w:rsid w:val="00037ECE"/>
     <w:rsid w:val="00040233"/>
     <w:rsid w:val="000407C4"/>
     <w:rsid w:val="00040B5C"/>
     <w:rsid w:val="00040D89"/>
+    <w:rsid w:val="00040EEE"/>
     <w:rsid w:val="00041942"/>
     <w:rsid w:val="000419ED"/>
     <w:rsid w:val="0004217E"/>
     <w:rsid w:val="00042936"/>
     <w:rsid w:val="00042FD0"/>
     <w:rsid w:val="0004352D"/>
     <w:rsid w:val="00043731"/>
     <w:rsid w:val="00044201"/>
     <w:rsid w:val="0004473A"/>
     <w:rsid w:val="000448D8"/>
     <w:rsid w:val="00045302"/>
     <w:rsid w:val="00045CD0"/>
     <w:rsid w:val="0004606E"/>
     <w:rsid w:val="000460CB"/>
     <w:rsid w:val="0004645E"/>
     <w:rsid w:val="00046476"/>
     <w:rsid w:val="000467C4"/>
     <w:rsid w:val="00046C61"/>
     <w:rsid w:val="00046F61"/>
     <w:rsid w:val="000478A9"/>
     <w:rsid w:val="00047931"/>
     <w:rsid w:val="00047A23"/>
     <w:rsid w:val="00047D65"/>
     <w:rsid w:val="00050281"/>
     <w:rsid w:val="00050332"/>
@@ -13893,68 +14846,71 @@
     <w:rsid w:val="000626A1"/>
     <w:rsid w:val="00062A1D"/>
     <w:rsid w:val="00062E39"/>
     <w:rsid w:val="00063246"/>
     <w:rsid w:val="000643D6"/>
     <w:rsid w:val="00064471"/>
     <w:rsid w:val="00064DCD"/>
     <w:rsid w:val="00065807"/>
     <w:rsid w:val="00065BBC"/>
     <w:rsid w:val="0006698E"/>
     <w:rsid w:val="00066DB9"/>
     <w:rsid w:val="00066DFD"/>
     <w:rsid w:val="000670E4"/>
     <w:rsid w:val="00067171"/>
     <w:rsid w:val="000673FD"/>
     <w:rsid w:val="00067748"/>
     <w:rsid w:val="00067E45"/>
     <w:rsid w:val="000701F0"/>
     <w:rsid w:val="000709F6"/>
     <w:rsid w:val="00070ACB"/>
     <w:rsid w:val="00071DAB"/>
     <w:rsid w:val="00071FDF"/>
     <w:rsid w:val="00072F8F"/>
     <w:rsid w:val="000739B9"/>
     <w:rsid w:val="000739F8"/>
+    <w:rsid w:val="00073DBA"/>
+    <w:rsid w:val="000749BF"/>
     <w:rsid w:val="00074BDC"/>
     <w:rsid w:val="00075C0D"/>
     <w:rsid w:val="00075E4A"/>
     <w:rsid w:val="00075E58"/>
     <w:rsid w:val="00075E88"/>
     <w:rsid w:val="00076783"/>
     <w:rsid w:val="000768E6"/>
     <w:rsid w:val="00076F22"/>
     <w:rsid w:val="000771AC"/>
     <w:rsid w:val="000775CB"/>
     <w:rsid w:val="000779B0"/>
     <w:rsid w:val="00080B5A"/>
     <w:rsid w:val="00080E3C"/>
     <w:rsid w:val="00081CD9"/>
     <w:rsid w:val="000829DB"/>
     <w:rsid w:val="00082EF4"/>
     <w:rsid w:val="00082FC0"/>
     <w:rsid w:val="00083289"/>
+    <w:rsid w:val="00083B13"/>
     <w:rsid w:val="000846DE"/>
     <w:rsid w:val="00085115"/>
     <w:rsid w:val="000851B0"/>
     <w:rsid w:val="0008546A"/>
     <w:rsid w:val="000854E2"/>
     <w:rsid w:val="0008566A"/>
     <w:rsid w:val="000857CF"/>
     <w:rsid w:val="000859C3"/>
     <w:rsid w:val="0008613B"/>
     <w:rsid w:val="00086235"/>
     <w:rsid w:val="00086353"/>
     <w:rsid w:val="000873F5"/>
     <w:rsid w:val="00087664"/>
     <w:rsid w:val="0009025B"/>
     <w:rsid w:val="000903C3"/>
     <w:rsid w:val="00091572"/>
     <w:rsid w:val="000920E0"/>
     <w:rsid w:val="000925BC"/>
     <w:rsid w:val="000934A1"/>
     <w:rsid w:val="0009403C"/>
     <w:rsid w:val="00094A2E"/>
     <w:rsid w:val="00094EAC"/>
     <w:rsid w:val="000958AD"/>
     <w:rsid w:val="00095F56"/>
     <w:rsid w:val="00095FEE"/>
@@ -13999,308 +14955,320 @@
     <w:rsid w:val="000B0E85"/>
     <w:rsid w:val="000B12ED"/>
     <w:rsid w:val="000B149C"/>
     <w:rsid w:val="000B15EC"/>
     <w:rsid w:val="000B1F02"/>
     <w:rsid w:val="000B209F"/>
     <w:rsid w:val="000B22C4"/>
     <w:rsid w:val="000B2B1C"/>
     <w:rsid w:val="000B41B9"/>
     <w:rsid w:val="000B4757"/>
     <w:rsid w:val="000B52F5"/>
     <w:rsid w:val="000B5502"/>
     <w:rsid w:val="000B5F21"/>
     <w:rsid w:val="000B6164"/>
     <w:rsid w:val="000B64DB"/>
     <w:rsid w:val="000B7189"/>
     <w:rsid w:val="000B7519"/>
     <w:rsid w:val="000B75F8"/>
     <w:rsid w:val="000C058B"/>
     <w:rsid w:val="000C0890"/>
     <w:rsid w:val="000C0A6C"/>
     <w:rsid w:val="000C11C3"/>
     <w:rsid w:val="000C178B"/>
     <w:rsid w:val="000C198C"/>
     <w:rsid w:val="000C1E71"/>
+    <w:rsid w:val="000C2628"/>
     <w:rsid w:val="000C2F12"/>
     <w:rsid w:val="000C2FA1"/>
     <w:rsid w:val="000C32F9"/>
     <w:rsid w:val="000C3742"/>
     <w:rsid w:val="000C385D"/>
     <w:rsid w:val="000C3BA0"/>
     <w:rsid w:val="000C4476"/>
     <w:rsid w:val="000C50FA"/>
     <w:rsid w:val="000C55CD"/>
     <w:rsid w:val="000C5CE3"/>
     <w:rsid w:val="000C6045"/>
     <w:rsid w:val="000C65B6"/>
     <w:rsid w:val="000C6FAC"/>
     <w:rsid w:val="000C74D1"/>
     <w:rsid w:val="000C76B6"/>
     <w:rsid w:val="000C790E"/>
+    <w:rsid w:val="000D01DE"/>
     <w:rsid w:val="000D0A57"/>
     <w:rsid w:val="000D0CFE"/>
     <w:rsid w:val="000D0D45"/>
     <w:rsid w:val="000D11DC"/>
+    <w:rsid w:val="000D1914"/>
     <w:rsid w:val="000D1D1C"/>
     <w:rsid w:val="000D21C1"/>
     <w:rsid w:val="000D24D5"/>
     <w:rsid w:val="000D328C"/>
     <w:rsid w:val="000D462C"/>
     <w:rsid w:val="000D4CC9"/>
     <w:rsid w:val="000D5083"/>
     <w:rsid w:val="000D520E"/>
     <w:rsid w:val="000D52A7"/>
     <w:rsid w:val="000D582F"/>
     <w:rsid w:val="000D5D29"/>
     <w:rsid w:val="000D5E23"/>
     <w:rsid w:val="000D66B1"/>
     <w:rsid w:val="000D6D31"/>
     <w:rsid w:val="000D76FE"/>
     <w:rsid w:val="000E01A3"/>
     <w:rsid w:val="000E02F3"/>
     <w:rsid w:val="000E0610"/>
     <w:rsid w:val="000E0C78"/>
     <w:rsid w:val="000E1080"/>
     <w:rsid w:val="000E123F"/>
     <w:rsid w:val="000E1447"/>
     <w:rsid w:val="000E1CE7"/>
     <w:rsid w:val="000E1D4B"/>
     <w:rsid w:val="000E212F"/>
     <w:rsid w:val="000E2147"/>
     <w:rsid w:val="000E2896"/>
     <w:rsid w:val="000E2E4B"/>
     <w:rsid w:val="000E303D"/>
+    <w:rsid w:val="000E328E"/>
     <w:rsid w:val="000E37C5"/>
     <w:rsid w:val="000E3E59"/>
     <w:rsid w:val="000E4DE5"/>
     <w:rsid w:val="000E5460"/>
     <w:rsid w:val="000E5578"/>
     <w:rsid w:val="000E5664"/>
     <w:rsid w:val="000E6B10"/>
     <w:rsid w:val="000E7498"/>
     <w:rsid w:val="000E74E4"/>
     <w:rsid w:val="000E779D"/>
     <w:rsid w:val="000E7AFA"/>
     <w:rsid w:val="000F0CD2"/>
     <w:rsid w:val="000F0E75"/>
     <w:rsid w:val="000F2218"/>
     <w:rsid w:val="000F262F"/>
     <w:rsid w:val="000F2BBB"/>
     <w:rsid w:val="000F35DF"/>
     <w:rsid w:val="000F3CB0"/>
     <w:rsid w:val="000F3E17"/>
     <w:rsid w:val="000F422C"/>
     <w:rsid w:val="000F42AF"/>
     <w:rsid w:val="000F42CB"/>
     <w:rsid w:val="000F4781"/>
     <w:rsid w:val="000F52C2"/>
     <w:rsid w:val="000F54EB"/>
     <w:rsid w:val="000F5DF1"/>
     <w:rsid w:val="000F617F"/>
     <w:rsid w:val="000F68F4"/>
+    <w:rsid w:val="000F695B"/>
     <w:rsid w:val="000F6F79"/>
     <w:rsid w:val="000F7693"/>
     <w:rsid w:val="000F7AFA"/>
     <w:rsid w:val="000F7B09"/>
     <w:rsid w:val="000F7E8B"/>
     <w:rsid w:val="00100074"/>
     <w:rsid w:val="00100212"/>
     <w:rsid w:val="00100266"/>
     <w:rsid w:val="0010054E"/>
     <w:rsid w:val="001011AB"/>
     <w:rsid w:val="00101A07"/>
     <w:rsid w:val="00101AF1"/>
     <w:rsid w:val="00102227"/>
     <w:rsid w:val="00102AF4"/>
     <w:rsid w:val="00102C72"/>
     <w:rsid w:val="00103D3F"/>
     <w:rsid w:val="00104434"/>
     <w:rsid w:val="00104563"/>
     <w:rsid w:val="001048A6"/>
     <w:rsid w:val="001051D8"/>
     <w:rsid w:val="00105D34"/>
     <w:rsid w:val="00107BF2"/>
     <w:rsid w:val="00107DA9"/>
     <w:rsid w:val="001103D4"/>
     <w:rsid w:val="0011131C"/>
+    <w:rsid w:val="001114A4"/>
     <w:rsid w:val="0011170B"/>
     <w:rsid w:val="00111C7A"/>
     <w:rsid w:val="00112725"/>
+    <w:rsid w:val="00113013"/>
     <w:rsid w:val="001133A1"/>
     <w:rsid w:val="00113AAC"/>
     <w:rsid w:val="00113E27"/>
     <w:rsid w:val="00113F1D"/>
     <w:rsid w:val="00113F9D"/>
     <w:rsid w:val="001142C2"/>
     <w:rsid w:val="0011448A"/>
     <w:rsid w:val="00114800"/>
     <w:rsid w:val="00115089"/>
     <w:rsid w:val="00115857"/>
     <w:rsid w:val="001159C4"/>
     <w:rsid w:val="00115C77"/>
     <w:rsid w:val="001166F3"/>
     <w:rsid w:val="00116837"/>
     <w:rsid w:val="00116AA3"/>
     <w:rsid w:val="00117A5C"/>
     <w:rsid w:val="00117AB0"/>
     <w:rsid w:val="00117B69"/>
     <w:rsid w:val="00120AB8"/>
     <w:rsid w:val="00120DA0"/>
     <w:rsid w:val="00121022"/>
     <w:rsid w:val="0012134C"/>
     <w:rsid w:val="00122341"/>
     <w:rsid w:val="001229F1"/>
     <w:rsid w:val="00122CE0"/>
+    <w:rsid w:val="0012322D"/>
     <w:rsid w:val="0012339C"/>
     <w:rsid w:val="001233AA"/>
     <w:rsid w:val="00123CC9"/>
     <w:rsid w:val="00123DA7"/>
     <w:rsid w:val="001241F9"/>
     <w:rsid w:val="0012423B"/>
     <w:rsid w:val="00124BE2"/>
     <w:rsid w:val="00124F7D"/>
     <w:rsid w:val="00124FCF"/>
     <w:rsid w:val="00125434"/>
     <w:rsid w:val="0012570A"/>
     <w:rsid w:val="00125A6C"/>
     <w:rsid w:val="00125A8B"/>
     <w:rsid w:val="00125E4C"/>
     <w:rsid w:val="00126178"/>
     <w:rsid w:val="001264A0"/>
     <w:rsid w:val="00127707"/>
     <w:rsid w:val="001300FB"/>
     <w:rsid w:val="0013078A"/>
     <w:rsid w:val="00130B29"/>
     <w:rsid w:val="00131744"/>
     <w:rsid w:val="001319C2"/>
     <w:rsid w:val="00131F66"/>
     <w:rsid w:val="00132183"/>
     <w:rsid w:val="00132774"/>
     <w:rsid w:val="00132D60"/>
     <w:rsid w:val="00134924"/>
     <w:rsid w:val="0013566D"/>
     <w:rsid w:val="001356A4"/>
     <w:rsid w:val="0013588A"/>
     <w:rsid w:val="00135F8C"/>
     <w:rsid w:val="00136200"/>
     <w:rsid w:val="001364CE"/>
     <w:rsid w:val="001365CF"/>
     <w:rsid w:val="00137041"/>
     <w:rsid w:val="00137081"/>
     <w:rsid w:val="00137092"/>
+    <w:rsid w:val="00137449"/>
     <w:rsid w:val="00137B4C"/>
     <w:rsid w:val="001401CE"/>
     <w:rsid w:val="00140866"/>
     <w:rsid w:val="00140CAC"/>
     <w:rsid w:val="00140FD9"/>
     <w:rsid w:val="00141012"/>
     <w:rsid w:val="001417B3"/>
     <w:rsid w:val="00141F4F"/>
     <w:rsid w:val="001420ED"/>
     <w:rsid w:val="0014211B"/>
     <w:rsid w:val="00142610"/>
     <w:rsid w:val="00142712"/>
     <w:rsid w:val="00143438"/>
     <w:rsid w:val="00143507"/>
     <w:rsid w:val="00143DCA"/>
     <w:rsid w:val="001454B5"/>
     <w:rsid w:val="001455DD"/>
     <w:rsid w:val="0014567F"/>
     <w:rsid w:val="001457FA"/>
     <w:rsid w:val="0014580C"/>
     <w:rsid w:val="001467BF"/>
     <w:rsid w:val="001469D7"/>
     <w:rsid w:val="00146BB0"/>
     <w:rsid w:val="00146D75"/>
     <w:rsid w:val="00147C9B"/>
     <w:rsid w:val="0015004E"/>
     <w:rsid w:val="00150214"/>
     <w:rsid w:val="001502BA"/>
     <w:rsid w:val="0015051C"/>
+    <w:rsid w:val="00150646"/>
     <w:rsid w:val="00150902"/>
     <w:rsid w:val="00150B41"/>
     <w:rsid w:val="001513C1"/>
     <w:rsid w:val="00151730"/>
     <w:rsid w:val="00151876"/>
     <w:rsid w:val="00151BA4"/>
     <w:rsid w:val="0015238C"/>
     <w:rsid w:val="00152A26"/>
     <w:rsid w:val="00152D1F"/>
     <w:rsid w:val="00152FE3"/>
     <w:rsid w:val="00153854"/>
     <w:rsid w:val="00153BFF"/>
     <w:rsid w:val="00154ADD"/>
     <w:rsid w:val="00154E25"/>
     <w:rsid w:val="0015549F"/>
     <w:rsid w:val="001558B3"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00155CEF"/>
     <w:rsid w:val="00155DC4"/>
     <w:rsid w:val="00156578"/>
     <w:rsid w:val="001567B6"/>
     <w:rsid w:val="00156A29"/>
     <w:rsid w:val="00157842"/>
     <w:rsid w:val="00160198"/>
     <w:rsid w:val="001601C0"/>
     <w:rsid w:val="00160903"/>
     <w:rsid w:val="00160C51"/>
     <w:rsid w:val="00160C71"/>
     <w:rsid w:val="00161A40"/>
     <w:rsid w:val="001621A5"/>
     <w:rsid w:val="0016221B"/>
     <w:rsid w:val="001624CE"/>
     <w:rsid w:val="001635FB"/>
     <w:rsid w:val="00163728"/>
     <w:rsid w:val="001639F8"/>
     <w:rsid w:val="001643BE"/>
     <w:rsid w:val="001644B2"/>
     <w:rsid w:val="0016473A"/>
     <w:rsid w:val="00164C39"/>
     <w:rsid w:val="00164DDF"/>
     <w:rsid w:val="001653CD"/>
     <w:rsid w:val="00165AFE"/>
     <w:rsid w:val="00165D4F"/>
     <w:rsid w:val="00166FFA"/>
     <w:rsid w:val="00170E6B"/>
     <w:rsid w:val="001714F4"/>
     <w:rsid w:val="001715F1"/>
+    <w:rsid w:val="00171BEA"/>
     <w:rsid w:val="00171C59"/>
     <w:rsid w:val="00171E86"/>
     <w:rsid w:val="00172348"/>
     <w:rsid w:val="0017269D"/>
     <w:rsid w:val="00172BF7"/>
     <w:rsid w:val="00174284"/>
     <w:rsid w:val="0017444D"/>
     <w:rsid w:val="00174550"/>
     <w:rsid w:val="00174A0A"/>
     <w:rsid w:val="00174EB5"/>
     <w:rsid w:val="001753DA"/>
     <w:rsid w:val="0017585A"/>
     <w:rsid w:val="00175931"/>
     <w:rsid w:val="00175A59"/>
     <w:rsid w:val="00175FF1"/>
+    <w:rsid w:val="00176903"/>
     <w:rsid w:val="00177257"/>
     <w:rsid w:val="00177356"/>
     <w:rsid w:val="00177935"/>
     <w:rsid w:val="00177C91"/>
     <w:rsid w:val="00180F61"/>
     <w:rsid w:val="001819D1"/>
     <w:rsid w:val="00182668"/>
     <w:rsid w:val="00182FA8"/>
     <w:rsid w:val="00183477"/>
     <w:rsid w:val="00183AD5"/>
     <w:rsid w:val="00183EE0"/>
     <w:rsid w:val="001847CD"/>
     <w:rsid w:val="0018485D"/>
     <w:rsid w:val="00184F83"/>
     <w:rsid w:val="00185289"/>
     <w:rsid w:val="00186672"/>
     <w:rsid w:val="0018670C"/>
     <w:rsid w:val="001868AA"/>
     <w:rsid w:val="001874A6"/>
     <w:rsid w:val="00187640"/>
     <w:rsid w:val="00187B1E"/>
     <w:rsid w:val="00187D73"/>
     <w:rsid w:val="00190F43"/>
     <w:rsid w:val="0019129D"/>
     <w:rsid w:val="00191364"/>
@@ -14311,50 +15279,51 @@
     <w:rsid w:val="00193838"/>
     <w:rsid w:val="00193CF5"/>
     <w:rsid w:val="00194114"/>
     <w:rsid w:val="00194DE0"/>
     <w:rsid w:val="0019517E"/>
     <w:rsid w:val="00195714"/>
     <w:rsid w:val="00195864"/>
     <w:rsid w:val="00195CE7"/>
     <w:rsid w:val="00195FDB"/>
     <w:rsid w:val="0019665D"/>
     <w:rsid w:val="0019736A"/>
     <w:rsid w:val="00197EE4"/>
     <w:rsid w:val="001A06DC"/>
     <w:rsid w:val="001A08EC"/>
     <w:rsid w:val="001A1151"/>
     <w:rsid w:val="001A15BD"/>
     <w:rsid w:val="001A16F1"/>
     <w:rsid w:val="001A1C19"/>
     <w:rsid w:val="001A2458"/>
     <w:rsid w:val="001A2A27"/>
     <w:rsid w:val="001A3363"/>
     <w:rsid w:val="001A3D14"/>
     <w:rsid w:val="001A3E9A"/>
     <w:rsid w:val="001A4157"/>
     <w:rsid w:val="001A47DF"/>
+    <w:rsid w:val="001A4AF1"/>
     <w:rsid w:val="001A4CB5"/>
     <w:rsid w:val="001A4FB0"/>
     <w:rsid w:val="001A5B85"/>
     <w:rsid w:val="001A5C01"/>
     <w:rsid w:val="001A6798"/>
     <w:rsid w:val="001A7517"/>
     <w:rsid w:val="001A7BA3"/>
     <w:rsid w:val="001A7F0A"/>
     <w:rsid w:val="001B0610"/>
     <w:rsid w:val="001B0BB6"/>
     <w:rsid w:val="001B16B0"/>
     <w:rsid w:val="001B1B3C"/>
     <w:rsid w:val="001B1D55"/>
     <w:rsid w:val="001B27E3"/>
     <w:rsid w:val="001B291E"/>
     <w:rsid w:val="001B2A92"/>
     <w:rsid w:val="001B2BD1"/>
     <w:rsid w:val="001B2C5C"/>
     <w:rsid w:val="001B2D2F"/>
     <w:rsid w:val="001B32B6"/>
     <w:rsid w:val="001B3C32"/>
     <w:rsid w:val="001B410C"/>
     <w:rsid w:val="001B46CF"/>
     <w:rsid w:val="001B4C76"/>
     <w:rsid w:val="001B54F3"/>
@@ -14400,97 +15369,102 @@
     <w:rsid w:val="001D29EA"/>
     <w:rsid w:val="001D355A"/>
     <w:rsid w:val="001D3994"/>
     <w:rsid w:val="001D3DEA"/>
     <w:rsid w:val="001D3E64"/>
     <w:rsid w:val="001D46C0"/>
     <w:rsid w:val="001D4DA4"/>
     <w:rsid w:val="001D5E12"/>
     <w:rsid w:val="001D5EAB"/>
     <w:rsid w:val="001D5F2C"/>
     <w:rsid w:val="001D6307"/>
     <w:rsid w:val="001D68C9"/>
     <w:rsid w:val="001D6A3D"/>
     <w:rsid w:val="001D6AA7"/>
     <w:rsid w:val="001D74AF"/>
     <w:rsid w:val="001D7631"/>
     <w:rsid w:val="001D787B"/>
     <w:rsid w:val="001D79D4"/>
     <w:rsid w:val="001D7AD7"/>
     <w:rsid w:val="001E0AC1"/>
     <w:rsid w:val="001E1112"/>
     <w:rsid w:val="001E1883"/>
     <w:rsid w:val="001E207B"/>
     <w:rsid w:val="001E2907"/>
     <w:rsid w:val="001E303D"/>
+    <w:rsid w:val="001E33B9"/>
     <w:rsid w:val="001E3CC4"/>
     <w:rsid w:val="001E3FCC"/>
     <w:rsid w:val="001E4033"/>
     <w:rsid w:val="001E4C2A"/>
     <w:rsid w:val="001E5B48"/>
     <w:rsid w:val="001E6865"/>
     <w:rsid w:val="001E6873"/>
     <w:rsid w:val="001E6E89"/>
     <w:rsid w:val="001E76F8"/>
     <w:rsid w:val="001E7A30"/>
+    <w:rsid w:val="001E7D35"/>
     <w:rsid w:val="001F063F"/>
     <w:rsid w:val="001F0A59"/>
     <w:rsid w:val="001F0A64"/>
     <w:rsid w:val="001F10C4"/>
     <w:rsid w:val="001F1F02"/>
     <w:rsid w:val="001F1F58"/>
     <w:rsid w:val="001F1FAB"/>
     <w:rsid w:val="001F204E"/>
     <w:rsid w:val="001F25D5"/>
     <w:rsid w:val="001F265C"/>
     <w:rsid w:val="001F2F97"/>
     <w:rsid w:val="001F42C9"/>
     <w:rsid w:val="001F43D8"/>
     <w:rsid w:val="001F4793"/>
     <w:rsid w:val="001F4A32"/>
     <w:rsid w:val="001F4C67"/>
     <w:rsid w:val="001F4FCB"/>
     <w:rsid w:val="001F54F9"/>
+    <w:rsid w:val="001F5518"/>
     <w:rsid w:val="001F5641"/>
     <w:rsid w:val="001F5AAC"/>
+    <w:rsid w:val="001F5F8E"/>
     <w:rsid w:val="001F5FF2"/>
     <w:rsid w:val="001F6154"/>
     <w:rsid w:val="001F6550"/>
     <w:rsid w:val="001F65BD"/>
     <w:rsid w:val="001F691C"/>
     <w:rsid w:val="001F7102"/>
     <w:rsid w:val="001F7585"/>
     <w:rsid w:val="001F7EFF"/>
     <w:rsid w:val="001F7F21"/>
     <w:rsid w:val="00200B8A"/>
     <w:rsid w:val="00201B48"/>
     <w:rsid w:val="0020242C"/>
     <w:rsid w:val="00202C7F"/>
     <w:rsid w:val="00203055"/>
     <w:rsid w:val="002037EB"/>
     <w:rsid w:val="0020393F"/>
     <w:rsid w:val="0020429C"/>
+    <w:rsid w:val="0020479E"/>
     <w:rsid w:val="002047EA"/>
     <w:rsid w:val="00204E43"/>
     <w:rsid w:val="00204ED0"/>
     <w:rsid w:val="00206035"/>
     <w:rsid w:val="00206339"/>
     <w:rsid w:val="002064BD"/>
     <w:rsid w:val="00206668"/>
     <w:rsid w:val="00206815"/>
     <w:rsid w:val="002068AA"/>
     <w:rsid w:val="00207DC3"/>
     <w:rsid w:val="00207E78"/>
     <w:rsid w:val="0021095E"/>
     <w:rsid w:val="00210A3A"/>
     <w:rsid w:val="0021107F"/>
     <w:rsid w:val="002113DA"/>
     <w:rsid w:val="002115F7"/>
     <w:rsid w:val="0021165E"/>
     <w:rsid w:val="0021166C"/>
     <w:rsid w:val="00211D79"/>
     <w:rsid w:val="00211E20"/>
     <w:rsid w:val="0021226A"/>
     <w:rsid w:val="00213493"/>
     <w:rsid w:val="00213532"/>
     <w:rsid w:val="00213816"/>
     <w:rsid w:val="0021425F"/>
@@ -14516,105 +15490,108 @@
     <w:rsid w:val="00225C5D"/>
     <w:rsid w:val="00225C6D"/>
     <w:rsid w:val="00225C72"/>
     <w:rsid w:val="0022622F"/>
     <w:rsid w:val="002265E6"/>
     <w:rsid w:val="00226821"/>
     <w:rsid w:val="00226852"/>
     <w:rsid w:val="00226A6B"/>
     <w:rsid w:val="00226C2F"/>
     <w:rsid w:val="00230F32"/>
     <w:rsid w:val="00231C76"/>
     <w:rsid w:val="00232A19"/>
     <w:rsid w:val="002344EB"/>
     <w:rsid w:val="002349D5"/>
     <w:rsid w:val="00235DBF"/>
     <w:rsid w:val="00235F8B"/>
     <w:rsid w:val="002362FC"/>
     <w:rsid w:val="00236628"/>
     <w:rsid w:val="00236B2F"/>
     <w:rsid w:val="00240DCF"/>
     <w:rsid w:val="00240F69"/>
     <w:rsid w:val="00241AAD"/>
     <w:rsid w:val="00242911"/>
     <w:rsid w:val="002434F0"/>
     <w:rsid w:val="0024460A"/>
+    <w:rsid w:val="00244F06"/>
     <w:rsid w:val="0024584C"/>
     <w:rsid w:val="002466E7"/>
     <w:rsid w:val="00246898"/>
     <w:rsid w:val="00246D17"/>
     <w:rsid w:val="00246DF9"/>
+    <w:rsid w:val="0024760D"/>
     <w:rsid w:val="0025029F"/>
     <w:rsid w:val="00251119"/>
     <w:rsid w:val="00251653"/>
     <w:rsid w:val="002518D4"/>
     <w:rsid w:val="00252FA7"/>
     <w:rsid w:val="00253612"/>
     <w:rsid w:val="0025437C"/>
     <w:rsid w:val="00254A44"/>
     <w:rsid w:val="00255CBA"/>
     <w:rsid w:val="00255F54"/>
     <w:rsid w:val="00256302"/>
     <w:rsid w:val="0025711F"/>
     <w:rsid w:val="002572BF"/>
     <w:rsid w:val="002578CE"/>
     <w:rsid w:val="00260BB6"/>
     <w:rsid w:val="00261854"/>
     <w:rsid w:val="002622EC"/>
     <w:rsid w:val="00262798"/>
     <w:rsid w:val="002637CF"/>
     <w:rsid w:val="002645FB"/>
     <w:rsid w:val="0026479E"/>
     <w:rsid w:val="00265BA6"/>
     <w:rsid w:val="00265BF1"/>
     <w:rsid w:val="00265DFF"/>
     <w:rsid w:val="002664E6"/>
     <w:rsid w:val="002665EC"/>
     <w:rsid w:val="0026687B"/>
     <w:rsid w:val="00267448"/>
     <w:rsid w:val="00267740"/>
     <w:rsid w:val="00270244"/>
     <w:rsid w:val="002704D6"/>
     <w:rsid w:val="002706F3"/>
     <w:rsid w:val="00270E12"/>
     <w:rsid w:val="00270F35"/>
     <w:rsid w:val="00271156"/>
     <w:rsid w:val="0027145B"/>
     <w:rsid w:val="002714D9"/>
     <w:rsid w:val="00272346"/>
     <w:rsid w:val="00272464"/>
     <w:rsid w:val="00272788"/>
     <w:rsid w:val="00272AE0"/>
     <w:rsid w:val="002733B9"/>
     <w:rsid w:val="00273411"/>
     <w:rsid w:val="00273802"/>
     <w:rsid w:val="00273C03"/>
     <w:rsid w:val="002743EB"/>
     <w:rsid w:val="00274EE6"/>
     <w:rsid w:val="00275164"/>
     <w:rsid w:val="00275435"/>
     <w:rsid w:val="00275E21"/>
+    <w:rsid w:val="002760CF"/>
     <w:rsid w:val="002769AF"/>
     <w:rsid w:val="002769E0"/>
     <w:rsid w:val="00277077"/>
     <w:rsid w:val="00277374"/>
     <w:rsid w:val="0027737B"/>
     <w:rsid w:val="002773CB"/>
     <w:rsid w:val="0027746F"/>
     <w:rsid w:val="00280521"/>
     <w:rsid w:val="00280832"/>
     <w:rsid w:val="00280F42"/>
     <w:rsid w:val="00281126"/>
     <w:rsid w:val="0028169B"/>
     <w:rsid w:val="00281CE4"/>
     <w:rsid w:val="002821CD"/>
     <w:rsid w:val="00282304"/>
     <w:rsid w:val="00283328"/>
     <w:rsid w:val="00283488"/>
     <w:rsid w:val="00283D7B"/>
     <w:rsid w:val="00284173"/>
     <w:rsid w:val="002846FC"/>
     <w:rsid w:val="0028486A"/>
     <w:rsid w:val="00284C19"/>
     <w:rsid w:val="00284CDD"/>
     <w:rsid w:val="002854F8"/>
     <w:rsid w:val="00285A00"/>
@@ -14643,84 +15620,86 @@
     <w:rsid w:val="00296ABE"/>
     <w:rsid w:val="00296ECB"/>
     <w:rsid w:val="002A0644"/>
     <w:rsid w:val="002A064C"/>
     <w:rsid w:val="002A0E1C"/>
     <w:rsid w:val="002A1719"/>
     <w:rsid w:val="002A172F"/>
     <w:rsid w:val="002A1CCC"/>
     <w:rsid w:val="002A21CD"/>
     <w:rsid w:val="002A2837"/>
     <w:rsid w:val="002A376E"/>
     <w:rsid w:val="002A3C13"/>
     <w:rsid w:val="002A3ED9"/>
     <w:rsid w:val="002A436F"/>
     <w:rsid w:val="002A438C"/>
     <w:rsid w:val="002A4565"/>
     <w:rsid w:val="002A463E"/>
     <w:rsid w:val="002A51C4"/>
     <w:rsid w:val="002A52D8"/>
     <w:rsid w:val="002A5589"/>
     <w:rsid w:val="002A55A8"/>
     <w:rsid w:val="002A5BC1"/>
     <w:rsid w:val="002A5C85"/>
     <w:rsid w:val="002A60C9"/>
     <w:rsid w:val="002A61F6"/>
+    <w:rsid w:val="002A6401"/>
     <w:rsid w:val="002A6583"/>
     <w:rsid w:val="002A717C"/>
     <w:rsid w:val="002A788D"/>
     <w:rsid w:val="002A79E5"/>
     <w:rsid w:val="002A7D92"/>
     <w:rsid w:val="002A7DA5"/>
     <w:rsid w:val="002B05A8"/>
     <w:rsid w:val="002B09DC"/>
     <w:rsid w:val="002B0C60"/>
     <w:rsid w:val="002B0E03"/>
     <w:rsid w:val="002B10F4"/>
     <w:rsid w:val="002B17FA"/>
     <w:rsid w:val="002B1B0F"/>
     <w:rsid w:val="002B25CC"/>
     <w:rsid w:val="002B33FE"/>
     <w:rsid w:val="002B40C3"/>
     <w:rsid w:val="002B444E"/>
     <w:rsid w:val="002B55CE"/>
     <w:rsid w:val="002B55FC"/>
     <w:rsid w:val="002B6B0F"/>
     <w:rsid w:val="002B6FAA"/>
     <w:rsid w:val="002B6FCF"/>
     <w:rsid w:val="002B78B0"/>
     <w:rsid w:val="002B7BDA"/>
     <w:rsid w:val="002B7EA1"/>
     <w:rsid w:val="002B7EEE"/>
     <w:rsid w:val="002C06B9"/>
     <w:rsid w:val="002C07D5"/>
     <w:rsid w:val="002C0FF7"/>
     <w:rsid w:val="002C1E8A"/>
     <w:rsid w:val="002C2058"/>
     <w:rsid w:val="002C2921"/>
     <w:rsid w:val="002C293B"/>
     <w:rsid w:val="002C3923"/>
+    <w:rsid w:val="002C40F0"/>
     <w:rsid w:val="002C4247"/>
     <w:rsid w:val="002C42DA"/>
     <w:rsid w:val="002C4624"/>
     <w:rsid w:val="002C4DD7"/>
     <w:rsid w:val="002C4F64"/>
     <w:rsid w:val="002C533E"/>
     <w:rsid w:val="002C65BE"/>
     <w:rsid w:val="002C6DFE"/>
     <w:rsid w:val="002C6FD4"/>
     <w:rsid w:val="002C72F0"/>
     <w:rsid w:val="002C7350"/>
     <w:rsid w:val="002C757D"/>
     <w:rsid w:val="002C7BAE"/>
     <w:rsid w:val="002C7E33"/>
     <w:rsid w:val="002C7ECD"/>
     <w:rsid w:val="002D0056"/>
     <w:rsid w:val="002D06BE"/>
     <w:rsid w:val="002D07B1"/>
     <w:rsid w:val="002D11B6"/>
     <w:rsid w:val="002D11F4"/>
     <w:rsid w:val="002D14C5"/>
     <w:rsid w:val="002D16E9"/>
     <w:rsid w:val="002D234E"/>
     <w:rsid w:val="002D3183"/>
     <w:rsid w:val="002D3707"/>
@@ -14775,381 +15754,398 @@
     <w:rsid w:val="002F5F69"/>
     <w:rsid w:val="002F7CE5"/>
     <w:rsid w:val="0030036F"/>
     <w:rsid w:val="0030058D"/>
     <w:rsid w:val="0030158D"/>
     <w:rsid w:val="00301662"/>
     <w:rsid w:val="003018B4"/>
     <w:rsid w:val="00301F08"/>
     <w:rsid w:val="00302CAA"/>
     <w:rsid w:val="00302E1C"/>
     <w:rsid w:val="0030343A"/>
     <w:rsid w:val="003043E4"/>
     <w:rsid w:val="00304898"/>
     <w:rsid w:val="00304DC0"/>
     <w:rsid w:val="00305637"/>
     <w:rsid w:val="00305F9F"/>
     <w:rsid w:val="003066DC"/>
     <w:rsid w:val="003067A8"/>
     <w:rsid w:val="00307B08"/>
     <w:rsid w:val="0031005C"/>
     <w:rsid w:val="003118C9"/>
     <w:rsid w:val="00311917"/>
     <w:rsid w:val="00311B31"/>
     <w:rsid w:val="00311DD4"/>
     <w:rsid w:val="0031259C"/>
+    <w:rsid w:val="00312B36"/>
     <w:rsid w:val="003146A6"/>
     <w:rsid w:val="003146E2"/>
     <w:rsid w:val="00314795"/>
     <w:rsid w:val="00315556"/>
     <w:rsid w:val="0031576B"/>
+    <w:rsid w:val="0031577F"/>
     <w:rsid w:val="00315E8A"/>
     <w:rsid w:val="003175FE"/>
     <w:rsid w:val="0031769E"/>
     <w:rsid w:val="00317875"/>
     <w:rsid w:val="00320123"/>
     <w:rsid w:val="0032018B"/>
     <w:rsid w:val="00320377"/>
     <w:rsid w:val="00320AC0"/>
     <w:rsid w:val="00321275"/>
     <w:rsid w:val="003215E1"/>
     <w:rsid w:val="00321A6B"/>
     <w:rsid w:val="00321B41"/>
     <w:rsid w:val="00321C7D"/>
     <w:rsid w:val="003222AA"/>
     <w:rsid w:val="00322500"/>
+    <w:rsid w:val="00322EA0"/>
     <w:rsid w:val="003244EA"/>
     <w:rsid w:val="00324687"/>
     <w:rsid w:val="00324C19"/>
     <w:rsid w:val="00325199"/>
     <w:rsid w:val="00325274"/>
     <w:rsid w:val="00326950"/>
     <w:rsid w:val="00326F1C"/>
     <w:rsid w:val="00326F67"/>
     <w:rsid w:val="0032737F"/>
     <w:rsid w:val="0032775E"/>
     <w:rsid w:val="0033024F"/>
     <w:rsid w:val="00330CFE"/>
     <w:rsid w:val="00331651"/>
     <w:rsid w:val="00331B78"/>
     <w:rsid w:val="00331C23"/>
     <w:rsid w:val="003321B3"/>
     <w:rsid w:val="003336D2"/>
     <w:rsid w:val="00334008"/>
     <w:rsid w:val="0033405F"/>
     <w:rsid w:val="00334559"/>
     <w:rsid w:val="00334A6D"/>
     <w:rsid w:val="00334AB0"/>
     <w:rsid w:val="00334B90"/>
     <w:rsid w:val="003353EB"/>
     <w:rsid w:val="003357C8"/>
     <w:rsid w:val="00335ADD"/>
     <w:rsid w:val="00335B27"/>
+    <w:rsid w:val="00336E35"/>
     <w:rsid w:val="003370C3"/>
     <w:rsid w:val="003370C9"/>
     <w:rsid w:val="00337179"/>
     <w:rsid w:val="00337548"/>
     <w:rsid w:val="00337957"/>
     <w:rsid w:val="003379C9"/>
     <w:rsid w:val="00340262"/>
     <w:rsid w:val="00340F6E"/>
     <w:rsid w:val="0034107F"/>
     <w:rsid w:val="003412FB"/>
     <w:rsid w:val="003419BD"/>
     <w:rsid w:val="00341A20"/>
     <w:rsid w:val="00341C01"/>
     <w:rsid w:val="00341D3F"/>
     <w:rsid w:val="00341E3E"/>
     <w:rsid w:val="00341F2D"/>
     <w:rsid w:val="0034300E"/>
     <w:rsid w:val="00343305"/>
     <w:rsid w:val="0034359F"/>
     <w:rsid w:val="00343AE9"/>
     <w:rsid w:val="00343E7B"/>
+    <w:rsid w:val="00344903"/>
     <w:rsid w:val="00344A3F"/>
     <w:rsid w:val="00344C0A"/>
     <w:rsid w:val="00344F71"/>
     <w:rsid w:val="00345B22"/>
     <w:rsid w:val="00345DDD"/>
     <w:rsid w:val="00345FC9"/>
     <w:rsid w:val="003464AD"/>
     <w:rsid w:val="003469B4"/>
     <w:rsid w:val="00346AFA"/>
     <w:rsid w:val="0034701B"/>
     <w:rsid w:val="00350589"/>
     <w:rsid w:val="00350ACA"/>
     <w:rsid w:val="00350DC1"/>
     <w:rsid w:val="00351FBA"/>
     <w:rsid w:val="00352338"/>
     <w:rsid w:val="003523C4"/>
     <w:rsid w:val="00352B93"/>
     <w:rsid w:val="0035300F"/>
     <w:rsid w:val="00353067"/>
     <w:rsid w:val="00353996"/>
     <w:rsid w:val="00354569"/>
     <w:rsid w:val="00354A53"/>
+    <w:rsid w:val="00354B92"/>
     <w:rsid w:val="0035538D"/>
     <w:rsid w:val="0035597D"/>
     <w:rsid w:val="00355B72"/>
     <w:rsid w:val="00357081"/>
     <w:rsid w:val="003574E5"/>
+    <w:rsid w:val="00357530"/>
     <w:rsid w:val="00360BB3"/>
     <w:rsid w:val="00361280"/>
     <w:rsid w:val="00361C92"/>
     <w:rsid w:val="00361EDD"/>
     <w:rsid w:val="00361EF7"/>
     <w:rsid w:val="00362D9A"/>
     <w:rsid w:val="003635A9"/>
     <w:rsid w:val="003639B3"/>
     <w:rsid w:val="00363B55"/>
     <w:rsid w:val="00364695"/>
     <w:rsid w:val="00364CBE"/>
     <w:rsid w:val="00364FC4"/>
     <w:rsid w:val="003653F7"/>
     <w:rsid w:val="0036544C"/>
     <w:rsid w:val="00365C4D"/>
     <w:rsid w:val="0036628A"/>
     <w:rsid w:val="00366298"/>
     <w:rsid w:val="00366579"/>
     <w:rsid w:val="00366699"/>
     <w:rsid w:val="00366BEB"/>
     <w:rsid w:val="00366D1E"/>
     <w:rsid w:val="00366DBE"/>
     <w:rsid w:val="003679D4"/>
     <w:rsid w:val="00367E61"/>
     <w:rsid w:val="003700E1"/>
     <w:rsid w:val="0037021A"/>
     <w:rsid w:val="0037040C"/>
     <w:rsid w:val="00370BC2"/>
     <w:rsid w:val="00370EE1"/>
     <w:rsid w:val="003711CA"/>
     <w:rsid w:val="00371C0B"/>
     <w:rsid w:val="0037210D"/>
     <w:rsid w:val="003723D7"/>
     <w:rsid w:val="003728B0"/>
     <w:rsid w:val="003728BA"/>
+    <w:rsid w:val="00372D86"/>
     <w:rsid w:val="003730A2"/>
     <w:rsid w:val="003731D9"/>
     <w:rsid w:val="003733B7"/>
     <w:rsid w:val="0037485C"/>
+    <w:rsid w:val="00374B30"/>
     <w:rsid w:val="00374D96"/>
     <w:rsid w:val="0037589F"/>
     <w:rsid w:val="00375D83"/>
     <w:rsid w:val="003768D0"/>
     <w:rsid w:val="003775E2"/>
     <w:rsid w:val="0037766C"/>
     <w:rsid w:val="00377D85"/>
     <w:rsid w:val="00380081"/>
     <w:rsid w:val="00380D56"/>
     <w:rsid w:val="00381210"/>
     <w:rsid w:val="0038192D"/>
     <w:rsid w:val="00381CFC"/>
     <w:rsid w:val="00381DE5"/>
     <w:rsid w:val="00381FF3"/>
     <w:rsid w:val="003820FB"/>
     <w:rsid w:val="00382EE4"/>
     <w:rsid w:val="0038409F"/>
     <w:rsid w:val="003841B3"/>
     <w:rsid w:val="00384229"/>
     <w:rsid w:val="00384837"/>
     <w:rsid w:val="00384A17"/>
     <w:rsid w:val="00384C88"/>
     <w:rsid w:val="00384E4E"/>
     <w:rsid w:val="00384E89"/>
     <w:rsid w:val="003850D7"/>
     <w:rsid w:val="003863B7"/>
     <w:rsid w:val="003869A8"/>
     <w:rsid w:val="00386D77"/>
     <w:rsid w:val="00387971"/>
     <w:rsid w:val="003902C0"/>
     <w:rsid w:val="0039088D"/>
     <w:rsid w:val="00390EA6"/>
     <w:rsid w:val="0039132A"/>
+    <w:rsid w:val="003921C9"/>
     <w:rsid w:val="00393206"/>
     <w:rsid w:val="003934C9"/>
     <w:rsid w:val="003934D1"/>
     <w:rsid w:val="00393C3E"/>
     <w:rsid w:val="00393D8F"/>
     <w:rsid w:val="00393E87"/>
     <w:rsid w:val="00395388"/>
     <w:rsid w:val="003953E6"/>
     <w:rsid w:val="00395A6D"/>
     <w:rsid w:val="00396718"/>
     <w:rsid w:val="00396EAF"/>
     <w:rsid w:val="00396EED"/>
     <w:rsid w:val="003976C6"/>
+    <w:rsid w:val="003A0356"/>
     <w:rsid w:val="003A18ED"/>
     <w:rsid w:val="003A2A44"/>
     <w:rsid w:val="003A2C40"/>
     <w:rsid w:val="003A38FF"/>
     <w:rsid w:val="003A4BAB"/>
     <w:rsid w:val="003A4E97"/>
     <w:rsid w:val="003A5B36"/>
     <w:rsid w:val="003A5ECE"/>
     <w:rsid w:val="003A5F89"/>
     <w:rsid w:val="003A62CC"/>
     <w:rsid w:val="003A6819"/>
     <w:rsid w:val="003A7232"/>
     <w:rsid w:val="003A769A"/>
     <w:rsid w:val="003A7B12"/>
     <w:rsid w:val="003B03A1"/>
     <w:rsid w:val="003B0ECF"/>
     <w:rsid w:val="003B107F"/>
     <w:rsid w:val="003B12CF"/>
     <w:rsid w:val="003B189C"/>
     <w:rsid w:val="003B1D88"/>
     <w:rsid w:val="003B2015"/>
     <w:rsid w:val="003B2515"/>
     <w:rsid w:val="003B2D3A"/>
     <w:rsid w:val="003B34D9"/>
     <w:rsid w:val="003B3597"/>
     <w:rsid w:val="003B3B57"/>
     <w:rsid w:val="003B43C2"/>
     <w:rsid w:val="003B45F3"/>
     <w:rsid w:val="003B45F6"/>
     <w:rsid w:val="003B4F1D"/>
     <w:rsid w:val="003B6A02"/>
     <w:rsid w:val="003B7099"/>
     <w:rsid w:val="003B742E"/>
     <w:rsid w:val="003B7C7D"/>
     <w:rsid w:val="003B7DC8"/>
     <w:rsid w:val="003B7E4D"/>
     <w:rsid w:val="003C01C4"/>
     <w:rsid w:val="003C0230"/>
     <w:rsid w:val="003C1390"/>
     <w:rsid w:val="003C1570"/>
     <w:rsid w:val="003C1640"/>
+    <w:rsid w:val="003C2D52"/>
     <w:rsid w:val="003C38D1"/>
     <w:rsid w:val="003C3DD6"/>
     <w:rsid w:val="003C3DEE"/>
     <w:rsid w:val="003C3E05"/>
     <w:rsid w:val="003C459E"/>
     <w:rsid w:val="003C4C85"/>
     <w:rsid w:val="003C5336"/>
     <w:rsid w:val="003C558B"/>
     <w:rsid w:val="003C5852"/>
     <w:rsid w:val="003C6381"/>
     <w:rsid w:val="003C654A"/>
     <w:rsid w:val="003C6C96"/>
     <w:rsid w:val="003C6E94"/>
     <w:rsid w:val="003C7097"/>
     <w:rsid w:val="003C7243"/>
     <w:rsid w:val="003C7522"/>
     <w:rsid w:val="003C77EB"/>
     <w:rsid w:val="003C7BF3"/>
     <w:rsid w:val="003D0EE6"/>
     <w:rsid w:val="003D1702"/>
     <w:rsid w:val="003D1A87"/>
     <w:rsid w:val="003D20A2"/>
     <w:rsid w:val="003D24C3"/>
     <w:rsid w:val="003D2BBA"/>
     <w:rsid w:val="003D352D"/>
     <w:rsid w:val="003D39AE"/>
     <w:rsid w:val="003D3B26"/>
     <w:rsid w:val="003D4911"/>
     <w:rsid w:val="003D4A8C"/>
     <w:rsid w:val="003D4F8C"/>
     <w:rsid w:val="003D5833"/>
     <w:rsid w:val="003D5A62"/>
     <w:rsid w:val="003D5D81"/>
+    <w:rsid w:val="003D6745"/>
     <w:rsid w:val="003D6F1C"/>
     <w:rsid w:val="003D6FAF"/>
+    <w:rsid w:val="003D72D5"/>
     <w:rsid w:val="003D74E2"/>
     <w:rsid w:val="003D74FD"/>
     <w:rsid w:val="003D76D3"/>
     <w:rsid w:val="003E01B3"/>
     <w:rsid w:val="003E01B6"/>
     <w:rsid w:val="003E03A3"/>
     <w:rsid w:val="003E08AC"/>
     <w:rsid w:val="003E0C0A"/>
     <w:rsid w:val="003E0ED2"/>
     <w:rsid w:val="003E2383"/>
     <w:rsid w:val="003E3579"/>
     <w:rsid w:val="003E3EC1"/>
     <w:rsid w:val="003E4659"/>
     <w:rsid w:val="003E490A"/>
     <w:rsid w:val="003E4A5F"/>
     <w:rsid w:val="003E5557"/>
     <w:rsid w:val="003E5668"/>
     <w:rsid w:val="003E6E38"/>
     <w:rsid w:val="003E718C"/>
     <w:rsid w:val="003E7AA4"/>
     <w:rsid w:val="003E7C60"/>
     <w:rsid w:val="003E7FE3"/>
     <w:rsid w:val="003F0051"/>
     <w:rsid w:val="003F025E"/>
     <w:rsid w:val="003F039F"/>
     <w:rsid w:val="003F0575"/>
     <w:rsid w:val="003F0584"/>
     <w:rsid w:val="003F0D43"/>
     <w:rsid w:val="003F1017"/>
     <w:rsid w:val="003F1961"/>
+    <w:rsid w:val="003F1CF3"/>
     <w:rsid w:val="003F1EF6"/>
     <w:rsid w:val="003F2F97"/>
     <w:rsid w:val="003F37FF"/>
     <w:rsid w:val="003F3DDB"/>
     <w:rsid w:val="003F45BD"/>
     <w:rsid w:val="003F45C8"/>
     <w:rsid w:val="003F46A1"/>
     <w:rsid w:val="003F5709"/>
     <w:rsid w:val="003F5B7E"/>
     <w:rsid w:val="003F5B9E"/>
     <w:rsid w:val="003F5CE6"/>
     <w:rsid w:val="003F67AA"/>
     <w:rsid w:val="003F6AEF"/>
+    <w:rsid w:val="003F6B88"/>
     <w:rsid w:val="003F75E3"/>
     <w:rsid w:val="003F79F9"/>
     <w:rsid w:val="003F7C4D"/>
     <w:rsid w:val="003F7C82"/>
     <w:rsid w:val="0040031C"/>
     <w:rsid w:val="00400AA4"/>
     <w:rsid w:val="004011F7"/>
     <w:rsid w:val="00401495"/>
     <w:rsid w:val="00401F71"/>
     <w:rsid w:val="0040264E"/>
     <w:rsid w:val="004026C2"/>
     <w:rsid w:val="00402792"/>
     <w:rsid w:val="004032C7"/>
     <w:rsid w:val="00403385"/>
     <w:rsid w:val="004033E3"/>
     <w:rsid w:val="004038CE"/>
     <w:rsid w:val="00403AD2"/>
     <w:rsid w:val="004055AD"/>
     <w:rsid w:val="00405CA6"/>
     <w:rsid w:val="00407542"/>
     <w:rsid w:val="00407713"/>
     <w:rsid w:val="00407AD9"/>
     <w:rsid w:val="00407BA1"/>
     <w:rsid w:val="00407D86"/>
     <w:rsid w:val="00410927"/>
     <w:rsid w:val="004111CC"/>
     <w:rsid w:val="004116FF"/>
     <w:rsid w:val="00411BB6"/>
     <w:rsid w:val="004126DD"/>
     <w:rsid w:val="00412D61"/>
     <w:rsid w:val="00413188"/>
     <w:rsid w:val="00413385"/>
+    <w:rsid w:val="004133CA"/>
     <w:rsid w:val="00415946"/>
     <w:rsid w:val="00416016"/>
     <w:rsid w:val="00417797"/>
     <w:rsid w:val="004178D2"/>
     <w:rsid w:val="00420E4A"/>
     <w:rsid w:val="00420E9B"/>
     <w:rsid w:val="00420EA5"/>
     <w:rsid w:val="00420F13"/>
     <w:rsid w:val="00421074"/>
     <w:rsid w:val="004210EE"/>
     <w:rsid w:val="00421720"/>
     <w:rsid w:val="0042221D"/>
     <w:rsid w:val="0042243D"/>
     <w:rsid w:val="00422956"/>
     <w:rsid w:val="00422A10"/>
     <w:rsid w:val="004237B1"/>
     <w:rsid w:val="00423E6F"/>
     <w:rsid w:val="00423FCA"/>
     <w:rsid w:val="004241DA"/>
     <w:rsid w:val="004243CA"/>
     <w:rsid w:val="00424963"/>
     <w:rsid w:val="004253C7"/>
     <w:rsid w:val="00425473"/>
     <w:rsid w:val="00426690"/>
     <w:rsid w:val="0042673E"/>
@@ -15168,118 +16164,122 @@
     <w:rsid w:val="00433F9F"/>
     <w:rsid w:val="00434664"/>
     <w:rsid w:val="0043495B"/>
     <w:rsid w:val="004349FB"/>
     <w:rsid w:val="00434D80"/>
     <w:rsid w:val="00434FAE"/>
     <w:rsid w:val="00435526"/>
     <w:rsid w:val="00435FFC"/>
     <w:rsid w:val="004361EB"/>
     <w:rsid w:val="00436692"/>
     <w:rsid w:val="00436FBE"/>
     <w:rsid w:val="0043729C"/>
     <w:rsid w:val="0043794B"/>
     <w:rsid w:val="00437DA9"/>
     <w:rsid w:val="004407A8"/>
     <w:rsid w:val="00440B46"/>
     <w:rsid w:val="00440E78"/>
     <w:rsid w:val="00440E94"/>
     <w:rsid w:val="0044156D"/>
     <w:rsid w:val="004418C0"/>
     <w:rsid w:val="0044272F"/>
     <w:rsid w:val="004434F7"/>
     <w:rsid w:val="00443DB0"/>
     <w:rsid w:val="00444590"/>
     <w:rsid w:val="00444616"/>
+    <w:rsid w:val="0044481F"/>
     <w:rsid w:val="00444D81"/>
     <w:rsid w:val="00444F59"/>
     <w:rsid w:val="0044550F"/>
     <w:rsid w:val="004457C8"/>
     <w:rsid w:val="00445DB9"/>
     <w:rsid w:val="00445EB7"/>
     <w:rsid w:val="00446322"/>
     <w:rsid w:val="00446357"/>
     <w:rsid w:val="00446A2F"/>
     <w:rsid w:val="00447E24"/>
     <w:rsid w:val="00450040"/>
     <w:rsid w:val="00450372"/>
     <w:rsid w:val="00450891"/>
     <w:rsid w:val="004509F7"/>
     <w:rsid w:val="004510C5"/>
     <w:rsid w:val="0045121F"/>
     <w:rsid w:val="0045132C"/>
     <w:rsid w:val="00451507"/>
     <w:rsid w:val="0045166D"/>
     <w:rsid w:val="00451C5C"/>
     <w:rsid w:val="00452291"/>
     <w:rsid w:val="00452B68"/>
     <w:rsid w:val="00453C1D"/>
     <w:rsid w:val="00454353"/>
     <w:rsid w:val="0045442A"/>
     <w:rsid w:val="004544AA"/>
     <w:rsid w:val="004546B5"/>
     <w:rsid w:val="0045482F"/>
+    <w:rsid w:val="0045553F"/>
     <w:rsid w:val="0045576B"/>
     <w:rsid w:val="00455B45"/>
     <w:rsid w:val="00455D59"/>
     <w:rsid w:val="004561F3"/>
     <w:rsid w:val="00456555"/>
     <w:rsid w:val="004566F1"/>
+    <w:rsid w:val="00457115"/>
     <w:rsid w:val="0045745F"/>
     <w:rsid w:val="00457541"/>
     <w:rsid w:val="00457ABA"/>
     <w:rsid w:val="00457B33"/>
     <w:rsid w:val="004601D3"/>
     <w:rsid w:val="004604D1"/>
     <w:rsid w:val="0046060B"/>
     <w:rsid w:val="00460C6E"/>
     <w:rsid w:val="00461244"/>
     <w:rsid w:val="004612D7"/>
     <w:rsid w:val="0046193E"/>
     <w:rsid w:val="00461AAF"/>
     <w:rsid w:val="004621A3"/>
     <w:rsid w:val="00462B0C"/>
     <w:rsid w:val="00462C13"/>
     <w:rsid w:val="004635BE"/>
     <w:rsid w:val="0046380D"/>
     <w:rsid w:val="00463C2F"/>
     <w:rsid w:val="00463EE5"/>
     <w:rsid w:val="00465F14"/>
     <w:rsid w:val="00466235"/>
     <w:rsid w:val="004667C1"/>
     <w:rsid w:val="00466E8B"/>
     <w:rsid w:val="004674A7"/>
     <w:rsid w:val="0046759D"/>
     <w:rsid w:val="00467651"/>
     <w:rsid w:val="00467AD8"/>
     <w:rsid w:val="00471032"/>
     <w:rsid w:val="004714F7"/>
     <w:rsid w:val="00471852"/>
     <w:rsid w:val="00471BDC"/>
     <w:rsid w:val="004727C5"/>
     <w:rsid w:val="004734B8"/>
     <w:rsid w:val="00473506"/>
+    <w:rsid w:val="004737D8"/>
     <w:rsid w:val="00473956"/>
     <w:rsid w:val="00474768"/>
     <w:rsid w:val="00474C55"/>
     <w:rsid w:val="00474CA0"/>
     <w:rsid w:val="004750E4"/>
     <w:rsid w:val="00475E52"/>
     <w:rsid w:val="0047699B"/>
     <w:rsid w:val="00476AB1"/>
     <w:rsid w:val="004777FC"/>
     <w:rsid w:val="00477924"/>
     <w:rsid w:val="00477AEA"/>
     <w:rsid w:val="00477E4F"/>
     <w:rsid w:val="004800D7"/>
     <w:rsid w:val="00480293"/>
     <w:rsid w:val="00481059"/>
     <w:rsid w:val="00481178"/>
     <w:rsid w:val="0048144B"/>
     <w:rsid w:val="00481547"/>
     <w:rsid w:val="00481B0F"/>
     <w:rsid w:val="00481B20"/>
     <w:rsid w:val="00481C39"/>
     <w:rsid w:val="00481E5D"/>
     <w:rsid w:val="00481ECD"/>
     <w:rsid w:val="00482795"/>
     <w:rsid w:val="00483CF5"/>
@@ -15298,51 +16298,53 @@
     <w:rsid w:val="00490F89"/>
     <w:rsid w:val="0049130E"/>
     <w:rsid w:val="00491F3A"/>
     <w:rsid w:val="004923AC"/>
     <w:rsid w:val="00492C08"/>
     <w:rsid w:val="00493085"/>
     <w:rsid w:val="00493566"/>
     <w:rsid w:val="0049365F"/>
     <w:rsid w:val="00493B75"/>
     <w:rsid w:val="00493E86"/>
     <w:rsid w:val="00494B76"/>
     <w:rsid w:val="00495651"/>
     <w:rsid w:val="00495BB8"/>
     <w:rsid w:val="00495C8D"/>
     <w:rsid w:val="00495CB1"/>
     <w:rsid w:val="00495CCB"/>
     <w:rsid w:val="00496966"/>
     <w:rsid w:val="00497045"/>
     <w:rsid w:val="0049782D"/>
     <w:rsid w:val="00497931"/>
     <w:rsid w:val="00497D89"/>
     <w:rsid w:val="004A003F"/>
     <w:rsid w:val="004A03FF"/>
     <w:rsid w:val="004A0512"/>
     <w:rsid w:val="004A0946"/>
+    <w:rsid w:val="004A0D08"/>
     <w:rsid w:val="004A0D66"/>
+    <w:rsid w:val="004A1092"/>
     <w:rsid w:val="004A1457"/>
     <w:rsid w:val="004A1B8D"/>
     <w:rsid w:val="004A212B"/>
     <w:rsid w:val="004A247C"/>
     <w:rsid w:val="004A274B"/>
     <w:rsid w:val="004A2A31"/>
     <w:rsid w:val="004A3A21"/>
     <w:rsid w:val="004A3CB5"/>
     <w:rsid w:val="004A4112"/>
     <w:rsid w:val="004A462E"/>
     <w:rsid w:val="004A4997"/>
     <w:rsid w:val="004A4BAC"/>
     <w:rsid w:val="004A5E34"/>
     <w:rsid w:val="004A68FD"/>
     <w:rsid w:val="004A6C3F"/>
     <w:rsid w:val="004A6E28"/>
     <w:rsid w:val="004A78D1"/>
     <w:rsid w:val="004A78F0"/>
     <w:rsid w:val="004A7AC9"/>
     <w:rsid w:val="004A7B72"/>
     <w:rsid w:val="004B04D4"/>
     <w:rsid w:val="004B0A98"/>
     <w:rsid w:val="004B137F"/>
     <w:rsid w:val="004B2370"/>
     <w:rsid w:val="004B3307"/>
@@ -15375,420 +16377,447 @@
     <w:rsid w:val="004C459A"/>
     <w:rsid w:val="004C5026"/>
     <w:rsid w:val="004C59A8"/>
     <w:rsid w:val="004C5E72"/>
     <w:rsid w:val="004C6017"/>
     <w:rsid w:val="004C73BA"/>
     <w:rsid w:val="004C757A"/>
     <w:rsid w:val="004C79CF"/>
     <w:rsid w:val="004D0149"/>
     <w:rsid w:val="004D02D4"/>
     <w:rsid w:val="004D0F98"/>
     <w:rsid w:val="004D1593"/>
     <w:rsid w:val="004D1C62"/>
     <w:rsid w:val="004D284F"/>
     <w:rsid w:val="004D354C"/>
     <w:rsid w:val="004D37B0"/>
     <w:rsid w:val="004D37EC"/>
     <w:rsid w:val="004D3800"/>
     <w:rsid w:val="004D3B2B"/>
     <w:rsid w:val="004D3DD7"/>
     <w:rsid w:val="004D3E66"/>
     <w:rsid w:val="004D4611"/>
     <w:rsid w:val="004D4E1B"/>
     <w:rsid w:val="004D5A06"/>
     <w:rsid w:val="004D5DF2"/>
+    <w:rsid w:val="004D60BF"/>
     <w:rsid w:val="004D6628"/>
+    <w:rsid w:val="004D6B8B"/>
     <w:rsid w:val="004D6D02"/>
     <w:rsid w:val="004D6DC1"/>
     <w:rsid w:val="004D6E9D"/>
     <w:rsid w:val="004D6FA7"/>
     <w:rsid w:val="004D711A"/>
     <w:rsid w:val="004D76AC"/>
     <w:rsid w:val="004D7D96"/>
     <w:rsid w:val="004E02AE"/>
     <w:rsid w:val="004E04CD"/>
     <w:rsid w:val="004E0875"/>
     <w:rsid w:val="004E08F5"/>
     <w:rsid w:val="004E133C"/>
     <w:rsid w:val="004E1640"/>
     <w:rsid w:val="004E1D9D"/>
     <w:rsid w:val="004E2162"/>
     <w:rsid w:val="004E21FC"/>
     <w:rsid w:val="004E268F"/>
     <w:rsid w:val="004E2725"/>
     <w:rsid w:val="004E2C6B"/>
     <w:rsid w:val="004E30EC"/>
     <w:rsid w:val="004E31D4"/>
     <w:rsid w:val="004E33B3"/>
     <w:rsid w:val="004E3F1B"/>
     <w:rsid w:val="004E507D"/>
     <w:rsid w:val="004E5268"/>
     <w:rsid w:val="004E6616"/>
     <w:rsid w:val="004E6662"/>
     <w:rsid w:val="004E6C6C"/>
     <w:rsid w:val="004E7936"/>
     <w:rsid w:val="004E7BE7"/>
     <w:rsid w:val="004E7CC2"/>
     <w:rsid w:val="004E7F68"/>
     <w:rsid w:val="004F028D"/>
     <w:rsid w:val="004F0AE8"/>
+    <w:rsid w:val="004F0EB2"/>
     <w:rsid w:val="004F1098"/>
     <w:rsid w:val="004F141C"/>
     <w:rsid w:val="004F16E7"/>
     <w:rsid w:val="004F177B"/>
+    <w:rsid w:val="004F27B3"/>
     <w:rsid w:val="004F2810"/>
     <w:rsid w:val="004F29A3"/>
     <w:rsid w:val="004F3509"/>
     <w:rsid w:val="004F3C0E"/>
     <w:rsid w:val="004F4066"/>
     <w:rsid w:val="004F4249"/>
     <w:rsid w:val="004F446A"/>
     <w:rsid w:val="004F44E6"/>
     <w:rsid w:val="004F4CE3"/>
     <w:rsid w:val="004F4ED8"/>
     <w:rsid w:val="004F506E"/>
     <w:rsid w:val="004F50CD"/>
     <w:rsid w:val="004F558F"/>
     <w:rsid w:val="004F58CE"/>
     <w:rsid w:val="004F5BA1"/>
     <w:rsid w:val="004F615D"/>
     <w:rsid w:val="004F652E"/>
     <w:rsid w:val="004F662D"/>
+    <w:rsid w:val="004F6F9B"/>
     <w:rsid w:val="004F709B"/>
     <w:rsid w:val="004F74E2"/>
     <w:rsid w:val="004F766A"/>
     <w:rsid w:val="004F7A0E"/>
+    <w:rsid w:val="004F7BF5"/>
     <w:rsid w:val="0050026E"/>
     <w:rsid w:val="00500E83"/>
     <w:rsid w:val="005029F4"/>
     <w:rsid w:val="00503140"/>
     <w:rsid w:val="005037A3"/>
     <w:rsid w:val="005042E1"/>
     <w:rsid w:val="005044E0"/>
     <w:rsid w:val="005046F4"/>
     <w:rsid w:val="0050499C"/>
     <w:rsid w:val="00504C1C"/>
     <w:rsid w:val="00504FDD"/>
     <w:rsid w:val="0050549A"/>
     <w:rsid w:val="005059FA"/>
     <w:rsid w:val="00505AAD"/>
     <w:rsid w:val="00506EEB"/>
     <w:rsid w:val="00506FF4"/>
     <w:rsid w:val="00507BE6"/>
     <w:rsid w:val="00507D22"/>
     <w:rsid w:val="0051062E"/>
     <w:rsid w:val="0051070B"/>
     <w:rsid w:val="00510BF8"/>
     <w:rsid w:val="00510F16"/>
     <w:rsid w:val="005115BB"/>
     <w:rsid w:val="00511E6E"/>
     <w:rsid w:val="00512201"/>
     <w:rsid w:val="005133E3"/>
     <w:rsid w:val="00513774"/>
     <w:rsid w:val="00514011"/>
     <w:rsid w:val="0051409C"/>
     <w:rsid w:val="0051436D"/>
     <w:rsid w:val="00514B05"/>
     <w:rsid w:val="00514CF0"/>
     <w:rsid w:val="00514E7D"/>
     <w:rsid w:val="00515710"/>
     <w:rsid w:val="0051585C"/>
     <w:rsid w:val="00515BE0"/>
     <w:rsid w:val="005162DE"/>
     <w:rsid w:val="0051638C"/>
     <w:rsid w:val="005164AF"/>
     <w:rsid w:val="005172CA"/>
     <w:rsid w:val="005173B2"/>
     <w:rsid w:val="00517554"/>
+    <w:rsid w:val="0051776B"/>
     <w:rsid w:val="00520211"/>
     <w:rsid w:val="00520256"/>
     <w:rsid w:val="0052101C"/>
     <w:rsid w:val="00521609"/>
     <w:rsid w:val="00521924"/>
     <w:rsid w:val="005225CD"/>
     <w:rsid w:val="00523637"/>
     <w:rsid w:val="00524418"/>
     <w:rsid w:val="00524611"/>
     <w:rsid w:val="0052482E"/>
     <w:rsid w:val="00524A22"/>
     <w:rsid w:val="00524B41"/>
     <w:rsid w:val="005264DF"/>
     <w:rsid w:val="005265D5"/>
+    <w:rsid w:val="00527138"/>
     <w:rsid w:val="00527239"/>
     <w:rsid w:val="0052735E"/>
     <w:rsid w:val="005273D9"/>
     <w:rsid w:val="0053021D"/>
     <w:rsid w:val="00530354"/>
     <w:rsid w:val="005308FE"/>
     <w:rsid w:val="00530D80"/>
     <w:rsid w:val="00530F28"/>
+    <w:rsid w:val="0053114B"/>
     <w:rsid w:val="00531CFA"/>
     <w:rsid w:val="005322F1"/>
     <w:rsid w:val="00532448"/>
     <w:rsid w:val="00533D85"/>
     <w:rsid w:val="00533F5F"/>
     <w:rsid w:val="005340F2"/>
     <w:rsid w:val="00534BA3"/>
     <w:rsid w:val="00535085"/>
     <w:rsid w:val="005358A8"/>
     <w:rsid w:val="005358C7"/>
     <w:rsid w:val="00535EAF"/>
     <w:rsid w:val="00536326"/>
     <w:rsid w:val="005364DF"/>
     <w:rsid w:val="0053663C"/>
     <w:rsid w:val="00536BA4"/>
     <w:rsid w:val="00537300"/>
     <w:rsid w:val="0053744E"/>
     <w:rsid w:val="005378E3"/>
     <w:rsid w:val="00540300"/>
     <w:rsid w:val="00540B4A"/>
     <w:rsid w:val="00540B60"/>
     <w:rsid w:val="00540D61"/>
     <w:rsid w:val="005418C2"/>
     <w:rsid w:val="00541E79"/>
     <w:rsid w:val="00542E25"/>
     <w:rsid w:val="00544014"/>
     <w:rsid w:val="00544B89"/>
     <w:rsid w:val="00544C46"/>
     <w:rsid w:val="00544CFE"/>
     <w:rsid w:val="005452C1"/>
     <w:rsid w:val="00545551"/>
+    <w:rsid w:val="0054629B"/>
     <w:rsid w:val="00546312"/>
     <w:rsid w:val="005465A9"/>
     <w:rsid w:val="00546AFD"/>
     <w:rsid w:val="00547A7F"/>
     <w:rsid w:val="00547B21"/>
     <w:rsid w:val="00547E89"/>
     <w:rsid w:val="00550D5C"/>
     <w:rsid w:val="00550F2C"/>
     <w:rsid w:val="005519CC"/>
     <w:rsid w:val="005546BF"/>
     <w:rsid w:val="005548F5"/>
     <w:rsid w:val="0055559F"/>
     <w:rsid w:val="00555834"/>
     <w:rsid w:val="00555F80"/>
     <w:rsid w:val="005570A3"/>
     <w:rsid w:val="005574DE"/>
     <w:rsid w:val="00557614"/>
     <w:rsid w:val="00560B12"/>
     <w:rsid w:val="00560FF8"/>
     <w:rsid w:val="005614E9"/>
     <w:rsid w:val="005619F3"/>
     <w:rsid w:val="00562398"/>
     <w:rsid w:val="005624F4"/>
     <w:rsid w:val="0056298B"/>
     <w:rsid w:val="005632FA"/>
     <w:rsid w:val="00563A41"/>
     <w:rsid w:val="005640B9"/>
     <w:rsid w:val="005647E8"/>
     <w:rsid w:val="00564A23"/>
     <w:rsid w:val="00564EFE"/>
     <w:rsid w:val="00565335"/>
     <w:rsid w:val="005657B7"/>
     <w:rsid w:val="00565879"/>
     <w:rsid w:val="00566043"/>
     <w:rsid w:val="00567260"/>
     <w:rsid w:val="005672DC"/>
     <w:rsid w:val="00567740"/>
     <w:rsid w:val="00567780"/>
+    <w:rsid w:val="0056785B"/>
     <w:rsid w:val="00567C0D"/>
     <w:rsid w:val="005700F0"/>
     <w:rsid w:val="005703E6"/>
     <w:rsid w:val="00570A74"/>
     <w:rsid w:val="00570D00"/>
     <w:rsid w:val="00570FA1"/>
     <w:rsid w:val="0057169A"/>
     <w:rsid w:val="0057259E"/>
+    <w:rsid w:val="005726E9"/>
     <w:rsid w:val="00573C0B"/>
     <w:rsid w:val="00573DE1"/>
     <w:rsid w:val="0057495B"/>
     <w:rsid w:val="005753E4"/>
     <w:rsid w:val="005758A2"/>
     <w:rsid w:val="005759AB"/>
     <w:rsid w:val="00575FFC"/>
     <w:rsid w:val="005767CC"/>
     <w:rsid w:val="00576CA0"/>
     <w:rsid w:val="005774DC"/>
     <w:rsid w:val="00577D2E"/>
     <w:rsid w:val="00577D86"/>
     <w:rsid w:val="00580175"/>
     <w:rsid w:val="00580778"/>
     <w:rsid w:val="00581AB5"/>
     <w:rsid w:val="00581DEA"/>
     <w:rsid w:val="00582139"/>
     <w:rsid w:val="005826E2"/>
     <w:rsid w:val="00582ECF"/>
     <w:rsid w:val="00583478"/>
     <w:rsid w:val="0058405E"/>
     <w:rsid w:val="005845D4"/>
     <w:rsid w:val="00584F79"/>
     <w:rsid w:val="00585B4C"/>
     <w:rsid w:val="005862C6"/>
     <w:rsid w:val="0058656F"/>
     <w:rsid w:val="00586E72"/>
     <w:rsid w:val="005871DE"/>
     <w:rsid w:val="005873FD"/>
+    <w:rsid w:val="005874E9"/>
     <w:rsid w:val="0058760D"/>
     <w:rsid w:val="00587E20"/>
     <w:rsid w:val="00590C8D"/>
     <w:rsid w:val="00591E44"/>
     <w:rsid w:val="00591F05"/>
     <w:rsid w:val="0059249C"/>
+    <w:rsid w:val="00592772"/>
     <w:rsid w:val="005927CB"/>
     <w:rsid w:val="0059294A"/>
     <w:rsid w:val="00593CF7"/>
     <w:rsid w:val="005941ED"/>
     <w:rsid w:val="00594284"/>
     <w:rsid w:val="00594A66"/>
     <w:rsid w:val="00594F9E"/>
     <w:rsid w:val="00595293"/>
     <w:rsid w:val="0059584A"/>
     <w:rsid w:val="005959E8"/>
     <w:rsid w:val="00595BD7"/>
     <w:rsid w:val="00595BF9"/>
     <w:rsid w:val="00596476"/>
     <w:rsid w:val="0059647A"/>
     <w:rsid w:val="00596D58"/>
     <w:rsid w:val="00596EF2"/>
     <w:rsid w:val="00597468"/>
     <w:rsid w:val="0059779C"/>
     <w:rsid w:val="005A03F7"/>
     <w:rsid w:val="005A072D"/>
     <w:rsid w:val="005A0794"/>
     <w:rsid w:val="005A0C20"/>
+    <w:rsid w:val="005A0D8A"/>
     <w:rsid w:val="005A0DBD"/>
     <w:rsid w:val="005A0F17"/>
     <w:rsid w:val="005A17B9"/>
     <w:rsid w:val="005A19F6"/>
     <w:rsid w:val="005A1B81"/>
     <w:rsid w:val="005A20C0"/>
     <w:rsid w:val="005A25A0"/>
     <w:rsid w:val="005A278D"/>
     <w:rsid w:val="005A2A46"/>
     <w:rsid w:val="005A325C"/>
     <w:rsid w:val="005A3537"/>
     <w:rsid w:val="005A3560"/>
     <w:rsid w:val="005A384C"/>
+    <w:rsid w:val="005A4A3C"/>
     <w:rsid w:val="005A4C35"/>
     <w:rsid w:val="005A4C8F"/>
     <w:rsid w:val="005A4F3B"/>
     <w:rsid w:val="005A5307"/>
+    <w:rsid w:val="005A5808"/>
     <w:rsid w:val="005A5C6A"/>
     <w:rsid w:val="005A662F"/>
     <w:rsid w:val="005A673F"/>
+    <w:rsid w:val="005A6EF4"/>
     <w:rsid w:val="005A742E"/>
     <w:rsid w:val="005A77AC"/>
     <w:rsid w:val="005B0196"/>
     <w:rsid w:val="005B14EF"/>
     <w:rsid w:val="005B176D"/>
     <w:rsid w:val="005B26A3"/>
+    <w:rsid w:val="005B291D"/>
     <w:rsid w:val="005B331A"/>
     <w:rsid w:val="005B39F9"/>
     <w:rsid w:val="005B4762"/>
     <w:rsid w:val="005B5390"/>
     <w:rsid w:val="005B5488"/>
     <w:rsid w:val="005B56EC"/>
     <w:rsid w:val="005B6650"/>
     <w:rsid w:val="005B6F93"/>
     <w:rsid w:val="005B7445"/>
     <w:rsid w:val="005C00FC"/>
     <w:rsid w:val="005C07E7"/>
     <w:rsid w:val="005C083C"/>
     <w:rsid w:val="005C1588"/>
     <w:rsid w:val="005C1E71"/>
     <w:rsid w:val="005C23E0"/>
     <w:rsid w:val="005C2756"/>
     <w:rsid w:val="005C28EB"/>
     <w:rsid w:val="005C47D5"/>
     <w:rsid w:val="005C4DA9"/>
     <w:rsid w:val="005C590F"/>
     <w:rsid w:val="005C6466"/>
     <w:rsid w:val="005C6989"/>
     <w:rsid w:val="005C6F44"/>
     <w:rsid w:val="005C7CEC"/>
     <w:rsid w:val="005C7D9B"/>
     <w:rsid w:val="005C7FAC"/>
     <w:rsid w:val="005D01DD"/>
     <w:rsid w:val="005D0942"/>
+    <w:rsid w:val="005D17BE"/>
     <w:rsid w:val="005D1888"/>
     <w:rsid w:val="005D19EB"/>
+    <w:rsid w:val="005D1FB7"/>
     <w:rsid w:val="005D2025"/>
     <w:rsid w:val="005D2833"/>
     <w:rsid w:val="005D29E9"/>
     <w:rsid w:val="005D2A47"/>
     <w:rsid w:val="005D2B5A"/>
     <w:rsid w:val="005D2E26"/>
     <w:rsid w:val="005D4A13"/>
     <w:rsid w:val="005D5B4D"/>
+    <w:rsid w:val="005D60F0"/>
     <w:rsid w:val="005D7661"/>
     <w:rsid w:val="005D7D3B"/>
     <w:rsid w:val="005E041E"/>
     <w:rsid w:val="005E1016"/>
+    <w:rsid w:val="005E1489"/>
     <w:rsid w:val="005E1C09"/>
     <w:rsid w:val="005E2753"/>
     <w:rsid w:val="005E2CF5"/>
     <w:rsid w:val="005E3AFD"/>
+    <w:rsid w:val="005E4279"/>
     <w:rsid w:val="005E42B9"/>
     <w:rsid w:val="005E47D4"/>
     <w:rsid w:val="005E48E3"/>
     <w:rsid w:val="005E54E6"/>
     <w:rsid w:val="005E6410"/>
     <w:rsid w:val="005E6422"/>
     <w:rsid w:val="005E65F8"/>
     <w:rsid w:val="005E6600"/>
     <w:rsid w:val="005E6A53"/>
     <w:rsid w:val="005E6EEF"/>
     <w:rsid w:val="005E6FA5"/>
     <w:rsid w:val="005E733C"/>
     <w:rsid w:val="005F04A2"/>
     <w:rsid w:val="005F07CB"/>
     <w:rsid w:val="005F16F3"/>
     <w:rsid w:val="005F1C5C"/>
     <w:rsid w:val="005F215A"/>
     <w:rsid w:val="005F2B9C"/>
     <w:rsid w:val="005F2F3A"/>
     <w:rsid w:val="005F3433"/>
     <w:rsid w:val="005F3774"/>
     <w:rsid w:val="005F3A6A"/>
     <w:rsid w:val="005F420A"/>
     <w:rsid w:val="005F44ED"/>
     <w:rsid w:val="005F44FA"/>
     <w:rsid w:val="005F5185"/>
     <w:rsid w:val="005F5387"/>
+    <w:rsid w:val="005F56B5"/>
     <w:rsid w:val="005F57AA"/>
     <w:rsid w:val="005F6BA4"/>
     <w:rsid w:val="005F6D76"/>
     <w:rsid w:val="005F7893"/>
     <w:rsid w:val="0060066D"/>
     <w:rsid w:val="0060123F"/>
     <w:rsid w:val="00601451"/>
     <w:rsid w:val="00602AA7"/>
     <w:rsid w:val="00602B3E"/>
+    <w:rsid w:val="00602F2B"/>
     <w:rsid w:val="00603179"/>
     <w:rsid w:val="00603212"/>
     <w:rsid w:val="006038A5"/>
+    <w:rsid w:val="00603C11"/>
     <w:rsid w:val="00604191"/>
     <w:rsid w:val="00605160"/>
     <w:rsid w:val="00605353"/>
     <w:rsid w:val="006058CE"/>
     <w:rsid w:val="00606C5F"/>
     <w:rsid w:val="00606EC9"/>
     <w:rsid w:val="006075E5"/>
     <w:rsid w:val="006077F5"/>
     <w:rsid w:val="00607854"/>
     <w:rsid w:val="0060785E"/>
     <w:rsid w:val="00607864"/>
     <w:rsid w:val="00607B4A"/>
     <w:rsid w:val="0061028D"/>
     <w:rsid w:val="0061070A"/>
     <w:rsid w:val="00610D42"/>
     <w:rsid w:val="0061171F"/>
     <w:rsid w:val="0061172E"/>
     <w:rsid w:val="00611B9E"/>
     <w:rsid w:val="00612B32"/>
     <w:rsid w:val="00613835"/>
     <w:rsid w:val="00613ACB"/>
     <w:rsid w:val="00613FD6"/>
     <w:rsid w:val="006143EE"/>
     <w:rsid w:val="00614547"/>
     <w:rsid w:val="00614C7D"/>
@@ -15822,228 +16851,241 @@
     <w:rsid w:val="00624C0D"/>
     <w:rsid w:val="00624E32"/>
     <w:rsid w:val="00625542"/>
     <w:rsid w:val="00625D74"/>
     <w:rsid w:val="00626236"/>
     <w:rsid w:val="0062643B"/>
     <w:rsid w:val="006267D1"/>
     <w:rsid w:val="00626866"/>
     <w:rsid w:val="00626A5A"/>
     <w:rsid w:val="00626E1E"/>
     <w:rsid w:val="006279E2"/>
     <w:rsid w:val="00627D8F"/>
     <w:rsid w:val="00631480"/>
     <w:rsid w:val="006314A6"/>
     <w:rsid w:val="006314AD"/>
     <w:rsid w:val="00631B23"/>
     <w:rsid w:val="00631C90"/>
     <w:rsid w:val="006329BA"/>
     <w:rsid w:val="00632A4E"/>
     <w:rsid w:val="00632E11"/>
     <w:rsid w:val="00632FAC"/>
     <w:rsid w:val="00633332"/>
     <w:rsid w:val="006348CF"/>
     <w:rsid w:val="0063491B"/>
     <w:rsid w:val="00634A02"/>
+    <w:rsid w:val="00635580"/>
     <w:rsid w:val="00635B61"/>
     <w:rsid w:val="00635FD6"/>
     <w:rsid w:val="006367E0"/>
     <w:rsid w:val="00637353"/>
     <w:rsid w:val="0064059E"/>
     <w:rsid w:val="00640665"/>
     <w:rsid w:val="006409BF"/>
     <w:rsid w:val="00641479"/>
     <w:rsid w:val="00641792"/>
     <w:rsid w:val="00641DD8"/>
     <w:rsid w:val="00642152"/>
+    <w:rsid w:val="006423C1"/>
     <w:rsid w:val="00642412"/>
     <w:rsid w:val="006424EB"/>
     <w:rsid w:val="00642E6C"/>
     <w:rsid w:val="00642F61"/>
     <w:rsid w:val="006430AA"/>
     <w:rsid w:val="00643721"/>
     <w:rsid w:val="0064431A"/>
     <w:rsid w:val="00644664"/>
     <w:rsid w:val="00645460"/>
     <w:rsid w:val="00645767"/>
+    <w:rsid w:val="006465A7"/>
     <w:rsid w:val="006478C5"/>
     <w:rsid w:val="00647CF9"/>
     <w:rsid w:val="00647DDF"/>
     <w:rsid w:val="00650300"/>
     <w:rsid w:val="00650737"/>
     <w:rsid w:val="006507DA"/>
     <w:rsid w:val="0065097E"/>
     <w:rsid w:val="0065099A"/>
     <w:rsid w:val="00651129"/>
     <w:rsid w:val="00651791"/>
     <w:rsid w:val="0065219B"/>
     <w:rsid w:val="00652EDB"/>
     <w:rsid w:val="0065343C"/>
     <w:rsid w:val="006546F4"/>
     <w:rsid w:val="006548A2"/>
     <w:rsid w:val="00655050"/>
     <w:rsid w:val="00655095"/>
     <w:rsid w:val="006553B0"/>
     <w:rsid w:val="00655933"/>
     <w:rsid w:val="006560DA"/>
     <w:rsid w:val="0065631C"/>
     <w:rsid w:val="0065668E"/>
     <w:rsid w:val="00656CE1"/>
     <w:rsid w:val="00656D27"/>
     <w:rsid w:val="00657409"/>
     <w:rsid w:val="00657623"/>
     <w:rsid w:val="00657C04"/>
     <w:rsid w:val="00657C3F"/>
     <w:rsid w:val="0066016A"/>
     <w:rsid w:val="00660221"/>
     <w:rsid w:val="006605C2"/>
     <w:rsid w:val="00660651"/>
     <w:rsid w:val="00660D5B"/>
     <w:rsid w:val="00660F96"/>
     <w:rsid w:val="006618D3"/>
     <w:rsid w:val="00661919"/>
     <w:rsid w:val="00661D5E"/>
     <w:rsid w:val="00663AAB"/>
     <w:rsid w:val="00663C45"/>
     <w:rsid w:val="006640AE"/>
     <w:rsid w:val="006642C9"/>
     <w:rsid w:val="00665611"/>
+    <w:rsid w:val="006656A4"/>
     <w:rsid w:val="00666018"/>
     <w:rsid w:val="006663DB"/>
     <w:rsid w:val="006665DB"/>
     <w:rsid w:val="006674D3"/>
     <w:rsid w:val="006704AC"/>
     <w:rsid w:val="00670E11"/>
     <w:rsid w:val="0067102E"/>
     <w:rsid w:val="006714DF"/>
     <w:rsid w:val="006717AC"/>
     <w:rsid w:val="0067193B"/>
     <w:rsid w:val="00671E9D"/>
     <w:rsid w:val="00672242"/>
     <w:rsid w:val="00672341"/>
     <w:rsid w:val="006726F0"/>
     <w:rsid w:val="00673D46"/>
     <w:rsid w:val="006744E9"/>
     <w:rsid w:val="00674ABD"/>
     <w:rsid w:val="006750E1"/>
+    <w:rsid w:val="00675463"/>
     <w:rsid w:val="00675652"/>
     <w:rsid w:val="006757FC"/>
     <w:rsid w:val="006760FB"/>
     <w:rsid w:val="006765D3"/>
     <w:rsid w:val="0067680C"/>
     <w:rsid w:val="00676C2A"/>
     <w:rsid w:val="00676DE8"/>
     <w:rsid w:val="00677379"/>
+    <w:rsid w:val="00680317"/>
     <w:rsid w:val="006808AD"/>
     <w:rsid w:val="00680A9D"/>
+    <w:rsid w:val="00680B4E"/>
     <w:rsid w:val="0068159F"/>
     <w:rsid w:val="00682648"/>
     <w:rsid w:val="0068292F"/>
     <w:rsid w:val="00682F8B"/>
     <w:rsid w:val="00684BCC"/>
     <w:rsid w:val="006852F8"/>
     <w:rsid w:val="00685D79"/>
     <w:rsid w:val="00686025"/>
     <w:rsid w:val="00686674"/>
     <w:rsid w:val="006872F3"/>
     <w:rsid w:val="00687A52"/>
     <w:rsid w:val="00687A6F"/>
     <w:rsid w:val="00687B06"/>
     <w:rsid w:val="00687CE8"/>
     <w:rsid w:val="006900B5"/>
     <w:rsid w:val="006903DD"/>
     <w:rsid w:val="006905C0"/>
     <w:rsid w:val="006911AE"/>
     <w:rsid w:val="0069138F"/>
     <w:rsid w:val="0069191B"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="00692158"/>
     <w:rsid w:val="00692637"/>
+    <w:rsid w:val="00693AB2"/>
     <w:rsid w:val="00693C57"/>
     <w:rsid w:val="006941AE"/>
     <w:rsid w:val="006945B8"/>
     <w:rsid w:val="00694FBF"/>
     <w:rsid w:val="0069515E"/>
     <w:rsid w:val="006951E1"/>
     <w:rsid w:val="006970ED"/>
     <w:rsid w:val="00697270"/>
     <w:rsid w:val="006978E2"/>
     <w:rsid w:val="006A0487"/>
     <w:rsid w:val="006A07E1"/>
+    <w:rsid w:val="006A19D7"/>
     <w:rsid w:val="006A1B6B"/>
     <w:rsid w:val="006A1BCE"/>
     <w:rsid w:val="006A1E20"/>
     <w:rsid w:val="006A1EDE"/>
     <w:rsid w:val="006A230A"/>
     <w:rsid w:val="006A248F"/>
     <w:rsid w:val="006A32AE"/>
     <w:rsid w:val="006A371C"/>
     <w:rsid w:val="006A4B9A"/>
     <w:rsid w:val="006A5020"/>
+    <w:rsid w:val="006A5AD1"/>
     <w:rsid w:val="006A5B8B"/>
     <w:rsid w:val="006A6050"/>
     <w:rsid w:val="006A6656"/>
     <w:rsid w:val="006A66DA"/>
     <w:rsid w:val="006A6DAF"/>
     <w:rsid w:val="006B022D"/>
     <w:rsid w:val="006B0C38"/>
     <w:rsid w:val="006B0CB6"/>
     <w:rsid w:val="006B10D2"/>
+    <w:rsid w:val="006B1FE7"/>
     <w:rsid w:val="006B303B"/>
+    <w:rsid w:val="006B3C87"/>
     <w:rsid w:val="006B3FF2"/>
     <w:rsid w:val="006B4033"/>
     <w:rsid w:val="006B47F0"/>
     <w:rsid w:val="006B4A31"/>
     <w:rsid w:val="006B50CD"/>
     <w:rsid w:val="006B5BCD"/>
     <w:rsid w:val="006B5D57"/>
     <w:rsid w:val="006B5DD6"/>
     <w:rsid w:val="006B68B0"/>
     <w:rsid w:val="006B729F"/>
     <w:rsid w:val="006B7834"/>
     <w:rsid w:val="006B7909"/>
     <w:rsid w:val="006B79C3"/>
     <w:rsid w:val="006C03B4"/>
     <w:rsid w:val="006C13BD"/>
     <w:rsid w:val="006C151A"/>
     <w:rsid w:val="006C182F"/>
     <w:rsid w:val="006C1892"/>
     <w:rsid w:val="006C1F79"/>
     <w:rsid w:val="006C2011"/>
     <w:rsid w:val="006C2894"/>
     <w:rsid w:val="006C2958"/>
     <w:rsid w:val="006C3111"/>
     <w:rsid w:val="006C31D0"/>
     <w:rsid w:val="006C3C8F"/>
     <w:rsid w:val="006C4FC0"/>
     <w:rsid w:val="006C5C1F"/>
     <w:rsid w:val="006C5D3D"/>
     <w:rsid w:val="006C6485"/>
     <w:rsid w:val="006C6612"/>
     <w:rsid w:val="006C67A8"/>
     <w:rsid w:val="006C6891"/>
     <w:rsid w:val="006C6D0B"/>
+    <w:rsid w:val="006C74A2"/>
     <w:rsid w:val="006C74EF"/>
     <w:rsid w:val="006C7D46"/>
     <w:rsid w:val="006C7E32"/>
     <w:rsid w:val="006C7F41"/>
     <w:rsid w:val="006C7F89"/>
     <w:rsid w:val="006D0123"/>
     <w:rsid w:val="006D0858"/>
     <w:rsid w:val="006D0A7B"/>
     <w:rsid w:val="006D0B1D"/>
     <w:rsid w:val="006D0FB6"/>
     <w:rsid w:val="006D1862"/>
     <w:rsid w:val="006D2199"/>
     <w:rsid w:val="006D21F0"/>
     <w:rsid w:val="006D238A"/>
     <w:rsid w:val="006D269C"/>
     <w:rsid w:val="006D36C2"/>
     <w:rsid w:val="006D448C"/>
     <w:rsid w:val="006D4B31"/>
     <w:rsid w:val="006D4CE3"/>
     <w:rsid w:val="006D511E"/>
     <w:rsid w:val="006D524C"/>
     <w:rsid w:val="006D584F"/>
     <w:rsid w:val="006D60F1"/>
     <w:rsid w:val="006D64F4"/>
     <w:rsid w:val="006D66B0"/>
@@ -16110,60 +17152,62 @@
     <w:rsid w:val="00703838"/>
     <w:rsid w:val="007048ED"/>
     <w:rsid w:val="00704AE4"/>
     <w:rsid w:val="007057CA"/>
     <w:rsid w:val="007059B8"/>
     <w:rsid w:val="00705A91"/>
     <w:rsid w:val="00705BFE"/>
     <w:rsid w:val="007060CE"/>
     <w:rsid w:val="007061F0"/>
     <w:rsid w:val="00706AB1"/>
     <w:rsid w:val="00706BBD"/>
     <w:rsid w:val="007070AA"/>
     <w:rsid w:val="0070742D"/>
     <w:rsid w:val="0070762E"/>
     <w:rsid w:val="007076C4"/>
     <w:rsid w:val="00707D2C"/>
     <w:rsid w:val="00707DF5"/>
     <w:rsid w:val="007103D9"/>
     <w:rsid w:val="00710527"/>
     <w:rsid w:val="00710A29"/>
     <w:rsid w:val="00710D3A"/>
     <w:rsid w:val="007110B3"/>
     <w:rsid w:val="0071160C"/>
     <w:rsid w:val="00711943"/>
     <w:rsid w:val="0071204A"/>
+    <w:rsid w:val="00713824"/>
     <w:rsid w:val="007138E9"/>
     <w:rsid w:val="007141F6"/>
     <w:rsid w:val="00714562"/>
     <w:rsid w:val="00714DCF"/>
     <w:rsid w:val="00715C87"/>
     <w:rsid w:val="00715F71"/>
     <w:rsid w:val="007162B4"/>
     <w:rsid w:val="00716663"/>
     <w:rsid w:val="00716718"/>
     <w:rsid w:val="0071671F"/>
+    <w:rsid w:val="00716E3D"/>
     <w:rsid w:val="0071773B"/>
     <w:rsid w:val="007205CA"/>
     <w:rsid w:val="00720631"/>
     <w:rsid w:val="007206A4"/>
     <w:rsid w:val="007209DE"/>
     <w:rsid w:val="0072118A"/>
     <w:rsid w:val="00721E96"/>
     <w:rsid w:val="00722DB4"/>
     <w:rsid w:val="00723A6A"/>
     <w:rsid w:val="00723AAA"/>
     <w:rsid w:val="00723FC7"/>
     <w:rsid w:val="007240B1"/>
     <w:rsid w:val="00724495"/>
     <w:rsid w:val="00724A04"/>
     <w:rsid w:val="00724A96"/>
     <w:rsid w:val="007254C9"/>
     <w:rsid w:val="00725637"/>
     <w:rsid w:val="0072569E"/>
     <w:rsid w:val="00725FFE"/>
     <w:rsid w:val="007262C0"/>
     <w:rsid w:val="00726300"/>
     <w:rsid w:val="007263FD"/>
     <w:rsid w:val="00726D6E"/>
     <w:rsid w:val="00727085"/>
     <w:rsid w:val="00727287"/>
@@ -16189,50 +17233,51 @@
     <w:rsid w:val="007364D7"/>
     <w:rsid w:val="007367DD"/>
     <w:rsid w:val="007372FF"/>
     <w:rsid w:val="0073737B"/>
     <w:rsid w:val="0073764B"/>
     <w:rsid w:val="00737A63"/>
     <w:rsid w:val="00737CEB"/>
     <w:rsid w:val="00737DF8"/>
     <w:rsid w:val="00737F05"/>
     <w:rsid w:val="0074081A"/>
     <w:rsid w:val="00740C5F"/>
     <w:rsid w:val="007412E7"/>
     <w:rsid w:val="00741B4A"/>
     <w:rsid w:val="00741EE5"/>
     <w:rsid w:val="007421C2"/>
     <w:rsid w:val="00742982"/>
     <w:rsid w:val="0074316E"/>
     <w:rsid w:val="00743FDD"/>
     <w:rsid w:val="0074414B"/>
     <w:rsid w:val="00744745"/>
     <w:rsid w:val="00744B97"/>
     <w:rsid w:val="00744C35"/>
     <w:rsid w:val="007452B3"/>
     <w:rsid w:val="0074542A"/>
     <w:rsid w:val="00745498"/>
+    <w:rsid w:val="007454E7"/>
     <w:rsid w:val="00745583"/>
     <w:rsid w:val="007459EE"/>
     <w:rsid w:val="007469A0"/>
     <w:rsid w:val="0074722E"/>
     <w:rsid w:val="00750076"/>
     <w:rsid w:val="007507B3"/>
     <w:rsid w:val="007509C5"/>
     <w:rsid w:val="00750F1F"/>
     <w:rsid w:val="0075180A"/>
     <w:rsid w:val="00751841"/>
     <w:rsid w:val="00751C17"/>
     <w:rsid w:val="00752149"/>
     <w:rsid w:val="0075258B"/>
     <w:rsid w:val="007527D4"/>
     <w:rsid w:val="00753911"/>
     <w:rsid w:val="00753CD8"/>
     <w:rsid w:val="00754101"/>
     <w:rsid w:val="007545D0"/>
     <w:rsid w:val="007546BC"/>
     <w:rsid w:val="0075472B"/>
     <w:rsid w:val="0075497B"/>
     <w:rsid w:val="00754E9B"/>
     <w:rsid w:val="0075528C"/>
     <w:rsid w:val="00755BDA"/>
     <w:rsid w:val="00755D52"/>
@@ -16337,129 +17382,136 @@
     <w:rsid w:val="00797E04"/>
     <w:rsid w:val="007A052F"/>
     <w:rsid w:val="007A068C"/>
     <w:rsid w:val="007A0C9E"/>
     <w:rsid w:val="007A1198"/>
     <w:rsid w:val="007A13E1"/>
     <w:rsid w:val="007A16EC"/>
     <w:rsid w:val="007A207C"/>
     <w:rsid w:val="007A2110"/>
     <w:rsid w:val="007A218B"/>
     <w:rsid w:val="007A32A6"/>
     <w:rsid w:val="007A3DD7"/>
     <w:rsid w:val="007A3E89"/>
     <w:rsid w:val="007A43C9"/>
     <w:rsid w:val="007A43DA"/>
     <w:rsid w:val="007A4911"/>
     <w:rsid w:val="007A5169"/>
     <w:rsid w:val="007A5955"/>
     <w:rsid w:val="007A5E6B"/>
     <w:rsid w:val="007A68BD"/>
     <w:rsid w:val="007A6B30"/>
     <w:rsid w:val="007A6F5E"/>
     <w:rsid w:val="007A75EF"/>
     <w:rsid w:val="007A7859"/>
     <w:rsid w:val="007B0289"/>
+    <w:rsid w:val="007B0A45"/>
     <w:rsid w:val="007B1291"/>
     <w:rsid w:val="007B268F"/>
     <w:rsid w:val="007B26CA"/>
     <w:rsid w:val="007B311F"/>
     <w:rsid w:val="007B38EA"/>
     <w:rsid w:val="007B3A86"/>
     <w:rsid w:val="007B3C2F"/>
     <w:rsid w:val="007B3E71"/>
     <w:rsid w:val="007B41EA"/>
     <w:rsid w:val="007B43A6"/>
     <w:rsid w:val="007B46ED"/>
     <w:rsid w:val="007B4739"/>
     <w:rsid w:val="007B4B67"/>
     <w:rsid w:val="007B5507"/>
     <w:rsid w:val="007B5C0D"/>
     <w:rsid w:val="007B5FA0"/>
     <w:rsid w:val="007B61A1"/>
     <w:rsid w:val="007B65A6"/>
     <w:rsid w:val="007B6B48"/>
     <w:rsid w:val="007B6BD2"/>
     <w:rsid w:val="007B739C"/>
     <w:rsid w:val="007B74A4"/>
     <w:rsid w:val="007B78CB"/>
     <w:rsid w:val="007C052A"/>
     <w:rsid w:val="007C073F"/>
     <w:rsid w:val="007C1313"/>
     <w:rsid w:val="007C1A04"/>
     <w:rsid w:val="007C1C93"/>
     <w:rsid w:val="007C271D"/>
     <w:rsid w:val="007C274C"/>
     <w:rsid w:val="007C3002"/>
     <w:rsid w:val="007C3648"/>
     <w:rsid w:val="007C36DD"/>
     <w:rsid w:val="007C3968"/>
     <w:rsid w:val="007C3B05"/>
+    <w:rsid w:val="007C3B3A"/>
     <w:rsid w:val="007C3B67"/>
     <w:rsid w:val="007C3D65"/>
     <w:rsid w:val="007C3EBB"/>
     <w:rsid w:val="007C46BC"/>
     <w:rsid w:val="007C58AF"/>
     <w:rsid w:val="007C6028"/>
     <w:rsid w:val="007C61D2"/>
     <w:rsid w:val="007C622B"/>
     <w:rsid w:val="007C626C"/>
+    <w:rsid w:val="007C6806"/>
     <w:rsid w:val="007C6D29"/>
     <w:rsid w:val="007C6F8B"/>
+    <w:rsid w:val="007C7BF3"/>
     <w:rsid w:val="007C7F53"/>
     <w:rsid w:val="007D1695"/>
     <w:rsid w:val="007D2D6A"/>
     <w:rsid w:val="007D2D7A"/>
     <w:rsid w:val="007D2E8F"/>
+    <w:rsid w:val="007D36F8"/>
     <w:rsid w:val="007D376E"/>
     <w:rsid w:val="007D37E3"/>
     <w:rsid w:val="007D3AE3"/>
     <w:rsid w:val="007D483B"/>
     <w:rsid w:val="007D5B50"/>
     <w:rsid w:val="007D5C52"/>
     <w:rsid w:val="007D6216"/>
     <w:rsid w:val="007D638C"/>
     <w:rsid w:val="007D6400"/>
     <w:rsid w:val="007D663F"/>
     <w:rsid w:val="007D68D8"/>
     <w:rsid w:val="007D6BBA"/>
     <w:rsid w:val="007D7EE5"/>
+    <w:rsid w:val="007E02FD"/>
     <w:rsid w:val="007E0406"/>
     <w:rsid w:val="007E086D"/>
     <w:rsid w:val="007E1014"/>
     <w:rsid w:val="007E197A"/>
     <w:rsid w:val="007E1B28"/>
     <w:rsid w:val="007E1BFD"/>
     <w:rsid w:val="007E1C17"/>
     <w:rsid w:val="007E1F21"/>
     <w:rsid w:val="007E29D2"/>
     <w:rsid w:val="007E31A2"/>
     <w:rsid w:val="007E3A1E"/>
     <w:rsid w:val="007E3AAD"/>
     <w:rsid w:val="007E3DC1"/>
     <w:rsid w:val="007E419B"/>
     <w:rsid w:val="007E4489"/>
+    <w:rsid w:val="007E51EC"/>
     <w:rsid w:val="007E5268"/>
     <w:rsid w:val="007E5644"/>
     <w:rsid w:val="007E6612"/>
     <w:rsid w:val="007E6EBD"/>
     <w:rsid w:val="007E7963"/>
     <w:rsid w:val="007E7E49"/>
     <w:rsid w:val="007E7FB0"/>
     <w:rsid w:val="007E7FED"/>
     <w:rsid w:val="007F0E98"/>
     <w:rsid w:val="007F0EF9"/>
     <w:rsid w:val="007F0F61"/>
     <w:rsid w:val="007F1AF9"/>
     <w:rsid w:val="007F215B"/>
     <w:rsid w:val="007F2475"/>
     <w:rsid w:val="007F251A"/>
     <w:rsid w:val="007F2C3C"/>
     <w:rsid w:val="007F325C"/>
     <w:rsid w:val="007F3868"/>
     <w:rsid w:val="007F38CB"/>
     <w:rsid w:val="007F3BBB"/>
     <w:rsid w:val="007F42F1"/>
     <w:rsid w:val="007F4B2A"/>
     <w:rsid w:val="007F4CB9"/>
     <w:rsid w:val="007F5111"/>
     <w:rsid w:val="007F54F4"/>
@@ -16500,373 +17552,394 @@
     <w:rsid w:val="00810BC1"/>
     <w:rsid w:val="00811066"/>
     <w:rsid w:val="008113F0"/>
     <w:rsid w:val="008115D6"/>
     <w:rsid w:val="00811E80"/>
     <w:rsid w:val="00812BFE"/>
     <w:rsid w:val="00812F8A"/>
     <w:rsid w:val="00813107"/>
     <w:rsid w:val="008135B3"/>
     <w:rsid w:val="00813833"/>
     <w:rsid w:val="00813930"/>
     <w:rsid w:val="00813C09"/>
     <w:rsid w:val="00813E14"/>
     <w:rsid w:val="00814705"/>
     <w:rsid w:val="0081481B"/>
     <w:rsid w:val="008156E4"/>
     <w:rsid w:val="00815926"/>
     <w:rsid w:val="008161BF"/>
     <w:rsid w:val="00817348"/>
     <w:rsid w:val="00817774"/>
     <w:rsid w:val="0082006F"/>
     <w:rsid w:val="00820B58"/>
     <w:rsid w:val="00820BEC"/>
     <w:rsid w:val="0082408A"/>
     <w:rsid w:val="00824BE2"/>
+    <w:rsid w:val="00824C8F"/>
     <w:rsid w:val="008252FB"/>
     <w:rsid w:val="00826493"/>
     <w:rsid w:val="00826BF9"/>
     <w:rsid w:val="00826CDC"/>
     <w:rsid w:val="00826ECF"/>
     <w:rsid w:val="008276D4"/>
     <w:rsid w:val="008279A9"/>
     <w:rsid w:val="00827B7E"/>
     <w:rsid w:val="00827FC4"/>
     <w:rsid w:val="008304BB"/>
+    <w:rsid w:val="008307F2"/>
     <w:rsid w:val="00832DED"/>
     <w:rsid w:val="00833E9D"/>
     <w:rsid w:val="008343D7"/>
     <w:rsid w:val="00834753"/>
     <w:rsid w:val="00834788"/>
     <w:rsid w:val="00834E1C"/>
+    <w:rsid w:val="0083501C"/>
     <w:rsid w:val="00835EDB"/>
     <w:rsid w:val="00836257"/>
     <w:rsid w:val="00836616"/>
     <w:rsid w:val="008368BA"/>
     <w:rsid w:val="00837491"/>
     <w:rsid w:val="008400C4"/>
     <w:rsid w:val="008403C8"/>
     <w:rsid w:val="00840727"/>
     <w:rsid w:val="00840CB1"/>
     <w:rsid w:val="0084109A"/>
     <w:rsid w:val="00841308"/>
     <w:rsid w:val="00841421"/>
     <w:rsid w:val="00841F6A"/>
     <w:rsid w:val="0084234D"/>
     <w:rsid w:val="00842E9C"/>
     <w:rsid w:val="00843174"/>
     <w:rsid w:val="00843BD9"/>
     <w:rsid w:val="00844D37"/>
     <w:rsid w:val="008450B4"/>
     <w:rsid w:val="0084545F"/>
     <w:rsid w:val="00845555"/>
     <w:rsid w:val="00845CFC"/>
     <w:rsid w:val="00846065"/>
     <w:rsid w:val="00847045"/>
     <w:rsid w:val="0084784D"/>
     <w:rsid w:val="00850097"/>
     <w:rsid w:val="008500B6"/>
     <w:rsid w:val="00850D68"/>
+    <w:rsid w:val="00850D71"/>
     <w:rsid w:val="00850FA2"/>
     <w:rsid w:val="008519A8"/>
     <w:rsid w:val="008525FC"/>
     <w:rsid w:val="00852AF2"/>
     <w:rsid w:val="00852C41"/>
     <w:rsid w:val="00852D0E"/>
     <w:rsid w:val="00852D5F"/>
     <w:rsid w:val="00852FE6"/>
     <w:rsid w:val="00853D95"/>
     <w:rsid w:val="00853E6C"/>
     <w:rsid w:val="0085431B"/>
     <w:rsid w:val="0085472D"/>
     <w:rsid w:val="008561E7"/>
     <w:rsid w:val="008565CD"/>
     <w:rsid w:val="00856989"/>
     <w:rsid w:val="0085740B"/>
     <w:rsid w:val="008577B8"/>
     <w:rsid w:val="00857946"/>
     <w:rsid w:val="00857B7D"/>
     <w:rsid w:val="00857E2E"/>
     <w:rsid w:val="00857F80"/>
+    <w:rsid w:val="008607EE"/>
+    <w:rsid w:val="00860904"/>
     <w:rsid w:val="0086124F"/>
     <w:rsid w:val="0086136D"/>
     <w:rsid w:val="00861CD1"/>
     <w:rsid w:val="00861FED"/>
     <w:rsid w:val="008627DC"/>
     <w:rsid w:val="008627F5"/>
     <w:rsid w:val="00862862"/>
     <w:rsid w:val="0086351D"/>
     <w:rsid w:val="00863C60"/>
     <w:rsid w:val="00863DB7"/>
     <w:rsid w:val="00864BAE"/>
     <w:rsid w:val="00864BF6"/>
     <w:rsid w:val="00864C02"/>
     <w:rsid w:val="008651C8"/>
     <w:rsid w:val="00865C91"/>
     <w:rsid w:val="00865CD1"/>
     <w:rsid w:val="00867830"/>
     <w:rsid w:val="00867914"/>
     <w:rsid w:val="00867B3D"/>
     <w:rsid w:val="00870DE7"/>
     <w:rsid w:val="00871937"/>
     <w:rsid w:val="00871A7B"/>
     <w:rsid w:val="00871B4B"/>
     <w:rsid w:val="00871DDA"/>
     <w:rsid w:val="00872085"/>
     <w:rsid w:val="00872248"/>
     <w:rsid w:val="00872284"/>
     <w:rsid w:val="00872AA6"/>
     <w:rsid w:val="00872B66"/>
     <w:rsid w:val="008736B9"/>
     <w:rsid w:val="00873C15"/>
     <w:rsid w:val="00873DD8"/>
     <w:rsid w:val="00873DE1"/>
+    <w:rsid w:val="008743D3"/>
     <w:rsid w:val="00874FA6"/>
     <w:rsid w:val="00875416"/>
     <w:rsid w:val="008756EB"/>
     <w:rsid w:val="00875893"/>
     <w:rsid w:val="008758A8"/>
     <w:rsid w:val="008758FE"/>
     <w:rsid w:val="008770D1"/>
     <w:rsid w:val="008774D3"/>
     <w:rsid w:val="008774F6"/>
     <w:rsid w:val="00877BE1"/>
     <w:rsid w:val="00877CAF"/>
     <w:rsid w:val="00877EFA"/>
     <w:rsid w:val="008800DA"/>
     <w:rsid w:val="00880231"/>
     <w:rsid w:val="00880F20"/>
     <w:rsid w:val="00881289"/>
     <w:rsid w:val="00881D78"/>
+    <w:rsid w:val="008822B7"/>
     <w:rsid w:val="00882424"/>
     <w:rsid w:val="00882F84"/>
     <w:rsid w:val="00883289"/>
     <w:rsid w:val="00883A14"/>
     <w:rsid w:val="00883B06"/>
     <w:rsid w:val="00883B50"/>
     <w:rsid w:val="00884599"/>
     <w:rsid w:val="0088461E"/>
     <w:rsid w:val="0088468A"/>
     <w:rsid w:val="008852F3"/>
     <w:rsid w:val="00885C4F"/>
     <w:rsid w:val="0088642B"/>
     <w:rsid w:val="0088643D"/>
     <w:rsid w:val="00886545"/>
     <w:rsid w:val="0088686B"/>
     <w:rsid w:val="00886897"/>
     <w:rsid w:val="00886F47"/>
     <w:rsid w:val="00890096"/>
     <w:rsid w:val="008900C3"/>
     <w:rsid w:val="0089013F"/>
     <w:rsid w:val="0089079D"/>
     <w:rsid w:val="00890978"/>
     <w:rsid w:val="008913A1"/>
     <w:rsid w:val="008914D6"/>
     <w:rsid w:val="00891508"/>
     <w:rsid w:val="00892C04"/>
     <w:rsid w:val="008937AA"/>
+    <w:rsid w:val="008937B1"/>
     <w:rsid w:val="008940EA"/>
     <w:rsid w:val="0089421E"/>
     <w:rsid w:val="00894464"/>
+    <w:rsid w:val="0089448B"/>
     <w:rsid w:val="00894BBC"/>
     <w:rsid w:val="00894D38"/>
     <w:rsid w:val="00894F15"/>
     <w:rsid w:val="00894F4F"/>
     <w:rsid w:val="00895EE0"/>
     <w:rsid w:val="00896105"/>
     <w:rsid w:val="008974D0"/>
     <w:rsid w:val="00897705"/>
     <w:rsid w:val="00897741"/>
     <w:rsid w:val="00897937"/>
     <w:rsid w:val="008A0949"/>
     <w:rsid w:val="008A0C96"/>
     <w:rsid w:val="008A0D11"/>
     <w:rsid w:val="008A0FEF"/>
     <w:rsid w:val="008A1B30"/>
     <w:rsid w:val="008A1F52"/>
     <w:rsid w:val="008A319C"/>
     <w:rsid w:val="008A3206"/>
     <w:rsid w:val="008A36B7"/>
     <w:rsid w:val="008A3718"/>
     <w:rsid w:val="008A3949"/>
     <w:rsid w:val="008A460A"/>
     <w:rsid w:val="008A4C34"/>
     <w:rsid w:val="008A51EF"/>
     <w:rsid w:val="008A527C"/>
     <w:rsid w:val="008A5281"/>
     <w:rsid w:val="008A56E4"/>
     <w:rsid w:val="008A61C7"/>
     <w:rsid w:val="008A63AB"/>
     <w:rsid w:val="008A6F5F"/>
     <w:rsid w:val="008A742A"/>
     <w:rsid w:val="008A7C73"/>
+    <w:rsid w:val="008A7E79"/>
     <w:rsid w:val="008B0054"/>
     <w:rsid w:val="008B025F"/>
     <w:rsid w:val="008B032B"/>
     <w:rsid w:val="008B0CF0"/>
     <w:rsid w:val="008B0FE6"/>
     <w:rsid w:val="008B1524"/>
     <w:rsid w:val="008B1531"/>
     <w:rsid w:val="008B17CB"/>
+    <w:rsid w:val="008B214C"/>
     <w:rsid w:val="008B277D"/>
     <w:rsid w:val="008B2D6C"/>
     <w:rsid w:val="008B2F8A"/>
     <w:rsid w:val="008B36DD"/>
     <w:rsid w:val="008B38B8"/>
     <w:rsid w:val="008B3923"/>
     <w:rsid w:val="008B3C57"/>
     <w:rsid w:val="008B430C"/>
     <w:rsid w:val="008B57B8"/>
     <w:rsid w:val="008B5897"/>
     <w:rsid w:val="008B58E0"/>
     <w:rsid w:val="008B6048"/>
     <w:rsid w:val="008B6447"/>
     <w:rsid w:val="008B733F"/>
     <w:rsid w:val="008B7D5D"/>
     <w:rsid w:val="008B7E56"/>
     <w:rsid w:val="008C0795"/>
     <w:rsid w:val="008C0864"/>
     <w:rsid w:val="008C091F"/>
     <w:rsid w:val="008C0FE4"/>
     <w:rsid w:val="008C10B7"/>
     <w:rsid w:val="008C198F"/>
     <w:rsid w:val="008C2022"/>
+    <w:rsid w:val="008C277F"/>
     <w:rsid w:val="008C33C1"/>
     <w:rsid w:val="008C37B7"/>
+    <w:rsid w:val="008C380E"/>
     <w:rsid w:val="008C3819"/>
     <w:rsid w:val="008C4380"/>
     <w:rsid w:val="008C45E1"/>
     <w:rsid w:val="008C4898"/>
     <w:rsid w:val="008C4C5D"/>
     <w:rsid w:val="008C4DCE"/>
     <w:rsid w:val="008C5704"/>
     <w:rsid w:val="008C570D"/>
     <w:rsid w:val="008C596A"/>
     <w:rsid w:val="008C59CB"/>
     <w:rsid w:val="008C6193"/>
     <w:rsid w:val="008C6B48"/>
     <w:rsid w:val="008C74B3"/>
     <w:rsid w:val="008D01A7"/>
     <w:rsid w:val="008D05AE"/>
     <w:rsid w:val="008D15B4"/>
     <w:rsid w:val="008D18E5"/>
+    <w:rsid w:val="008D1A25"/>
     <w:rsid w:val="008D1F38"/>
     <w:rsid w:val="008D22C0"/>
     <w:rsid w:val="008D234A"/>
     <w:rsid w:val="008D2529"/>
     <w:rsid w:val="008D2958"/>
     <w:rsid w:val="008D2B5B"/>
     <w:rsid w:val="008D2F4C"/>
     <w:rsid w:val="008D3092"/>
+    <w:rsid w:val="008D39F2"/>
     <w:rsid w:val="008D3B36"/>
     <w:rsid w:val="008D3F9D"/>
     <w:rsid w:val="008D40FE"/>
     <w:rsid w:val="008D42B6"/>
     <w:rsid w:val="008D446D"/>
     <w:rsid w:val="008D46DB"/>
     <w:rsid w:val="008D4873"/>
     <w:rsid w:val="008D5174"/>
     <w:rsid w:val="008D5863"/>
     <w:rsid w:val="008D5FF3"/>
+    <w:rsid w:val="008D6448"/>
     <w:rsid w:val="008D645B"/>
     <w:rsid w:val="008D663A"/>
     <w:rsid w:val="008D6C9F"/>
     <w:rsid w:val="008D6E8C"/>
     <w:rsid w:val="008D6EB6"/>
     <w:rsid w:val="008D7860"/>
     <w:rsid w:val="008D7F6A"/>
     <w:rsid w:val="008E001B"/>
     <w:rsid w:val="008E0145"/>
     <w:rsid w:val="008E0779"/>
     <w:rsid w:val="008E0933"/>
     <w:rsid w:val="008E0E5B"/>
     <w:rsid w:val="008E107F"/>
     <w:rsid w:val="008E17F4"/>
     <w:rsid w:val="008E2448"/>
     <w:rsid w:val="008E2E51"/>
     <w:rsid w:val="008E337F"/>
     <w:rsid w:val="008E35B7"/>
     <w:rsid w:val="008E35F3"/>
     <w:rsid w:val="008E3874"/>
     <w:rsid w:val="008E3B6C"/>
     <w:rsid w:val="008E3EC3"/>
     <w:rsid w:val="008E5A95"/>
     <w:rsid w:val="008E5DFB"/>
     <w:rsid w:val="008E60C7"/>
     <w:rsid w:val="008E6B05"/>
     <w:rsid w:val="008E6B19"/>
     <w:rsid w:val="008E6DF7"/>
+    <w:rsid w:val="008E7284"/>
     <w:rsid w:val="008E738F"/>
     <w:rsid w:val="008E7AEA"/>
     <w:rsid w:val="008F05CD"/>
     <w:rsid w:val="008F1C09"/>
     <w:rsid w:val="008F2031"/>
     <w:rsid w:val="008F2415"/>
     <w:rsid w:val="008F25C3"/>
     <w:rsid w:val="008F296A"/>
     <w:rsid w:val="008F3089"/>
     <w:rsid w:val="008F318E"/>
     <w:rsid w:val="008F36C1"/>
     <w:rsid w:val="008F3ADE"/>
     <w:rsid w:val="008F3D48"/>
     <w:rsid w:val="008F4A7D"/>
     <w:rsid w:val="008F537D"/>
     <w:rsid w:val="008F599E"/>
     <w:rsid w:val="008F5D81"/>
     <w:rsid w:val="008F5DA4"/>
     <w:rsid w:val="008F5FB3"/>
     <w:rsid w:val="008F6364"/>
+    <w:rsid w:val="008F6381"/>
     <w:rsid w:val="008F68FB"/>
     <w:rsid w:val="008F6B83"/>
     <w:rsid w:val="008F6DA5"/>
     <w:rsid w:val="008F709E"/>
     <w:rsid w:val="009005CB"/>
     <w:rsid w:val="00900A86"/>
     <w:rsid w:val="00900BA3"/>
     <w:rsid w:val="00900C54"/>
     <w:rsid w:val="00900E50"/>
     <w:rsid w:val="0090102A"/>
     <w:rsid w:val="00901239"/>
     <w:rsid w:val="009017B2"/>
     <w:rsid w:val="00902299"/>
     <w:rsid w:val="0090304E"/>
     <w:rsid w:val="00903184"/>
     <w:rsid w:val="009032FB"/>
     <w:rsid w:val="0090350E"/>
     <w:rsid w:val="00903BDF"/>
     <w:rsid w:val="009040B7"/>
     <w:rsid w:val="00904D31"/>
     <w:rsid w:val="00904DE7"/>
     <w:rsid w:val="00905AFE"/>
     <w:rsid w:val="00906072"/>
     <w:rsid w:val="00906DD8"/>
     <w:rsid w:val="009073BC"/>
     <w:rsid w:val="00907722"/>
     <w:rsid w:val="00907EF4"/>
     <w:rsid w:val="00907F28"/>
     <w:rsid w:val="00910075"/>
     <w:rsid w:val="009103DB"/>
+    <w:rsid w:val="00911049"/>
+    <w:rsid w:val="00911113"/>
     <w:rsid w:val="00911506"/>
     <w:rsid w:val="00911665"/>
     <w:rsid w:val="00911877"/>
     <w:rsid w:val="00911AE0"/>
     <w:rsid w:val="009121EE"/>
     <w:rsid w:val="009129C2"/>
     <w:rsid w:val="00912F74"/>
     <w:rsid w:val="00912F7C"/>
     <w:rsid w:val="0091316B"/>
     <w:rsid w:val="00913890"/>
     <w:rsid w:val="00913BD6"/>
     <w:rsid w:val="00913D8E"/>
     <w:rsid w:val="00914025"/>
     <w:rsid w:val="009140B5"/>
     <w:rsid w:val="00914CCB"/>
     <w:rsid w:val="0091522B"/>
     <w:rsid w:val="009169A2"/>
     <w:rsid w:val="009169D7"/>
     <w:rsid w:val="00916EED"/>
     <w:rsid w:val="009175E9"/>
     <w:rsid w:val="00917694"/>
     <w:rsid w:val="00917901"/>
     <w:rsid w:val="0091799E"/>
     <w:rsid w:val="00917CD4"/>
     <w:rsid w:val="00917CF6"/>
@@ -16921,195 +17994,204 @@
     <w:rsid w:val="009434E7"/>
     <w:rsid w:val="00943AED"/>
     <w:rsid w:val="00943E43"/>
     <w:rsid w:val="00944BF8"/>
     <w:rsid w:val="00944C80"/>
     <w:rsid w:val="00944D1B"/>
     <w:rsid w:val="00944D9D"/>
     <w:rsid w:val="00944E80"/>
     <w:rsid w:val="00944EAB"/>
     <w:rsid w:val="00944ECF"/>
     <w:rsid w:val="00945093"/>
     <w:rsid w:val="009450D4"/>
     <w:rsid w:val="00945433"/>
     <w:rsid w:val="00945A0A"/>
     <w:rsid w:val="00945DA0"/>
     <w:rsid w:val="00947087"/>
     <w:rsid w:val="009472F7"/>
     <w:rsid w:val="0095130A"/>
     <w:rsid w:val="00951943"/>
     <w:rsid w:val="00951F67"/>
     <w:rsid w:val="00952169"/>
     <w:rsid w:val="00952FB6"/>
     <w:rsid w:val="00952FDF"/>
     <w:rsid w:val="00953425"/>
     <w:rsid w:val="00953DDD"/>
+    <w:rsid w:val="009545C5"/>
     <w:rsid w:val="009548B9"/>
     <w:rsid w:val="00954DF0"/>
     <w:rsid w:val="009567D7"/>
     <w:rsid w:val="00956EC0"/>
     <w:rsid w:val="0095794B"/>
     <w:rsid w:val="00960DAE"/>
     <w:rsid w:val="00960FCD"/>
     <w:rsid w:val="009615BF"/>
     <w:rsid w:val="0096182C"/>
     <w:rsid w:val="00961BC2"/>
     <w:rsid w:val="00961DEF"/>
     <w:rsid w:val="009621E9"/>
     <w:rsid w:val="009625F1"/>
     <w:rsid w:val="00962902"/>
     <w:rsid w:val="00962D5B"/>
     <w:rsid w:val="00963040"/>
     <w:rsid w:val="0096306D"/>
     <w:rsid w:val="00963119"/>
     <w:rsid w:val="00963146"/>
     <w:rsid w:val="009631DB"/>
     <w:rsid w:val="009634BE"/>
     <w:rsid w:val="00963700"/>
     <w:rsid w:val="00963D85"/>
+    <w:rsid w:val="009646E5"/>
     <w:rsid w:val="00964B5B"/>
     <w:rsid w:val="00965B33"/>
     <w:rsid w:val="00965C16"/>
     <w:rsid w:val="00965F82"/>
     <w:rsid w:val="009666EF"/>
     <w:rsid w:val="00966C37"/>
     <w:rsid w:val="00967227"/>
     <w:rsid w:val="0096741E"/>
     <w:rsid w:val="00970602"/>
     <w:rsid w:val="0097083B"/>
     <w:rsid w:val="00970AAA"/>
     <w:rsid w:val="00970D66"/>
     <w:rsid w:val="00970FCB"/>
     <w:rsid w:val="009713FE"/>
     <w:rsid w:val="009715F5"/>
     <w:rsid w:val="00971D08"/>
     <w:rsid w:val="00971E02"/>
     <w:rsid w:val="00971E39"/>
     <w:rsid w:val="00971F07"/>
     <w:rsid w:val="00972B04"/>
     <w:rsid w:val="0097317C"/>
     <w:rsid w:val="009737D4"/>
     <w:rsid w:val="00973848"/>
     <w:rsid w:val="0097465E"/>
     <w:rsid w:val="00974E10"/>
     <w:rsid w:val="00975847"/>
     <w:rsid w:val="00975CDB"/>
     <w:rsid w:val="00976C04"/>
+    <w:rsid w:val="00977600"/>
     <w:rsid w:val="00977CB2"/>
     <w:rsid w:val="00980163"/>
     <w:rsid w:val="00980238"/>
     <w:rsid w:val="00980356"/>
     <w:rsid w:val="00980741"/>
     <w:rsid w:val="00980CE0"/>
     <w:rsid w:val="00981B32"/>
+    <w:rsid w:val="00981D25"/>
     <w:rsid w:val="00981EC7"/>
+    <w:rsid w:val="00982790"/>
     <w:rsid w:val="0098343F"/>
     <w:rsid w:val="00983837"/>
     <w:rsid w:val="00983870"/>
     <w:rsid w:val="00983A0C"/>
     <w:rsid w:val="00983DE1"/>
     <w:rsid w:val="00983ED0"/>
     <w:rsid w:val="00984287"/>
     <w:rsid w:val="00984512"/>
     <w:rsid w:val="009846D8"/>
     <w:rsid w:val="00984B7B"/>
     <w:rsid w:val="0098643D"/>
     <w:rsid w:val="00986E1F"/>
     <w:rsid w:val="0098716B"/>
     <w:rsid w:val="0098773B"/>
     <w:rsid w:val="009912FB"/>
     <w:rsid w:val="0099130E"/>
     <w:rsid w:val="00991737"/>
     <w:rsid w:val="00992021"/>
     <w:rsid w:val="00992455"/>
     <w:rsid w:val="009928E2"/>
     <w:rsid w:val="00992E55"/>
     <w:rsid w:val="00993141"/>
     <w:rsid w:val="009935C3"/>
     <w:rsid w:val="00993BAE"/>
     <w:rsid w:val="00994149"/>
     <w:rsid w:val="00994477"/>
     <w:rsid w:val="00994F37"/>
     <w:rsid w:val="00995BC7"/>
     <w:rsid w:val="00995E75"/>
     <w:rsid w:val="00995EAF"/>
     <w:rsid w:val="00996093"/>
     <w:rsid w:val="009964D7"/>
     <w:rsid w:val="009964EE"/>
     <w:rsid w:val="00996986"/>
     <w:rsid w:val="00997465"/>
     <w:rsid w:val="0099786E"/>
     <w:rsid w:val="009A03E4"/>
     <w:rsid w:val="009A06B3"/>
     <w:rsid w:val="009A0ADC"/>
     <w:rsid w:val="009A13F5"/>
     <w:rsid w:val="009A1503"/>
     <w:rsid w:val="009A16FF"/>
     <w:rsid w:val="009A1738"/>
     <w:rsid w:val="009A1A9D"/>
     <w:rsid w:val="009A24D5"/>
     <w:rsid w:val="009A25D8"/>
     <w:rsid w:val="009A2672"/>
     <w:rsid w:val="009A3472"/>
+    <w:rsid w:val="009A34D7"/>
     <w:rsid w:val="009A3A3B"/>
+    <w:rsid w:val="009A3AD5"/>
     <w:rsid w:val="009A3C50"/>
     <w:rsid w:val="009A47B0"/>
     <w:rsid w:val="009A53D1"/>
     <w:rsid w:val="009A53FD"/>
     <w:rsid w:val="009A54E2"/>
     <w:rsid w:val="009A61D1"/>
     <w:rsid w:val="009A61F4"/>
     <w:rsid w:val="009A6318"/>
     <w:rsid w:val="009A647B"/>
     <w:rsid w:val="009A6ACF"/>
     <w:rsid w:val="009A7294"/>
     <w:rsid w:val="009A72B3"/>
     <w:rsid w:val="009A746B"/>
+    <w:rsid w:val="009A787A"/>
     <w:rsid w:val="009A7CC9"/>
     <w:rsid w:val="009B018A"/>
     <w:rsid w:val="009B0347"/>
     <w:rsid w:val="009B09DA"/>
     <w:rsid w:val="009B0A0C"/>
     <w:rsid w:val="009B0BFA"/>
     <w:rsid w:val="009B0ED0"/>
     <w:rsid w:val="009B1351"/>
     <w:rsid w:val="009B1449"/>
     <w:rsid w:val="009B20D3"/>
     <w:rsid w:val="009B2417"/>
     <w:rsid w:val="009B26F0"/>
     <w:rsid w:val="009B2E7A"/>
     <w:rsid w:val="009B3468"/>
     <w:rsid w:val="009B373F"/>
     <w:rsid w:val="009B37A9"/>
     <w:rsid w:val="009B4AAF"/>
     <w:rsid w:val="009B5061"/>
     <w:rsid w:val="009B50F4"/>
     <w:rsid w:val="009B5D55"/>
     <w:rsid w:val="009B5F59"/>
     <w:rsid w:val="009B64D8"/>
     <w:rsid w:val="009B65B1"/>
     <w:rsid w:val="009B6673"/>
+    <w:rsid w:val="009B7089"/>
     <w:rsid w:val="009B7575"/>
     <w:rsid w:val="009B7666"/>
     <w:rsid w:val="009B7ADC"/>
     <w:rsid w:val="009B7B66"/>
     <w:rsid w:val="009B7BFB"/>
     <w:rsid w:val="009C0110"/>
     <w:rsid w:val="009C06A4"/>
     <w:rsid w:val="009C1285"/>
     <w:rsid w:val="009C1604"/>
     <w:rsid w:val="009C173B"/>
     <w:rsid w:val="009C1CE8"/>
     <w:rsid w:val="009C2062"/>
     <w:rsid w:val="009C21DC"/>
     <w:rsid w:val="009C2657"/>
     <w:rsid w:val="009C2A8D"/>
     <w:rsid w:val="009C2FA1"/>
     <w:rsid w:val="009C3A3E"/>
     <w:rsid w:val="009C3AE2"/>
     <w:rsid w:val="009C3F80"/>
     <w:rsid w:val="009C4004"/>
     <w:rsid w:val="009C4456"/>
     <w:rsid w:val="009C4930"/>
     <w:rsid w:val="009C4A6B"/>
     <w:rsid w:val="009C4BCB"/>
     <w:rsid w:val="009C4D67"/>
@@ -17163,50 +18245,51 @@
     <w:rsid w:val="009E3A3F"/>
     <w:rsid w:val="009E49F8"/>
     <w:rsid w:val="009E5352"/>
     <w:rsid w:val="009E62CC"/>
     <w:rsid w:val="009E676C"/>
     <w:rsid w:val="009E67C3"/>
     <w:rsid w:val="009E795A"/>
     <w:rsid w:val="009E7DE7"/>
     <w:rsid w:val="009F010A"/>
     <w:rsid w:val="009F13B9"/>
     <w:rsid w:val="009F1FA2"/>
     <w:rsid w:val="009F2383"/>
     <w:rsid w:val="009F23A8"/>
     <w:rsid w:val="009F2601"/>
     <w:rsid w:val="009F28AF"/>
     <w:rsid w:val="009F3681"/>
     <w:rsid w:val="009F3877"/>
     <w:rsid w:val="009F3D27"/>
     <w:rsid w:val="009F3F04"/>
     <w:rsid w:val="009F3FB3"/>
     <w:rsid w:val="009F448C"/>
     <w:rsid w:val="009F4CC2"/>
     <w:rsid w:val="009F55E5"/>
     <w:rsid w:val="009F55F4"/>
     <w:rsid w:val="009F562F"/>
+    <w:rsid w:val="009F5754"/>
     <w:rsid w:val="009F5EE5"/>
     <w:rsid w:val="009F7130"/>
     <w:rsid w:val="009F728E"/>
     <w:rsid w:val="009F7542"/>
     <w:rsid w:val="009F78A2"/>
     <w:rsid w:val="009F7D7A"/>
     <w:rsid w:val="00A00097"/>
     <w:rsid w:val="00A002E0"/>
     <w:rsid w:val="00A02495"/>
     <w:rsid w:val="00A02567"/>
     <w:rsid w:val="00A0262B"/>
     <w:rsid w:val="00A02794"/>
     <w:rsid w:val="00A0305E"/>
     <w:rsid w:val="00A03A58"/>
     <w:rsid w:val="00A03DA6"/>
     <w:rsid w:val="00A0468D"/>
     <w:rsid w:val="00A04729"/>
     <w:rsid w:val="00A0478C"/>
     <w:rsid w:val="00A04BF1"/>
     <w:rsid w:val="00A04C49"/>
     <w:rsid w:val="00A0533B"/>
     <w:rsid w:val="00A05486"/>
     <w:rsid w:val="00A06446"/>
     <w:rsid w:val="00A07854"/>
     <w:rsid w:val="00A07B23"/>
@@ -17264,125 +18347,129 @@
     <w:rsid w:val="00A320D3"/>
     <w:rsid w:val="00A32285"/>
     <w:rsid w:val="00A323C0"/>
     <w:rsid w:val="00A3299E"/>
     <w:rsid w:val="00A32E33"/>
     <w:rsid w:val="00A3361E"/>
     <w:rsid w:val="00A337AC"/>
     <w:rsid w:val="00A339CC"/>
     <w:rsid w:val="00A33DEF"/>
     <w:rsid w:val="00A33FD7"/>
     <w:rsid w:val="00A3440A"/>
     <w:rsid w:val="00A348DC"/>
     <w:rsid w:val="00A34F19"/>
     <w:rsid w:val="00A353D8"/>
     <w:rsid w:val="00A35E12"/>
     <w:rsid w:val="00A36196"/>
     <w:rsid w:val="00A3672E"/>
     <w:rsid w:val="00A3732F"/>
     <w:rsid w:val="00A37D61"/>
     <w:rsid w:val="00A37F89"/>
     <w:rsid w:val="00A40006"/>
     <w:rsid w:val="00A4057C"/>
     <w:rsid w:val="00A409E5"/>
     <w:rsid w:val="00A41CD1"/>
     <w:rsid w:val="00A41FC6"/>
+    <w:rsid w:val="00A42435"/>
     <w:rsid w:val="00A4272F"/>
     <w:rsid w:val="00A42FE8"/>
     <w:rsid w:val="00A43472"/>
     <w:rsid w:val="00A43612"/>
     <w:rsid w:val="00A43A9F"/>
     <w:rsid w:val="00A43C28"/>
     <w:rsid w:val="00A43FEE"/>
     <w:rsid w:val="00A4425C"/>
     <w:rsid w:val="00A44CBA"/>
     <w:rsid w:val="00A459F8"/>
     <w:rsid w:val="00A45A82"/>
     <w:rsid w:val="00A45E49"/>
     <w:rsid w:val="00A46453"/>
     <w:rsid w:val="00A469AE"/>
     <w:rsid w:val="00A4725E"/>
     <w:rsid w:val="00A47605"/>
     <w:rsid w:val="00A478DA"/>
     <w:rsid w:val="00A47A38"/>
     <w:rsid w:val="00A47D54"/>
     <w:rsid w:val="00A503DF"/>
     <w:rsid w:val="00A503F9"/>
     <w:rsid w:val="00A50754"/>
     <w:rsid w:val="00A5093E"/>
     <w:rsid w:val="00A50B28"/>
     <w:rsid w:val="00A50E9E"/>
     <w:rsid w:val="00A511B5"/>
     <w:rsid w:val="00A5132E"/>
     <w:rsid w:val="00A515ED"/>
     <w:rsid w:val="00A5185F"/>
     <w:rsid w:val="00A51863"/>
     <w:rsid w:val="00A51FAD"/>
     <w:rsid w:val="00A527DA"/>
     <w:rsid w:val="00A53668"/>
     <w:rsid w:val="00A53751"/>
     <w:rsid w:val="00A53A5F"/>
     <w:rsid w:val="00A543F7"/>
     <w:rsid w:val="00A55085"/>
     <w:rsid w:val="00A55903"/>
     <w:rsid w:val="00A559A2"/>
     <w:rsid w:val="00A561A5"/>
     <w:rsid w:val="00A5645C"/>
     <w:rsid w:val="00A566B9"/>
     <w:rsid w:val="00A56739"/>
     <w:rsid w:val="00A56B92"/>
     <w:rsid w:val="00A5724B"/>
     <w:rsid w:val="00A57482"/>
     <w:rsid w:val="00A57A8D"/>
     <w:rsid w:val="00A57E39"/>
+    <w:rsid w:val="00A604FC"/>
     <w:rsid w:val="00A60E05"/>
     <w:rsid w:val="00A60F9E"/>
     <w:rsid w:val="00A615E8"/>
     <w:rsid w:val="00A61ADA"/>
     <w:rsid w:val="00A62103"/>
     <w:rsid w:val="00A621E9"/>
     <w:rsid w:val="00A630DC"/>
     <w:rsid w:val="00A63A0F"/>
     <w:rsid w:val="00A63A4F"/>
     <w:rsid w:val="00A63AEF"/>
     <w:rsid w:val="00A64D39"/>
     <w:rsid w:val="00A65203"/>
     <w:rsid w:val="00A65521"/>
     <w:rsid w:val="00A65598"/>
     <w:rsid w:val="00A655B5"/>
     <w:rsid w:val="00A65AD6"/>
     <w:rsid w:val="00A65D37"/>
     <w:rsid w:val="00A660D4"/>
     <w:rsid w:val="00A6698A"/>
     <w:rsid w:val="00A66A7A"/>
     <w:rsid w:val="00A6718B"/>
     <w:rsid w:val="00A70061"/>
     <w:rsid w:val="00A709B4"/>
+    <w:rsid w:val="00A70BCB"/>
     <w:rsid w:val="00A71349"/>
     <w:rsid w:val="00A724E3"/>
     <w:rsid w:val="00A7256D"/>
     <w:rsid w:val="00A72812"/>
+    <w:rsid w:val="00A72C78"/>
     <w:rsid w:val="00A72DA4"/>
     <w:rsid w:val="00A72E50"/>
     <w:rsid w:val="00A73120"/>
     <w:rsid w:val="00A733BF"/>
     <w:rsid w:val="00A74413"/>
     <w:rsid w:val="00A74519"/>
     <w:rsid w:val="00A74CDD"/>
     <w:rsid w:val="00A74E42"/>
     <w:rsid w:val="00A75000"/>
     <w:rsid w:val="00A75DD3"/>
     <w:rsid w:val="00A767DD"/>
     <w:rsid w:val="00A76825"/>
     <w:rsid w:val="00A768CD"/>
     <w:rsid w:val="00A7701B"/>
     <w:rsid w:val="00A77283"/>
     <w:rsid w:val="00A77D41"/>
     <w:rsid w:val="00A77F1C"/>
     <w:rsid w:val="00A811E6"/>
     <w:rsid w:val="00A8268C"/>
     <w:rsid w:val="00A8371F"/>
     <w:rsid w:val="00A83F11"/>
     <w:rsid w:val="00A844DE"/>
     <w:rsid w:val="00A847A4"/>
     <w:rsid w:val="00A848FF"/>
     <w:rsid w:val="00A8499B"/>
@@ -17393,98 +18480,102 @@
     <w:rsid w:val="00A85AE0"/>
     <w:rsid w:val="00A85B94"/>
     <w:rsid w:val="00A85E6D"/>
     <w:rsid w:val="00A85FD1"/>
     <w:rsid w:val="00A86175"/>
     <w:rsid w:val="00A866BA"/>
     <w:rsid w:val="00A876EB"/>
     <w:rsid w:val="00A901DF"/>
     <w:rsid w:val="00A90493"/>
     <w:rsid w:val="00A90A49"/>
     <w:rsid w:val="00A90B8B"/>
     <w:rsid w:val="00A90FC0"/>
     <w:rsid w:val="00A91D31"/>
     <w:rsid w:val="00A92174"/>
     <w:rsid w:val="00A94157"/>
     <w:rsid w:val="00A942A3"/>
     <w:rsid w:val="00A944E3"/>
     <w:rsid w:val="00A945EC"/>
     <w:rsid w:val="00A94935"/>
     <w:rsid w:val="00A94BA0"/>
     <w:rsid w:val="00A94DEE"/>
     <w:rsid w:val="00A950E9"/>
     <w:rsid w:val="00A95426"/>
     <w:rsid w:val="00A954F0"/>
     <w:rsid w:val="00A956D8"/>
+    <w:rsid w:val="00A956FE"/>
     <w:rsid w:val="00A95D3C"/>
     <w:rsid w:val="00A95D66"/>
     <w:rsid w:val="00A9643D"/>
     <w:rsid w:val="00A97A4D"/>
     <w:rsid w:val="00AA00F8"/>
     <w:rsid w:val="00AA1DE0"/>
     <w:rsid w:val="00AA34B2"/>
     <w:rsid w:val="00AA3799"/>
     <w:rsid w:val="00AA3971"/>
     <w:rsid w:val="00AA40C8"/>
     <w:rsid w:val="00AA4473"/>
     <w:rsid w:val="00AA4A16"/>
     <w:rsid w:val="00AA4AC6"/>
     <w:rsid w:val="00AA5961"/>
     <w:rsid w:val="00AA5AAC"/>
     <w:rsid w:val="00AA5D5A"/>
     <w:rsid w:val="00AA5D86"/>
     <w:rsid w:val="00AA5E0A"/>
     <w:rsid w:val="00AA5E0D"/>
     <w:rsid w:val="00AA6007"/>
     <w:rsid w:val="00AA642D"/>
     <w:rsid w:val="00AA678B"/>
     <w:rsid w:val="00AA6FBF"/>
     <w:rsid w:val="00AA733A"/>
     <w:rsid w:val="00AA757B"/>
     <w:rsid w:val="00AB07FA"/>
     <w:rsid w:val="00AB1201"/>
     <w:rsid w:val="00AB1681"/>
     <w:rsid w:val="00AB1872"/>
     <w:rsid w:val="00AB1BDA"/>
     <w:rsid w:val="00AB22F6"/>
     <w:rsid w:val="00AB27A9"/>
+    <w:rsid w:val="00AB2819"/>
     <w:rsid w:val="00AB2A03"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB4A56"/>
     <w:rsid w:val="00AB5000"/>
+    <w:rsid w:val="00AB5EB5"/>
     <w:rsid w:val="00AB6263"/>
     <w:rsid w:val="00AB6FB4"/>
     <w:rsid w:val="00AB7D59"/>
     <w:rsid w:val="00AB7FD6"/>
     <w:rsid w:val="00AC00CA"/>
     <w:rsid w:val="00AC016E"/>
     <w:rsid w:val="00AC08C3"/>
     <w:rsid w:val="00AC13F9"/>
     <w:rsid w:val="00AC1606"/>
     <w:rsid w:val="00AC223D"/>
     <w:rsid w:val="00AC2564"/>
     <w:rsid w:val="00AC338C"/>
+    <w:rsid w:val="00AC33CD"/>
     <w:rsid w:val="00AC3423"/>
     <w:rsid w:val="00AC3E0F"/>
     <w:rsid w:val="00AC3F4A"/>
     <w:rsid w:val="00AC4165"/>
     <w:rsid w:val="00AC4274"/>
     <w:rsid w:val="00AC4E74"/>
     <w:rsid w:val="00AC5387"/>
     <w:rsid w:val="00AC57C0"/>
     <w:rsid w:val="00AC656A"/>
     <w:rsid w:val="00AC69CE"/>
     <w:rsid w:val="00AC6B02"/>
     <w:rsid w:val="00AC751B"/>
     <w:rsid w:val="00AC79BB"/>
     <w:rsid w:val="00AD02E5"/>
     <w:rsid w:val="00AD1565"/>
     <w:rsid w:val="00AD2221"/>
     <w:rsid w:val="00AD312C"/>
     <w:rsid w:val="00AD38A9"/>
     <w:rsid w:val="00AD3970"/>
     <w:rsid w:val="00AD3DB5"/>
     <w:rsid w:val="00AD44D6"/>
     <w:rsid w:val="00AD50FE"/>
     <w:rsid w:val="00AD5D6D"/>
     <w:rsid w:val="00AD6E6B"/>
     <w:rsid w:val="00AD7AF6"/>
@@ -17492,73 +18583,76 @@
     <w:rsid w:val="00AD7FA2"/>
     <w:rsid w:val="00AE0124"/>
     <w:rsid w:val="00AE0406"/>
     <w:rsid w:val="00AE08CD"/>
     <w:rsid w:val="00AE1101"/>
     <w:rsid w:val="00AE1DF6"/>
     <w:rsid w:val="00AE227C"/>
     <w:rsid w:val="00AE2513"/>
     <w:rsid w:val="00AE276E"/>
     <w:rsid w:val="00AE2920"/>
     <w:rsid w:val="00AE293D"/>
     <w:rsid w:val="00AE2D0E"/>
     <w:rsid w:val="00AE3253"/>
     <w:rsid w:val="00AE3775"/>
     <w:rsid w:val="00AE3CA4"/>
     <w:rsid w:val="00AE40B5"/>
     <w:rsid w:val="00AE57BC"/>
     <w:rsid w:val="00AE580B"/>
     <w:rsid w:val="00AE5967"/>
     <w:rsid w:val="00AE5B24"/>
     <w:rsid w:val="00AE6DBF"/>
     <w:rsid w:val="00AE6FE8"/>
     <w:rsid w:val="00AE76FB"/>
     <w:rsid w:val="00AE7DE1"/>
     <w:rsid w:val="00AE7F00"/>
+    <w:rsid w:val="00AF028B"/>
     <w:rsid w:val="00AF04A7"/>
     <w:rsid w:val="00AF094F"/>
     <w:rsid w:val="00AF11C7"/>
     <w:rsid w:val="00AF129C"/>
     <w:rsid w:val="00AF1787"/>
     <w:rsid w:val="00AF1CCE"/>
     <w:rsid w:val="00AF34C2"/>
     <w:rsid w:val="00AF39D9"/>
     <w:rsid w:val="00AF39E3"/>
     <w:rsid w:val="00AF3B2C"/>
     <w:rsid w:val="00AF4B5E"/>
+    <w:rsid w:val="00AF4DDE"/>
     <w:rsid w:val="00AF543A"/>
     <w:rsid w:val="00AF5706"/>
     <w:rsid w:val="00AF5729"/>
     <w:rsid w:val="00AF585E"/>
     <w:rsid w:val="00AF5A4C"/>
     <w:rsid w:val="00AF68E3"/>
     <w:rsid w:val="00AF6F89"/>
     <w:rsid w:val="00AF75C4"/>
     <w:rsid w:val="00AF76BA"/>
     <w:rsid w:val="00B00775"/>
     <w:rsid w:val="00B00A59"/>
     <w:rsid w:val="00B0136D"/>
+    <w:rsid w:val="00B015E5"/>
     <w:rsid w:val="00B01C84"/>
     <w:rsid w:val="00B031C4"/>
     <w:rsid w:val="00B03EFC"/>
     <w:rsid w:val="00B04AFC"/>
     <w:rsid w:val="00B051E3"/>
     <w:rsid w:val="00B063BA"/>
     <w:rsid w:val="00B06600"/>
     <w:rsid w:val="00B06604"/>
     <w:rsid w:val="00B06A63"/>
     <w:rsid w:val="00B06CD0"/>
     <w:rsid w:val="00B06E93"/>
     <w:rsid w:val="00B06F11"/>
     <w:rsid w:val="00B079F6"/>
     <w:rsid w:val="00B07A39"/>
     <w:rsid w:val="00B10A0D"/>
     <w:rsid w:val="00B11106"/>
     <w:rsid w:val="00B113FF"/>
     <w:rsid w:val="00B11926"/>
     <w:rsid w:val="00B119A6"/>
     <w:rsid w:val="00B11E57"/>
     <w:rsid w:val="00B12139"/>
     <w:rsid w:val="00B12614"/>
     <w:rsid w:val="00B12BBE"/>
     <w:rsid w:val="00B13B45"/>
     <w:rsid w:val="00B13C86"/>
@@ -17649,90 +18743,93 @@
     <w:rsid w:val="00B52CB6"/>
     <w:rsid w:val="00B5387A"/>
     <w:rsid w:val="00B53893"/>
     <w:rsid w:val="00B538DC"/>
     <w:rsid w:val="00B540F4"/>
     <w:rsid w:val="00B54402"/>
     <w:rsid w:val="00B54C2B"/>
     <w:rsid w:val="00B54C88"/>
     <w:rsid w:val="00B54D78"/>
     <w:rsid w:val="00B55B17"/>
     <w:rsid w:val="00B563AB"/>
     <w:rsid w:val="00B56BE5"/>
     <w:rsid w:val="00B57362"/>
     <w:rsid w:val="00B57A94"/>
     <w:rsid w:val="00B57FB9"/>
     <w:rsid w:val="00B600B6"/>
     <w:rsid w:val="00B6014C"/>
     <w:rsid w:val="00B60CEC"/>
     <w:rsid w:val="00B60DDE"/>
     <w:rsid w:val="00B610BC"/>
     <w:rsid w:val="00B61254"/>
     <w:rsid w:val="00B61FFE"/>
     <w:rsid w:val="00B623B6"/>
     <w:rsid w:val="00B63A3A"/>
     <w:rsid w:val="00B64C73"/>
+    <w:rsid w:val="00B65B0E"/>
     <w:rsid w:val="00B65EF8"/>
     <w:rsid w:val="00B66058"/>
     <w:rsid w:val="00B661D1"/>
     <w:rsid w:val="00B66546"/>
     <w:rsid w:val="00B66E3D"/>
     <w:rsid w:val="00B67464"/>
     <w:rsid w:val="00B67582"/>
     <w:rsid w:val="00B709AD"/>
     <w:rsid w:val="00B7104A"/>
     <w:rsid w:val="00B712B0"/>
     <w:rsid w:val="00B717F2"/>
     <w:rsid w:val="00B71EEA"/>
+    <w:rsid w:val="00B72A47"/>
     <w:rsid w:val="00B73163"/>
     <w:rsid w:val="00B73449"/>
     <w:rsid w:val="00B746BA"/>
     <w:rsid w:val="00B75417"/>
     <w:rsid w:val="00B7550E"/>
     <w:rsid w:val="00B755C3"/>
     <w:rsid w:val="00B755C6"/>
     <w:rsid w:val="00B757EF"/>
     <w:rsid w:val="00B758C1"/>
     <w:rsid w:val="00B75AA4"/>
     <w:rsid w:val="00B7607D"/>
     <w:rsid w:val="00B76C18"/>
     <w:rsid w:val="00B7775C"/>
     <w:rsid w:val="00B77A4A"/>
     <w:rsid w:val="00B77AC5"/>
     <w:rsid w:val="00B77D94"/>
     <w:rsid w:val="00B77F02"/>
     <w:rsid w:val="00B80509"/>
     <w:rsid w:val="00B8083E"/>
     <w:rsid w:val="00B808B1"/>
     <w:rsid w:val="00B80D75"/>
     <w:rsid w:val="00B814AA"/>
     <w:rsid w:val="00B81609"/>
     <w:rsid w:val="00B81826"/>
     <w:rsid w:val="00B823BC"/>
     <w:rsid w:val="00B833F8"/>
     <w:rsid w:val="00B83BB9"/>
     <w:rsid w:val="00B83C31"/>
+    <w:rsid w:val="00B83D89"/>
     <w:rsid w:val="00B83FC0"/>
     <w:rsid w:val="00B84336"/>
     <w:rsid w:val="00B84608"/>
     <w:rsid w:val="00B84C5C"/>
     <w:rsid w:val="00B84F02"/>
     <w:rsid w:val="00B84F37"/>
     <w:rsid w:val="00B855C4"/>
     <w:rsid w:val="00B85C55"/>
     <w:rsid w:val="00B86229"/>
     <w:rsid w:val="00B864ED"/>
     <w:rsid w:val="00B9014C"/>
     <w:rsid w:val="00B9014D"/>
     <w:rsid w:val="00B90738"/>
     <w:rsid w:val="00B90B7D"/>
     <w:rsid w:val="00B91325"/>
     <w:rsid w:val="00B91B9A"/>
     <w:rsid w:val="00B922A4"/>
     <w:rsid w:val="00B925D4"/>
     <w:rsid w:val="00B92CE8"/>
     <w:rsid w:val="00B93206"/>
     <w:rsid w:val="00B93FD3"/>
     <w:rsid w:val="00B944D4"/>
     <w:rsid w:val="00B94515"/>
     <w:rsid w:val="00B94C6D"/>
     <w:rsid w:val="00B94C85"/>
@@ -17741,197 +18838,210 @@
     <w:rsid w:val="00B95820"/>
     <w:rsid w:val="00B95AAB"/>
     <w:rsid w:val="00B95B3A"/>
     <w:rsid w:val="00B96243"/>
     <w:rsid w:val="00B9677D"/>
     <w:rsid w:val="00B96A6F"/>
     <w:rsid w:val="00BA0785"/>
     <w:rsid w:val="00BA0A1F"/>
     <w:rsid w:val="00BA16B3"/>
     <w:rsid w:val="00BA19D8"/>
     <w:rsid w:val="00BA1D1A"/>
     <w:rsid w:val="00BA1D34"/>
     <w:rsid w:val="00BA204C"/>
     <w:rsid w:val="00BA239B"/>
     <w:rsid w:val="00BA2583"/>
     <w:rsid w:val="00BA2A5C"/>
     <w:rsid w:val="00BA3174"/>
     <w:rsid w:val="00BA3F3D"/>
     <w:rsid w:val="00BA4213"/>
     <w:rsid w:val="00BA42E1"/>
     <w:rsid w:val="00BA4CB6"/>
     <w:rsid w:val="00BA5591"/>
     <w:rsid w:val="00BA5B51"/>
     <w:rsid w:val="00BA6856"/>
     <w:rsid w:val="00BA69BD"/>
+    <w:rsid w:val="00BA6B73"/>
     <w:rsid w:val="00BA74CD"/>
     <w:rsid w:val="00BA7B83"/>
     <w:rsid w:val="00BA7C37"/>
     <w:rsid w:val="00BA7D05"/>
     <w:rsid w:val="00BB0058"/>
     <w:rsid w:val="00BB019C"/>
     <w:rsid w:val="00BB0651"/>
     <w:rsid w:val="00BB0685"/>
     <w:rsid w:val="00BB0B54"/>
     <w:rsid w:val="00BB1138"/>
+    <w:rsid w:val="00BB144B"/>
     <w:rsid w:val="00BB1A6F"/>
     <w:rsid w:val="00BB1FE7"/>
+    <w:rsid w:val="00BB21C8"/>
     <w:rsid w:val="00BB28A9"/>
     <w:rsid w:val="00BB3143"/>
     <w:rsid w:val="00BB358F"/>
     <w:rsid w:val="00BB37B4"/>
     <w:rsid w:val="00BB4412"/>
     <w:rsid w:val="00BB4977"/>
     <w:rsid w:val="00BB4E7C"/>
     <w:rsid w:val="00BB5BC3"/>
     <w:rsid w:val="00BB66BC"/>
     <w:rsid w:val="00BB7584"/>
     <w:rsid w:val="00BB7736"/>
     <w:rsid w:val="00BB7D6F"/>
     <w:rsid w:val="00BC0CB9"/>
     <w:rsid w:val="00BC1522"/>
     <w:rsid w:val="00BC1A7E"/>
     <w:rsid w:val="00BC1B0C"/>
     <w:rsid w:val="00BC1C4F"/>
     <w:rsid w:val="00BC1FA1"/>
     <w:rsid w:val="00BC2ACB"/>
     <w:rsid w:val="00BC2CA7"/>
     <w:rsid w:val="00BC32D8"/>
     <w:rsid w:val="00BC36E0"/>
     <w:rsid w:val="00BC36EB"/>
     <w:rsid w:val="00BC3B67"/>
     <w:rsid w:val="00BC3C80"/>
     <w:rsid w:val="00BC4A69"/>
     <w:rsid w:val="00BC56CB"/>
     <w:rsid w:val="00BC57E4"/>
     <w:rsid w:val="00BC6D0E"/>
     <w:rsid w:val="00BC6D3A"/>
     <w:rsid w:val="00BC721D"/>
     <w:rsid w:val="00BC7699"/>
     <w:rsid w:val="00BC76BD"/>
     <w:rsid w:val="00BC78F5"/>
     <w:rsid w:val="00BC7AC4"/>
     <w:rsid w:val="00BC7E09"/>
     <w:rsid w:val="00BD026D"/>
     <w:rsid w:val="00BD0324"/>
     <w:rsid w:val="00BD04CC"/>
     <w:rsid w:val="00BD08D1"/>
     <w:rsid w:val="00BD14A1"/>
     <w:rsid w:val="00BD2470"/>
     <w:rsid w:val="00BD26AA"/>
     <w:rsid w:val="00BD2856"/>
     <w:rsid w:val="00BD33F4"/>
     <w:rsid w:val="00BD3829"/>
     <w:rsid w:val="00BD3CF8"/>
     <w:rsid w:val="00BD4260"/>
+    <w:rsid w:val="00BD4439"/>
+    <w:rsid w:val="00BD55ED"/>
     <w:rsid w:val="00BD59FB"/>
     <w:rsid w:val="00BD66EE"/>
     <w:rsid w:val="00BD6B84"/>
     <w:rsid w:val="00BD724B"/>
     <w:rsid w:val="00BD751E"/>
     <w:rsid w:val="00BD7A21"/>
     <w:rsid w:val="00BD7B3E"/>
     <w:rsid w:val="00BE08B5"/>
     <w:rsid w:val="00BE1E5F"/>
     <w:rsid w:val="00BE2E68"/>
     <w:rsid w:val="00BE333C"/>
     <w:rsid w:val="00BE3546"/>
     <w:rsid w:val="00BE3707"/>
     <w:rsid w:val="00BE3C0B"/>
     <w:rsid w:val="00BE3D73"/>
     <w:rsid w:val="00BE4000"/>
     <w:rsid w:val="00BE5CBE"/>
     <w:rsid w:val="00BE5F10"/>
     <w:rsid w:val="00BE6118"/>
     <w:rsid w:val="00BE688E"/>
     <w:rsid w:val="00BE6B18"/>
     <w:rsid w:val="00BE6B36"/>
     <w:rsid w:val="00BE74BE"/>
     <w:rsid w:val="00BE7B13"/>
     <w:rsid w:val="00BF033E"/>
     <w:rsid w:val="00BF0575"/>
+    <w:rsid w:val="00BF1767"/>
     <w:rsid w:val="00BF17E7"/>
     <w:rsid w:val="00BF2085"/>
     <w:rsid w:val="00BF2B04"/>
     <w:rsid w:val="00BF339A"/>
     <w:rsid w:val="00BF3737"/>
     <w:rsid w:val="00BF3FEE"/>
     <w:rsid w:val="00BF4186"/>
     <w:rsid w:val="00BF440F"/>
     <w:rsid w:val="00BF4B02"/>
     <w:rsid w:val="00BF55EF"/>
     <w:rsid w:val="00BF573A"/>
     <w:rsid w:val="00BF5906"/>
     <w:rsid w:val="00BF5CB8"/>
     <w:rsid w:val="00BF5FE7"/>
     <w:rsid w:val="00BF6361"/>
     <w:rsid w:val="00BF6516"/>
     <w:rsid w:val="00BF6A04"/>
     <w:rsid w:val="00BF70B7"/>
     <w:rsid w:val="00BF71E4"/>
     <w:rsid w:val="00BF77B0"/>
     <w:rsid w:val="00BF78B7"/>
     <w:rsid w:val="00BF78C2"/>
     <w:rsid w:val="00BF7B60"/>
     <w:rsid w:val="00BF7C24"/>
     <w:rsid w:val="00BF7C39"/>
     <w:rsid w:val="00C00801"/>
+    <w:rsid w:val="00C0089B"/>
     <w:rsid w:val="00C01083"/>
     <w:rsid w:val="00C0169A"/>
     <w:rsid w:val="00C01B6F"/>
+    <w:rsid w:val="00C01DD9"/>
     <w:rsid w:val="00C0225F"/>
     <w:rsid w:val="00C0276F"/>
     <w:rsid w:val="00C031A8"/>
     <w:rsid w:val="00C0324B"/>
     <w:rsid w:val="00C0375F"/>
     <w:rsid w:val="00C03AE3"/>
     <w:rsid w:val="00C04043"/>
     <w:rsid w:val="00C0511A"/>
     <w:rsid w:val="00C0583D"/>
     <w:rsid w:val="00C05C05"/>
     <w:rsid w:val="00C05DEE"/>
     <w:rsid w:val="00C06059"/>
     <w:rsid w:val="00C064BE"/>
     <w:rsid w:val="00C07219"/>
     <w:rsid w:val="00C0745C"/>
     <w:rsid w:val="00C077AF"/>
     <w:rsid w:val="00C10142"/>
+    <w:rsid w:val="00C10351"/>
     <w:rsid w:val="00C105EC"/>
     <w:rsid w:val="00C1085D"/>
     <w:rsid w:val="00C11608"/>
+    <w:rsid w:val="00C11715"/>
     <w:rsid w:val="00C1180D"/>
     <w:rsid w:val="00C1197E"/>
     <w:rsid w:val="00C11E91"/>
     <w:rsid w:val="00C12234"/>
     <w:rsid w:val="00C12AA5"/>
     <w:rsid w:val="00C1361C"/>
+    <w:rsid w:val="00C13862"/>
     <w:rsid w:val="00C1421F"/>
     <w:rsid w:val="00C1477B"/>
     <w:rsid w:val="00C14D69"/>
     <w:rsid w:val="00C14F61"/>
     <w:rsid w:val="00C15509"/>
+    <w:rsid w:val="00C15513"/>
     <w:rsid w:val="00C15523"/>
+    <w:rsid w:val="00C15B23"/>
     <w:rsid w:val="00C15C81"/>
     <w:rsid w:val="00C16142"/>
     <w:rsid w:val="00C164CE"/>
     <w:rsid w:val="00C16A50"/>
     <w:rsid w:val="00C16F1B"/>
     <w:rsid w:val="00C17403"/>
     <w:rsid w:val="00C2004A"/>
     <w:rsid w:val="00C203A1"/>
     <w:rsid w:val="00C2041E"/>
     <w:rsid w:val="00C20C63"/>
     <w:rsid w:val="00C20DBB"/>
     <w:rsid w:val="00C212FA"/>
     <w:rsid w:val="00C21A1A"/>
     <w:rsid w:val="00C21F76"/>
     <w:rsid w:val="00C224BC"/>
     <w:rsid w:val="00C229F6"/>
     <w:rsid w:val="00C22CC4"/>
     <w:rsid w:val="00C239C0"/>
     <w:rsid w:val="00C23BE7"/>
     <w:rsid w:val="00C23C30"/>
     <w:rsid w:val="00C24497"/>
     <w:rsid w:val="00C24AD4"/>
     <w:rsid w:val="00C26396"/>
     <w:rsid w:val="00C26630"/>
     <w:rsid w:val="00C27345"/>
@@ -17940,149 +19050,155 @@
     <w:rsid w:val="00C27B6B"/>
     <w:rsid w:val="00C27C75"/>
     <w:rsid w:val="00C27ED8"/>
     <w:rsid w:val="00C27F36"/>
     <w:rsid w:val="00C30329"/>
     <w:rsid w:val="00C30A6D"/>
     <w:rsid w:val="00C3172A"/>
     <w:rsid w:val="00C320A9"/>
     <w:rsid w:val="00C326FF"/>
     <w:rsid w:val="00C33320"/>
     <w:rsid w:val="00C339F0"/>
     <w:rsid w:val="00C33E71"/>
     <w:rsid w:val="00C340C4"/>
     <w:rsid w:val="00C34677"/>
     <w:rsid w:val="00C34926"/>
     <w:rsid w:val="00C34BDA"/>
     <w:rsid w:val="00C34C2A"/>
     <w:rsid w:val="00C34E61"/>
     <w:rsid w:val="00C354F7"/>
     <w:rsid w:val="00C35984"/>
     <w:rsid w:val="00C35A8D"/>
     <w:rsid w:val="00C36027"/>
     <w:rsid w:val="00C36501"/>
     <w:rsid w:val="00C37752"/>
     <w:rsid w:val="00C377FC"/>
+    <w:rsid w:val="00C37D92"/>
     <w:rsid w:val="00C4035F"/>
     <w:rsid w:val="00C40A7C"/>
     <w:rsid w:val="00C40A85"/>
     <w:rsid w:val="00C40E2C"/>
     <w:rsid w:val="00C41541"/>
     <w:rsid w:val="00C41843"/>
     <w:rsid w:val="00C41882"/>
     <w:rsid w:val="00C4269A"/>
     <w:rsid w:val="00C42D6B"/>
     <w:rsid w:val="00C42E1D"/>
     <w:rsid w:val="00C434E6"/>
     <w:rsid w:val="00C43DEC"/>
     <w:rsid w:val="00C43F5F"/>
     <w:rsid w:val="00C44898"/>
     <w:rsid w:val="00C451F1"/>
     <w:rsid w:val="00C452C2"/>
     <w:rsid w:val="00C4531C"/>
     <w:rsid w:val="00C45475"/>
     <w:rsid w:val="00C46032"/>
     <w:rsid w:val="00C46785"/>
     <w:rsid w:val="00C47225"/>
     <w:rsid w:val="00C473B2"/>
     <w:rsid w:val="00C50370"/>
     <w:rsid w:val="00C50CDE"/>
     <w:rsid w:val="00C50DA2"/>
+    <w:rsid w:val="00C51BB9"/>
     <w:rsid w:val="00C51DA6"/>
     <w:rsid w:val="00C5269C"/>
     <w:rsid w:val="00C52EF3"/>
     <w:rsid w:val="00C534B2"/>
     <w:rsid w:val="00C537F7"/>
     <w:rsid w:val="00C539EC"/>
     <w:rsid w:val="00C53C22"/>
     <w:rsid w:val="00C54C2D"/>
     <w:rsid w:val="00C5541A"/>
     <w:rsid w:val="00C565FF"/>
     <w:rsid w:val="00C56C61"/>
     <w:rsid w:val="00C56E2E"/>
     <w:rsid w:val="00C56F82"/>
     <w:rsid w:val="00C5765D"/>
     <w:rsid w:val="00C57C4F"/>
     <w:rsid w:val="00C60BD8"/>
     <w:rsid w:val="00C61067"/>
     <w:rsid w:val="00C61341"/>
     <w:rsid w:val="00C618AB"/>
     <w:rsid w:val="00C621B6"/>
     <w:rsid w:val="00C62665"/>
     <w:rsid w:val="00C62E79"/>
     <w:rsid w:val="00C63232"/>
     <w:rsid w:val="00C632AD"/>
     <w:rsid w:val="00C63338"/>
     <w:rsid w:val="00C634DF"/>
     <w:rsid w:val="00C63984"/>
     <w:rsid w:val="00C6409C"/>
     <w:rsid w:val="00C642E8"/>
     <w:rsid w:val="00C6469C"/>
     <w:rsid w:val="00C654BF"/>
     <w:rsid w:val="00C6599D"/>
+    <w:rsid w:val="00C66089"/>
     <w:rsid w:val="00C6609F"/>
     <w:rsid w:val="00C662C9"/>
     <w:rsid w:val="00C667CD"/>
     <w:rsid w:val="00C67081"/>
     <w:rsid w:val="00C67704"/>
     <w:rsid w:val="00C6796E"/>
     <w:rsid w:val="00C67AE1"/>
     <w:rsid w:val="00C67F15"/>
     <w:rsid w:val="00C67FB0"/>
     <w:rsid w:val="00C70B5F"/>
     <w:rsid w:val="00C70CCA"/>
     <w:rsid w:val="00C71C10"/>
     <w:rsid w:val="00C71F72"/>
     <w:rsid w:val="00C733BC"/>
     <w:rsid w:val="00C73F3A"/>
     <w:rsid w:val="00C74270"/>
     <w:rsid w:val="00C746F1"/>
     <w:rsid w:val="00C74A53"/>
     <w:rsid w:val="00C74A83"/>
     <w:rsid w:val="00C7509B"/>
     <w:rsid w:val="00C75BD3"/>
     <w:rsid w:val="00C76838"/>
     <w:rsid w:val="00C768E6"/>
     <w:rsid w:val="00C77164"/>
     <w:rsid w:val="00C77E77"/>
     <w:rsid w:val="00C8024C"/>
     <w:rsid w:val="00C802AD"/>
     <w:rsid w:val="00C80CA5"/>
     <w:rsid w:val="00C80D23"/>
     <w:rsid w:val="00C81232"/>
     <w:rsid w:val="00C812A3"/>
     <w:rsid w:val="00C81973"/>
     <w:rsid w:val="00C81FC5"/>
     <w:rsid w:val="00C82AAE"/>
     <w:rsid w:val="00C82FE6"/>
     <w:rsid w:val="00C83A89"/>
     <w:rsid w:val="00C83F1F"/>
     <w:rsid w:val="00C8615F"/>
     <w:rsid w:val="00C86860"/>
+    <w:rsid w:val="00C87D81"/>
     <w:rsid w:val="00C90916"/>
     <w:rsid w:val="00C91590"/>
     <w:rsid w:val="00C91FB2"/>
+    <w:rsid w:val="00C9206A"/>
+    <w:rsid w:val="00C9278A"/>
     <w:rsid w:val="00C9328B"/>
     <w:rsid w:val="00C93294"/>
     <w:rsid w:val="00C938C2"/>
     <w:rsid w:val="00C9444E"/>
     <w:rsid w:val="00C947DB"/>
     <w:rsid w:val="00C9502B"/>
     <w:rsid w:val="00C95230"/>
     <w:rsid w:val="00C955B4"/>
     <w:rsid w:val="00C96001"/>
     <w:rsid w:val="00CA0144"/>
     <w:rsid w:val="00CA0A75"/>
     <w:rsid w:val="00CA0F6D"/>
     <w:rsid w:val="00CA1369"/>
     <w:rsid w:val="00CA193F"/>
     <w:rsid w:val="00CA1B70"/>
     <w:rsid w:val="00CA1C9D"/>
     <w:rsid w:val="00CA1CF6"/>
     <w:rsid w:val="00CA1CFE"/>
     <w:rsid w:val="00CA2D80"/>
     <w:rsid w:val="00CA35BB"/>
     <w:rsid w:val="00CA3EDF"/>
     <w:rsid w:val="00CA40DE"/>
     <w:rsid w:val="00CA4714"/>
     <w:rsid w:val="00CA5275"/>
     <w:rsid w:val="00CA555D"/>
@@ -18105,50 +19221,51 @@
     <w:rsid w:val="00CB1611"/>
     <w:rsid w:val="00CB17BA"/>
     <w:rsid w:val="00CB2229"/>
     <w:rsid w:val="00CB242A"/>
     <w:rsid w:val="00CB2497"/>
     <w:rsid w:val="00CB26F3"/>
     <w:rsid w:val="00CB3942"/>
     <w:rsid w:val="00CB3ADC"/>
     <w:rsid w:val="00CB3E6D"/>
     <w:rsid w:val="00CB4B4C"/>
     <w:rsid w:val="00CB572A"/>
     <w:rsid w:val="00CB57E7"/>
     <w:rsid w:val="00CB581E"/>
     <w:rsid w:val="00CB6401"/>
     <w:rsid w:val="00CB64FB"/>
     <w:rsid w:val="00CB6712"/>
     <w:rsid w:val="00CB68DD"/>
     <w:rsid w:val="00CB6A7F"/>
     <w:rsid w:val="00CB6D6E"/>
     <w:rsid w:val="00CB7305"/>
     <w:rsid w:val="00CB76E7"/>
     <w:rsid w:val="00CB76F0"/>
     <w:rsid w:val="00CB7A3A"/>
     <w:rsid w:val="00CB7B7B"/>
     <w:rsid w:val="00CB7BAF"/>
+    <w:rsid w:val="00CB7D0E"/>
     <w:rsid w:val="00CC072A"/>
     <w:rsid w:val="00CC10B0"/>
     <w:rsid w:val="00CC10D5"/>
     <w:rsid w:val="00CC1B79"/>
     <w:rsid w:val="00CC1C65"/>
     <w:rsid w:val="00CC20B8"/>
     <w:rsid w:val="00CC2B59"/>
     <w:rsid w:val="00CC2CB4"/>
     <w:rsid w:val="00CC2D71"/>
     <w:rsid w:val="00CC2DCA"/>
     <w:rsid w:val="00CC2DD8"/>
     <w:rsid w:val="00CC35DE"/>
     <w:rsid w:val="00CC3BDD"/>
     <w:rsid w:val="00CC3D12"/>
     <w:rsid w:val="00CC3DC8"/>
     <w:rsid w:val="00CC578F"/>
     <w:rsid w:val="00CC6B2A"/>
     <w:rsid w:val="00CC755C"/>
     <w:rsid w:val="00CC78DC"/>
     <w:rsid w:val="00CC7ABC"/>
     <w:rsid w:val="00CC7B32"/>
     <w:rsid w:val="00CD006C"/>
     <w:rsid w:val="00CD106E"/>
     <w:rsid w:val="00CD157D"/>
     <w:rsid w:val="00CD2210"/>
@@ -18164,135 +19281,140 @@
     <w:rsid w:val="00CD4882"/>
     <w:rsid w:val="00CD4E7F"/>
     <w:rsid w:val="00CD52B0"/>
     <w:rsid w:val="00CD58B3"/>
     <w:rsid w:val="00CD5CF7"/>
     <w:rsid w:val="00CD6AD1"/>
     <w:rsid w:val="00CD6F67"/>
     <w:rsid w:val="00CD73AD"/>
     <w:rsid w:val="00CD7F05"/>
     <w:rsid w:val="00CE1030"/>
     <w:rsid w:val="00CE1148"/>
     <w:rsid w:val="00CE13B0"/>
     <w:rsid w:val="00CE15A1"/>
     <w:rsid w:val="00CE18B8"/>
     <w:rsid w:val="00CE1BA9"/>
     <w:rsid w:val="00CE21E4"/>
     <w:rsid w:val="00CE2262"/>
     <w:rsid w:val="00CE2654"/>
     <w:rsid w:val="00CE27F8"/>
     <w:rsid w:val="00CE2AEA"/>
     <w:rsid w:val="00CE2E60"/>
     <w:rsid w:val="00CE4C80"/>
     <w:rsid w:val="00CE4DE4"/>
     <w:rsid w:val="00CE4FD8"/>
     <w:rsid w:val="00CE51C0"/>
+    <w:rsid w:val="00CE529A"/>
     <w:rsid w:val="00CE53FE"/>
     <w:rsid w:val="00CE56B8"/>
     <w:rsid w:val="00CE5AA0"/>
     <w:rsid w:val="00CE5C68"/>
     <w:rsid w:val="00CE5C8F"/>
     <w:rsid w:val="00CE5F83"/>
     <w:rsid w:val="00CE6F9B"/>
     <w:rsid w:val="00CE6FA9"/>
     <w:rsid w:val="00CE70FC"/>
     <w:rsid w:val="00CE78C1"/>
     <w:rsid w:val="00CE7BF7"/>
     <w:rsid w:val="00CF06AF"/>
     <w:rsid w:val="00CF0D4E"/>
     <w:rsid w:val="00CF0D58"/>
     <w:rsid w:val="00CF116E"/>
     <w:rsid w:val="00CF152E"/>
     <w:rsid w:val="00CF17B1"/>
+    <w:rsid w:val="00CF23AB"/>
     <w:rsid w:val="00CF258E"/>
     <w:rsid w:val="00CF266C"/>
     <w:rsid w:val="00CF26B8"/>
     <w:rsid w:val="00CF2D3B"/>
     <w:rsid w:val="00CF38B1"/>
     <w:rsid w:val="00CF39DD"/>
     <w:rsid w:val="00CF3B61"/>
     <w:rsid w:val="00CF3ED6"/>
     <w:rsid w:val="00CF4003"/>
     <w:rsid w:val="00CF4CAA"/>
     <w:rsid w:val="00CF4CF4"/>
     <w:rsid w:val="00CF504F"/>
     <w:rsid w:val="00CF515A"/>
     <w:rsid w:val="00CF562E"/>
     <w:rsid w:val="00CF59DF"/>
     <w:rsid w:val="00CF5DC5"/>
     <w:rsid w:val="00CF5F27"/>
     <w:rsid w:val="00CF68EB"/>
     <w:rsid w:val="00CF7582"/>
     <w:rsid w:val="00D006CB"/>
     <w:rsid w:val="00D007EA"/>
     <w:rsid w:val="00D00B6D"/>
     <w:rsid w:val="00D01110"/>
     <w:rsid w:val="00D01CF2"/>
     <w:rsid w:val="00D01D42"/>
+    <w:rsid w:val="00D02012"/>
     <w:rsid w:val="00D02254"/>
     <w:rsid w:val="00D0248C"/>
     <w:rsid w:val="00D0261B"/>
     <w:rsid w:val="00D031C8"/>
     <w:rsid w:val="00D0343A"/>
     <w:rsid w:val="00D039A6"/>
     <w:rsid w:val="00D03D45"/>
     <w:rsid w:val="00D03F7D"/>
     <w:rsid w:val="00D03FBB"/>
     <w:rsid w:val="00D043B1"/>
     <w:rsid w:val="00D0597A"/>
     <w:rsid w:val="00D0641C"/>
     <w:rsid w:val="00D06549"/>
     <w:rsid w:val="00D06858"/>
     <w:rsid w:val="00D06CB5"/>
     <w:rsid w:val="00D074A5"/>
     <w:rsid w:val="00D07523"/>
     <w:rsid w:val="00D079BC"/>
     <w:rsid w:val="00D07F51"/>
     <w:rsid w:val="00D1031A"/>
     <w:rsid w:val="00D10362"/>
     <w:rsid w:val="00D10948"/>
     <w:rsid w:val="00D10D16"/>
     <w:rsid w:val="00D114D7"/>
     <w:rsid w:val="00D114F6"/>
     <w:rsid w:val="00D11A07"/>
     <w:rsid w:val="00D11A3A"/>
     <w:rsid w:val="00D12095"/>
     <w:rsid w:val="00D1260E"/>
     <w:rsid w:val="00D126DE"/>
+    <w:rsid w:val="00D12734"/>
     <w:rsid w:val="00D128CF"/>
     <w:rsid w:val="00D13DFD"/>
     <w:rsid w:val="00D13F16"/>
     <w:rsid w:val="00D140A9"/>
     <w:rsid w:val="00D14B01"/>
     <w:rsid w:val="00D14C97"/>
     <w:rsid w:val="00D153F1"/>
     <w:rsid w:val="00D15544"/>
     <w:rsid w:val="00D155A3"/>
     <w:rsid w:val="00D15720"/>
     <w:rsid w:val="00D16471"/>
     <w:rsid w:val="00D167ED"/>
     <w:rsid w:val="00D16ADB"/>
+    <w:rsid w:val="00D16CF7"/>
     <w:rsid w:val="00D1750C"/>
     <w:rsid w:val="00D175A2"/>
     <w:rsid w:val="00D175E7"/>
     <w:rsid w:val="00D17868"/>
     <w:rsid w:val="00D17AF7"/>
     <w:rsid w:val="00D17B77"/>
     <w:rsid w:val="00D202DD"/>
     <w:rsid w:val="00D21076"/>
     <w:rsid w:val="00D21263"/>
     <w:rsid w:val="00D21813"/>
     <w:rsid w:val="00D21AB3"/>
     <w:rsid w:val="00D21B63"/>
     <w:rsid w:val="00D21C34"/>
     <w:rsid w:val="00D21DAB"/>
     <w:rsid w:val="00D22599"/>
     <w:rsid w:val="00D22A28"/>
     <w:rsid w:val="00D24046"/>
     <w:rsid w:val="00D24636"/>
     <w:rsid w:val="00D24C0A"/>
     <w:rsid w:val="00D253A3"/>
     <w:rsid w:val="00D253E7"/>
     <w:rsid w:val="00D258CB"/>
     <w:rsid w:val="00D25D10"/>
     <w:rsid w:val="00D25E2E"/>
     <w:rsid w:val="00D266A2"/>
@@ -18328,50 +19450,51 @@
     <w:rsid w:val="00D43737"/>
     <w:rsid w:val="00D43A46"/>
     <w:rsid w:val="00D43D76"/>
     <w:rsid w:val="00D43E20"/>
     <w:rsid w:val="00D43F4F"/>
     <w:rsid w:val="00D4431D"/>
     <w:rsid w:val="00D44424"/>
     <w:rsid w:val="00D44B9F"/>
     <w:rsid w:val="00D44D1A"/>
     <w:rsid w:val="00D4548E"/>
     <w:rsid w:val="00D459EE"/>
     <w:rsid w:val="00D4660F"/>
     <w:rsid w:val="00D46C99"/>
     <w:rsid w:val="00D47140"/>
     <w:rsid w:val="00D4739E"/>
     <w:rsid w:val="00D47B9B"/>
     <w:rsid w:val="00D50CD7"/>
     <w:rsid w:val="00D50EBB"/>
     <w:rsid w:val="00D51DEC"/>
     <w:rsid w:val="00D53A48"/>
     <w:rsid w:val="00D53D86"/>
     <w:rsid w:val="00D54544"/>
     <w:rsid w:val="00D549A8"/>
     <w:rsid w:val="00D5515C"/>
     <w:rsid w:val="00D552A1"/>
+    <w:rsid w:val="00D55995"/>
     <w:rsid w:val="00D566FB"/>
     <w:rsid w:val="00D56C09"/>
     <w:rsid w:val="00D56CE0"/>
     <w:rsid w:val="00D56DE4"/>
     <w:rsid w:val="00D56FCC"/>
     <w:rsid w:val="00D5745D"/>
     <w:rsid w:val="00D57878"/>
     <w:rsid w:val="00D57C0D"/>
     <w:rsid w:val="00D57C3C"/>
     <w:rsid w:val="00D604CF"/>
     <w:rsid w:val="00D6063D"/>
     <w:rsid w:val="00D61416"/>
     <w:rsid w:val="00D61EB2"/>
     <w:rsid w:val="00D62621"/>
     <w:rsid w:val="00D6300A"/>
     <w:rsid w:val="00D63F79"/>
     <w:rsid w:val="00D64391"/>
     <w:rsid w:val="00D64A5A"/>
     <w:rsid w:val="00D656F2"/>
     <w:rsid w:val="00D65FD1"/>
     <w:rsid w:val="00D66500"/>
     <w:rsid w:val="00D6758B"/>
     <w:rsid w:val="00D70317"/>
     <w:rsid w:val="00D703DE"/>
     <w:rsid w:val="00D70EEA"/>
@@ -18508,143 +19631,150 @@
     <w:rsid w:val="00DC6716"/>
     <w:rsid w:val="00DD0511"/>
     <w:rsid w:val="00DD0A9A"/>
     <w:rsid w:val="00DD1C3A"/>
     <w:rsid w:val="00DD2647"/>
     <w:rsid w:val="00DD2D3B"/>
     <w:rsid w:val="00DD2F73"/>
     <w:rsid w:val="00DD328C"/>
     <w:rsid w:val="00DD3812"/>
     <w:rsid w:val="00DD3A8A"/>
     <w:rsid w:val="00DD4730"/>
     <w:rsid w:val="00DD4733"/>
     <w:rsid w:val="00DD4BAB"/>
     <w:rsid w:val="00DD50EC"/>
     <w:rsid w:val="00DD5425"/>
     <w:rsid w:val="00DD54C1"/>
     <w:rsid w:val="00DD56B1"/>
     <w:rsid w:val="00DD56E4"/>
     <w:rsid w:val="00DD5780"/>
     <w:rsid w:val="00DD591F"/>
     <w:rsid w:val="00DD5B9F"/>
     <w:rsid w:val="00DD6016"/>
     <w:rsid w:val="00DD60FF"/>
     <w:rsid w:val="00DD6347"/>
     <w:rsid w:val="00DD645A"/>
+    <w:rsid w:val="00DD64A1"/>
     <w:rsid w:val="00DD6DE9"/>
     <w:rsid w:val="00DD747F"/>
     <w:rsid w:val="00DD7A93"/>
     <w:rsid w:val="00DD7C3B"/>
     <w:rsid w:val="00DD7D40"/>
     <w:rsid w:val="00DD7EE7"/>
     <w:rsid w:val="00DE0420"/>
     <w:rsid w:val="00DE06E9"/>
     <w:rsid w:val="00DE2DC7"/>
     <w:rsid w:val="00DE307E"/>
     <w:rsid w:val="00DE33EC"/>
     <w:rsid w:val="00DE3A16"/>
     <w:rsid w:val="00DE53E6"/>
     <w:rsid w:val="00DE575D"/>
     <w:rsid w:val="00DE5852"/>
     <w:rsid w:val="00DE5D47"/>
+    <w:rsid w:val="00DE6025"/>
     <w:rsid w:val="00DE62E9"/>
     <w:rsid w:val="00DE6824"/>
+    <w:rsid w:val="00DF04CB"/>
     <w:rsid w:val="00DF0662"/>
     <w:rsid w:val="00DF097F"/>
     <w:rsid w:val="00DF284C"/>
     <w:rsid w:val="00DF2FC6"/>
     <w:rsid w:val="00DF30CF"/>
     <w:rsid w:val="00DF4D80"/>
     <w:rsid w:val="00DF4FDC"/>
     <w:rsid w:val="00DF521C"/>
     <w:rsid w:val="00DF580C"/>
     <w:rsid w:val="00DF5824"/>
     <w:rsid w:val="00DF5A2C"/>
     <w:rsid w:val="00DF5C1E"/>
     <w:rsid w:val="00DF5DF8"/>
     <w:rsid w:val="00DF62CD"/>
     <w:rsid w:val="00DF669A"/>
     <w:rsid w:val="00DF7702"/>
     <w:rsid w:val="00DF78A7"/>
     <w:rsid w:val="00DF7B0F"/>
     <w:rsid w:val="00E00E08"/>
     <w:rsid w:val="00E00F77"/>
     <w:rsid w:val="00E010C3"/>
     <w:rsid w:val="00E01645"/>
     <w:rsid w:val="00E016F8"/>
     <w:rsid w:val="00E01E0E"/>
     <w:rsid w:val="00E022D2"/>
     <w:rsid w:val="00E02A26"/>
     <w:rsid w:val="00E02AC6"/>
     <w:rsid w:val="00E02C2E"/>
+    <w:rsid w:val="00E034D2"/>
     <w:rsid w:val="00E03920"/>
     <w:rsid w:val="00E03E51"/>
     <w:rsid w:val="00E03EA1"/>
     <w:rsid w:val="00E04B02"/>
     <w:rsid w:val="00E0505A"/>
     <w:rsid w:val="00E053BA"/>
     <w:rsid w:val="00E058C8"/>
     <w:rsid w:val="00E058E0"/>
     <w:rsid w:val="00E05CF2"/>
     <w:rsid w:val="00E05FB2"/>
     <w:rsid w:val="00E0691B"/>
     <w:rsid w:val="00E069E6"/>
     <w:rsid w:val="00E06B04"/>
     <w:rsid w:val="00E07B14"/>
     <w:rsid w:val="00E101DE"/>
     <w:rsid w:val="00E1024C"/>
     <w:rsid w:val="00E104FA"/>
     <w:rsid w:val="00E110C8"/>
     <w:rsid w:val="00E110EE"/>
     <w:rsid w:val="00E11115"/>
     <w:rsid w:val="00E1129D"/>
     <w:rsid w:val="00E123BD"/>
     <w:rsid w:val="00E12650"/>
     <w:rsid w:val="00E12892"/>
     <w:rsid w:val="00E12EF7"/>
     <w:rsid w:val="00E13529"/>
     <w:rsid w:val="00E13E75"/>
     <w:rsid w:val="00E140B5"/>
     <w:rsid w:val="00E14241"/>
     <w:rsid w:val="00E148DD"/>
     <w:rsid w:val="00E14C08"/>
     <w:rsid w:val="00E14D63"/>
     <w:rsid w:val="00E15171"/>
     <w:rsid w:val="00E1540A"/>
     <w:rsid w:val="00E15495"/>
     <w:rsid w:val="00E15E69"/>
     <w:rsid w:val="00E16845"/>
     <w:rsid w:val="00E16A2A"/>
     <w:rsid w:val="00E16DCA"/>
     <w:rsid w:val="00E16DD7"/>
     <w:rsid w:val="00E1719A"/>
     <w:rsid w:val="00E2031C"/>
     <w:rsid w:val="00E20FB2"/>
+    <w:rsid w:val="00E21056"/>
+    <w:rsid w:val="00E217A3"/>
     <w:rsid w:val="00E21C29"/>
     <w:rsid w:val="00E22058"/>
     <w:rsid w:val="00E2221D"/>
     <w:rsid w:val="00E22463"/>
+    <w:rsid w:val="00E226D2"/>
     <w:rsid w:val="00E22D08"/>
     <w:rsid w:val="00E24159"/>
     <w:rsid w:val="00E25644"/>
     <w:rsid w:val="00E25D38"/>
     <w:rsid w:val="00E2619A"/>
     <w:rsid w:val="00E265FE"/>
     <w:rsid w:val="00E26883"/>
     <w:rsid w:val="00E26930"/>
     <w:rsid w:val="00E26B8E"/>
     <w:rsid w:val="00E26BCE"/>
     <w:rsid w:val="00E273BB"/>
     <w:rsid w:val="00E276FB"/>
     <w:rsid w:val="00E27C78"/>
     <w:rsid w:val="00E3029D"/>
     <w:rsid w:val="00E303A0"/>
     <w:rsid w:val="00E30DDA"/>
     <w:rsid w:val="00E31178"/>
     <w:rsid w:val="00E31233"/>
     <w:rsid w:val="00E313EA"/>
     <w:rsid w:val="00E314CA"/>
     <w:rsid w:val="00E314F0"/>
     <w:rsid w:val="00E31F41"/>
     <w:rsid w:val="00E324AF"/>
     <w:rsid w:val="00E33169"/>
     <w:rsid w:val="00E33924"/>
@@ -18688,50 +19818,51 @@
     <w:rsid w:val="00E5438D"/>
     <w:rsid w:val="00E544FC"/>
     <w:rsid w:val="00E54624"/>
     <w:rsid w:val="00E548A8"/>
     <w:rsid w:val="00E54F03"/>
     <w:rsid w:val="00E55A6E"/>
     <w:rsid w:val="00E561F1"/>
     <w:rsid w:val="00E5635A"/>
     <w:rsid w:val="00E57099"/>
     <w:rsid w:val="00E57964"/>
     <w:rsid w:val="00E57AC5"/>
     <w:rsid w:val="00E57BF5"/>
     <w:rsid w:val="00E600AE"/>
     <w:rsid w:val="00E60701"/>
     <w:rsid w:val="00E60940"/>
     <w:rsid w:val="00E6113F"/>
     <w:rsid w:val="00E61A81"/>
     <w:rsid w:val="00E61C92"/>
     <w:rsid w:val="00E61ED7"/>
     <w:rsid w:val="00E61F77"/>
     <w:rsid w:val="00E621BA"/>
     <w:rsid w:val="00E624C6"/>
     <w:rsid w:val="00E629C5"/>
     <w:rsid w:val="00E62C5E"/>
     <w:rsid w:val="00E62FCA"/>
+    <w:rsid w:val="00E63A31"/>
     <w:rsid w:val="00E641E0"/>
     <w:rsid w:val="00E64A51"/>
     <w:rsid w:val="00E65142"/>
     <w:rsid w:val="00E653C7"/>
     <w:rsid w:val="00E65EEC"/>
     <w:rsid w:val="00E66CC3"/>
     <w:rsid w:val="00E66FF6"/>
     <w:rsid w:val="00E675B0"/>
     <w:rsid w:val="00E67BEC"/>
     <w:rsid w:val="00E67FFA"/>
     <w:rsid w:val="00E70517"/>
     <w:rsid w:val="00E711EC"/>
     <w:rsid w:val="00E71256"/>
     <w:rsid w:val="00E71F6C"/>
     <w:rsid w:val="00E722C8"/>
     <w:rsid w:val="00E728C7"/>
     <w:rsid w:val="00E72D63"/>
     <w:rsid w:val="00E73EE4"/>
     <w:rsid w:val="00E746FD"/>
     <w:rsid w:val="00E75AA2"/>
     <w:rsid w:val="00E75D1D"/>
     <w:rsid w:val="00E76151"/>
     <w:rsid w:val="00E76392"/>
     <w:rsid w:val="00E76475"/>
     <w:rsid w:val="00E76909"/>
@@ -18742,209 +19873,217 @@
     <w:rsid w:val="00E80FE9"/>
     <w:rsid w:val="00E81515"/>
     <w:rsid w:val="00E8242F"/>
     <w:rsid w:val="00E8293F"/>
     <w:rsid w:val="00E82B60"/>
     <w:rsid w:val="00E832D1"/>
     <w:rsid w:val="00E83DE4"/>
     <w:rsid w:val="00E83EE8"/>
     <w:rsid w:val="00E84B0F"/>
     <w:rsid w:val="00E852EE"/>
     <w:rsid w:val="00E85890"/>
     <w:rsid w:val="00E873B8"/>
     <w:rsid w:val="00E874F7"/>
     <w:rsid w:val="00E8764C"/>
     <w:rsid w:val="00E9005A"/>
     <w:rsid w:val="00E901AE"/>
     <w:rsid w:val="00E90312"/>
     <w:rsid w:val="00E905EB"/>
     <w:rsid w:val="00E907C2"/>
     <w:rsid w:val="00E9127E"/>
     <w:rsid w:val="00E9142D"/>
     <w:rsid w:val="00E9161B"/>
     <w:rsid w:val="00E91B17"/>
     <w:rsid w:val="00E91D79"/>
     <w:rsid w:val="00E9260F"/>
+    <w:rsid w:val="00E929DF"/>
     <w:rsid w:val="00E930C0"/>
     <w:rsid w:val="00E934E4"/>
     <w:rsid w:val="00E93691"/>
     <w:rsid w:val="00E937BD"/>
     <w:rsid w:val="00E943BB"/>
     <w:rsid w:val="00E94C7B"/>
     <w:rsid w:val="00E9541D"/>
     <w:rsid w:val="00E956A4"/>
     <w:rsid w:val="00E95D69"/>
     <w:rsid w:val="00E9639B"/>
     <w:rsid w:val="00E971F9"/>
     <w:rsid w:val="00E97634"/>
     <w:rsid w:val="00E978C0"/>
     <w:rsid w:val="00EA0223"/>
     <w:rsid w:val="00EA0680"/>
     <w:rsid w:val="00EA0C21"/>
     <w:rsid w:val="00EA0EBC"/>
     <w:rsid w:val="00EA102E"/>
     <w:rsid w:val="00EA114F"/>
     <w:rsid w:val="00EA2431"/>
     <w:rsid w:val="00EA271C"/>
     <w:rsid w:val="00EA2BB0"/>
     <w:rsid w:val="00EA2CF2"/>
     <w:rsid w:val="00EA33FE"/>
     <w:rsid w:val="00EA3573"/>
     <w:rsid w:val="00EA36E4"/>
     <w:rsid w:val="00EA3811"/>
     <w:rsid w:val="00EA3838"/>
     <w:rsid w:val="00EA3ECA"/>
     <w:rsid w:val="00EA4002"/>
     <w:rsid w:val="00EA459D"/>
     <w:rsid w:val="00EA4812"/>
     <w:rsid w:val="00EA4A8C"/>
     <w:rsid w:val="00EA4CE4"/>
     <w:rsid w:val="00EA4E4B"/>
     <w:rsid w:val="00EA4F18"/>
     <w:rsid w:val="00EA4F97"/>
     <w:rsid w:val="00EA572D"/>
     <w:rsid w:val="00EA622C"/>
     <w:rsid w:val="00EA62D5"/>
     <w:rsid w:val="00EA6333"/>
+    <w:rsid w:val="00EA65AC"/>
     <w:rsid w:val="00EA6948"/>
     <w:rsid w:val="00EA6C75"/>
     <w:rsid w:val="00EA740F"/>
     <w:rsid w:val="00EA7DAC"/>
     <w:rsid w:val="00EB0106"/>
     <w:rsid w:val="00EB0FEA"/>
     <w:rsid w:val="00EB1C93"/>
     <w:rsid w:val="00EB1FC9"/>
     <w:rsid w:val="00EB27A2"/>
+    <w:rsid w:val="00EB2A81"/>
     <w:rsid w:val="00EB3E52"/>
     <w:rsid w:val="00EB46CC"/>
     <w:rsid w:val="00EB49EB"/>
     <w:rsid w:val="00EB4DB2"/>
     <w:rsid w:val="00EB5241"/>
     <w:rsid w:val="00EB553C"/>
     <w:rsid w:val="00EB556B"/>
     <w:rsid w:val="00EB5CE7"/>
     <w:rsid w:val="00EB5FF4"/>
     <w:rsid w:val="00EB61F4"/>
     <w:rsid w:val="00EB6389"/>
     <w:rsid w:val="00EC053A"/>
     <w:rsid w:val="00EC0747"/>
     <w:rsid w:val="00EC1412"/>
     <w:rsid w:val="00EC14EC"/>
     <w:rsid w:val="00EC1515"/>
     <w:rsid w:val="00EC1819"/>
     <w:rsid w:val="00EC1878"/>
     <w:rsid w:val="00EC1C20"/>
     <w:rsid w:val="00EC1F44"/>
     <w:rsid w:val="00EC21C9"/>
     <w:rsid w:val="00EC281F"/>
     <w:rsid w:val="00EC28C1"/>
     <w:rsid w:val="00EC2FD7"/>
     <w:rsid w:val="00EC3763"/>
     <w:rsid w:val="00EC3901"/>
     <w:rsid w:val="00EC3AE8"/>
     <w:rsid w:val="00EC3D72"/>
     <w:rsid w:val="00EC43D2"/>
     <w:rsid w:val="00EC5CDA"/>
+    <w:rsid w:val="00EC5DC1"/>
     <w:rsid w:val="00EC5E5B"/>
+    <w:rsid w:val="00EC6175"/>
     <w:rsid w:val="00EC6A58"/>
     <w:rsid w:val="00EC6FB2"/>
     <w:rsid w:val="00EC6FD3"/>
     <w:rsid w:val="00EC7CEE"/>
     <w:rsid w:val="00EC7E23"/>
     <w:rsid w:val="00ED0196"/>
     <w:rsid w:val="00ED178C"/>
     <w:rsid w:val="00ED2489"/>
     <w:rsid w:val="00ED2D32"/>
     <w:rsid w:val="00ED333F"/>
     <w:rsid w:val="00ED35F0"/>
     <w:rsid w:val="00ED39B2"/>
     <w:rsid w:val="00ED4679"/>
     <w:rsid w:val="00ED4C52"/>
     <w:rsid w:val="00ED4EE6"/>
     <w:rsid w:val="00ED4FD9"/>
     <w:rsid w:val="00ED5010"/>
     <w:rsid w:val="00ED5645"/>
     <w:rsid w:val="00ED6F9E"/>
     <w:rsid w:val="00ED70A7"/>
     <w:rsid w:val="00ED714A"/>
     <w:rsid w:val="00ED719B"/>
     <w:rsid w:val="00ED75F3"/>
     <w:rsid w:val="00ED7C63"/>
     <w:rsid w:val="00ED7CBB"/>
     <w:rsid w:val="00EE0177"/>
     <w:rsid w:val="00EE0A6C"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE149B"/>
     <w:rsid w:val="00EE1AA9"/>
     <w:rsid w:val="00EE2269"/>
     <w:rsid w:val="00EE28B8"/>
     <w:rsid w:val="00EE34FF"/>
     <w:rsid w:val="00EE3581"/>
     <w:rsid w:val="00EE38B7"/>
     <w:rsid w:val="00EE4602"/>
     <w:rsid w:val="00EE5023"/>
     <w:rsid w:val="00EE510F"/>
     <w:rsid w:val="00EE57AC"/>
     <w:rsid w:val="00EE5985"/>
     <w:rsid w:val="00EE5B07"/>
     <w:rsid w:val="00EE5B8B"/>
     <w:rsid w:val="00EE5CF9"/>
     <w:rsid w:val="00EE5EB5"/>
     <w:rsid w:val="00EE66CE"/>
     <w:rsid w:val="00EE7F93"/>
     <w:rsid w:val="00EE7FB5"/>
     <w:rsid w:val="00EF00A5"/>
     <w:rsid w:val="00EF0C6E"/>
+    <w:rsid w:val="00EF0D32"/>
     <w:rsid w:val="00EF138D"/>
     <w:rsid w:val="00EF1DD5"/>
     <w:rsid w:val="00EF3170"/>
     <w:rsid w:val="00EF330E"/>
     <w:rsid w:val="00EF3587"/>
     <w:rsid w:val="00EF3A5D"/>
     <w:rsid w:val="00EF44BB"/>
     <w:rsid w:val="00EF4B96"/>
     <w:rsid w:val="00EF4EF0"/>
     <w:rsid w:val="00EF4F1F"/>
     <w:rsid w:val="00EF5640"/>
     <w:rsid w:val="00EF5745"/>
     <w:rsid w:val="00EF5C0C"/>
     <w:rsid w:val="00EF5F96"/>
     <w:rsid w:val="00EF6078"/>
+    <w:rsid w:val="00EF685F"/>
     <w:rsid w:val="00EF6DC6"/>
     <w:rsid w:val="00EF7038"/>
     <w:rsid w:val="00EF768C"/>
     <w:rsid w:val="00F004D6"/>
     <w:rsid w:val="00F00E6D"/>
     <w:rsid w:val="00F012CE"/>
     <w:rsid w:val="00F01E59"/>
     <w:rsid w:val="00F0201D"/>
     <w:rsid w:val="00F0225A"/>
     <w:rsid w:val="00F02836"/>
     <w:rsid w:val="00F0317C"/>
     <w:rsid w:val="00F03377"/>
     <w:rsid w:val="00F0364C"/>
     <w:rsid w:val="00F03746"/>
+    <w:rsid w:val="00F04818"/>
     <w:rsid w:val="00F04A04"/>
     <w:rsid w:val="00F04AC7"/>
     <w:rsid w:val="00F04B8E"/>
     <w:rsid w:val="00F051D0"/>
     <w:rsid w:val="00F0549A"/>
     <w:rsid w:val="00F05B6D"/>
     <w:rsid w:val="00F0601A"/>
     <w:rsid w:val="00F06271"/>
     <w:rsid w:val="00F065D2"/>
     <w:rsid w:val="00F06D02"/>
     <w:rsid w:val="00F06E68"/>
     <w:rsid w:val="00F06EBA"/>
     <w:rsid w:val="00F10DB0"/>
     <w:rsid w:val="00F11571"/>
     <w:rsid w:val="00F11B4B"/>
     <w:rsid w:val="00F1240D"/>
     <w:rsid w:val="00F12ED9"/>
     <w:rsid w:val="00F12FF5"/>
     <w:rsid w:val="00F130D6"/>
     <w:rsid w:val="00F13336"/>
     <w:rsid w:val="00F1363C"/>
     <w:rsid w:val="00F13831"/>
     <w:rsid w:val="00F13988"/>
     <w:rsid w:val="00F13BC7"/>
     <w:rsid w:val="00F13D5F"/>
@@ -18977,86 +20116,89 @@
     <w:rsid w:val="00F267CC"/>
     <w:rsid w:val="00F26B58"/>
     <w:rsid w:val="00F26EDF"/>
     <w:rsid w:val="00F300AA"/>
     <w:rsid w:val="00F303A1"/>
     <w:rsid w:val="00F304FB"/>
     <w:rsid w:val="00F3091C"/>
     <w:rsid w:val="00F30DEE"/>
     <w:rsid w:val="00F313DC"/>
     <w:rsid w:val="00F31BB5"/>
     <w:rsid w:val="00F31D80"/>
     <w:rsid w:val="00F3231C"/>
     <w:rsid w:val="00F32C62"/>
     <w:rsid w:val="00F33A3C"/>
     <w:rsid w:val="00F33E1A"/>
     <w:rsid w:val="00F33FEC"/>
     <w:rsid w:val="00F34BA7"/>
     <w:rsid w:val="00F34BE1"/>
     <w:rsid w:val="00F36742"/>
     <w:rsid w:val="00F36C9C"/>
     <w:rsid w:val="00F36D26"/>
     <w:rsid w:val="00F37231"/>
     <w:rsid w:val="00F3729A"/>
     <w:rsid w:val="00F372C2"/>
     <w:rsid w:val="00F37B38"/>
+    <w:rsid w:val="00F37BDA"/>
     <w:rsid w:val="00F400E2"/>
     <w:rsid w:val="00F40117"/>
     <w:rsid w:val="00F40CE4"/>
     <w:rsid w:val="00F410A4"/>
     <w:rsid w:val="00F412D3"/>
     <w:rsid w:val="00F4163F"/>
     <w:rsid w:val="00F419C1"/>
     <w:rsid w:val="00F425EE"/>
     <w:rsid w:val="00F4329E"/>
     <w:rsid w:val="00F43BFA"/>
     <w:rsid w:val="00F44333"/>
     <w:rsid w:val="00F46250"/>
     <w:rsid w:val="00F46FC3"/>
     <w:rsid w:val="00F503FB"/>
     <w:rsid w:val="00F5056D"/>
     <w:rsid w:val="00F50770"/>
     <w:rsid w:val="00F50EC7"/>
     <w:rsid w:val="00F51BA0"/>
     <w:rsid w:val="00F52296"/>
     <w:rsid w:val="00F52322"/>
     <w:rsid w:val="00F52354"/>
     <w:rsid w:val="00F5286C"/>
     <w:rsid w:val="00F52F0D"/>
     <w:rsid w:val="00F5338A"/>
     <w:rsid w:val="00F53876"/>
     <w:rsid w:val="00F54CF3"/>
+    <w:rsid w:val="00F5505A"/>
     <w:rsid w:val="00F5587C"/>
     <w:rsid w:val="00F55AEF"/>
     <w:rsid w:val="00F56530"/>
     <w:rsid w:val="00F56AEF"/>
     <w:rsid w:val="00F56F24"/>
     <w:rsid w:val="00F57182"/>
     <w:rsid w:val="00F5724D"/>
     <w:rsid w:val="00F5779E"/>
     <w:rsid w:val="00F577D6"/>
     <w:rsid w:val="00F60440"/>
+    <w:rsid w:val="00F6051A"/>
     <w:rsid w:val="00F61DF5"/>
     <w:rsid w:val="00F61E4C"/>
     <w:rsid w:val="00F61E90"/>
     <w:rsid w:val="00F623DF"/>
     <w:rsid w:val="00F62896"/>
     <w:rsid w:val="00F62D41"/>
     <w:rsid w:val="00F649EE"/>
     <w:rsid w:val="00F654D6"/>
     <w:rsid w:val="00F6566F"/>
     <w:rsid w:val="00F65811"/>
     <w:rsid w:val="00F65FDD"/>
     <w:rsid w:val="00F664FB"/>
     <w:rsid w:val="00F66B0E"/>
     <w:rsid w:val="00F67292"/>
     <w:rsid w:val="00F67305"/>
     <w:rsid w:val="00F673AF"/>
     <w:rsid w:val="00F67BC9"/>
     <w:rsid w:val="00F67D3C"/>
     <w:rsid w:val="00F67DC6"/>
     <w:rsid w:val="00F709EF"/>
     <w:rsid w:val="00F71394"/>
     <w:rsid w:val="00F71B7F"/>
     <w:rsid w:val="00F7358E"/>
     <w:rsid w:val="00F7375F"/>
     <w:rsid w:val="00F750A3"/>
@@ -19099,50 +20241,51 @@
     <w:rsid w:val="00F92422"/>
     <w:rsid w:val="00F9254B"/>
     <w:rsid w:val="00F9288A"/>
     <w:rsid w:val="00F92A18"/>
     <w:rsid w:val="00F92C0C"/>
     <w:rsid w:val="00F93402"/>
     <w:rsid w:val="00F936C4"/>
     <w:rsid w:val="00F93CAD"/>
     <w:rsid w:val="00F9445B"/>
     <w:rsid w:val="00F94560"/>
     <w:rsid w:val="00F945DF"/>
     <w:rsid w:val="00F94865"/>
     <w:rsid w:val="00F951A3"/>
     <w:rsid w:val="00F95396"/>
     <w:rsid w:val="00F9548E"/>
     <w:rsid w:val="00F95A07"/>
     <w:rsid w:val="00F95B07"/>
     <w:rsid w:val="00F9641D"/>
     <w:rsid w:val="00F964B9"/>
     <w:rsid w:val="00F968F8"/>
     <w:rsid w:val="00F97837"/>
     <w:rsid w:val="00F97866"/>
     <w:rsid w:val="00F979B6"/>
     <w:rsid w:val="00FA0FD5"/>
     <w:rsid w:val="00FA243D"/>
+    <w:rsid w:val="00FA24C7"/>
     <w:rsid w:val="00FA27A4"/>
     <w:rsid w:val="00FA27C9"/>
     <w:rsid w:val="00FA28ED"/>
     <w:rsid w:val="00FA2B05"/>
     <w:rsid w:val="00FA3A14"/>
     <w:rsid w:val="00FA3EE2"/>
     <w:rsid w:val="00FA42BD"/>
     <w:rsid w:val="00FA4300"/>
     <w:rsid w:val="00FA5054"/>
     <w:rsid w:val="00FA5491"/>
     <w:rsid w:val="00FA6016"/>
     <w:rsid w:val="00FA60D3"/>
     <w:rsid w:val="00FA62E2"/>
     <w:rsid w:val="00FA660A"/>
     <w:rsid w:val="00FA6D5A"/>
     <w:rsid w:val="00FA7170"/>
     <w:rsid w:val="00FA71F4"/>
     <w:rsid w:val="00FA7233"/>
     <w:rsid w:val="00FA7289"/>
     <w:rsid w:val="00FA7856"/>
     <w:rsid w:val="00FA7866"/>
     <w:rsid w:val="00FA7991"/>
     <w:rsid w:val="00FA7DAD"/>
     <w:rsid w:val="00FB01FC"/>
     <w:rsid w:val="00FB02EA"/>
@@ -19153,128 +20296,133 @@
     <w:rsid w:val="00FB1E0B"/>
     <w:rsid w:val="00FB49F2"/>
     <w:rsid w:val="00FB4A6F"/>
     <w:rsid w:val="00FB5052"/>
     <w:rsid w:val="00FB5223"/>
     <w:rsid w:val="00FB6772"/>
     <w:rsid w:val="00FB689B"/>
     <w:rsid w:val="00FB6B6C"/>
     <w:rsid w:val="00FB6E50"/>
     <w:rsid w:val="00FB6FBC"/>
     <w:rsid w:val="00FB7C29"/>
     <w:rsid w:val="00FC034F"/>
     <w:rsid w:val="00FC089E"/>
     <w:rsid w:val="00FC0C76"/>
     <w:rsid w:val="00FC1B0F"/>
     <w:rsid w:val="00FC2DBF"/>
     <w:rsid w:val="00FC31B0"/>
     <w:rsid w:val="00FC3415"/>
     <w:rsid w:val="00FC36B1"/>
     <w:rsid w:val="00FC3D5C"/>
     <w:rsid w:val="00FC3EB9"/>
     <w:rsid w:val="00FC4152"/>
     <w:rsid w:val="00FC44E4"/>
     <w:rsid w:val="00FC51C3"/>
     <w:rsid w:val="00FC63C1"/>
+    <w:rsid w:val="00FC6EDF"/>
     <w:rsid w:val="00FD0BC1"/>
     <w:rsid w:val="00FD0DBE"/>
     <w:rsid w:val="00FD189D"/>
     <w:rsid w:val="00FD20B0"/>
     <w:rsid w:val="00FD25E1"/>
     <w:rsid w:val="00FD327A"/>
     <w:rsid w:val="00FD33C6"/>
     <w:rsid w:val="00FD378A"/>
     <w:rsid w:val="00FD378E"/>
     <w:rsid w:val="00FD3E0E"/>
     <w:rsid w:val="00FD4744"/>
     <w:rsid w:val="00FD495B"/>
     <w:rsid w:val="00FD4DE3"/>
     <w:rsid w:val="00FD5732"/>
     <w:rsid w:val="00FD5B54"/>
     <w:rsid w:val="00FD5E72"/>
     <w:rsid w:val="00FD698C"/>
     <w:rsid w:val="00FD73D3"/>
     <w:rsid w:val="00FD7B8A"/>
     <w:rsid w:val="00FD7BD9"/>
     <w:rsid w:val="00FE0321"/>
     <w:rsid w:val="00FE03B0"/>
     <w:rsid w:val="00FE1205"/>
     <w:rsid w:val="00FE148C"/>
     <w:rsid w:val="00FE2D04"/>
+    <w:rsid w:val="00FE2D78"/>
+    <w:rsid w:val="00FE317C"/>
     <w:rsid w:val="00FE38CD"/>
     <w:rsid w:val="00FE48DB"/>
     <w:rsid w:val="00FE4C53"/>
     <w:rsid w:val="00FE4FF6"/>
     <w:rsid w:val="00FE564B"/>
     <w:rsid w:val="00FE5908"/>
     <w:rsid w:val="00FE5A1C"/>
     <w:rsid w:val="00FE5BCC"/>
     <w:rsid w:val="00FE6CF4"/>
     <w:rsid w:val="00FE7387"/>
     <w:rsid w:val="00FE7445"/>
     <w:rsid w:val="00FE76E9"/>
     <w:rsid w:val="00FE7A27"/>
     <w:rsid w:val="00FF029D"/>
     <w:rsid w:val="00FF095F"/>
     <w:rsid w:val="00FF09EC"/>
     <w:rsid w:val="00FF0A13"/>
     <w:rsid w:val="00FF12C1"/>
     <w:rsid w:val="00FF181F"/>
     <w:rsid w:val="00FF18FF"/>
     <w:rsid w:val="00FF2071"/>
     <w:rsid w:val="00FF2761"/>
     <w:rsid w:val="00FF2D8B"/>
     <w:rsid w:val="00FF2F5A"/>
     <w:rsid w:val="00FF2F7A"/>
     <w:rsid w:val="00FF3993"/>
     <w:rsid w:val="00FF39B4"/>
     <w:rsid w:val="00FF3A81"/>
     <w:rsid w:val="00FF3B70"/>
     <w:rsid w:val="00FF3C71"/>
     <w:rsid w:val="00FF47B8"/>
     <w:rsid w:val="00FF47EC"/>
     <w:rsid w:val="00FF4876"/>
     <w:rsid w:val="00FF4EBC"/>
     <w:rsid w:val="00FF4F0D"/>
     <w:rsid w:val="00FF4F3E"/>
     <w:rsid w:val="00FF53BB"/>
     <w:rsid w:val="00FF5412"/>
     <w:rsid w:val="00FF5427"/>
     <w:rsid w:val="00FF553B"/>
     <w:rsid w:val="00FF5730"/>
     <w:rsid w:val="00FF5C64"/>
     <w:rsid w:val="00FF719F"/>
     <w:rsid w:val="00FF72A4"/>
     <w:rsid w:val="00FF7319"/>
     <w:rsid w:val="00FF73B2"/>
     <w:rsid w:val="00FF74B5"/>
     <w:rsid w:val="00FF7506"/>
     <w:rsid w:val="00FF7856"/>
     <w:rsid w:val="00FF7F70"/>
+    <w:rsid w:val="023DB1C8"/>
     <w:rsid w:val="592B19A0"/>
     <w:rsid w:val="602C29FA"/>
     <w:rsid w:val="686CBCE2"/>
+    <w:rsid w:val="77604F9E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -20263,51 +21411,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1695767541">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deq.nc.gov/about/divisions/water-resources/water-sciences/chemistry-laboratory/laboratory-certification-branch/field-approved-procedures-and-technical-assistance" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -20578,67 +21726,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" xmlns:ns3="6c4d0212-d18a-49b7-9235-90f5080397e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10a6069a042290a6c56d9d11497b4321" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A8160F1F83AD343AA5ADD21600CAC3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="962ebb92074a852ffe16ac83e118b6e5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" xmlns:ns3="6c4d0212-d18a-49b7-9235-90f5080397e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d4a4ffd33a3112bc2ba8f33ab9ad46" ns2:_="" ns3:_="">
     <xsd:import namespace="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
     <xsd:import namespace="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -20827,158 +21969,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="6c4d0212-d18a-49b7-9235-90f5080397e6" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95468E7B-92A0-4560-9D41-AD1E42D3F156}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63560573-D2BB-4222-BA65-D44873A0CC9E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A0BB18B-2CA4-44D6-B12D-1C5CA2CE2104}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDD0E3EB-BD86-4945-BD2B-79F96B29201C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{912AFBC9-9583-46BC-8408-3CD9E246F193}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
     <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63560573-D2BB-4222-BA65-D44873A0CC9E}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95468E7B-92A0-4560-9D41-AD1E42D3F156}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{393B54E8-B148-4124-AF40-557BB33A7E6C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>3498</Words>
-  <Characters>19942</Characters>
+  <Words>3619</Words>
+  <Characters>19947</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>166</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>376</Lines>
+  <Paragraphs>135</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>REQUIREMENT: For routine work us a pH meter accurate and reproducible to 0.1 pH unit with a range of 0 to 14 and equipped with a temperature compensation adjustment. Analyze a third buffer below pH 10, approximately 3 pH units different from the second; t</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>DWQ LABORATORY</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23394</CharactersWithSpaces>
+  <CharactersWithSpaces>23431</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:subject/>
   <dc:creator>*** /// +++</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_DocHome">
     <vt:i4>-2017333049</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">