--- v0 (2025-10-08)
+++ v1 (2026-10-02)
@@ -1,755 +1,1223 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="0040416E" w:rsidP="00A05B91">
+    <w:p w14:paraId="57FEF7D2" w14:textId="77777777" w:rsidR="007B0755" w:rsidRDefault="007B0755" w:rsidP="00ED5AE4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FAC8DE" w14:textId="56FD8C5F" w:rsidR="008E67E7" w:rsidRPr="008E67E7" w:rsidRDefault="008E67E7" w:rsidP="00ED5AE4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E67E7">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>North Carolina Department of Environmental Quality – Division of Water Resources</w:t>
+      </w:r>
+      <w:r w:rsidR="000A0A9F">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DWR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF8D41F" w14:textId="77777777" w:rsidR="008E67E7" w:rsidRPr="008E67E7" w:rsidRDefault="008E67E7" w:rsidP="00ED5AE4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4320"/>
+          <w:tab w:val="right" w:pos="8640"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EEA38C" w14:textId="77777777" w:rsidR="008E67E7" w:rsidRPr="008E67E7" w:rsidRDefault="008E67E7" w:rsidP="00ED5AE4">
+      <w:pPr>
+        <w:keepNext/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="8"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E67E7">
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>APPLICATION FOR PERMIT TO CONSTRUCT AND/OR OPERATE AQUIFER STORAGE AND RECOVERY (ASR) WELL(S) (ref. 15A NCAC 02C .0219)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A14C34A" w14:textId="7E04F61E" w:rsidR="00B311F0" w:rsidRPr="00881B9D" w:rsidRDefault="008E67E7" w:rsidP="00C64B3E">
+      <w:pPr>
+        <w:ind w:left="3600" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00881B9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Please Print or Type</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5F4663" w14:textId="48A90A93" w:rsidR="006E0B7F" w:rsidRPr="00ED5AE4" w:rsidRDefault="00B50BBF" w:rsidP="00C64B3E">
+      <w:pPr>
+        <w:ind w:left="3600" w:firstLine="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18079680" wp14:editId="1E0BFC24">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>22003</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>109003</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6796877" cy="4890"/>
+                <wp:effectExtent l="0" t="0" r="23495" b="33655"/>
+                <wp:wrapNone/>
+                <wp:docPr id="852075945" name="Straight Connector 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6796877" cy="4890"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="1A0DBBB1" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="1.75pt,8.6pt" to="536.95pt,9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCckqoOqAEAAJUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC815KDwnYEyzkkaC5B&#10;G7RN7wy1tIjyBZK15L/vcmUrRdMCQdALwcfu7Mzscns9WsMOEJP2ruXLRc0ZOOk77fYtf/z28f2G&#10;s5SF64TxDlp+hMSvdxfvtkNo4NL33nQQGYK41Ayh5X3OoamqJHuwIi18AIePykcrMh7jvuqiGBDd&#10;muqyrlfV4GMXopeQEt7eTo98R/hKgcyflUqQmWk5csu0RlqfylrttqLZRxF6LU80xBtYWKEdFp2h&#10;bkUW7GfUL6CsltEnr/JCelt5pbQE0oBqlvUfar72IgBpQXNSmG1K/w9WfjrcuIeINgwhNSk8xKJi&#10;VNEyZXT4jj0lXciUjWTbcbYNxswkXq7WV6vNes2ZxLcPmytytZpQClqIKd+Bt6xsWm60K6JEIw73&#10;KWNlDD2H4OGZB+3y0UAJNu4LKKY7rDcxohGBGxPZQWBzux/L0kzEosiSorQxc1JNJf+ZdIotaUBj&#10;89rEOZoqepfnRKudj3+rmsczVTXFn1VPWovsJ98dqStkB/aelJ3mtAzX72dKf/5Nu18AAAD//wMA&#10;UEsDBBQABgAIAAAAIQB7aUpM3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUhcKmqTqk0IcSpUiQscKIUPcOIlibDXIXZT9+9xT3Db3RnNvqm20Ro24+QHRxLulwIYUuv0QJ2E&#10;z4/nuwKYD4q0Mo5Qwhk9bOvrq0qV2p3oHedD6FgKIV8qCX0IY8m5b3u0yi/diJS0LzdZFdI6dVxP&#10;6pTCreGZEBtu1UDpQ69G3PXYfh+OVsLL235xzuJm8ZOvm12cCxNfvZHy9iY+PQILGMOfGS74CR3q&#10;xNS4I2nPjITVOhnTOc+AXWSRrx6ANWkqBPC64v8L1L8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAnJKqDqgBAACVAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAe2lKTN4AAAAIAQAADwAAAAAAAAAAAAAAAAACBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;" strokecolor="black [3040]"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54437072" w14:textId="65968261" w:rsidR="00357CC5" w:rsidRPr="00EC3672" w:rsidRDefault="0040416E" w:rsidP="00B311F0">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
-        <w:ind w:left="547" w:hanging="547"/>
-[...5 lines deleted...]
-      <w:r>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC3672">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Permit</w:t>
       </w:r>
-      <w:r w:rsidR="00357CC5">
+      <w:r w:rsidR="00357CC5" w:rsidRPr="00EC3672">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Number </w:t>
       </w:r>
-      <w:r w:rsidR="00357CC5">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00357CC5" w:rsidRPr="00EC3672">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00CA5EB6">
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="00EC3672">
         <w:rPr>
           <w:i/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">leave blank if for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="007D114F">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="007D114F">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>permit</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="00EC3672">
+        <w:rPr>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/well</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5" w:rsidRPr="00EC3672">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00CA5EB6">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="00EC3672">
+        <w:rPr>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00CA5EB6">
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="00EC3672">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C03025" w:rsidRPr="00CA5EB6">
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidR="00C03025" w:rsidRPr="00EC3672">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>WI</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5EB6">
-[...22 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00EC3672">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EC3672">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008961FE" w:rsidRPr="00EC3672">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="00EC3672">
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A689C" w:rsidRDefault="00E35B3F" w:rsidP="005A689C">
+    <w:p w14:paraId="3A3DA15A" w14:textId="50537458" w:rsidR="005A689C" w:rsidRDefault="00E35B3F" w:rsidP="005A689C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="007A0180">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PERMIT </w:t>
+      </w:r>
       <w:r w:rsidR="005A689C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>APPLICATION INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA5EB6" w:rsidRPr="00CE2E07" w:rsidRDefault="00CA5EB6" w:rsidP="00CA5EB6">
+    <w:p w14:paraId="6963CEA9" w14:textId="48692C6B" w:rsidR="00CA5EB6" w:rsidRDefault="00CA5EB6" w:rsidP="00CA5EB6">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0048003E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Project is</w:t>
+      </w:r>
+      <w:r w:rsidR="001357DB" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (check)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>: [</w:t>
+      </w:r>
+      <w:r w:rsidR="00933153" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] New    </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA098B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00933153" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] Modification    </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA098B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE2E07">
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [ </w:t>
+      </w:r>
+      <w:r w:rsidR="00933153" w:rsidRPr="0048003E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE2E07">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00531B24">
+      <w:r w:rsidR="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>] Renewal</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA098B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="001931C7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0050396B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="001931C7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00933153" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ] Renewal </w:t>
+      </w:r>
+      <w:r w:rsidR="00E56FE8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
         <w:rPr>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00CE2E07">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> modification</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00531B24">
+      <w:r w:rsidR="0068333E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC6BEFA" w14:textId="61FF1BD6" w:rsidR="00DD6BD2" w:rsidRPr="0048003E" w:rsidRDefault="00666707" w:rsidP="00CA5EB6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009877F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If this application is being submitted for </w:t>
+      </w:r>
+      <w:r w:rsidR="008D5971">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="009877F0" w:rsidRPr="007238BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ew</w:t>
+      </w:r>
+      <w:r w:rsidR="009877F0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permit</w:t>
+      </w:r>
+      <w:r w:rsidR="007238BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, use </w:t>
+      </w:r>
+      <w:r w:rsidR="009B22D6" w:rsidRPr="009B22D6">
         <w:rPr>
           <w:bCs/>
-          <w:i/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> modification </w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>15A NCAC 02C .0219</w:t>
+      </w:r>
+      <w:r w:rsidR="009C7D04">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(b) </w:t>
+      </w:r>
+      <w:r w:rsidR="009B22D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="007238BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B22D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">application submittal </w:t>
+      </w:r>
+      <w:r w:rsidR="00111B13">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>guid</w:t>
+      </w:r>
+      <w:r w:rsidR="00342253">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0068333E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA5EB6" w:rsidRDefault="00CA5EB6" w:rsidP="00CA5EB6">
+    <w:p w14:paraId="34FC28D9" w14:textId="676E434C" w:rsidR="00CA5EB6" w:rsidRPr="0048003E" w:rsidRDefault="00666707" w:rsidP="00CA5EB6">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>2.</w:t>
-[...6 lines deleted...]
-        <w:t>If this application is being submitted for Renewal and/or Modification to an existing permit, provide:</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">If this application is being submitted for </w:t>
+      </w:r>
+      <w:r w:rsidR="008D5971">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="007238BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">enewal and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="008D5971">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="007238BA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>odification</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="006812D6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>to an existing permit</w:t>
+      </w:r>
+      <w:r w:rsidR="00654787">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00654787" w:rsidRPr="00A85B1A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, provide:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA5EB6" w:rsidRDefault="00CA5EB6" w:rsidP="00CA5EB6">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="48B7E58C" w14:textId="28D99668" w:rsidR="00CA5EB6" w:rsidRPr="0048003E" w:rsidRDefault="00CA5EB6" w:rsidP="00CA5EB6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048003E">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">(a.) Existing permit number </w:t>
       </w:r>
-      <w:r w:rsidRPr="00815D39">
+      <w:r w:rsidRPr="0048003E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>WI</w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Issued &amp; Expiration dates </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02E42" w:rsidRPr="00E02E42">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0048003E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CA5EB6" w:rsidRDefault="00CA5EB6" w:rsidP="00CA5EB6">
+    <w:p w14:paraId="563FDE5E" w14:textId="152AB25E" w:rsidR="00581225" w:rsidRPr="0048003E" w:rsidRDefault="00581225" w:rsidP="00CA5EB6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(b.) </w:t>
+      </w:r>
+      <w:r w:rsidR="003623C7" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Status report </w:t>
+      </w:r>
+      <w:r w:rsidR="001B56E1" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>including latest monitoring results</w:t>
+      </w:r>
+      <w:r w:rsidR="004012D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B56E1" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and updated site map.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAABDD1" w14:textId="20B907EE" w:rsidR="00BF632A" w:rsidRPr="0048003E" w:rsidRDefault="00BF632A" w:rsidP="00CA5EB6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">(c.) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41BD0" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Relevant</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED55F5" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and pertinent information </w:t>
+      </w:r>
+      <w:r w:rsidR="001338FF" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as attachments </w:t>
+      </w:r>
+      <w:r w:rsidR="004012D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED55F5" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="007142B0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED55F5" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requested </w:t>
+      </w:r>
+      <w:r w:rsidR="00D41BD0" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permit </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED55F5" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>modification</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41BD0" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645A3695" w14:textId="45E3A0CF" w:rsidR="00CA5EB6" w:rsidRPr="00F10654" w:rsidRDefault="001338FF" w:rsidP="00F10654">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(d.)</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5080" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00736D78">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>For rest of Application</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96CBE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007142B0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5080" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44EE8" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5080" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ections </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44EE8" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidR="003A08B0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thru </w:t>
+      </w:r>
+      <w:r w:rsidR="0096648F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V, and VIII</w:t>
+      </w:r>
+      <w:r w:rsidR="006C033A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F10654">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5EB6" w:rsidRPr="0048003E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">signature </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE22F6">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>section).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73ECE6A4" w14:textId="77777777" w:rsidR="005A689C" w:rsidRPr="0048003E" w:rsidRDefault="005A689C" w:rsidP="005A689C">
       <w:pPr>
         <w:ind w:left="720" w:right="-187"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA5EB6" w:rsidRPr="005B5E13" w:rsidRDefault="00CA5EB6" w:rsidP="00CA5EB6">
-[...171 lines deleted...]
-    <w:p w:rsidR="00357CC5" w:rsidRPr="00531B24" w:rsidRDefault="005A689C" w:rsidP="005A689C">
+    <w:p w14:paraId="62590CB9" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRPr="00531B24" w:rsidRDefault="005A689C" w:rsidP="005A689C">
       <w:pPr>
         <w:ind w:right="-187"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>II.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F84336">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>WELL OWNER</w:t>
       </w:r>
       <w:r w:rsidR="00C03025">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>/APPLICANT</w:t>
       </w:r>
       <w:r w:rsidR="00CA5EB6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(S)</w:t>
       </w:r>
       <w:r w:rsidR="00531B24">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (generally the responsible party)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5" w:rsidP="00357CC5">
+    <w:p w14:paraId="0D4A0BD2" w14:textId="2517F115" w:rsidR="00357CC5" w:rsidRDefault="00B41AF9" w:rsidP="00357CC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Name</w:t>
-[...25 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve">Company </w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidR="00F84336">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F84336">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00531B24">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00531B24">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00531B24">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00531B24">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CA649C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5" w:rsidP="00357CC5">
+    <w:p w14:paraId="6CB43F5E" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRDefault="00357CC5" w:rsidP="00357CC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Signing Official’s Name</w:t>
       </w:r>
       <w:r w:rsidR="00A05B91">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
@@ -822,116 +1290,135 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A05B91" w:rsidRDefault="00A05B91" w:rsidP="00DA5DC5">
+    <w:p w14:paraId="59EFEF4F" w14:textId="13CC4E47" w:rsidR="00A05B91" w:rsidRDefault="00A05B91" w:rsidP="00DA5DC5">
       <w:pPr>
         <w:ind w:left="2160" w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815D39">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00815D39">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Signing Official must be in accordance with</w:t>
       </w:r>
       <w:r w:rsidR="00316ED3" w:rsidRPr="00815D39">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> instructions in</w:t>
       </w:r>
       <w:r w:rsidR="00A90DAA" w:rsidRPr="00815D39">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A90DAA" w:rsidRPr="00815D39">
+      <w:r w:rsidR="007727F7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Part </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C5739" w:rsidRPr="00815D39">
+        <w:t>Section</w:t>
+      </w:r>
+      <w:r w:rsidR="00A90DAA" w:rsidRPr="00815D39">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5739" w:rsidRPr="00815D39">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>VIII</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00CA5EB6" w:rsidP="00357CC5">
+    <w:p w14:paraId="64BC94C5" w14:textId="63213966" w:rsidR="00357CC5" w:rsidRDefault="00CA5EB6" w:rsidP="00357CC5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Mailing Address</w:t>
+        <w:t xml:space="preserve">Mailing </w:t>
+      </w:r>
+      <w:r w:rsidR="00301E38">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Street </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Address</w:t>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
@@ -980,1851 +1467,1704 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
+    <w:p w14:paraId="042DD915" w14:textId="1D1FF0A0" w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:u w:val="single"/>
-[...71 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+        <w:t>City:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> State:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Zip:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
+    <w:p w14:paraId="6DEDABEE" w14:textId="5AEF963A" w:rsidR="00357CC5" w:rsidRDefault="004A6B03" w:rsidP="004A6B03">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A6B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F0057D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work </w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Telephone number:</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF08D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Email</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF08D0" w:rsidRPr="00EF08D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E9B73B" w14:textId="77777777" w:rsidR="00636F98" w:rsidRPr="00636F98" w:rsidRDefault="004A6B03" w:rsidP="004A6B03">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00636F98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Status (choose one):</w:t>
+      </w:r>
+      <w:r w:rsidR="00636F98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00636F98" w:rsidRPr="00636F98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Individual</w:t>
+      </w:r>
+      <w:r w:rsidR="00636F98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00636F98" w:rsidRPr="00636F98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Business/Org.</w:t>
+      </w:r>
+      <w:r w:rsidR="00636F98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00636F98" w:rsidRPr="00636F98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Federal</w:t>
+      </w:r>
+      <w:r w:rsidR="00636F98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00636F98" w:rsidRPr="00636F98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r w:rsidR="00636F98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00636F98" w:rsidRPr="00636F98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>County</w:t>
+      </w:r>
+      <w:r w:rsidR="00636F98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00636F98" w:rsidRPr="00636F98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Municipality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E273052" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...114 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="004A6B03" w:rsidP="004A6B03">
+    <w:p w14:paraId="1075841F" w14:textId="77777777" w:rsidR="00865A32" w:rsidRDefault="00865A32" w:rsidP="00865A32">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00865A32">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="005A689C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865A32">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865A32">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PROPERTY OWNER</w:t>
+      </w:r>
+      <w:r w:rsidR="00815D39">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(S)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if different than well owner</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03025">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/applicant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075A53EF" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRDefault="00865A32" w:rsidP="00865A32">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:u w:val="single"/>
-[...66 lines deleted...]
-        <w:t>Email</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00815D39">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00EF08D0" w:rsidRPr="00EF08D0">
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00636F98" w:rsidRPr="00636F98" w:rsidRDefault="004A6B03" w:rsidP="004A6B03">
+    <w:p w14:paraId="2F52B3EB" w14:textId="42B660DC" w:rsidR="00865A32" w:rsidRDefault="00CA5EB6" w:rsidP="00865A32">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Mailing </w:t>
+      </w:r>
+      <w:r w:rsidR="00023E3A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4678E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">treet </w:t>
+      </w:r>
+      <w:r w:rsidR="00023E3A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ddress:</w:t>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00865A32">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12CD0BC6" w14:textId="70393357" w:rsidR="00865A32" w:rsidRDefault="00865A32" w:rsidP="00865A32">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>City:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>State:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Zip:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4976C1" w14:textId="2431695E" w:rsidR="00576D5F" w:rsidRDefault="00CA5EB6" w:rsidP="00576D5F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>5.</w:t>
-[...89 lines deleted...]
-        <w:t>Municipality</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00576D5F" w:rsidRPr="004A6B03">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00576D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00CC287E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work </w:t>
+      </w:r>
+      <w:r w:rsidR="00576D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Telephone number:</w:t>
+      </w:r>
+      <w:r w:rsidR="00576D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00576D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00576D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00576D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00576D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00576D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00576D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r w:rsidR="00576D5F" w:rsidRPr="00EF08D0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00576D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00576D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00576D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00576D5F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
-[...207 lines deleted...]
-    <w:p w:rsidR="00865A32" w:rsidRDefault="00CA5EB6" w:rsidP="00865A32">
+    <w:p w14:paraId="205DC36D" w14:textId="77777777" w:rsidR="00865A32" w:rsidRPr="00865A32" w:rsidRDefault="00865A32" w:rsidP="00865A32">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="481EE2FF" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRDefault="00631CF5" w:rsidP="00631CF5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03025">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00865A32">
-[...88 lines deleted...]
-        <w:tab/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">PROJECT CONTACT </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35B3F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00815D39">
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>(Generally the environmental/</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5EB6">
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>engineering firm)</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00865A32" w:rsidRDefault="00865A32" w:rsidP="00865A32">
-[...244 lines deleted...]
-    <w:p w:rsidR="00865A32" w:rsidRPr="00865A32" w:rsidRDefault="00865A32" w:rsidP="00865A32">
+    <w:p w14:paraId="63F72587" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRDefault="00505749" w:rsidP="00505749">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Name:</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Title:</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00631CF5" w:rsidP="00631CF5">
-[...68 lines deleted...]
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00505749" w:rsidP="00505749">
+    <w:p w14:paraId="1B67A488" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRDefault="00505749" w:rsidP="00505749">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...86 lines deleted...]
-        <w:t xml:space="preserve">  Title:</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Company:</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00505749" w:rsidP="00505749">
+    <w:p w14:paraId="4411B29A" w14:textId="616EC6E6" w:rsidR="00357CC5" w:rsidRDefault="00505749" w:rsidP="00F10B5F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:u w:val="single"/>
-[...104 lines deleted...]
-      <w:r w:rsidR="00357CC5">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E74FB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Street </w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00064777">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>City:</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>State:</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Zip:</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E93889">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00505749" w:rsidP="00505749">
+    <w:p w14:paraId="75FD8C18" w14:textId="6A6D51BB" w:rsidR="00357CC5" w:rsidRDefault="00505749" w:rsidP="00505749">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...82 lines deleted...]
-      <w:r w:rsidR="00357CC5">
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003F03F7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Work t</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>elephone number:</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B62C0D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Email</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B62C0D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00505749" w:rsidP="00505749">
+    <w:p w14:paraId="43119C4D" w14:textId="77777777" w:rsidR="00237B8F" w:rsidRDefault="00237B8F" w:rsidP="00505749">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...128 lines deleted...]
-      </w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00505749" w:rsidP="00505749">
+    <w:p w14:paraId="1F20EB95" w14:textId="77777777" w:rsidR="00237B8F" w:rsidRDefault="00237B8F" w:rsidP="00505749">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...120 lines deleted...]
-      </w:r>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
+    <w:p w14:paraId="3DF151F6" w14:textId="77777777" w:rsidR="00237B8F" w:rsidRDefault="00237B8F" w:rsidP="00505749">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5" w:rsidP="005A689C">
+    <w:p w14:paraId="6DE86CA5" w14:textId="77777777" w:rsidR="00D07CFC" w:rsidRDefault="00D07CFC" w:rsidP="00505749">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EF7A028" w14:textId="77777777" w:rsidR="008617AA" w:rsidRDefault="008617AA" w:rsidP="00505749">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D018A33" w14:textId="77777777" w:rsidR="005F5F27" w:rsidRDefault="005F5F27" w:rsidP="00505749">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E43A6C" w14:textId="77777777" w:rsidR="008175BA" w:rsidRDefault="008175BA" w:rsidP="00505749">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="069EB328" w14:textId="77777777" w:rsidR="005E74FB" w:rsidRDefault="005E74FB" w:rsidP="005A689C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...9 lines deleted...]
-        </w:sectPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00E35B3F" w:rsidP="005A689C">
+    <w:p w14:paraId="46E61AA3" w14:textId="71D1545F" w:rsidR="00357CC5" w:rsidRDefault="00E35B3F" w:rsidP="005A689C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>V.</w:t>
       </w:r>
       <w:r w:rsidR="005A689C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5" w:rsidRPr="005A689C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>FACILITY INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRPr="009F4D06" w:rsidRDefault="00815D39" w:rsidP="00357CC5">
+    <w:p w14:paraId="0498AF04" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRPr="00710AFE" w:rsidRDefault="00815D39" w:rsidP="00357CC5">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Facility N</w:t>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -2900,527 +3240,577 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009F4D06">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009F4D06">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009F4D06">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F4D06" w:rsidRDefault="009F4D06" w:rsidP="00357CC5">
+    <w:p w14:paraId="7B34227F" w14:textId="5B314E45" w:rsidR="00914D95" w:rsidRPr="00914D95" w:rsidRDefault="006A3120" w:rsidP="00357CC5">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F4D06">
-[...98 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Physical </w:t>
+      </w:r>
+      <w:r w:rsidR="00914D95">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Street </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Address:</w:t>
+      </w:r>
+      <w:r w:rsidR="00442DB8" w:rsidRPr="00442DB8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00442DB8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00442DB8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00442DB8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009A0129">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00520973">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00520973">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00520973">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00223C35" w:rsidRPr="0024277F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r w:rsidR="00223C35">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00223C35">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00223C35">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00520973">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00C03025" w:rsidP="00357CC5">
+    <w:p w14:paraId="4F33DF98" w14:textId="056F4FE5" w:rsidR="00710AFE" w:rsidRPr="009F4D06" w:rsidRDefault="00C605D2" w:rsidP="00914D95">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0024277F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>County</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56DDD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F56DDD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F56DDD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00520973">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F56DDD" w:rsidRPr="0024277F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Zip</w:t>
+      </w:r>
+      <w:r w:rsidR="00F56DDD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F56DDD">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00520973">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707EF116" w14:textId="4391D9D1" w:rsidR="009F4D06" w:rsidRPr="00F520FE" w:rsidRDefault="009F4D06" w:rsidP="00357CC5">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="900"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="009F4D06">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Facility C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ontact Name (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4D06">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>if applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00357CC5">
-[...76 lines deleted...]
-      <w:r w:rsidR="00357CC5">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0040416E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0040416E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0040416E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0021267C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
-      <w:pPr>
+    <w:p w14:paraId="2041B308" w14:textId="105E1089" w:rsidR="00F520FE" w:rsidRDefault="00F520FE" w:rsidP="00357CC5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="900"/>
+        </w:tabs>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...113 lines deleted...]
-      <w:r w:rsidR="009B1CB2">
+      <w:r w:rsidRPr="0021267C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Work telephone number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F520FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F520FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F520FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F520FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F520FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Email:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F520FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F520FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F520FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F520FE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F520FE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4B9F" w:rsidRDefault="00BC4B9F" w:rsidP="00BC4B9F">
+    <w:p w14:paraId="540A298D" w14:textId="4A59FD9C" w:rsidR="00BC4B9F" w:rsidRDefault="00D07CFC" w:rsidP="00BC4B9F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>3.</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4B9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BC4B9F">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Geographic Coordinates:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BC4B9F">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  Latitude:  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BC4B9F">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BC4B9F">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BC4B9F">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BC4B9F">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BC4B9F">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">  Longitude:  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BC4B9F">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BC4B9F">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BC4B9F">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BC4B9F">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00BC4B9F">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4B9F" w:rsidRDefault="00BC4B9F" w:rsidP="00BC4B9F">
+    <w:p w14:paraId="24E8F365" w14:textId="77777777" w:rsidR="00BC4B9F" w:rsidRDefault="00BC4B9F" w:rsidP="00BC4B9F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="2970"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>Reference Datum:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
@@ -3454,51 +3844,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4B9F" w:rsidRDefault="00BC4B9F" w:rsidP="00BC4B9F">
+    <w:p w14:paraId="17CE361F" w14:textId="77777777" w:rsidR="00BC4B9F" w:rsidRDefault="00BC4B9F" w:rsidP="00BC4B9F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="2970"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC4B9F">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>ethod of Collection:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -3539,206 +3929,212 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004541B2" w:rsidRPr="004541B2" w:rsidRDefault="004541B2" w:rsidP="004541B2">
+    <w:p w14:paraId="5CFF013A" w14:textId="3BFC6925" w:rsidR="004541B2" w:rsidRPr="004541B2" w:rsidRDefault="001B28AF" w:rsidP="004541B2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004541B2">
+      <w:r>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:t>4.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004541B2">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="004541B2" w:rsidRPr="004541B2">
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004541B2" w:rsidRPr="004541B2">
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Brief description of business:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004541B2">
+      <w:r w:rsidR="004541B2" w:rsidRPr="004541B2">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004541B2">
+      <w:r w:rsidR="004541B2" w:rsidRPr="004541B2">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004541B2">
+      <w:r w:rsidR="004541B2" w:rsidRPr="004541B2">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004541B2">
+      <w:r w:rsidR="004541B2" w:rsidRPr="004541B2">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004541B2">
+      <w:r w:rsidR="004541B2" w:rsidRPr="004541B2">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004541B2">
+      <w:r w:rsidR="004541B2" w:rsidRPr="004541B2">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004541B2">
+      <w:r w:rsidR="004541B2" w:rsidRPr="004541B2">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004541B2">
+      <w:r w:rsidR="004541B2" w:rsidRPr="004541B2">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004541B2">
+      <w:r w:rsidR="004541B2" w:rsidRPr="004541B2">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004541B2">
+      <w:r w:rsidR="004541B2" w:rsidRPr="004541B2">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004541B2">
+      <w:r w:rsidR="004541B2" w:rsidRPr="004541B2">
         <w:rPr>
           <w:sz w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4B9F" w:rsidRDefault="00BC4B9F">
+    <w:p w14:paraId="3DDEF03A" w14:textId="77777777" w:rsidR="00BC4B9F" w:rsidRDefault="00BC4B9F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRPr="005A689C" w:rsidRDefault="005A689C" w:rsidP="00E35B3F">
+    <w:p w14:paraId="2CB2B8F6" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRPr="005A689C" w:rsidRDefault="005A689C" w:rsidP="00E35B3F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A689C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>VI.</w:t>
       </w:r>
       <w:r w:rsidRPr="005A689C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009F4D06">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>PROJECT</w:t>
       </w:r>
       <w:r w:rsidR="00357CC5" w:rsidRPr="005A689C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> DESCRIPTION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00FD6D0E" w:rsidP="00FD6D0E">
+    <w:p w14:paraId="5F6E91AD" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRDefault="00FD6D0E" w:rsidP="00FD6D0E">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="360" w:lineRule="atLeast"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Give a brief </w:t>
       </w:r>
       <w:r w:rsidR="00472EE1">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>synopsis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the p</w:t>
@@ -4599,186 +4995,181 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00472EE1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00472EE1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00472EE1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD6D0E" w:rsidRDefault="00FD6D0E" w:rsidP="00E35B3F">
+    <w:p w14:paraId="2FD791A9" w14:textId="77777777" w:rsidR="00FD6D0E" w:rsidRDefault="00FD6D0E" w:rsidP="00E35B3F">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F031BE" w:rsidRDefault="00296307" w:rsidP="003504CF">
+    <w:p w14:paraId="7BFBC4E0" w14:textId="77777777" w:rsidR="00F031BE" w:rsidRDefault="00296307" w:rsidP="003504CF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>VI</w:t>
       </w:r>
       <w:r w:rsidR="00B77035">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
       <w:r w:rsidR="00B77035">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>ATTACHMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B77035" w:rsidRDefault="00F031BE" w:rsidP="00F031BE">
+    <w:p w14:paraId="04BCC655" w14:textId="77777777" w:rsidR="00B77035" w:rsidRDefault="00F031BE" w:rsidP="00F031BE">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00B77035">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">rovide the information </w:t>
       </w:r>
       <w:r w:rsidR="0063624B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>listed in 15A NCAC 2C .0219(b</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>listed in 15A NCAC 2C .0219(b)(2) through (14) as</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77035">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separate attachments.  The attachments should be clearly identified</w:t>
+      </w:r>
       <w:r w:rsidR="0063624B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>)(</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>/titled</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77035">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and presented in the order </w:t>
+      </w:r>
       <w:r w:rsidR="0063624B">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>2) through (14) as</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>as indicated in the referenced rule.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0063624B" w:rsidRDefault="0063624B">
+    <w:p w14:paraId="59114F38" w14:textId="77777777" w:rsidR="0063624B" w:rsidRDefault="0063624B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00296307" w:rsidP="00E35B3F">
+    <w:p w14:paraId="38F64C9C" w14:textId="77777777" w:rsidR="00355813" w:rsidRDefault="00355813" w:rsidP="00E35B3F">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0818F4DC" w14:textId="10DAE7AB" w:rsidR="00357CC5" w:rsidRDefault="00296307" w:rsidP="00E35B3F">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>VII</w:t>
       </w:r>
       <w:r w:rsidR="0063624B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00C0427E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C0427E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
@@ -4797,300 +5188,341 @@
       <w:r w:rsidR="00596011" w:rsidRPr="00596011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00596011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>to be signed as required below or by that person’s authorized agent</w:t>
       </w:r>
       <w:r w:rsidR="00417923">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00596011" w:rsidRPr="00596011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1404E26C" w14:textId="1222D6DD" w:rsidR="00090CF0" w:rsidRDefault="00B62620" w:rsidP="009C56BA">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC30E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CAC 15A 02C .0211(e) </w:t>
+      </w:r>
+      <w:r w:rsidR="00090CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requires that </w:t>
+      </w:r>
+      <w:r w:rsidR="00C033A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidR="00090CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>permit</w:t>
+      </w:r>
+      <w:r w:rsidR="00C033A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> application</w:t>
+      </w:r>
+      <w:r w:rsidR="00090CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s shall be signed as follows:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00090CF0" w:rsidRDefault="0085713E" w:rsidP="00596011">
-[...94 lines deleted...]
-    <w:p w:rsidR="00090CF0" w:rsidRDefault="00090CF0" w:rsidP="00090CF0">
+    <w:p w14:paraId="1A6F0375" w14:textId="426B2D7E" w:rsidR="00090CF0" w:rsidRDefault="00090CF0" w:rsidP="00090CF0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>for a corporation:  by a responsible corporate officer</w:t>
+        <w:t>for a corporation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67DD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>by a responsible corporate officer</w:t>
+      </w:r>
+      <w:r w:rsidR="009C56BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00090CF0" w:rsidRDefault="00090CF0" w:rsidP="00090CF0">
+    <w:p w14:paraId="2FE45827" w14:textId="08BF187F" w:rsidR="00090CF0" w:rsidRDefault="00090CF0" w:rsidP="00090CF0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>for a partnership or sole proprietorship:  by a general partner or the proprietor, respectively</w:t>
+        <w:t>for a partnership or sole proprietorship</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67DD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>by a general partner or the proprietor, respectively</w:t>
+      </w:r>
+      <w:r w:rsidR="009C56BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00090CF0" w:rsidRDefault="00090CF0" w:rsidP="00090CF0">
+    <w:p w14:paraId="66168FEE" w14:textId="6E25F9E7" w:rsidR="00090CF0" w:rsidRDefault="00090CF0" w:rsidP="00090CF0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>for a municipality or a state, federal, or other public agency:  by either a principal executive officer or ranking publicly elected official</w:t>
+        <w:t>for a municipality or a state, federal, or other public agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67DD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>by either a principal executive officer or ranking publicly elected official</w:t>
+      </w:r>
+      <w:r w:rsidR="009C56BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00090CF0" w:rsidRDefault="00090CF0" w:rsidP="00090CF0">
+    <w:p w14:paraId="0A9C8D68" w14:textId="531758A2" w:rsidR="00090CF0" w:rsidRDefault="00090CF0" w:rsidP="00090CF0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>for</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>for all others</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67DD7">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> all others:  by the well owner.</w:t>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>by the well owner.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0071595D" w:rsidRDefault="0071595D" w:rsidP="0071595D">
+    <w:p w14:paraId="32E9907F" w14:textId="77777777" w:rsidR="0071595D" w:rsidRDefault="0071595D" w:rsidP="0071595D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0071595D" w:rsidRPr="000823FE" w:rsidRDefault="00417923" w:rsidP="0071595D">
+    <w:p w14:paraId="45591714" w14:textId="276CDB80" w:rsidR="0071595D" w:rsidRPr="000823FE" w:rsidRDefault="00417923" w:rsidP="0071595D">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="720" w:right="0"/>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="0071595D" w:rsidRPr="000823FE">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>If an authorized agent is signing on behalf of the applicant, then supply a letter signed by the applicant that names and a</w:t>
+        <w:t>If an authorized agent is signing on behalf of the applicant, then supply a letter</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31859">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or email</w:t>
+      </w:r>
+      <w:r w:rsidR="0071595D" w:rsidRPr="000823FE">
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signed by the applicant that names and a</w:t>
       </w:r>
       <w:r w:rsidR="0071595D" w:rsidRPr="000823FE">
         <w:rPr>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>uthorizes their agent.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0071595D" w:rsidRDefault="0071595D" w:rsidP="0071595D">
+    <w:p w14:paraId="05D723ED" w14:textId="77777777" w:rsidR="0071595D" w:rsidRDefault="0071595D" w:rsidP="0071595D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRPr="00417923" w:rsidRDefault="00417923" w:rsidP="0071595D">
+    <w:p w14:paraId="2989DD6B" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRPr="00417923" w:rsidRDefault="00417923" w:rsidP="0071595D">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00596011" w:rsidRPr="00417923">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
@@ -5121,51 +5553,51 @@
       <w:r w:rsidR="0071595D" w:rsidRPr="00417923">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00357CC5" w:rsidRPr="00417923">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and complete.  I am aware that there are penalties, including the possibility of fines and imprisonment, for submitting false information.  I agree to construct, operate, maintain, repair, and if applicable, abandon the injection well(s) and all related appurtenances in accordance with the approved specifications and conditions of the Permit.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00596011" w:rsidRDefault="00276DFB" w:rsidP="00596011">
+    <w:p w14:paraId="29000CB1" w14:textId="6A6B0424" w:rsidR="00596011" w:rsidRDefault="00276DFB" w:rsidP="00596011">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Printed Name</w:t>
       </w:r>
       <w:r w:rsidR="00596011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -5193,100 +5625,106 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00B943B1" w:rsidRPr="00B943B1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Printed </w:t>
+      </w:r>
       <w:r w:rsidRPr="00815D39">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
+    <w:p w14:paraId="01F3AC56" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5350,51 +5788,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00276DFB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00296307" w:rsidP="00E35B3F">
+    <w:p w14:paraId="7C26FE09" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRDefault="00296307" w:rsidP="00E35B3F">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00C0427E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>X.</w:t>
       </w:r>
       <w:r w:rsidR="00C0427E">
         <w:rPr>
           <w:b/>
@@ -5423,108 +5861,108 @@
         </w:rPr>
         <w:t xml:space="preserve">if the property is not owned by the </w:t>
       </w:r>
       <w:r w:rsidR="00417923">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">permit </w:t>
       </w:r>
       <w:r w:rsidR="00472EE1">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>owner/</w:t>
       </w:r>
       <w:r w:rsidR="00357CC5">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>applicant)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C033A7" w:rsidRDefault="00C033A7">
+    <w:p w14:paraId="7EEC9235" w14:textId="77777777" w:rsidR="00C033A7" w:rsidRDefault="00C033A7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRPr="00417923" w:rsidRDefault="00357CC5" w:rsidP="00515471">
+    <w:p w14:paraId="54B20499" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRPr="00417923" w:rsidRDefault="00357CC5" w:rsidP="00515471">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417923">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>“Owner” means any person who holds the fee or other property rights in the well being constructed. A well is real property and its construction on land shall be deemed to vest ownership in the land owner, in the absence of</w:t>
       </w:r>
       <w:r w:rsidR="00417923" w:rsidRPr="00417923">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> contrary agreement in writing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
+    <w:p w14:paraId="4C673979" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRPr="00417923" w:rsidRDefault="00357CC5">
+    <w:p w14:paraId="2F14B345" w14:textId="77777777" w:rsidR="00357CC5" w:rsidRPr="00417923" w:rsidRDefault="00357CC5">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00417923">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00596011" w:rsidRPr="00417923">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
@@ -5535,51 +5973,51 @@
       </w:r>
       <w:r w:rsidRPr="00417923">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s owner of the property on which the injection well(s) are to be constructed and operated, </w:t>
       </w:r>
       <w:r w:rsidR="00596011" w:rsidRPr="00417923">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidRPr="00417923">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>hereby consent to allow the applicant to construct each injection well as outlined in this application and agree that it shall be the responsibility of the applicant to ensure that the injection well(s) conform to the Well Construction Standards (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00595D6E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
             <w:i/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">15A NCAC </w:t>
         </w:r>
         <w:r w:rsidR="00736DA7" w:rsidRPr="00595D6E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
             <w:i/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>0</w:t>
         </w:r>
         <w:r w:rsidRPr="00595D6E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
             <w:i/>
             <w:sz w:val="22"/>
           </w:rPr>
@@ -5589,51 +6027,51 @@
       <w:r w:rsidRPr="00417923">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00596011" w:rsidRPr="00417923">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00417923">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00596011" w:rsidRDefault="00815D39" w:rsidP="00596011">
+    <w:p w14:paraId="482E2F83" w14:textId="77777777" w:rsidR="00596011" w:rsidRDefault="00815D39" w:rsidP="00596011">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Printed Name</w:t>
       </w:r>
       <w:r w:rsidR="00596011">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00596011">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -5710,51 +6148,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00596011">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00596011">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00596011" w:rsidRDefault="00596011" w:rsidP="00596011">
+    <w:p w14:paraId="2EE19F70" w14:textId="77777777" w:rsidR="00596011" w:rsidRDefault="00596011" w:rsidP="00596011">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5818,788 +6256,849 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00815D39">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00525501" w:rsidRDefault="00525501">
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+    <w:p w14:paraId="31884B97" w14:textId="77777777" w:rsidR="000B45A7" w:rsidRDefault="000B45A7" w:rsidP="000B45A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="10440"/>
+        </w:tabs>
+        <w:ind w:right="90"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+    <w:p w14:paraId="1C644E4C" w14:textId="55A42E73" w:rsidR="000B45A7" w:rsidRPr="000B45A7" w:rsidRDefault="007D114F" w:rsidP="000B45A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="10440"/>
+        </w:tabs>
+        <w:ind w:right="90"/>
+        <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application </w:t>
+      </w:r>
+      <w:r w:rsidR="000B45A7" w:rsidRPr="000B45A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Submittal Instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="0012035E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1C6EBC" w14:textId="77777777" w:rsidR="000B45A7" w:rsidRPr="000B45A7" w:rsidRDefault="000B45A7" w:rsidP="000B45A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="10440"/>
+        </w:tabs>
+        <w:ind w:right="90"/>
+        <w:rPr>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10D0F3D2" w14:textId="3D952FEB" w:rsidR="000B45A7" w:rsidRPr="000B45A7" w:rsidRDefault="008403B6" w:rsidP="000B45A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="10440"/>
+        </w:tabs>
+        <w:ind w:right="90"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For permit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C30DD1">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>renewa</w:t>
+      </w:r>
+      <w:r w:rsidR="008E35F6" w:rsidRPr="00C30DD1">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ls and/or permit modification</w:t>
+      </w:r>
+      <w:r w:rsidR="008E35F6">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, s</w:t>
+      </w:r>
+      <w:r w:rsidR="000B45A7" w:rsidRPr="000B45A7">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ubmit one electronic copy of this form with supporting documents (</w:t>
+      </w:r>
+      <w:r w:rsidR="000B45A7" w:rsidRPr="000B45A7">
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>preferred method</w:t>
+      </w:r>
+      <w:r w:rsidR="000B45A7" w:rsidRPr="000B45A7">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00235A40">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>copies of the completed application package, including all attachments, to:</w:t>
+      <w:r w:rsidR="000B45A7" w:rsidRPr="000B45A7">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to:  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="3B268ABE" w14:textId="77777777" w:rsidR="000B45A7" w:rsidRPr="000B45A7" w:rsidRDefault="000B45A7" w:rsidP="000B45A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="10440"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:right="90"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="000B45A7">
+          <w:rPr>
+            <w:bCs/>
+            <w:snapToGrid w:val="0"/>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>uic@deq.nc.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="50A5717D" w14:textId="77777777" w:rsidR="000B45A7" w:rsidRPr="000B45A7" w:rsidRDefault="000B45A7" w:rsidP="000B45A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="6854"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:snapToGrid w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00B77035">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="75FFB9C6" w14:textId="500C3FCB" w:rsidR="000B45A7" w:rsidRPr="000B45A7" w:rsidRDefault="00C30DD1" w:rsidP="000B45A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="6854"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For application for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C30DD1">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">new </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>permit</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE459E">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (or unable to use</w:t>
+      </w:r>
+      <w:r w:rsidR="008645D3">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the email address above)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B45A7" w:rsidRPr="000B45A7">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>please mail one hard copy of this form with supporting documents with attached CD or Flash Drive to</w:t>
+      </w:r>
+      <w:r w:rsidR="008346E5">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> address below</w:t>
+      </w:r>
+      <w:r w:rsidR="00125128">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00125128" w:rsidRPr="00B674AB">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00125128">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one </w:t>
+      </w:r>
+      <w:r w:rsidR="00F0018B">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hard </w:t>
+      </w:r>
+      <w:r w:rsidR="00125128">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">copy to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C068C0">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UIC </w:t>
+      </w:r>
+      <w:r w:rsidR="003515FC">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supervisor of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00125128">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>applicable DWR Regional Office</w:t>
+      </w:r>
+      <w:r w:rsidR="000B45A7" w:rsidRPr="000B45A7">
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E86DA50" w14:textId="77777777" w:rsidR="000B45A7" w:rsidRPr="000B45A7" w:rsidRDefault="000B45A7" w:rsidP="000B45A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="6854"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="467212CB" w14:textId="31515F7C" w:rsidR="000B45A7" w:rsidRPr="000B45A7" w:rsidRDefault="000B45A7" w:rsidP="000B45A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="6854"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B45A7">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="004D5E44">
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DWR – UIC Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00E15666">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Central Office</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2147C699" w14:textId="77777777" w:rsidR="000B45A7" w:rsidRPr="000B45A7" w:rsidRDefault="000B45A7" w:rsidP="000B45A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="6854"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D604DD">
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B45A7">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1636 Mail Service Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599A8EAF" w14:textId="77777777" w:rsidR="000B45A7" w:rsidRPr="000B45A7" w:rsidRDefault="000B45A7" w:rsidP="000B45A7">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="6854"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D604DD">
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B45A7">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t>UIC Program</w:t>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Raleigh, NC 27699-1636</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5">
-[...17 lines deleted...]
-        <w:t>1636 Mail Service Center</w:t>
+    <w:p w14:paraId="6984A729" w14:textId="333580CE" w:rsidR="000B45A7" w:rsidRPr="007B0755" w:rsidRDefault="000B45A7" w:rsidP="007B0755">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="6854"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B45A7">
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Telephone: (919) 707-9000</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00357CC5" w:rsidRDefault="00357CC5" w:rsidP="000823FE">
-[...39 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="000B45A7" w:rsidRPr="007B0755" w:rsidSect="00152F97">
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="135" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0085713E" w:rsidRDefault="0085713E">
+    <w:p w14:paraId="2D3C8D1F" w14:textId="77777777" w:rsidR="000748F7" w:rsidRDefault="000748F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0085713E" w:rsidRDefault="0085713E">
+    <w:p w14:paraId="71A234E1" w14:textId="77777777" w:rsidR="000748F7" w:rsidRDefault="000748F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00D604DD" w:rsidRDefault="00815D39">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47183FF0" w14:textId="28D38E0F" w:rsidR="005E5CA1" w:rsidRPr="005E5CA1" w:rsidRDefault="00B939C4" w:rsidP="005E5CA1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...4 lines deleted...]
-      </w:tabs>
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="005E5CA1">
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">ASR Well Application </w:t>
+      <w:t>UIC-ASR</w:t>
     </w:r>
-    <w:r w:rsidR="00D604DD">
+    <w:r w:rsidR="007359A5" w:rsidRPr="005E5CA1">
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>R</w:t>
+      <w:t xml:space="preserve"> Application Rev. 9-2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00CD5C00" w:rsidRPr="005E5CA1">
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>ev. 3-1-</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00CA5EB6">
+    <w:r w:rsidR="007359A5" w:rsidRPr="005E5CA1">
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>2016</w:t>
+      <w:t>-2026</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005E5CA1" w:rsidRPr="005E5CA1">
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:snapToGrid w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="005E5CA1">
+      <w:rPr>
+        <w:snapToGrid w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D604DD">
+    <w:r w:rsidR="005E5CA1">
       <w:rPr>
-        <w:sz w:val="20"/>
+        <w:snapToGrid w:val="0"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D604DD">
+    <w:r w:rsidR="005E5CA1">
       <w:rPr>
         <w:snapToGrid w:val="0"/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="005E5CA1" w:rsidRPr="005E5CA1">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00D604DD">
+    <w:r w:rsidR="005E5CA1" w:rsidRPr="005E5CA1">
       <w:rPr>
-        <w:snapToGrid w:val="0"/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00D604DD">
+    <w:r w:rsidR="005E5CA1" w:rsidRPr="005E5CA1">
       <w:rPr>
-        <w:snapToGrid w:val="0"/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00D604DD">
+    <w:r w:rsidR="005E5CA1" w:rsidRPr="005E5CA1">
       <w:rPr>
-        <w:snapToGrid w:val="0"/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005E5CA1" w:rsidRPr="005E5CA1">
       <w:rPr>
-        <w:noProof/>
-[...1 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00D604DD">
+    <w:r w:rsidR="005E5CA1" w:rsidRPr="005E5CA1">
       <w:rPr>
-        <w:snapToGrid w:val="0"/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00D604DD">
+    <w:r w:rsidR="005E5CA1" w:rsidRPr="005E5CA1">
       <w:rPr>
-        <w:snapToGrid w:val="0"/>
-        <w:sz w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidR="00D604DD">
+    <w:r w:rsidR="007B0755">
       <w:rPr>
-        <w:rStyle w:val="PageNumber"/>
-[...22 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>3</w:t>
-    </w:r>
-[...5 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0085713E" w:rsidRDefault="0085713E">
+    <w:p w14:paraId="025F486B" w14:textId="77777777" w:rsidR="000748F7" w:rsidRDefault="000748F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0085713E" w:rsidRDefault="0085713E">
+    <w:p w14:paraId="22817D81" w14:textId="77777777" w:rsidR="000748F7" w:rsidRDefault="000748F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...305 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06A80A90"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="5C127A60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="900"/>
         </w:tabs>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09E95A1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8F0A020"/>
     <w:lvl w:ilvl="0" w:tplc="591E60C0">
@@ -8364,345 +8863,528 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77264221"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4F028C70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1520240966">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1547451585">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2023779314">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="972563645">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="834298288">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="776754797">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1219319879">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="668220229">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="14430118">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1790860383">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="994261315">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="590969252">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="2033526439">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="177542751">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1666006387">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1523739479">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="843057293">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1815640422">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1876968529">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="924534909">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1144010537">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="137839617">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1512185926">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-[...3 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="5" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fill="f" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#ddd"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00596011"/>
+    <w:rsid w:val="00023E3A"/>
     <w:rsid w:val="00027C64"/>
+    <w:rsid w:val="00036D1A"/>
+    <w:rsid w:val="00064777"/>
+    <w:rsid w:val="000748F7"/>
     <w:rsid w:val="000823FE"/>
     <w:rsid w:val="00086DB4"/>
     <w:rsid w:val="00090CF0"/>
+    <w:rsid w:val="000A0A9F"/>
     <w:rsid w:val="000B3481"/>
+    <w:rsid w:val="000B45A7"/>
+    <w:rsid w:val="000C3D30"/>
     <w:rsid w:val="000D5FA3"/>
+    <w:rsid w:val="000E0720"/>
+    <w:rsid w:val="00104F84"/>
     <w:rsid w:val="00105699"/>
+    <w:rsid w:val="00111B13"/>
+    <w:rsid w:val="00112365"/>
     <w:rsid w:val="00113868"/>
+    <w:rsid w:val="0012035E"/>
+    <w:rsid w:val="00122A76"/>
+    <w:rsid w:val="00125128"/>
+    <w:rsid w:val="001338FF"/>
+    <w:rsid w:val="001357DB"/>
     <w:rsid w:val="00152081"/>
     <w:rsid w:val="00152F97"/>
+    <w:rsid w:val="0017777B"/>
     <w:rsid w:val="00182F2E"/>
     <w:rsid w:val="0019150B"/>
+    <w:rsid w:val="001931C7"/>
     <w:rsid w:val="001A1DEB"/>
+    <w:rsid w:val="001A610D"/>
+    <w:rsid w:val="001B28AF"/>
+    <w:rsid w:val="001B56E1"/>
+    <w:rsid w:val="001C6007"/>
     <w:rsid w:val="00202993"/>
+    <w:rsid w:val="00202CA5"/>
     <w:rsid w:val="002070AE"/>
+    <w:rsid w:val="0021267C"/>
+    <w:rsid w:val="00217543"/>
+    <w:rsid w:val="00223C35"/>
+    <w:rsid w:val="00235A40"/>
+    <w:rsid w:val="00237B7E"/>
+    <w:rsid w:val="00237B8F"/>
+    <w:rsid w:val="0024277F"/>
+    <w:rsid w:val="002457E2"/>
     <w:rsid w:val="00273E26"/>
     <w:rsid w:val="00275AA5"/>
     <w:rsid w:val="00276DFB"/>
     <w:rsid w:val="00296307"/>
     <w:rsid w:val="002A138B"/>
+    <w:rsid w:val="002D0395"/>
     <w:rsid w:val="002D0574"/>
+    <w:rsid w:val="00301E38"/>
     <w:rsid w:val="00316ED3"/>
     <w:rsid w:val="00322251"/>
+    <w:rsid w:val="003251EE"/>
+    <w:rsid w:val="00342253"/>
+    <w:rsid w:val="00350474"/>
     <w:rsid w:val="003504CF"/>
+    <w:rsid w:val="003515FC"/>
+    <w:rsid w:val="00353B9D"/>
+    <w:rsid w:val="00355813"/>
     <w:rsid w:val="00357CC5"/>
+    <w:rsid w:val="003623C7"/>
     <w:rsid w:val="00375BF0"/>
+    <w:rsid w:val="00392D81"/>
+    <w:rsid w:val="003A08B0"/>
     <w:rsid w:val="003A6529"/>
     <w:rsid w:val="003D0565"/>
+    <w:rsid w:val="003D334D"/>
     <w:rsid w:val="003E2882"/>
+    <w:rsid w:val="003F03F7"/>
+    <w:rsid w:val="004012D0"/>
     <w:rsid w:val="0040416E"/>
     <w:rsid w:val="00417923"/>
+    <w:rsid w:val="00440DC0"/>
+    <w:rsid w:val="00442DB8"/>
     <w:rsid w:val="00446417"/>
     <w:rsid w:val="004541B2"/>
     <w:rsid w:val="00457C8F"/>
     <w:rsid w:val="00472EE1"/>
+    <w:rsid w:val="0048003E"/>
+    <w:rsid w:val="004904A0"/>
     <w:rsid w:val="004A0CEC"/>
     <w:rsid w:val="004A6B03"/>
+    <w:rsid w:val="004B1DFD"/>
     <w:rsid w:val="004C3E48"/>
     <w:rsid w:val="004D5E44"/>
     <w:rsid w:val="004E2A83"/>
     <w:rsid w:val="004F101D"/>
     <w:rsid w:val="004F66AB"/>
+    <w:rsid w:val="0050396B"/>
+    <w:rsid w:val="00504D11"/>
     <w:rsid w:val="00505749"/>
     <w:rsid w:val="00515471"/>
+    <w:rsid w:val="00520973"/>
+    <w:rsid w:val="00524F9F"/>
     <w:rsid w:val="00525501"/>
     <w:rsid w:val="00531B24"/>
+    <w:rsid w:val="00533422"/>
+    <w:rsid w:val="00553BAB"/>
     <w:rsid w:val="00576D5F"/>
+    <w:rsid w:val="00581225"/>
     <w:rsid w:val="00595D6E"/>
     <w:rsid w:val="00596011"/>
     <w:rsid w:val="005A43EC"/>
     <w:rsid w:val="005A689C"/>
+    <w:rsid w:val="005B636C"/>
+    <w:rsid w:val="005C4DC1"/>
+    <w:rsid w:val="005D5C92"/>
+    <w:rsid w:val="005E5080"/>
+    <w:rsid w:val="005E5CA1"/>
+    <w:rsid w:val="005E74FB"/>
+    <w:rsid w:val="005F0D2C"/>
+    <w:rsid w:val="005F5F27"/>
+    <w:rsid w:val="00604214"/>
+    <w:rsid w:val="0062626B"/>
     <w:rsid w:val="006308B4"/>
     <w:rsid w:val="00631CF5"/>
     <w:rsid w:val="0063624B"/>
     <w:rsid w:val="00636F98"/>
+    <w:rsid w:val="0065357C"/>
+    <w:rsid w:val="00654787"/>
     <w:rsid w:val="0065715B"/>
+    <w:rsid w:val="006576E1"/>
+    <w:rsid w:val="00661C4B"/>
     <w:rsid w:val="00665229"/>
+    <w:rsid w:val="00666707"/>
+    <w:rsid w:val="006812D6"/>
+    <w:rsid w:val="0068333E"/>
+    <w:rsid w:val="006876B4"/>
+    <w:rsid w:val="006A2B60"/>
+    <w:rsid w:val="006A3120"/>
     <w:rsid w:val="006B7A2E"/>
+    <w:rsid w:val="006C033A"/>
     <w:rsid w:val="006C0FB6"/>
     <w:rsid w:val="006C5739"/>
+    <w:rsid w:val="006D24B6"/>
     <w:rsid w:val="006D5AA7"/>
+    <w:rsid w:val="006E0B7F"/>
     <w:rsid w:val="00702923"/>
+    <w:rsid w:val="007037F3"/>
+    <w:rsid w:val="00710AFE"/>
+    <w:rsid w:val="007142B0"/>
     <w:rsid w:val="0071595D"/>
     <w:rsid w:val="0072118C"/>
+    <w:rsid w:val="007238BA"/>
     <w:rsid w:val="00724755"/>
+    <w:rsid w:val="007359A5"/>
+    <w:rsid w:val="00735BBC"/>
+    <w:rsid w:val="00736D78"/>
     <w:rsid w:val="00736DA7"/>
+    <w:rsid w:val="007579FA"/>
+    <w:rsid w:val="007727F7"/>
     <w:rsid w:val="00787885"/>
     <w:rsid w:val="00787C54"/>
+    <w:rsid w:val="007A0180"/>
+    <w:rsid w:val="007B0755"/>
     <w:rsid w:val="007B3F0A"/>
+    <w:rsid w:val="007D114F"/>
     <w:rsid w:val="007F23B1"/>
     <w:rsid w:val="007F512B"/>
     <w:rsid w:val="00806C17"/>
     <w:rsid w:val="00815D39"/>
+    <w:rsid w:val="008175BA"/>
+    <w:rsid w:val="00821415"/>
     <w:rsid w:val="00827628"/>
+    <w:rsid w:val="008346E5"/>
+    <w:rsid w:val="008403B6"/>
     <w:rsid w:val="008432C3"/>
     <w:rsid w:val="0085713E"/>
+    <w:rsid w:val="008617AA"/>
+    <w:rsid w:val="008645D3"/>
     <w:rsid w:val="00865A32"/>
+    <w:rsid w:val="00871FEF"/>
+    <w:rsid w:val="00881B9D"/>
     <w:rsid w:val="008912CA"/>
+    <w:rsid w:val="00892599"/>
     <w:rsid w:val="008961FE"/>
     <w:rsid w:val="00897CEF"/>
+    <w:rsid w:val="008D5971"/>
+    <w:rsid w:val="008E35F6"/>
+    <w:rsid w:val="008E67E7"/>
+    <w:rsid w:val="008F2ABF"/>
     <w:rsid w:val="008F57C4"/>
+    <w:rsid w:val="009111E2"/>
+    <w:rsid w:val="00914D95"/>
+    <w:rsid w:val="00933153"/>
+    <w:rsid w:val="0096648F"/>
     <w:rsid w:val="00977022"/>
+    <w:rsid w:val="0098502B"/>
+    <w:rsid w:val="0098621A"/>
+    <w:rsid w:val="009877F0"/>
+    <w:rsid w:val="009A0129"/>
     <w:rsid w:val="009B1CB2"/>
+    <w:rsid w:val="009B22D6"/>
+    <w:rsid w:val="009C56BA"/>
+    <w:rsid w:val="009C7D04"/>
+    <w:rsid w:val="009E41C7"/>
     <w:rsid w:val="009F4D06"/>
     <w:rsid w:val="009F597B"/>
     <w:rsid w:val="00A05B91"/>
+    <w:rsid w:val="00A14615"/>
     <w:rsid w:val="00A1648B"/>
+    <w:rsid w:val="00A31859"/>
+    <w:rsid w:val="00A33CBC"/>
     <w:rsid w:val="00A44AB1"/>
+    <w:rsid w:val="00A67DD7"/>
+    <w:rsid w:val="00A70384"/>
+    <w:rsid w:val="00A76EF4"/>
     <w:rsid w:val="00A828B6"/>
     <w:rsid w:val="00A82942"/>
+    <w:rsid w:val="00A85B1A"/>
     <w:rsid w:val="00A90DAA"/>
     <w:rsid w:val="00A94FCA"/>
+    <w:rsid w:val="00AB27AB"/>
+    <w:rsid w:val="00AC7BD2"/>
     <w:rsid w:val="00AD1156"/>
+    <w:rsid w:val="00AE75C5"/>
+    <w:rsid w:val="00B20A45"/>
+    <w:rsid w:val="00B311F0"/>
+    <w:rsid w:val="00B36BAA"/>
+    <w:rsid w:val="00B41AF9"/>
+    <w:rsid w:val="00B50BBF"/>
     <w:rsid w:val="00B57B28"/>
     <w:rsid w:val="00B606E2"/>
+    <w:rsid w:val="00B62620"/>
     <w:rsid w:val="00B62C0D"/>
+    <w:rsid w:val="00B674AB"/>
     <w:rsid w:val="00B77035"/>
+    <w:rsid w:val="00B939C4"/>
+    <w:rsid w:val="00B943B1"/>
     <w:rsid w:val="00BC4B9F"/>
+    <w:rsid w:val="00BC50FF"/>
     <w:rsid w:val="00BC521B"/>
     <w:rsid w:val="00BE208A"/>
+    <w:rsid w:val="00BE459E"/>
+    <w:rsid w:val="00BF632A"/>
     <w:rsid w:val="00C03025"/>
     <w:rsid w:val="00C033A7"/>
     <w:rsid w:val="00C0427E"/>
+    <w:rsid w:val="00C068C0"/>
+    <w:rsid w:val="00C12157"/>
+    <w:rsid w:val="00C30DD1"/>
     <w:rsid w:val="00C32937"/>
+    <w:rsid w:val="00C47317"/>
+    <w:rsid w:val="00C605D2"/>
     <w:rsid w:val="00C63520"/>
+    <w:rsid w:val="00C64B3E"/>
     <w:rsid w:val="00C83D61"/>
     <w:rsid w:val="00C84F72"/>
     <w:rsid w:val="00CA5D0E"/>
     <w:rsid w:val="00CA5EB6"/>
+    <w:rsid w:val="00CA649C"/>
+    <w:rsid w:val="00CC2034"/>
+    <w:rsid w:val="00CC287E"/>
+    <w:rsid w:val="00CC30E2"/>
+    <w:rsid w:val="00CD5C00"/>
     <w:rsid w:val="00CE2E07"/>
     <w:rsid w:val="00CE42C4"/>
     <w:rsid w:val="00CF4A9D"/>
+    <w:rsid w:val="00D07CFC"/>
+    <w:rsid w:val="00D07E7E"/>
     <w:rsid w:val="00D17171"/>
     <w:rsid w:val="00D17999"/>
+    <w:rsid w:val="00D41BD0"/>
+    <w:rsid w:val="00D44EE8"/>
     <w:rsid w:val="00D604DD"/>
+    <w:rsid w:val="00D65A4D"/>
     <w:rsid w:val="00D8291A"/>
     <w:rsid w:val="00D97441"/>
     <w:rsid w:val="00DA5577"/>
     <w:rsid w:val="00DA5DC5"/>
+    <w:rsid w:val="00DD0582"/>
+    <w:rsid w:val="00DD6BD2"/>
+    <w:rsid w:val="00DE023C"/>
+    <w:rsid w:val="00DE22F6"/>
     <w:rsid w:val="00DE3792"/>
+    <w:rsid w:val="00E02E42"/>
+    <w:rsid w:val="00E15666"/>
     <w:rsid w:val="00E21DDA"/>
     <w:rsid w:val="00E27B04"/>
     <w:rsid w:val="00E35B3F"/>
+    <w:rsid w:val="00E56FE8"/>
     <w:rsid w:val="00E63ACD"/>
     <w:rsid w:val="00E642CA"/>
+    <w:rsid w:val="00E65B6A"/>
+    <w:rsid w:val="00E7019E"/>
+    <w:rsid w:val="00E733EA"/>
+    <w:rsid w:val="00E93889"/>
+    <w:rsid w:val="00EA47B7"/>
+    <w:rsid w:val="00EC3672"/>
+    <w:rsid w:val="00ED55F5"/>
+    <w:rsid w:val="00ED5AE4"/>
     <w:rsid w:val="00EE2EF9"/>
+    <w:rsid w:val="00EF07FB"/>
     <w:rsid w:val="00EF08D0"/>
+    <w:rsid w:val="00F0018B"/>
+    <w:rsid w:val="00F0057D"/>
     <w:rsid w:val="00F031BE"/>
+    <w:rsid w:val="00F10654"/>
+    <w:rsid w:val="00F10B5F"/>
     <w:rsid w:val="00F36732"/>
+    <w:rsid w:val="00F4678E"/>
+    <w:rsid w:val="00F520FE"/>
+    <w:rsid w:val="00F56DDD"/>
     <w:rsid w:val="00F5700D"/>
     <w:rsid w:val="00F61C69"/>
     <w:rsid w:val="00F664E4"/>
     <w:rsid w:val="00F84336"/>
+    <w:rsid w:val="00F96CBE"/>
+    <w:rsid w:val="00FA098B"/>
+    <w:rsid w:val="00FD4EC5"/>
     <w:rsid w:val="00FD6D0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fill="f" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <o:colormru v:ext="edit" colors="#ddd"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="446D23A9"/>
   <w15:docId w15:val="{6D20F91B-30B2-4027-B32E-D676C662C82D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9023,50 +9705,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D17999"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D17999"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="440"/>
         <w:tab w:val="left" w:pos="980"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1980"/>
         <w:tab w:val="left" w:pos="2520"/>
         <w:tab w:val="left" w:pos="3320"/>
         <w:tab w:val="left" w:pos="3780"/>
@@ -9225,51 +9912,50 @@
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D17999"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -9537,61 +10223,57 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BE208A"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00636F98"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.ncdenr.org/c/document_library/get_file?uuid=6bc67e83-e925-4975-bb8a-d3084da0de4f&amp;groupId=38364" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reports.oah.state.nc.us/ncac/title%2015a%20-%20environment%20and%20natural%20resources/chapter%2002%20-%20environmental%20management/subchapter%20c/15a%20ncac%2002c%20.0211.pdf" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reports.oah.state.nc.us/ncac/title%2015a%20-%20environment%20and%20natural%20resources/chapter%2002%20-%20environmental%20management/subchapter%20t/subchapter%20t%20rules.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reports.oah.state.nc.us/ncac/title%2015a%20-%20environment%20and%20natural%20resources/chapter%2002%20-%20environmental%20management/subchapter%20c/15a%20ncac%2002c%20.0217.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://reports.oah.state.nc.us/ncac/title%2015a%20-%20environment%20and%20natural%20resources/chapter%2002%20-%20environmental%20management/subchapter%20c/15a%20ncac%2002c%20.0225.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uic@deq.nc.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.ncdenr.org/c/document_library/get_file?uuid=6bc67e83-e925-4975-bb8a-d3084da0de4f&amp;groupId=38364" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9838,75 +10520,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>767</Words>
-  <Characters>4375</Characters>
+  <Words>852</Words>
+  <Characters>4863</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NORTH CAROLINA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NC Division of Water Quality</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5132</CharactersWithSpaces>
+  <CharactersWithSpaces>5704</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>1900570</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://h2o.enr.state.nc.us/aps/gpu/forms.htm</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1441797</vt:i4>
       </vt:variant>
       <vt:variant>