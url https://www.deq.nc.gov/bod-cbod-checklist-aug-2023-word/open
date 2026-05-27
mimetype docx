--- v0 (2025-10-03)
+++ v1 (2026-05-27)
@@ -12,51 +12,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="13D616A5" w14:textId="7FBF6CD4" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">NC </w:t>
       </w:r>
       <w:r w:rsidR="00CA1557">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>DEQ</w:t>
@@ -129,406 +129,394 @@
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2429"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="3670"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1011"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C37462" w:rsidRPr="00A0149B" w14:paraId="64C3406D" w14:textId="77777777" w:rsidTr="008963A8">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="13779FAE" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0149B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LABORATORY NAME:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6550" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="6F359D04" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0149B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="76D5953E" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0149B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CERT #:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1011" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7ACB4FD9" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0149B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C37462" w:rsidRPr="00A0149B" w14:paraId="15B98E3B" w14:textId="77777777" w:rsidTr="008963A8">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="318B7488" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0149B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PRIMARY ANALYST:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6550" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4E026491" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0149B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="4CD8DC60" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1011" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="368B3694" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A0149B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C37462" w:rsidRPr="00A0149B" w14:paraId="09EDD05E" w14:textId="77777777" w:rsidTr="008963A8">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5309" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="0A922555" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NAME OF PERSON COMPLETING CHECKLIST (PRINT):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="23AEF4B0" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C37462" w:rsidRPr="00A0149B" w14:paraId="2DBEF431" w14:textId="77777777" w:rsidTr="008963A8">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5309" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="035F641E" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SIGNATURE OF PERSON COMPLETING CHECKLIST:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5671" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7D908EB0" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="11AAD831" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="623481DA" w14:textId="58F036BD" w:rsidR="00C37462" w:rsidRDefault="00C37462">
@@ -780,73 +768,71 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="281"/>
         <w:gridCol w:w="5220"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="5220"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C65D19" w:rsidRPr="00A0149B" w14:paraId="0D1805B2" w14:textId="77777777" w:rsidTr="00384159">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="281" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="109E5023" w14:textId="77777777" w:rsidR="00C65D19" w:rsidRPr="00A0149B" w:rsidRDefault="00C65D19">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5220" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="247510A7" w14:textId="77777777" w:rsidR="00C65D19" w:rsidRPr="004C20DE" w:rsidRDefault="00C65D19" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C20DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">BOD - </w:t>
             </w:r>
             <w:r w:rsidRPr="004C20DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
@@ -989,502 +975,487 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="371"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="398"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="424"/>
         <w:gridCol w:w="3318"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C001D" w:rsidRPr="00A0149B" w14:paraId="3DFB1AC5" w14:textId="77777777" w:rsidTr="00384159">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28CA10C8" w14:textId="77777777" w:rsidR="000C001D" w:rsidRPr="00A0149B" w:rsidRDefault="000C001D" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AF28B31" w14:textId="77777777" w:rsidR="000C001D" w:rsidRPr="00713C15" w:rsidRDefault="000C001D" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Incubation Bottles, 60 mL or 300 mL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="398" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75D2BC07" w14:textId="77777777" w:rsidR="000C001D" w:rsidRPr="00A0149B" w:rsidRDefault="000C001D" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="308441AB" w14:textId="77777777" w:rsidR="000C001D" w:rsidRPr="00A0149B" w:rsidRDefault="000C001D" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DO Meter – model:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CD810F7" w14:textId="77777777" w:rsidR="000C001D" w:rsidRPr="00A0149B" w:rsidRDefault="000C001D" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="680FB762" w14:textId="77777777" w:rsidR="000C001D" w:rsidRPr="00EF3265" w:rsidRDefault="000C001D" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Membrane Electrode</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C001D" w:rsidRPr="00A0149B" w14:paraId="05EC1EA8" w14:textId="77777777" w:rsidTr="00384159">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="653ECE2E" w14:textId="77777777" w:rsidR="000C001D" w:rsidRDefault="000C001D" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3578BA04" w14:textId="77777777" w:rsidR="000C001D" w:rsidRDefault="000C001D" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Air incubator or water bath</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="398" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7384F63B" w14:textId="77777777" w:rsidR="000C001D" w:rsidRDefault="000C001D" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EE719E9" w14:textId="77777777" w:rsidR="000C001D" w:rsidRDefault="000C001D" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pH meter – model:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12D9EFD1" w14:textId="77777777" w:rsidR="000C001D" w:rsidRDefault="000C001D" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DD1D52E" w14:textId="77777777" w:rsidR="000C001D" w:rsidRDefault="000C001D" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LDO Electrode</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B6C44" w:rsidRPr="00A0149B" w14:paraId="0ACF2BE6" w14:textId="77777777" w:rsidTr="00384159">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E60B772" w14:textId="77777777" w:rsidR="007B6C44" w:rsidRDefault="007B6C44" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F6A74E4" w14:textId="77777777" w:rsidR="007B6C44" w:rsidRDefault="007B6C44" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Graduated cylinders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="398" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62133EEB" w14:textId="77777777" w:rsidR="007B6C44" w:rsidRDefault="007B6C44" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761B363" w14:textId="77777777" w:rsidR="007B6C44" w:rsidRDefault="007B6C44" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wide tipped pipettes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A2B93AA" w14:textId="77777777" w:rsidR="007B6C44" w:rsidRDefault="007B6C44" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14CCAB2A" w14:textId="77777777" w:rsidR="007B6C44" w:rsidRDefault="007B6C44" w:rsidP="00384159">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48D3CE87" w14:textId="77777777" w:rsidR="003A57FA" w:rsidRDefault="003A57FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00A6DED3" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
@@ -1511,51 +1482,50 @@
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="372"/>
         <w:gridCol w:w="4921"/>
         <w:gridCol w:w="449"/>
         <w:gridCol w:w="449"/>
         <w:gridCol w:w="4759"/>
         <w:gridCol w:w="23"/>
       </w:tblGrid>
       <w:tr w:rsidR="00405708" w:rsidRPr="00A0149B" w14:paraId="5E37FCDE" w14:textId="77777777" w:rsidTr="00BF2399">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10973" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CBEE699" w14:textId="77777777" w:rsidR="00405708" w:rsidRPr="000808F0" w:rsidRDefault="00405708" w:rsidP="00405708">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000808F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PLEASE COMPLETE CHECKLIST IN INDELIBLE INK</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44B83FC8" w14:textId="77777777" w:rsidR="00405708" w:rsidRDefault="00405708" w:rsidP="00405708">
             <w:pPr>
@@ -1938,51 +1908,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="065ECEA4" w14:textId="77777777" w:rsidR="005071C1" w:rsidRPr="00560E41" w:rsidRDefault="005071C1" w:rsidP="005071C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E2A2C43" w14:textId="77777777" w:rsidR="005071C1" w:rsidRPr="00560E41" w:rsidRDefault="005071C1" w:rsidP="005071C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32F0F981" w14:textId="77777777" w:rsidR="005071C1" w:rsidRDefault="005071C1" w:rsidP="005071C1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -1994,69 +1963,51 @@
             <w:r w:rsidRPr="00C40A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quality assurance, quality control, and Standard Operating Procedure documentation shall indicate the effective date of the document and be reviewed every two years and updated if changes in procedures are made.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61A0AABE" w14:textId="77777777" w:rsidR="005071C1" w:rsidRPr="00560E41" w:rsidRDefault="005071C1" w:rsidP="005071C1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verify proper method reference. During </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> notate deviations from the approved method and SOP. </w:t>
+              <w:t xml:space="preserve">Verify proper method reference. During review notate deviations from the approved method and SOP. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005071C1" w:rsidRPr="00560E41" w14:paraId="33047D50" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AF7DAED" w14:textId="7FC7927A" w:rsidR="005071C1" w:rsidRDefault="005071C1" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
@@ -2172,92 +2123,111 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15E95536" w14:textId="77777777" w:rsidR="005071C1" w:rsidRPr="00560E41" w:rsidRDefault="005071C1" w:rsidP="005071C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3376ADBE" w14:textId="77777777" w:rsidR="005071C1" w:rsidRPr="00560E41" w:rsidRDefault="005071C1" w:rsidP="005071C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AF4238B" w14:textId="77777777" w:rsidR="005071C1" w:rsidRDefault="005071C1" w:rsidP="005071C1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075586A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Each laboratory shall have a formal process to track and document review dates and any revisions made in all quality assurance, quality control and SOP documents.</w:t>
+              <w:t xml:space="preserve">Each laboratory shall have a formal process to track and document review dates and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0075586A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>any revisions</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0075586A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> made in all quality assurance, quality control and SOP documents.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005071C1" w:rsidRPr="008352D2" w14:paraId="099B41FB" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E483C9B" w14:textId="264B45F0" w:rsidR="005071C1" w:rsidRDefault="005071C1" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
@@ -2283,51 +2253,50 @@
           </w:tcPr>
           <w:p w14:paraId="4449D848" w14:textId="77777777" w:rsidR="005071C1" w:rsidRDefault="005071C1" w:rsidP="005071C1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is there North Carolina data available for review?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FFB110E" w14:textId="77777777" w:rsidR="005071C1" w:rsidRPr="00560E41" w:rsidRDefault="005071C1" w:rsidP="005071C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DCA2A31" w14:textId="77777777" w:rsidR="005071C1" w:rsidRPr="00560E41" w:rsidRDefault="005071C1" w:rsidP="005071C1">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -2502,327 +2471,331 @@
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="04B8C962" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23541088" w14:textId="30C6C628" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B0AFBE2" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0067392B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Are samples iced</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">Are samples </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0067392B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0067392B">
+              <w:t>iced</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>t</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067392B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>o</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0067392B">
+              <w:t>t</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-            <w:r>
+              <w:t>o</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0067392B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0067392B">
+            <w:r w:rsidRPr="007E6DD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">above freezing but </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>≤</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067392B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="0067392B">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>C during shipment?</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067392B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>º</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067392B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>C during shipment?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0149B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>40 CFR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 136.3 Table II]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F6DFC13" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="596C18D4" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23015223" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">40 CFR footnote 2 allows 15 minutes for sample preservation, including thermal. This means that if a sample is received in the lab within 15 minutes it is not required to be on ice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Document temperature downward trend for short transport samples.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="2A813416" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40125EB6" w14:textId="54ACA853" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BC8491B" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="0067392B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E6DD9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are samples refrigerated </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2922,140 +2895,135 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:r w:rsidRPr="00A0149B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>40 CFR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 136.3 Table II]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DA9543E" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1411BAA6" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="073229FB" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="4229923F" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39B808C8" w14:textId="7EC2500A" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6435C3DC" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0067392B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
@@ -3083,93 +3051,90 @@
             </w:r>
             <w:r w:rsidRPr="00A0149B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>40 CFR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 136.3 Table II]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DA7BBA4" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26D671EC" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BDD4194" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Time starts from time of last aliquot of composite sample. If Mon., Tues., and Wed. samples are set up on Wed., compare the sample collection time for Mon. and the time in incubator. Sample must be in the incubator by that same time on Wed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="3552E55C" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
@@ -3300,215 +3265,208 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="2C391A6D" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4835B89D" w14:textId="7F85924E" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FF82FBB" w14:textId="19D834EA" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the pH meter calibrated? [15A NCAC </w:t>
             </w:r>
             <w:r w:rsidR="00722336">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2H .0805 (a) (7)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F4C0AD2" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23481E17" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20B71F51" w14:textId="3E7A9122" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Calibrated according to manufacturer’s instructions</w:t>
             </w:r>
             <w:r w:rsidR="00A350D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="490680E3" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25B7A3B0" w14:textId="424AB225" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="110F537C" w14:textId="65AFDE70" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the calibration of the pH meter documented? </w:t>
             </w:r>
             <w:r w:rsidR="00C117E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3562,160 +3520,173 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2H .0805 (a) (7)</w:t>
             </w:r>
             <w:r w:rsidR="0009473A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (E)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14026689" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B2448DF" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A0C6834" w14:textId="6FFD3C83" w:rsidR="008600A7" w:rsidRDefault="0009473A" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009473A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All analytical data and records pertinent to each certified analysis shall be available for inspection upon request.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="527365A5" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="198B50D2" w14:textId="46A1205D" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="10A83F4A" w14:textId="61DE70CE" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">How is the DO meter calibrated? [SM </w:t>
+              <w:t xml:space="preserve">How is the DO meter </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>calibrated</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">5210 </w:t>
             </w:r>
             <w:r w:rsidR="00F75F61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (5) (g)]</w:t>
             </w:r>
@@ -3770,146 +3741,162 @@
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25B63FF6" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BC0800E" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02FD8211" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">References DO 4500-O G. for </w:t>
             </w:r>
             <w:r w:rsidR="008A173B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">membrane </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">electrode. </w:t>
             </w:r>
             <w:r w:rsidR="008A173B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">References DO 4500-O H for optical probe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calibrate DO/LDO meter per manufacturer’s instructions. </w:t>
+              <w:t xml:space="preserve">Calibrate DO/LDO </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>meter</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> per manufacturer’s instructions. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Generally</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> DO will be saturated air calibration based upon temperature, elevation and/or barometric pressure. LDO probe must have calibration verified each day of use if meter does not allow calibration. Can be performed by </w:t>
+              <w:t xml:space="preserve"> DO will be saturated air calibration based upon temperature, elevation and/or barometric pressure. LDO probe must have calibration verified each day of use if </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">back calculating the theoretical DO for the current air calibration conditions (temperature, elevation, barometric pressure, </w:t>
+              <w:t xml:space="preserve">meter does not allow calibration. Can be performed by back calculating the theoretical DO for the current air calibration conditions (temperature, elevation, barometric pressure, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>etc</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">). </w:t>
             </w:r>
             <w:r w:rsidRPr="00204524">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3936,74 +3923,72 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00204524">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>handout.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="67F276BE" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="300F4FE0" w14:textId="3800037A" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56780231" w14:textId="2EE6F9F8" w:rsidR="008600A7" w:rsidRPr="001C10BF" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C10BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the </w:t>
             </w:r>
             <w:r w:rsidR="00090BC2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4101,106 +4086,103 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B9D2DF2" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07F89ED8" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="0009473A" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009473A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All analytical data and records pertinent to each certified analysis shall be available for inspection upon request.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="4B635C68" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BC252A7" w14:textId="4B37909C" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48E9C5A1" w14:textId="5A16B5DE" w:rsidR="008600A7" w:rsidRPr="00235FA9" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235FA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the DO meter calibration checked for drift during and at the end of the sample set?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4311,51 +4293,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48BD235D" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B02898B" w14:textId="49701435" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="00391F28" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">A drift check is required at the end of </w:t>
             </w:r>
             <w:r w:rsidR="000D749B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4407,74 +4388,72 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> large sample sets</w:t>
             </w:r>
             <w:r w:rsidR="008600A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> since all bottles must be reanalyzed since calibration (or last acceptable) drift check if the check is unacceptable. Make sure drift checks are performed on bottle filled with water – not the calibration bottle which is partially full – D.O. not stable enough in air</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="2B1F7C62" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DDCE37D" w14:textId="5CDE095D" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E1006DA" w14:textId="3D92EC23" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the meter calibration drift check documented?</w:t>
             </w:r>
             <w:r w:rsidR="00687334">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00687334" w:rsidRPr="00687334">
               <w:rPr>
@@ -4561,106 +4540,103 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="696BA2FE" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6158EA40" w14:textId="5F60993E" w:rsidR="0054712E" w:rsidRPr="00A0149B" w:rsidRDefault="0054712E" w:rsidP="00497C7C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054712E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Immediately after calibration, measure the DO of a BOD bottle of dilution water. Stopper the bottle. Document the concentration on the benchsheet (day one initial drift check). At the end of the sample set (i.e., a group of samples analyzed without interruption) reanalyze the drift check bottle and document the concentration (day one final drift check).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE3B57" w:rsidRPr="00A0149B" w14:paraId="2FB458D9" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71F37AFD" w14:textId="7C4B1ACF" w:rsidR="00DE3B57" w:rsidRDefault="00DE3B57" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51ACF8A9" w14:textId="23DAC413" w:rsidR="00DE3B57" w:rsidRDefault="00DE3B57" w:rsidP="00DE3B57">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the acceptance criterion for the drift check? [NC WW/GW LCB </w:t>
             </w:r>
             <w:r w:rsidR="0054712E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4798,51 +4774,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="489AB71A" w14:textId="77777777" w:rsidR="00DE3B57" w:rsidRPr="00A0149B" w:rsidRDefault="00DE3B57" w:rsidP="00DE3B57">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="726F3796" w14:textId="417323C5" w:rsidR="00DE3B57" w:rsidRPr="00A0149B" w:rsidRDefault="00DE3B57" w:rsidP="00DE3B57">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Must</w:t>
             </w:r>
             <w:r w:rsidRPr="00965ACD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4862,74 +4837,72 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0.2 mg/L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="417DBF33" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34C15147" w14:textId="73156FBF" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7757DF77" w14:textId="2982DDB8" w:rsidR="008600A7" w:rsidRDefault="00701046" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What</w:t>
             </w:r>
             <w:r w:rsidR="008600A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5131,87 +5104,103 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A1F4594" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CBD474A" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="601B04E3" w14:textId="009C5F0B" w:rsidR="0054712E" w:rsidRDefault="0054712E" w:rsidP="0054712E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054712E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>If the meter drifts more than 0.2 mg/L, recalibrate the meter and reanalyze all samples since the last acceptable drift check. If additional samples are analyzed later the same day, begin the set with a drift check and compare to the initial drift check value. If the drift check fails, recalibrate prior to starting the additional sample set and begin new drift checks for that set.</w:t>
+              <w:t xml:space="preserve">If the meter drifts more than 0.2 mg/L, recalibrate the meter and reanalyze all samples since the last acceptable drift check. If additional samples are analyzed later the same day, begin the set with a drift check and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0054712E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>compare</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0054712E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the initial drift check value. If the drift check fails, recalibrate prior to starting the additional sample set and begin new drift checks for that set.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24649390" w14:textId="2A34123C" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D0E68" w:rsidRPr="00A0149B" w14:paraId="40CF9BCD" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
@@ -5344,92 +5333,108 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E5344E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="60AAAFC1" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7798DF23" w14:textId="25D1861F" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3EB52F7C" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">What is the source of dilution water? [SM </w:t>
+              <w:t xml:space="preserve">What is the source of </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dilution</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> water? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">5210 </w:t>
             </w:r>
             <w:r w:rsidR="00F75F61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (4) (c)]</w:t>
             </w:r>
@@ -5496,69 +5501,67 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F7207FC" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74A91BF2" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16A2051C" w14:textId="6E29C94F" w:rsidR="0046723B" w:rsidRPr="00A0149B" w:rsidRDefault="009254C1" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Obtain water from suitable source (i.e., distilled, tap, or reagent-grade water). Make sure water is free of heavy metals, specifically copper (&lt;0.05 mg/L) and toxic substances [e.g., chlorine (&lt;0.10 mg/L)] that can interfere with BOD measurement</w:t>
             </w:r>
             <w:r w:rsidR="00B12633">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5572,104 +5575,120 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="006035BA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Protect source-water quality by using clean glassware, tubing, and bottles.</w:t>
             </w:r>
             <w:r w:rsidR="004D56F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0046723B" w:rsidRPr="0046723B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Deionized (DI) water often contains enough organics and microorganisms to cause the dilution-water QC check to fail (5210 B.6c). D</w:t>
+              <w:t xml:space="preserve">Deionized (DI) water often contains enough organics and microorganisms to cause the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0046723B" w:rsidRPr="0046723B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dilution-water QC</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0046723B" w:rsidRPr="0046723B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> check to fail (5210 B.6c). D</w:t>
             </w:r>
             <w:r w:rsidR="0015782B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="0046723B" w:rsidRPr="0046723B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> water is not recommended unless dilution-water blanks consistently meet QC limits.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="41AEB03F" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F255BE1" w14:textId="6012E587" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27427545" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is dilution water aged / conditioned? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5711,106 +5730,103 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1122D047" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F9CE94A" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ageing water may improve blanks. Do whatever works for that lab. Recommend not adding nutrients to water until ready to use (no more than 24 hours prior to use).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="03122F72" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65AC3E2C" w14:textId="1E1CE93D" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1BD9FD4C" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If so, how and for how long? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5907,143 +5923,149 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61B86B83" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B017720" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0243EE1B" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Recommend storing water at least overnight in an incubator to allow temperature and DO to stabilize.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="2EF28A84" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BB2CD47" w14:textId="063A2DEC" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="457A1BB8" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Is dilution water and container free of biological growth? [SM </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dilution water and container free of biological growth? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">5210 </w:t>
             </w:r>
             <w:r w:rsidR="00F75F61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (4) (c)]</w:t>
             </w:r>
@@ -6066,192 +6088,186 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DD25B18" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19FD8C0D" w14:textId="2EF8304A" w:rsidR="008600A7" w:rsidRDefault="00982462" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00982462">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Storage may improve the quality of some source waters but may allow biological growth to deteriorate others.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="136C5223" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29B8C1D8" w14:textId="078A3035" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FF157C8" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the dilution water approximately room temperature before use? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">5210 </w:t>
             </w:r>
             <w:r w:rsidR="00F75F61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (5) (a)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58C1651A" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E50814C" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="417CF4D6" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SM states: Check to ensure the dissolved oxygen concentration is at least 7.5 mg/L before using water for BOD tests. Mix thoroughly and bring temperature to </w:t>
             </w:r>
             <w:r w:rsidRPr="00F749DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6355,74 +6371,72 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> below.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="782F9B69" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D97B838" w14:textId="4357A274" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00831C55" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are the nutrient solutions prepared or purchased? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6508,124 +6522,120 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FE31C8A" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36CABA1E" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A52DE87" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Phosphate Buffer, Magnesium Sulfate, Calcium Chloride, Ferric Chloride</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="79226704" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="593"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5569F817" w14:textId="5F7B10D5" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5D5F6864" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If purchased – pillows or individual bottles? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6700,116 +6710,112 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EF4562E" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E9B120D" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E1079EE" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="213AF9D1" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D6F033" w14:textId="6436DDCC" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BC9B629" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="006F37F3" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F37F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the phosphate buffer </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6855,142 +6861,137 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">5210 </w:t>
             </w:r>
             <w:r w:rsidR="00F75F61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (3) (a)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="145E1060" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77A6DF4E" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57D1A886" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Purchased will be documented to be 7.2 by manufacturer. Method allows two ways to prepare, one that should be 7.2 as prepared and another that may be adjusted to 7.2 if needed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="7B1DEC1F" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E8E984C" w14:textId="7F51FD3B" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F757F7C" w14:textId="40AAC940" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are nutrients within manufacturer or laboratory assigned expiration dates? [</w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7004,142 +7005,137 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2H .0805 (a) (7) (K)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09A8BD33" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="296EF877" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="213EA3C8" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="007E27DD" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E27DD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Chemicals and reagents exceeding the expiration date shall not be used.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="51F277B5" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45F85181" w14:textId="709D30C0" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="625B9F99" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are nutrients free of precipitation or biological growth? [</w:t>
             </w:r>
             <w:r w:rsidRPr="001C64A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7177,142 +7173,137 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="001C64A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70069356" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="474F3384" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="447830BC" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Liquid reagents are recommended to be stored in a refrigerator.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="095FC4E9" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DE74BAB" w14:textId="74DB3EEF" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D4ED510" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="006F37F3" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are nutrients added at rate of 1 mL each per liter of dilution water? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7358,87 +7349,84 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>) (</w:t>
             </w:r>
             <w:r w:rsidRPr="001C64A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2450768B" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DE08105" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68C28471" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="23C60B0B" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
@@ -7555,74 +7543,72 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="0AF0D809" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FA25D44" w14:textId="1760B466" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12E0E35B" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00F749DE" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F749DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are samples </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -7668,87 +7654,84 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B-2016</w:t>
             </w:r>
             <w:r w:rsidRPr="001C64A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(5) (b)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="587ED207" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="144C4AAF" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DD9E3E1" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SM states: Bring samples to</w:t>
             </w:r>
             <w:r w:rsidRPr="00F749DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -7926,74 +7909,72 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The acceptable DO in the BOD is a function of sample volume used and initial DO of dilution water – if using small sample volume the temperature is not critical once it is mixed with dilution water – if using larger sample volume and initial DO is acceptable it is obvious temperature was OK – the entire reason for a temperature range for samples it to obtain required initial DO range – if that is OK we have never required actually measuring sample temperature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> nor documenting sample temperature.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="4B08B56E" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="549C7B74" w14:textId="2662C024" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1238F519" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00933A87" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is each </w:t>
             </w:r>
             <w:r w:rsidRPr="00933A87">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -8127,134 +8108,129 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00E30696">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E1F7F66" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09673231" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56FD35E0" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00EB59BA" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="7B23DC9D" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28251BBF" w14:textId="706199A5" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32A63F9C" w14:textId="189E7907" w:rsidR="008600A7" w:rsidRPr="00F749DE" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If sample pH is not 6.0-8.0</w:t>
             </w:r>
             <w:r w:rsidR="00B768F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -8470,609 +8446,643 @@
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00E30696">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)]</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EE3199E" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="595A82FC" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="005FED6B" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00EB59BA" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="35077224" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29D35C76" w14:textId="01CE1DA4" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C8EF29C" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the pH adjustment performed so that it does not dilute the sample more than 0.5%? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">5210 </w:t>
             </w:r>
             <w:r w:rsidR="00F75F61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (4) (a) (1)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02FE190D" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6913BB0C" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34FBA576" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00EB59BA" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00184E9A" w:rsidRPr="00A0149B" w14:paraId="544A2B52" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79B2937C" w14:textId="3B5B6400" w:rsidR="00184E9A" w:rsidRPr="00A0149B" w:rsidRDefault="00184E9A" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52D0F608" w14:textId="30F56432" w:rsidR="00184E9A" w:rsidRPr="00A0149B" w:rsidRDefault="00184E9A" w:rsidP="00184E9A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is each pH adjustment documented? [15A NCAC </w:t>
             </w:r>
             <w:r w:rsidR="00C9273C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2H .0805 (a) (7) (E)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="357B5FA8" w14:textId="77777777" w:rsidR="00184E9A" w:rsidRPr="00A0149B" w:rsidRDefault="00184E9A" w:rsidP="00184E9A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59118633" w14:textId="77777777" w:rsidR="00184E9A" w:rsidRPr="00A0149B" w:rsidRDefault="00184E9A" w:rsidP="00184E9A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10562806" w14:textId="77777777" w:rsidR="00184E9A" w:rsidRPr="00EB59BA" w:rsidRDefault="00184E9A" w:rsidP="00184E9A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E579EF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All analytical data and records pertinent to each certified analysis shall be available for inspection upon request.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="0425A595" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C6CCB05" w14:textId="04CED7DD" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34B55DAD" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are all samples checked for the presence of residual chlorine? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">5210 </w:t>
             </w:r>
             <w:r w:rsidR="00F75F61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (4) (b) (2)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CD78E0A" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6470E774" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A6C3477" w14:textId="3FF5B594" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">O-R (Oxidizing/Reducing agents) testing is not in the method. Adding </w:t>
             </w:r>
             <w:r w:rsidRPr="00941120">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Potassium Bi-iodate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (not listed in method with chemicals used in test) to neutralize reducing agents is old practice. </w:t>
+              <w:t xml:space="preserve"> (not listed in method with chemicals used in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>test</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) to neutralize reducing agents is old practice. </w:t>
             </w:r>
             <w:r w:rsidRPr="00941120">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is not in method – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="00941120">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> not be done</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. This is especially true with </w:t>
             </w:r>
             <w:r w:rsidR="00487157">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>widespread</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> use of chlorination/dechlorination we have today. Any excess dechlorination chemicals from the treatment process can add oxygen demand. Since those chemicals are a part of the sample being discharged, their BOD impact on the receiving stream should be included in the result.</w:t>
+              <w:t xml:space="preserve"> use of chlorination/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dechlorination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> we have today. Any excess </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dechlorination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> chemicals from the treatment process can add oxygen demand. Since those chemicals are a part of the sample being discharged, their BOD impact on the receiving stream should be included in the result.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="0EA72AD0" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="334DEB45" w14:textId="291407C0" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4F477B00" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">How are the samples checked for chlorine? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -9145,69 +9155,67 @@
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F0CE290" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C5C6B28" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FB2DAEE" w14:textId="29E47B1B" w:rsidR="008B10E5" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>It is OK to prescreen samples visually with DPD powder. If no pink color is present, document as no chlorine present. If pink color is present, sample aliquot must be titrated per method. TRC test strips</w:t>
             </w:r>
             <w:r w:rsidRPr="006C3795">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -9305,74 +9313,72 @@
               </w:rPr>
               <w:t>chlorine concentration be 0.1 mg/L.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2087A3E4" w14:textId="629E8421" w:rsidR="008600A7" w:rsidRPr="006C3795" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="113CE932" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E221DE4" w14:textId="676DAF4C" w:rsidR="008600A7" w:rsidRPr="00071D11" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DE193BD" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00762025" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00762025">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If chlorine is present, is it properly neutralized with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -9389,90 +9395,87 @@
             </w:r>
             <w:r w:rsidR="00F75F61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (4) (b) (2)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11ED8052" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F608847" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1558F85E" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="002A3876" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A3876">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
             <w:hyperlink w:anchor="NeutralizeTRC" w:history="1">
               <w:r w:rsidRPr="00CC7DB8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -9483,74 +9486,72 @@
                 </w:rPr>
                 <w:t>Neutralizing TRC in BOD Samples</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> document.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="1966EBF0" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68CADBBC" w14:textId="4D963A0A" w:rsidR="008600A7" w:rsidRPr="002A5B02" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="495C9A75" w14:textId="38DDC319" w:rsidR="008600A7" w:rsidRPr="007A0478" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is this documented? </w:t>
             </w:r>
             <w:r w:rsidR="009C420B" w:rsidRPr="009C420B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -9604,124 +9605,120 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="009E4835" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5344DA97" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1382BBAF" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The amount (usually expressed as drops per 100 mL) of sodium sulfite must be documented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="55993669" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C7614FB" w14:textId="2CC9362E" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="790F9CE6" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is sodium sulfite prepared each day it is used? [</w:t>
             </w:r>
             <w:r w:rsidRPr="003359C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -9778,145 +9775,140 @@
             </w:r>
             <w:r w:rsidRPr="003359C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67031AD7" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D298A89" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DB4A135" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Method says prepare daily. For super chlorinated samples you may need to make a stronger sulfite solution to avoid having to add so much it becomes a dilution issue. Excess sodium sulfite will create an oxygen demand.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="3301BE57" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71C930E9" w14:textId="5CA6C992" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E664185" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is Hydrogen Peroxide (</w:t>
             </w:r>
             <w:r w:rsidRPr="00D93871">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -10053,134 +10045,129 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>) (</w:t>
             </w:r>
             <w:r w:rsidRPr="00D83147">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43EC744B" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61362714" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75860F31" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00EB59BA" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="3898EE11" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64EFED0A" w14:textId="7944CF70" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="636585E0" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If so, how is hydrogen peroxide treated? [</w:t>
             </w:r>
             <w:r w:rsidRPr="00D83147">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -10323,69 +10310,67 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6487247A" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F8F570E" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="290B7BCB" w14:textId="0F18883E" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D93871">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
@@ -10718,74 +10703,72 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="59813E71" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00A2C368" w14:textId="551CF07D" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F2F0E58" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="008C0C53" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C0C53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are samples seeded if required?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -10844,51 +10827,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6426CA70" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F311862" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00DD4723" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Samples needing seeding: </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16758">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -10914,96 +10896,115 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (UV, chlorine, chlorinated/dechlorinated etc.), </w:t>
             </w:r>
             <w:r w:rsidRPr="00F16758">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>industrial</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>, high-temperature, wastes stored more than 6 hours after collection</w:t>
+              <w:t xml:space="preserve">, high-temperature, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>wastes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> stored more than 6 hours after collection</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. May just seed all samples - that’s OK.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="3F15361A" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="234"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E4562E5" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56EFCFF8" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="008C0C53" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:ind w:left="296"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Disinfected wastes?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11069,71 +11070,80 @@
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BC965C1" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68517394" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="008C0C53" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:ind w:left="296"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Wastes having pH values less than 6 or greater than 8?</w:t>
+              <w:t>Wastes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> having pH values less than 6 or greater than 8?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17CBE623" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -11179,51 +11189,50 @@
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58008241" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2691DEDE" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="008C0C53" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:ind w:left="296"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wastes stored more than 6 hours after collection?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11272,74 +11281,72 @@
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63A10729" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="54D87A70" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1884D5A7" w14:textId="6808C93D" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3B051839" w14:textId="09AAC25A" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C0C53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What is the source of the seeding material?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -11446,124 +11453,156 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A0A8B84" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="119710E9" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B7078D5" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Can use commercial seed, influent from domestic source, receiving waters.</w:t>
+              <w:t xml:space="preserve">Can use commercial seed, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>influent</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from domestic </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>source</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, receiving waters.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="07614BC3" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="971"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FDE0CA8" w14:textId="58C98001" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="54984712" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If commercial seed (e.g., </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -11720,69 +11759,67 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CFD2EF7" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57FF9990" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03B30F5E" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00897699" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00897699">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
             <w:hyperlink w:anchor="SeedPrep" w:history="1">
               <w:r w:rsidRPr="00CC7DB8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -11841,51 +11878,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="49DED46A" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">If commercial seed is not used, how is it prepared? </w:t>
+              <w:t xml:space="preserve">If commercial </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>seed is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not used, how is it prepared? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">5210 </w:t>
             </w:r>
             <w:r w:rsidR="00F75F61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B-2016</w:t>
             </w:r>
@@ -11974,69 +12029,67 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A463836" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02E75DD7" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0107BC01" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00897699" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Suitable sources: </w:t>
             </w:r>
             <w:r w:rsidRPr="00633112">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -12109,77 +12162,75 @@
               <w:t>undisinfected effluent, or receiving water below the point of discharge</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Do not use effluent or mixed liquor unless nitrifying inhibitors are used – that is CBOD analyzed. Do not use effluent that has been disinfected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="296B9989" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E99610A" w14:textId="672F3EBC" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D2C6D5F" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the seed agitated or stirred during transfer to ensure homogeneity? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -12209,125 +12260,121 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C6CC891" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="645725E2" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E554CAE" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="29B9160C" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FEDED05" w14:textId="395B8E20" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="05AAA0E7" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">How many seed controls are analyzed? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -12422,146 +12469,160 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60E7B8D3" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34AA5F67" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="071AC9B7" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Must set a minimum of 2 seed controls (different dilutions), preferably 3. If setting 2 and they are both consistently acceptable (i.e., meet 2 and 1 rule) that is OK. (6)(d) states IDEALLY make 3 dilutions. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="5D5CBF53" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C8F966A" w14:textId="3ED85D60" w:rsidR="008600A7" w:rsidRPr="00E57829" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B8A21FE" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00E57829" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E57829">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is the seed correction calculated correctly from the seed controls? </w:t>
+              <w:t xml:space="preserve">Is the seed correction calculated correctly from </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E57829">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the seed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E57829">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> controls? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="00E57829">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">5210 </w:t>
             </w:r>
@@ -12638,69 +12699,67 @@
               <w:t>)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D470409" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1872A35D" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00F1F550" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="007C4ACB" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
             <w:hyperlink w:anchor="Calc" w:history="1">
               <w:r w:rsidRPr="00CC7DB8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -12711,103 +12770,91 @@
                 </w:rPr>
                 <w:t>Calculations and Reporting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> document.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="54BB726C" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5473F83B" w14:textId="3469EAE7" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0006DF3B" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00C70B11" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C70B11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Is</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> the criteri</w:t>
+              <w:t>Is the criteri</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
             <w:r w:rsidRPr="00C70B11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> of a residual DO of at least 1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mg/L</w:t>
             </w:r>
@@ -12966,104 +13013,101 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D9274CE" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1697B305" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="16F8D92C" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36218E80" w14:textId="7610F83D" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4064823E" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="008C0C53" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C0C53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are the results of all acceptable </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -13202,51 +13246,50 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A7EFD2E" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74C3CF69" w14:textId="60CC3F1F" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Calculate each dilution’s correction factor individually. Average the results from all “good dilutions” (meet 2 and 1 rule) for the FINAL seed correction factor.  If only one dilution is good on routine basis, dilutions need to be adjusted. If seed control dilutions show a wide variation (</w:t>
             </w:r>
             <w:r w:rsidRPr="001B1846">
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -13415,74 +13458,72 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="011C9C04" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FF965D4" w14:textId="7F445DCE" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DC43389" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00414BED" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If CBOD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -13547,122 +13588,119 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B589428" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3038763C" w14:textId="3A57A1D0" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The seed controls and GGAs with nitrification inhibition are only used for CBOD samples and are set up in addition to non-inhibited seed controls and GGAs if both BOD and CBOD are analyzed. Nitrification inhibitor must NOT be added to blank per SM 5210 B-</w:t>
             </w:r>
             <w:r w:rsidR="0098414F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(6) (c).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="67C76F5C" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4199EC1E" w14:textId="455FFA1A" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49040A40" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If BOD/CBOD samples are analyzed together, are separate seed controls and GGAs set up? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -13710,98 +13748,95 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A9141CB" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0195B82E" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="5A7B7934" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69081488" w14:textId="45D3766F" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7608913A" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What nitrification inhibitor is used for CBOD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
@@ -13887,130 +13922,126 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="343EE03D" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B2D4678" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42F56048" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TCMP (2-chloro-6-trichloromethyl pyridine) and ATU (allylthiourea solution) are allowed. TCMP is preferred. ATU solution is stable for no more than two weeks. Concentrations above 2 mg/L may cause increases in carbonaceous BOD measurements (false high answer).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="68F3E5C6" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DE5B1EE" w14:textId="505C8EAC" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FE7E2D4" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="008C0C53" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If TCMP (2-chloro-6-trichloromethyl pyridine) is used, is it added at a rate of 3 mg/300 mL bottle when the bottle is at least 2/3 full of diluted sample and mixed well? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -14040,125 +14071,121 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DF5EA61" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E2D85BF" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1370C9A1" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="4F1B5091" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FC2D749" w14:textId="12156ED4" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20C9FD1D" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="008C0C53" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If ATU (allylthiourea) is used, is it added at a rate of 0.3 mL/300 mL bottle when the bottle is at least 2/3 full of diluted sample and mixed well? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -14188,125 +14215,121 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0000031A" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B83AD73" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25A1E6AD" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="684804F0" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65EE9CB8" w14:textId="2DB5CBB4" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DFF3B14" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="008C0C53" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the ATU prepared fresh every two weeks? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -14336,125 +14359,121 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="138A27E3" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3628FD17" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D823C16" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="5A553313" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1425A0F1" w14:textId="0033E7FC" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="029C0569" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00BA38B1" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA38B1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All questions on checklist apply to CBOD – the above are just additional question</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14501,51 +14520,50 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="254078A2" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3560B6E5" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="3BE5BCD9" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
@@ -14662,74 +14680,72 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="1A4F06E2" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="778A9889" w14:textId="6D58E2B2" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B0AB975" w14:textId="35E6F1D9" w:rsidR="008600A7" w:rsidRPr="00E4293A" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the initial DO of the blank </w:t>
             </w:r>
             <w:r w:rsidR="00C41B01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -14817,51 +14833,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ED91FE4" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AA941D4" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00925029" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Initial DO of blank must be at least 7.5 mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="5FF48E17" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
@@ -15001,124 +15016,120 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="401A6BE6" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50AA236E" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A1E1ABD" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00925029" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If not, add DO by shaking bottle or by aerating with organic free filtered air. Alternately store the water in cotton plugged bottles long enough for the DO concentration to approach saturation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="593E20EB" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43FBE27F" w14:textId="4B6AE5F2" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="312CE952" w14:textId="096ABF6A" w:rsidR="008600A7" w:rsidRPr="00E4293A" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E4293A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is </w:t>
             </w:r>
             <w:r w:rsidR="00C22F0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -15212,119 +15223,127 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22FFB7B2" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4736F763" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22BD74FF" w14:textId="36F5585E" w:rsidR="008600A7" w:rsidRPr="00925029" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00925029">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Will be determined by combination of initial DOs of sample and dilution water. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Check blank for initial DO of dilution water. </w:t>
             </w:r>
             <w:r w:rsidRPr="00925029">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Look at large sample volume bottles (300 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>mL</w:t>
             </w:r>
             <w:r w:rsidRPr="00925029">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>s sample) in cold weather to see if 9</w:t>
+              <w:t>s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00925029">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sample) in cold weather to see if 9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg/L</w:t>
             </w:r>
             <w:r w:rsidRPr="00925029">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> requirement is being met. At 20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> °C </w:t>
             </w:r>
@@ -15374,74 +15393,72 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>may</w:t>
             </w:r>
             <w:r w:rsidRPr="00925029">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> be lost during incubation and yield a false high value.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="6D81B947" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F81BFBF" w14:textId="4498A4EA" w:rsidR="008600A7" w:rsidRPr="008C0C53" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6FA5DD32" w14:textId="3C89E0B0" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If not, what corrective action is taken? [15A NCAC </w:t>
             </w:r>
             <w:r w:rsidR="00C9273C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -15564,124 +15581,120 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B54F6F1" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2592395E" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75AF9F5D" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Need to warm up samples and agitate vigorously to reduce DO. Aerate or cool samples to raise DO. Acceptable temperature range is 17-23 °C.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="0A323A35" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24ADDACC" w14:textId="7F2494AF" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CAF7D48" w14:textId="77777777" w:rsidR="008600A7" w:rsidRDefault="0019141C" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Do documented times demonstrate that </w:t>
             </w:r>
             <w:r w:rsidR="008600A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -15783,116 +15796,112 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3365FD56" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AB49F56" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E5190F1" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="2D6D25D4" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43EFAFC3" w14:textId="0C4CA813" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D36A1A2" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00D40635" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the sample stirred during DO measurement or mixed immediately prior to measurement? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -15922,132 +15931,128 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13E39CDF" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E05C266" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DFF7D0C" w14:textId="500BAB66" w:rsidR="002B00D4" w:rsidRDefault="002B00D4" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Membrane probes require </w:t>
             </w:r>
             <w:r w:rsidR="000F3744">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">flow across the membrane. LDO type probes do not. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="505976A7" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F510224" w14:textId="57AFB42D" w:rsidR="008600A7" w:rsidRPr="008C0C53" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71CC0DE5" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="008C0C53" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are at least three dilutions set for samples? [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -16061,87 +16066,84 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">5210 </w:t>
             </w:r>
             <w:r w:rsidR="00F75F61">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B-2016</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (5) (c)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C3DFCD5" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31194DEC" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32CF28B5" w14:textId="19944ADD" w:rsidR="008600A7" w:rsidRPr="00EC4DB8" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC4DB8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Make at least three dilutions estimated to meet the 2-1 rule. </w:t>
             </w:r>
             <w:r w:rsidR="00167EC8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -16410,69 +16412,67 @@
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0291E857" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="328AFD24" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77D6B729" w14:textId="36DF5AD6" w:rsidR="008600A7" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="033D8F9E" w14:textId="13395752" w:rsidR="008600A7" w:rsidRDefault="00B22CCA" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22CCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -16488,51 +16488,60 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008600A7" w:rsidRPr="00C375F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>For dilutions greater than 1:</w:t>
             </w:r>
             <w:r w:rsidR="00A02873">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="008600A7" w:rsidRPr="00C375F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">00 make a primary dilution before making final dilution. This would be any measurements of less than </w:t>
+              <w:t xml:space="preserve">00 make a primary dilution before making final dilution. This would be </w:t>
+            </w:r>
+            <w:r w:rsidR="008600A7" w:rsidRPr="00C375F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">any measurements of less than </w:t>
             </w:r>
             <w:r w:rsidR="00A02873">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="008600A7" w:rsidRPr="00C375F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="008600A7" w:rsidRPr="00C375F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -16543,88 +16552,104 @@
             <w:r w:rsidR="007B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="008600A7" w:rsidRPr="00C375F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="008600A7" w:rsidRPr="00C375F8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> sample volume if diluting directly into BOD bottles.</w:t>
+              <w:t xml:space="preserve"> sample volume if </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008600A7" w:rsidRPr="00C375F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>diluting</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008600A7" w:rsidRPr="00C375F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> directly into BOD bottles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008600A7" w:rsidRPr="00A0149B" w14:paraId="2305492E" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B90956F" w14:textId="2136903F" w:rsidR="008600A7" w:rsidRPr="008C0C53" w:rsidRDefault="008600A7" w:rsidP="00E14D97">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44C17873" w14:textId="11549601" w:rsidR="008600A7" w:rsidRPr="009A432D" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">For dilutions with &gt;67% sample (&gt; 201 mL), are extra nutrients added? [SM </w:t>
             </w:r>
             <w:r w:rsidR="00E635A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -16666,104 +16691,119 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4470466D" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="224A9A11" w14:textId="77777777" w:rsidR="008600A7" w:rsidRPr="00A0149B" w:rsidRDefault="008600A7" w:rsidP="008600A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Easiest way to do this is use pillows made for 300 mL bottle size. Add 1 pillow to each bottle containing more than 201 mL sample. Add at a rate of 0.30 mL/300 mL bottle.</w:t>
+              <w:t xml:space="preserve">Easiest way to do this is </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>use</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pillows made for 300 mL bottle size. Add 1 pillow to each bottle containing more than 201 mL sample. Add at a rate of 0.30 mL/300 mL bottle.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="351F759C" w14:textId="77777777" w:rsidTr="00BF2399">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="219F156F" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F061598" w14:textId="38ADC75A" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is this documented? </w:t>
             </w:r>
             <w:r w:rsidRPr="009C420B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -16798,98 +16838,95 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17B7ADF9" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C99D8CF" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="26E3420E" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CD53CBC" w14:textId="08799BE4" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B87B5AA" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -16925,223 +16962,235 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="203432E8" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D91A13C" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="50ABE60F" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7769E2F5" w14:textId="0436586D" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3434C2F9" w14:textId="59AE6713" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are the samples incubated for five days </w:t>
             </w:r>
             <w:r w:rsidRPr="001B1846">
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6 hours? [SM 5210 B-2016 (5) (h) and (i)]</w:t>
+              <w:t xml:space="preserve"> 6 hours? [SM 5210 B-2016 (5) (h) and (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67288892" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="190C3922" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04F89D01" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="0F1A25E3" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DA5BE37" w14:textId="58A9522D" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A7F2BFC" w14:textId="12B51ECB" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are samples incubated in the dark at 20 </w:t>
             </w:r>
             <w:r w:rsidRPr="001B1846">
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -17175,98 +17224,95 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30512E18" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35621707" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="1E46328A" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="792C2DBC" w14:textId="2AD26859" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EE36EF2" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are bottles </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -17320,274 +17366,288 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11C31D07" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="053D5DDA" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="04057E71" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="060D9068" w14:textId="5FE43902" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5169A911" w14:textId="35CE9694" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Are water seals maintained on the bottles during incubation? [</w:t>
-[...15 lines deleted...]
-              <w:t>5210 B-2016 (5) (f)]</w:t>
+              <w:t>Are water seals maintained on the bottles during incubation? [SM 5210 B-2016 (5) (f)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D87CF5C" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E2AE2A0" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E44E4AD" w14:textId="3DC0A962" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="00A233AB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A233AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Obtain satisfactory water seals by adding water to the flared mouth of BOD bottles.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008246DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Make sure caps are used on bottles to prevent evaporation. Alternatively, may be incubated in water bath. If water seals are not maintained air bubbles may form in bottles.</w:t>
+              <w:t xml:space="preserve">Make sure caps are used on bottles to prevent evaporation. Alternatively, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="008246DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>may</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="008246DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be incubated in water bath. If water seals are not maintained air bubbles may form in bottles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="79EF2933" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61D0745D" w14:textId="319F5DAD" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="150D0049" w14:textId="24D2A78E" w:rsidR="008246DB" w:rsidRPr="009A432D" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A432D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are all dilutions </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>that deplete at least 2.0 mg/L DO and have at least 1.0 mg/L DO remaining,</w:t>
+              <w:t xml:space="preserve">that deplete at least 2.0 mg/L DO and have at least 1.0 mg/L DO </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>remaining</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="009A432D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> averaged for final BOD results?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> [SM 5210 B-2016 (7) (b)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
@@ -17602,51 +17662,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15473E47" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="692CE236" w14:textId="41E1DC9F" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="00CB5003" w:rsidP="00D006AD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Evalu</w:t>
             </w:r>
             <w:r w:rsidR="00D95126">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -17682,74 +17741,72 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">depletion requirement prior to applying the </w:t>
             </w:r>
             <w:r w:rsidR="00F63A44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>seed correction factor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="63120B5C" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="670C85D5" w14:textId="39F729C8" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66772367" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A432D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are seed corrections properly subtracted from the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -17791,51 +17848,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30ED239A" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="147B8E62" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00F541BF" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
             <w:hyperlink w:anchor="Calc" w:history="1">
               <w:r w:rsidRPr="00CC7DB8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -17849,77 +17905,75 @@
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> document.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="1A1FC0E4" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="464AA662" w14:textId="69D201ED" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38DDCEE6" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="009A432D" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A432D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the final BOD of the samples properly calculated?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -17954,51 +18008,50 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B04FA10" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28FA01B2" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
             <w:hyperlink w:anchor="Calc" w:history="1">
               <w:r w:rsidRPr="00CC7DB8">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18154,74 +18207,72 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D0E68" w:rsidRPr="00A0149B" w14:paraId="3927C969" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10C59515" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A01AD95" w14:textId="370C9A47" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What is the reporting limit (PQL)? [NC WW/GW LCB BOD</w:t>
             </w:r>
             <w:r w:rsidRPr="00C9273C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -18315,51 +18366,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DD3D40D" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ACDBBA6" w14:textId="77777777" w:rsidR="00734FC4" w:rsidRPr="00734FC4" w:rsidRDefault="00734FC4" w:rsidP="00734FC4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00734FC4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Only bottles giving a minimum Dissolved Oxygen (DO) depletion of 2.0 mg/L and a residual DO of 1.0 mg/L after 5 days of incubation are considered to produce valid data. It is not acceptable to elevate the reporting limit and report as less than the value that would have been obtained if the dilution had depleted the required 2.0 mg/L. It is required that the data be flagged as a quality control failure if it does not deplete the 2.0 mg/L. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31A48C4C" w14:textId="77777777" w:rsidR="00734FC4" w:rsidRPr="00734FC4" w:rsidRDefault="00734FC4" w:rsidP="00734FC4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18413,93 +18463,101 @@
                 </w:rPr>
                 <w:t>Calculations and Reporting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008246DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> document. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="6E4D3598" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48F89384" w14:textId="0AF0C6B0" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="033FF9F6" w14:textId="5B26BEBE" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Is </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B1846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the date/time </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">samples </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>are placed</w:t>
@@ -18521,184 +18579,175 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>documented</w:t>
             </w:r>
             <w:r w:rsidRPr="001B1846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [15A NCAC </w:t>
-[...15 lines deleted...]
-              <w:t>2H .0805 (a) (7) (F)]</w:t>
+              <w:t xml:space="preserve"> [15A NCAC 02H .0805 (a) (7) (F)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48650D69" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67C05414" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5866796D" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001736CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The date and time that samples are placed into and removed from ovens, water baths, incubators and other equipment shall be documented if a time limit is required by the method.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="6D5A31CA" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="230DF0BF" w14:textId="59AD41EB" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68D991D9" w14:textId="1C79D859" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Is </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B1846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the date/time </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>samples are</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -18712,243 +18761,207 @@
               </w:rPr>
               <w:t>out of the incubator</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> documented</w:t>
             </w:r>
             <w:r w:rsidRPr="001B1846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [15A NCAC </w:t>
-[...15 lines deleted...]
-              <w:t>2H .0805 (a) (7) (F)]</w:t>
+              <w:t xml:space="preserve"> [15A NCAC 02H .0805 (a) (7) (F)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DBD1017" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="591F2F86" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C6F1A8C" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="004405F8" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001736CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The date and time that samples are placed into and removed from ovens, water baths, incubators and other equipment shall be documented if a time limit is required by the method.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="0E89A8A4" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="383516C8" w14:textId="70E20A98" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67B7CEFF" w14:textId="54DBA77C" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Are incubator temperatures documented? [15A NCAC </w:t>
-[...15 lines deleted...]
-              <w:t>2H .0805 (a) (7) (I)]</w:t>
+              <w:t>Are incubator temperatures documented? [15A NCAC 02H .0805 (a) (7) (I)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="118CEC66" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6655BDC6" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="025E4208" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A3227">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Each day samples are placed into or removed from an incubator, oven, water bath, refrigerator, or other temperature-controlled device, the temperature shall be checked, recorded, dated, and initialed. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7517CC00" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -18980,74 +18993,72 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 °C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="49B6989F" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52174E87" w14:textId="3E5CF32C" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="632C7EA9" w14:textId="44E9E695" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are at least two dilution water blanks analyzed for each batch of dilution water? </w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_Hlk75263945"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -19081,106 +19092,103 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FD88574" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1084978C" w14:textId="5188636F" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008958CB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If more than one container of water is used, a minimum of 2 blanks must be analyzed for each container of water. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="357B442D" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D09DF87" w14:textId="381F1FEB" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7ED14117" w14:textId="27E5FBCF" w:rsidR="008246DB" w:rsidRPr="000231C7" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000231C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -19276,94 +19284,101 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D8A8721" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6272BED1" w14:textId="562E33A5" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Preferably &lt; 0.1 mg/L. Blank readings must be made to two decimal places. An exception may be with analog meters which are not this sensitive. It is recommended that these be replaced when budgets allow. If the lab would like something in writing to help justify getting a new meter, we can point to this.</w:t>
+              <w:t xml:space="preserve">Preferably &lt; 0.1 mg/L. Blank readings must be made to two decimal places. An exception may be with analog </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>meters which are not this sensitive. It is recommended that these be replaced when budgets allow. If the lab would like something in writing to help justify getting a new meter, we can point to this.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E336681" w14:textId="1EC6773F" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C3E66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Sample results associated with blanks reading &gt;0.2 mg/L must be qualified</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. If multiple containers of water are used, only the samples associated with unacceptable blank values must be qualified, not samples associated with acceptable blank values. This means samples associated with the different blanks must be tracked by the laboratory. The average of the blanks for each container must be ≤</w:t>
             </w:r>
             <w:r w:rsidRPr="000231C7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0.2 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/L. </w:t>
@@ -19422,117 +19437,99 @@
                 </w:rPr>
                 <w:t>Flagging QC Failures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> document.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="345BADE8" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F342D2" w14:textId="496C0CE7" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13574F47" w14:textId="63232ED8" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If not, what corrective action is taken? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">[15A NCAC </w:t>
-[...15 lines deleted...]
-              <w:t>2H .0805 (a) (7) (B)]</w:t>
+              <w:t>[15A NCAC 02H .0805 (a) (7) (B)]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17891A3B" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01C00F32" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -19593,69 +19590,67 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="491AF651" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A685EF0" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="010EEB0B" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00BA1C6E" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible. If the sample cannot be reanalyzed, or if the quality control results continue to fall outside established limits or show an analytical problem, the results shall be qualified as such.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="5B7434F9" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
@@ -19684,102 +19679,92 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B8871CB" w14:textId="5367E9C7" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Optional] </w:t>
-[...7 lines deleted...]
-              <w:t>Is a seeded blank analyzed? (Recommendation)</w:t>
+              <w:t>[Optional] Is a seeded blank analyzed? (Recommendation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C826D7B" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62AF07E2" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FCE6136" w14:textId="5EE39893" w:rsidR="008246DB" w:rsidRPr="00F86DD0" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not required.  Should approximate the final SCF.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="15A1C4C4" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
@@ -19875,69 +19860,67 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="438D74EC" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24CB5CA0" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28AD2644" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00F86DD0" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6E9D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">≈ ≤ 0.2 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -19966,74 +19949,72 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> of seeding material</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. Check the depletion (mg/L of DO) of the seeded blank and compare that value to the calculated value of the FINAL seed correction (value subtracted from each sample). Values should be on average within about 0.2 mg/L of each other.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="22AF4553" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A06404F" w14:textId="611DA68C" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CDDFDE0" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are three</w:t>
             </w:r>
             <w:r w:rsidRPr="001B1846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -20087,116 +20068,112 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B6158DC" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="709ACBA2" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D82EC46" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="5FA928BD" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3903396D" w14:textId="7EF7AE06" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BBECDE2" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What is the source of the GGA standard? [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -20246,69 +20223,67 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FF8A411" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40BB05DB" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61DC68B1" w14:textId="2B99F786" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">May make or buy prepared. If making, dry reagents at 103 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F749DE">
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -20320,74 +20295,72 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> for 1 hr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="0E71B51F" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="778CBDB6" w14:textId="5C3CB8BA" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D56F443" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>How frequently is the GGA standard made? [</w:t>
             </w:r>
             <w:r w:rsidRPr="00020296">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -20493,124 +20466,138 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48E1EF17" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E9E2351" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33BDABB9" w14:textId="5BAA7268" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>May be held if maintained in sterile conditions and stored at ≤ 6 °C. Recommendations: Sterilize the water/bottle before making and never place pipet in storage bottle. Pour an aliquot into a small beaker, let warm to room temperature, pipet 6 mL into sample bottle then discard any excess. Should not try to hold longer than approximately 1 month. Discard solutions if evidence of contamination is indicated (i.e., growth occurs in the stock bottle or GGA test results are consistently low.)</w:t>
+              <w:t>May be held if maintained in sterile conditions and stored at ≤ 6 °C. Recommendations: Sterilize the water/bottle before making and never place pipet in storage bottle. Pour an aliquot into a small beaker</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, let</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> warm to room temperature, pipet 6 mL into sample bottle then discard any excess. Should not try to hold longer than approximately 1 month. Discard solutions if evidence of contamination is indicated (i.e., growth occurs in the stock bottle or GGA test results are consistently low.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="3C25F1C0" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B3E22BB" w14:textId="0F7A116F" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59C729D0" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the GGA standard analyzed at a 2% dilution? [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -20636,79 +20623,136 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="210BFCA0" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63E75147" w14:textId="05A6AA71" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Method says must be 6 mL into 300 mL bottle, strength must be 150 mg glucose/L and 150 mg glutamic acid/L. If commercial solution is prepared to a different concentration, adjust dosage used accordingly. For example, </w:t>
+              <w:t xml:space="preserve">Method </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>says</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must be 6 mL into 300 mL </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>bottle,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> strength must be 150 mg glucose/L and 150 mg glutamic acid/L. If commercial solution is prepared to a different concentration, adjust dosage used accordingly. For example, </w:t>
             </w:r>
             <w:r w:rsidRPr="003D0D04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hach product is twice as strong. Instructions from vendor state to set 6 </w:t>
+              <w:t xml:space="preserve">Hach </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003D0D04">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>product is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003D0D04">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> twice as strong. Instructions from vendor state to set 6 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D0D04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="003D0D04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20731,88 +20775,140 @@
               <w:t xml:space="preserve"> and divide answer obtained by 2. Cannot do that per EPA Region IV.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00751C1C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>OK to use if diluted by half prior to dispensing into BOD bottle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">. For example, use 5 mLs of GGA and add 5 mLs of lab water (not buffered BOD water) then pipet 6 mLs of that solution into BOD bottle. </w:t>
+              <w:t xml:space="preserve">. For example, use 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mLs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of GGA and add 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mLs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of lab water (not buffered BOD water) then pipet 6 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mLs</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of that solution into BOD bottle. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="0507E0BE" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16B82E3E" w14:textId="475C5B89" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32D2ABAF" w14:textId="7219D788" w:rsidR="008246DB" w:rsidRPr="001B1846" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the GGA standard seeded? [SM 5210 B-2016 (</w:t>
             </w:r>
             <w:r w:rsidR="00C24B6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -20862,106 +20958,103 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="479FF703" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ED3F917" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="005E2042" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Never have only GGA and seed in bottle. Always have some dilution water in bottle before adding GGA and seed. Bacteria in seed will begin to consume sugars (glucose) immediately.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="258B8F3B" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A459664" w14:textId="07D85147" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AA74B19" w14:textId="0E2D1919" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What i</w:t>
             </w:r>
             <w:r w:rsidRPr="001B1846">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -21231,51 +21324,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49956FDA" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5389477C" w14:textId="42341F48" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SM 5210 B-2016 (8) and </w:t>
             </w:r>
             <w:r w:rsidRPr="00A0149B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -21834,117 +21926,99 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00901C6A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>than 250 mg/L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="497652CC" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E12CAA9" w14:textId="3406A96A" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61F59650" w14:textId="7C1DD296" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If the GGA check is not acceptable, what corrective action is taken? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">[15A NCAC </w:t>
-[...15 lines deleted...]
-              <w:t>2H .0805 (a) (7) (B)]</w:t>
+              <w:t>[15A NCAC 02H .0805 (a) (7) (B)]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="25946649" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4924D596" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -21987,125 +22061,121 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EB6D528" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="171C26A4" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E032384" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00BA1C6E" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1C6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If quality control results fall outside established limits or show an analytical problem, the laboratory shall identify the Root Cause of the failure. The problem shall be resolved through corrective action, the corrective action process documented, and any samples involved shall be reanalyzed, if possible. If the sample cannot be reanalyzed, or if the quality control results continue to fall outside established limits or show an analytical problem, the results shall be qualified as such.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="59A61135" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B533FC3" w14:textId="10A94514" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23C20C02" w14:textId="17C6D40A" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is a duplicate analyzed daily or with each batch of 20 or fewer samples</w:t>
             </w:r>
             <w:r w:rsidRPr="00800347">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -22128,250 +22198,240 @@
               </w:rPr>
               <w:t>SM 5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>020</w:t>
             </w:r>
             <w:r w:rsidRPr="00020296">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>-201</w:t>
-[...7 lines deleted...]
-              <w:t>7</w:t>
+              <w:t>-2017</w:t>
             </w:r>
             <w:r w:rsidRPr="00020296">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Table 5020:I, Footnote 2.]</w:t>
+              <w:t xml:space="preserve">Table </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5020:I</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, Footnote 2.]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66537F57" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00800347" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C492BE9" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E26546D" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F8197B6" w14:textId="09DB0FBB" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Only </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>have to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> duplicate one dilution of the three set up to meet minimum requirement. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="314B880C" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52EF1444" w14:textId="4FC477CB" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77E08912" w14:textId="4A31AE8C" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">What is the acceptance criterion for duplicates? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">[15A NCAC </w:t>
-[...15 lines deleted...]
-              <w:t>2H .0805 (a) (7)]</w:t>
+              <w:t>[15A NCAC 02H .0805 (a) (7)]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A134B49" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A509CC9" w14:textId="68136317" w:rsidR="008246DB" w:rsidRPr="00661149" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -22402,128 +22462,106 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69F2969B" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A88A050" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54006861" w14:textId="40EAFF42" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratories must set their own acceptance criterion. Duplicates having concentrations greater than the lower reporting limit of 2.0 mg/L should check within 30% since that is the criterion for the difference between the high and low calculated values from dilutions of the same sample. </w:t>
             </w:r>
             <w:r w:rsidRPr="00251B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
             <w:hyperlink w:anchor="Flag" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>NC WW/GW LC</w:t>
-[...19 lines deleted...]
-                <w:t xml:space="preserve"> Policy for Flagging QC Failures</w:t>
+                <w:t>NC WW/GW LCB Policy for Flagging QC Failures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00251B93">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>document</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -22541,74 +22579,72 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="067AD50A" w14:textId="2EB135F1" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C108D" w:rsidRPr="00A0149B" w14:paraId="243091EB" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E9BAC70" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44251CC3" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are calculated results for replicates within 30% of high and low values? [</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -22656,185 +22692,164 @@
               <w:t>b</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0532F5EB" w14:textId="46B5B672" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F10F8D0" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1925FF22" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61B97E56" w14:textId="6E559166" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Samples with large difference between the computed BOD for different dilutions (e.g., the highest value is &gt;30% larger than the lowest value) may indicate a toxic substance or analytical problems. When the effect becomes repetitive, investigate to identify the cause. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="7C58016B" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22C28391" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D75F9E1" w14:textId="02A157D4" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If not, what corrective action is taken? </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">[15A NCAC </w:t>
-[...15 lines deleted...]
-              <w:t>2H .0805 (a) (7) (B)]</w:t>
+              <w:t>[15A NCAC 02H .0805 (a) (7) (B)]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48D7EBC3" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="270AF2EB" w14:textId="254B4D4E" w:rsidR="008246DB" w:rsidRPr="00661149" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661149">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -22865,116 +22880,112 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A3DC274" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E59BBD2" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="038765C6" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008246DB" w:rsidRPr="00A0149B" w14:paraId="42DA0495" w14:textId="77777777" w:rsidTr="00A4574F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39AEFCAA" w14:textId="5D440002" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="445"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4932" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="091FEA77" w14:textId="095F8831" w:rsidR="008246DB" w:rsidRPr="008C0C53" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E31CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the data qualified </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -23053,123 +23064,101 @@
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28728F81" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DF80B26" w14:textId="77777777" w:rsidR="008246DB" w:rsidRPr="00A0149B" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FD08EFD" w14:textId="7FED59F4" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2E57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
             <w:hyperlink w:anchor="Flag" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>NC WW/GW LC</w:t>
-[...19 lines deleted...]
-                <w:t xml:space="preserve"> Policy for Flagging QC Failures</w:t>
+                <w:t>NC WW/GW LCB Policy for Flagging QC Failures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009C2E57">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>document.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F0A661D" w14:textId="77777777" w:rsidR="008246DB" w:rsidRDefault="008246DB" w:rsidP="008246DB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -23387,65 +23376,75 @@
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nspector: ______________________________________________________</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>_________</w:t>
+        <w:t>_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A0149B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
@@ -23546,73 +23545,89 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B548FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(NC WW/GW LCB 08/06/2021)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1898337D" w14:textId="3CCC568F" w:rsidR="008C7882" w:rsidRPr="00B548FF" w:rsidRDefault="008C7882" w:rsidP="00B548FF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="198" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="117"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B548FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>It is acceptable to screen samples with DPD powder for the presence of Total Residual Chlorine</w:t>
+        <w:t xml:space="preserve">It is acceptable to screen samples with DPD powder for the presence of Total Residual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B548FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Chlorine</w:t>
       </w:r>
       <w:r w:rsidR="00D922F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B548FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-59"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B548FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>(use pillows appropriate for the volume of sample tested). If pink color is observed, chlorine is present. Ultra-low type Total Residual Chlorine test strips capable of detecting ≤0.1 mg/L may also be used. If chlorine is present, the titration procedure</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B548FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>use pillows appropriate for the volume of sample tested). If pink color is observed, chlorine is present. Ultra-low type Total Residual Chlorine test strips capable of detecting ≤0.1 mg/L may also be used. If chlorine is present, the titration procedure</w:t>
       </w:r>
       <w:r w:rsidRPr="00B548FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B548FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>outlined below must be used to determine the proper amount of Sodium Sulfite needed to</w:t>
       </w:r>
       <w:r w:rsidRPr="00B548FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B548FF">
@@ -24431,117 +24446,197 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D47AB7F" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="008C7882" w:rsidRDefault="005F1178" w:rsidP="008C7882">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="115"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7882">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>To 100 mL of sample, add approximately 1 mL of 2% H2SO4, 1 mL KI solution, and 1 mL starch.</w:t>
+        <w:t xml:space="preserve">To 100 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>mL of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sample, add approximately 1 mL of 2% H2SO4, 1 mL KI solution, and 1 mL starch.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418B21DF" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="008C7882" w:rsidRDefault="005F1178" w:rsidP="008C7882">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="201" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="115"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7882">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>If the solution remains clear, no chlorine is present. Document this on the bench sheet and proceed to set up the sample for BOD analysis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119F2FDF" w14:textId="77777777" w:rsidR="008C7882" w:rsidRPr="008C7882" w:rsidRDefault="008C7882" w:rsidP="008C7882">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="198" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="114"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7882">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>If the solution turns blue, chlorine is present. Add the Sodium Sulfite solution, drop by drop, while stirring the sample, until the sample is clear again. Count the drops of Sodium Sulfite solution needed to neutralize the 100 mL sample. Add the relative volume of Sodium Sulfite solution to the volume of sample needed. For example, if it took 6 drops to neutralize the 100 mL sample volume and you need 300 mL of sample to set the dilutions you want, add 18 drops of Sodium Sulfite solution to 300 mL of sample. Document this on the bench sheet. Wait about 10 to 20 minutes and recheck the sample to verify the chlorine has been neutralized. Proceed to set up the sample.</w:t>
+        <w:t xml:space="preserve">If the solution turns blue, chlorine is present. Add the Sodium Sulfite solution, drop by drop, while stirring the sample, until the sample is clear again. Count the drops of Sodium Sulfite solution needed to neutralize the 100 mL sample. Add the relative volume of Sodium Sulfite solution to the volume of sample needed. For example, if it took 6 drops to neutralize the 100 mL sample volume and you need 300 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>mL of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sample to set the dilutions you want, add 18 drops of Sodium Sulfite solution to 300 mL of sample. Document this on the bench sheet. Wait about 10 to 20 minutes and recheck the sample to verify the chlorine has been neutralized. Proceed to set up the sample.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FC38E8" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="008C7882" w:rsidRDefault="005F1178" w:rsidP="008C7882">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="203" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="115"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C7882">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Note: If the blue color returns after a few seconds, do not add more Sodium Sulfite solution. Recheck with DPD to verify that returning blue color is not caused by chlorine still in sample. If no chlorine is still present, add amount of Sodium Sulfite solution equivalent to when blue color first disappears. Adding an excessive amount of Sodium Sulfite solution creates an oxygen demand and will result in a false high BOD value.</w:t>
+        <w:t xml:space="preserve">Note: If the blue color returns after a few seconds, do not add </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>more</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sodium Sulfite solution. Recheck with DPD to verify that returning blue color is not caused by chlorine still in sample. If no chlorine is still present, add amount of Sodium Sulfite solution equivalent to when blue color first disappears. Adding an excessive amount of Sodium Sulfite solution creates </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>an oxygen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C7882">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demand and will result in a false high BOD value.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18743B9B" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="00C01304" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01304">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="SeedPrep"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00C01304">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -24624,51 +24719,69 @@
         </w:rPr>
         <w:t>ents. S</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01304">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">eed is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">often incorrectly </w:t>
       </w:r>
       <w:r w:rsidRPr="00C01304">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>prepared using laboratory water without the nutrients added.</w:t>
+        <w:t xml:space="preserve">prepared using laboratory water without </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01304">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the nutrients added</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01304">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3478CF83" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="00C01304" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19BDB147" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="00C01304" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01304">
         <w:rPr>
@@ -24702,51 +24815,69 @@
     <w:p w14:paraId="3E0F6F16" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="00C01304" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01304">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C01304">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Decant the supernatant to another clean container (after preparation), carefully leaving the bran behind. For the remainder of the test, gently stir and pipette aliquots to BOD bottles from the supernatant.</w:t>
+        <w:t xml:space="preserve">Decant the supernatant to another clean container (after preparation), carefully leaving the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C01304">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bran</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C01304">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behind. For the remainder of the test, gently stir and pipette aliquots to BOD bottles from the supernatant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71257B73" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="00C01304" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45FDF086" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="00C01304" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C01304">
         <w:rPr>
@@ -24905,51 +25036,87 @@
     </w:p>
     <w:p w14:paraId="5164A576" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D2C6E3F" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Example: Seed controls of 20, 15, and 10 mLs are analyzed and 3 mLs seed is added to each bottle.</w:t>
+        <w:t xml:space="preserve">Example: Seed controls of 20, 15, and 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mLs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are analyzed and 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mLs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seed is added to each bottle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C8E1A36" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="029073B8" w14:textId="0E2E5280" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC2B10">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -24992,176 +25159,188 @@
     </w:p>
     <w:p w14:paraId="699AC703" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="00574824" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00574824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mL</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mL</w:t>
       </w:r>
       <w:r w:rsidRPr="00574824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> in SC        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00574824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00574824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mL</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mL</w:t>
       </w:r>
       <w:r w:rsidRPr="00574824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> seed /</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC588C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>bottle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D1A7F6" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.6 mg/L DO used            x mg/L DO </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>3.6 mg/L DO used            x mg/L DO used</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="13257B76" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FFE1158" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>20x = (3.6) (3)</w:t>
@@ -25361,61 +25540,72 @@
     </w:p>
     <w:p w14:paraId="259E9CDB" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50F44304" w14:textId="57842942" w:rsidR="005F1178" w:rsidRPr="00574824" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>15 mL</w:t>
+        <w:t xml:space="preserve">15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mL</w:t>
       </w:r>
       <w:r w:rsidRPr="00574824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> in SC        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00574824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>=</w:t>
@@ -25424,122 +25614,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00574824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00165A23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mL</w:t>
       </w:r>
       <w:r w:rsidRPr="00574824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> seed /</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC588C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>bottle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45BBD8E7" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.0 mg/L DO used            x mg/L DO </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>3.0 mg/L DO used            x mg/L DO used</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="527CF7B3" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F376971" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>15x = (3.0) (3)</w:t>
@@ -25712,61 +25894,72 @@
     </w:p>
     <w:p w14:paraId="0DE9A210" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56FAEC05" w14:textId="45906857" w:rsidR="005F1178" w:rsidRPr="00574824" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>10 mL</w:t>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>mL</w:t>
       </w:r>
       <w:r w:rsidRPr="00574824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> in SC        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00574824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>=</w:t>
@@ -25775,122 +25968,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="00574824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00165A23">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mL</w:t>
       </w:r>
       <w:r w:rsidRPr="00574824">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> seed /</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC588C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>bottle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733D5C19" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.4 mg/L DO used            x mg/L DO </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>2.4 mg/L DO used            x mg/L DO used</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="14031496" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55396860" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>10x = (2.4) (3)</w:t>
@@ -26365,59 +26550,76 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>BOD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, mg/L   =   </w:t>
-      </w:r>
+        <w:t>, mg/L   =</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>(D</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> - D</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -26701,51 +26903,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>BOD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>, mg/L   =   ((Initial DO) – (Final DO) – (Seed Correction Factor)) x (Dilution Factor)</w:t>
+        <w:t>, mg/L   =</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(Initial DO) – (Final DO) – (Seed Correction Factor)) x (Dilution Factor)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546D91FE" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A86A4FA" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Dilution Factor = 300 ∕ (volume of sample used)</w:t>
       </w:r>
     </w:p>
@@ -28087,67 +28305,51 @@
         <w:t xml:space="preserve"> meet the “2 and 1 rule”. When reviewing data, all values in this column should be ≥ 2.0 mg/L. If not, dilutions should not be used in calculating final BOD value (unless no acceptable dilutions are obtained – see example #2 below).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="741DCBB6" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61A09EF7" w14:textId="77777777" w:rsidR="00C8629C" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">So, for the above data set, the first two dilutions (6 mL and 30 mL) do not meet the “2 and 1 rule” due to not depleting ≥ 2.0 mg/L, and the last dilution (300 mL) does not meet the “2 and 1 rule” due to having a final </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">So, for the above data set, the first two dilutions (6 mL and 30 mL) do not meet the “2 and 1 rule” due to not depleting ≥ 2.0 mg/L, and the last dilution (300 mL) does not meet the “2 and 1 rule” due to having a final DO </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E17DDF1" w14:textId="4183354D" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>&lt; 1.0 mg/L.  Those values will not be factored into the reported value.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44AA21E5" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -28190,54 +28392,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46C58EDA" w14:textId="6083EAE2" w:rsidR="00757518" w:rsidRDefault="00757518" w:rsidP="005F1178">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6089A722" w14:textId="77777777" w:rsidR="00DE0378" w:rsidRDefault="00DE0378" w:rsidP="005F1178">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33E71B07" w14:textId="20CD933D" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Sample bottles that DO NOT meet the “2 and 1 rule”</w:t>
       </w:r>
       <w:r w:rsidR="00841289" w:rsidRPr="00841289">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>prior to applying the seed correction factor</w:t>
+        <w:t xml:space="preserve"> prior to applying the seed correction factor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4404B528" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03A6A2AA" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="007C1C99" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Example Calculation #2</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3DF2">
         <w:rPr>
@@ -29460,72 +29659,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60CE4E7C" w14:textId="77777777" w:rsidR="00757518" w:rsidRDefault="00757518" w:rsidP="005F1178">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78DB7E1A" w14:textId="7DF446FB" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>For the above data set, none of the dilutions met the “2 and 1 rule” because none used ≥ 2.0 mg/L DO.</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">For the above data set, none of the dilutions met the “2 and 1 rule” because none used ≥ 2.0 mg/L DO. The data </w:t>
       </w:r>
       <w:r w:rsidR="002F3F69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> reported </w:t>
       </w:r>
       <w:r w:rsidR="007A431C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>without qualif</w:t>
       </w:r>
       <w:r w:rsidR="003B02E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -29621,62 +29799,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1C99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2.0 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>mg/L</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1C99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Depletion not </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> Depletion not met</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="405781E9" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10795" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="852"/>
@@ -30692,79 +30860,226 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[NC WW/GW LCB </w:t>
       </w:r>
       <w:r w:rsidR="00491B59" w:rsidRPr="00491B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">BOD5/CBOD5 </w:t>
       </w:r>
       <w:r w:rsidR="00B12B2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reporting Limit and </w:t>
       </w:r>
       <w:r w:rsidR="00491B59" w:rsidRPr="00491B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quality Control Failure Flagging </w:t>
-[...6 lines deleted...]
-        <w:t>Polic</w:t>
+        <w:t>Quality Control Failure Flagging Polic</w:t>
       </w:r>
       <w:r w:rsidR="00B12B2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>ies</w:t>
       </w:r>
       <w:r w:rsidR="00491B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1DD68E" w14:textId="77777777" w:rsidR="003833B5" w:rsidRDefault="003833B5" w:rsidP="005F1178">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B8E53D2" w14:textId="611A59B9" w:rsidR="003833B5" w:rsidRDefault="003833B5" w:rsidP="005F1178">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>The eDMR treats &lt;</w:t>
+      </w:r>
+      <w:r w:rsidR="001C7CF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> values as zero in the report cal</w:t>
+      </w:r>
+      <w:r w:rsidR="0039136E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>culations.  If a permit had a daily limit of 60 mg/L</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35A7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the &lt;72 mg/L value in the above example would not trigger a limit </w:t>
+      </w:r>
+      <w:r w:rsidR="008A5C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>violation.  Additionally</w:t>
+      </w:r>
+      <w:r w:rsidR="00854DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="008A5C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if that same permit had a monthly limit of 30 mg/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00854DF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00841E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00841E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> analyzed BOD 2X a month</w:t>
+      </w:r>
+      <w:r w:rsidR="003C74B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5956">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>the 2</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5956" w:rsidRPr="003C5956">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="003C5956">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> result being 30 mg/L</w:t>
+      </w:r>
+      <w:r w:rsidR="00841E8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the average of </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA033D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;72 mg/L and </w:t>
+      </w:r>
+      <w:r w:rsidR="003C74B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30 mg/L would be 15 mg/L, which appears to be compliant.  The correct values of 36 mg/L </w:t>
+      </w:r>
+      <w:r w:rsidR="003C5956">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and 30 mg/L averages to 33 mg/L, which </w:t>
+      </w:r>
+      <w:r w:rsidR="000A65CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>would be a limit violation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0573E5B8" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="380D9B45" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="007C1C99" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Example Calculation #4</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3DF2">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -31990,50 +32305,51 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2608385B" w14:textId="77777777" w:rsidR="00757518" w:rsidRDefault="00757518" w:rsidP="005F1178">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59CE83E8" w14:textId="6977E822" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For the above data set, none of the dilutions met the “2 and 1 rule” because none had a final DO ≥ 1.0 mg/L.  The reported value would be &gt; 342.5 mg/L (subject to rounding) and the data must be qualified accordingly </w:t>
       </w:r>
       <w:r w:rsidR="00491B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[NC WW/GW LCB </w:t>
       </w:r>
       <w:r w:rsidR="00491B59" w:rsidRPr="00491B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>BOD5/CBOD5 Quality Control Failure Flagging Policy</w:t>
       </w:r>
       <w:r w:rsidR="00491B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43321D7F" w14:textId="77777777" w:rsidR="00607EA2" w:rsidRDefault="00607EA2" w:rsidP="005F1178">
@@ -33270,51 +33586,71 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1541"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="1"/>
         <w:ind w:right="112"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15A0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>The average of the three Glucose - Glutamic Acid (GGA) check standards falls outside the</w:t>
+        <w:t xml:space="preserve">The average of the three Glucose - Glutamic Acid (GGA) check standards </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B15A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>falls</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B15A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outside the</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15A0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15A0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>acceptance limits [i.e., 198 mg/L ± 30.5 mg/L (167.5 – 228.5 mg/L) or as determined by control</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15A0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
@@ -33562,51 +33898,71 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1541"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:right="110"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15A0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Duplicate dilutions of the same sample vary more than the laboratory established acceptance</w:t>
+        <w:t xml:space="preserve">Duplicate dilutions of the same sample vary more than </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B15A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>the laboratory</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B15A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> established acceptance</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15A0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15A0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>limit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C748EE" w14:textId="77777777" w:rsidR="00B15A0D" w:rsidRPr="00B15A0D" w:rsidRDefault="00B15A0D" w:rsidP="00B15A0D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
@@ -34107,59 +34463,61 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15A0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>met,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15A0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B15A0D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>and;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2FCDAA97" w14:textId="77777777" w:rsidR="00B15A0D" w:rsidRPr="00B15A0D" w:rsidRDefault="00B15A0D" w:rsidP="00B15A0D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0016216D" w14:textId="77777777" w:rsidR="00B15A0D" w:rsidRPr="00B15A0D" w:rsidRDefault="00B15A0D" w:rsidP="00B15A0D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1541"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
@@ -34862,176 +35220,136 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> requires that an LDO probe must be calibrated or have the calibration verified each day of use. Below is a procedure for verifying the calibration of an LDO probe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E1619C" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="008B6620" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B6620">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Place probe in a plastic bag with a wet sponge or a BOD bottle partially filled with </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Place probe in a plastic bag with a wet sponge or a BOD bottle partially filled with water</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="056A97CF" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="008B6620" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B6620">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Make sure the bag is effectively sealed (zip, rubber band, or twist tie)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654E96AC" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="008B6620" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B6620">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Allow appropriate instrument warm up </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Allow appropriate instrument warm up time</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="12F72059" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="008B6620" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B6620">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Read D.O. and </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Read D.O. and temperature</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2DA0C455" w14:textId="77777777" w:rsidR="005F1178" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63465">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Check the reading vs. the Solubility Table below and apply appropriate atmospheric (barometric) pressure or altitude correction </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Check the reading vs. the Solubility Table below and apply appropriate atmospheric (barometric) pressure or altitude correction factor</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0B98CE18" w14:textId="77777777" w:rsidR="005F1178" w:rsidRPr="00E63465" w:rsidRDefault="005F1178" w:rsidP="005F1178">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63465">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Calculated D.O. value must verify meter reading within ± 0.5 mg/L (do NOT calculate and apply a correction factor to calculated D.O.). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="6409" w:tblpY="42"/>
@@ -41256,330 +41574,345 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8.92 X 0.98 = 8.74 mg/L  </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005F1178" w:rsidRPr="00351E5A" w:rsidSect="00AE0202">
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="576" w:right="576" w:bottom="576" w:left="576" w:header="360" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06FB9C19" w14:textId="77777777" w:rsidR="00B5354A" w:rsidRDefault="00B5354A">
+    <w:p w14:paraId="070AD561" w14:textId="77777777" w:rsidR="00E03474" w:rsidRDefault="00E03474">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0395DC0E" w14:textId="77777777" w:rsidR="00B5354A" w:rsidRDefault="00B5354A">
+    <w:p w14:paraId="70F6844E" w14:textId="77777777" w:rsidR="00E03474" w:rsidRDefault="00E03474">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A19BB66" w14:textId="77777777" w:rsidR="00B5354A" w:rsidRDefault="00B5354A"/>
+    <w:p w14:paraId="48132CB6" w14:textId="77777777" w:rsidR="00E03474" w:rsidRDefault="00E03474"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
-    <w:altName w:val="???¡ì??"/>
+    <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier 10cpi">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1697357B" w14:textId="0A9B7BE3" w:rsidR="00A350D9" w:rsidRDefault="00A350D9" w:rsidP="00D922F3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1697357B" w14:textId="3B81908F" w:rsidR="00A350D9" w:rsidRDefault="00A350D9" w:rsidP="00D922F3">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
     <w:r w:rsidR="00117467">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>0</w:t>
     </w:r>
     <w:r w:rsidR="00B0621F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>8/09</w:t>
     </w:r>
     <w:r w:rsidR="00117467">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/2023</w:t>
     </w:r>
+    <w:r w:rsidR="00C109C8">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>; editorial rev. 5/6/2026</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7EA3E96D" w14:textId="2FADDEF5" w:rsidR="00A350D9" w:rsidRPr="00B8487A" w:rsidRDefault="00A350D9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EA3E96D" w14:textId="0AE732A8" w:rsidR="00A350D9" w:rsidRPr="00B8487A" w:rsidRDefault="00A350D9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B8487A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
     <w:r w:rsidR="00B0621F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>08/09/2023</w:t>
     </w:r>
+    <w:r w:rsidR="00C109C8">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>; editorial rev 5/6/2026</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E90CA0A" w14:textId="7B22083F" w:rsidR="00A350D9" w:rsidRPr="00B8487A" w:rsidRDefault="00A350D9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B8487A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
     <w:r w:rsidR="000D6001">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>07/12/2023</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BC51077" w14:textId="63A3600E" w:rsidR="00D922F3" w:rsidRPr="00B8487A" w:rsidRDefault="00D922F3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B8487A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>07/12/2023</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="227EC5FD" w14:textId="77777777" w:rsidR="00B5354A" w:rsidRDefault="00B5354A">
+    <w:p w14:paraId="0415A9BF" w14:textId="77777777" w:rsidR="00E03474" w:rsidRDefault="00E03474">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28B4F2E8" w14:textId="77777777" w:rsidR="00B5354A" w:rsidRDefault="00B5354A">
+    <w:p w14:paraId="667C5B70" w14:textId="77777777" w:rsidR="00E03474" w:rsidRDefault="00E03474">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="223B5C3C" w14:textId="77777777" w:rsidR="00B5354A" w:rsidRDefault="00B5354A"/>
+    <w:p w14:paraId="07531341" w14:textId="77777777" w:rsidR="00E03474" w:rsidRDefault="00E03474"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3764EC5A" w14:textId="77777777" w:rsidR="00A350D9" w:rsidRPr="0058752C" w:rsidRDefault="00A350D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A81EAB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>BOD</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:vertAlign w:val="subscript"/>
       </w:rPr>
@@ -41642,51 +41975,51 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="159339F8" w14:textId="77777777" w:rsidR="00A350D9" w:rsidRPr="0058752C" w:rsidRDefault="00A350D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A81EAB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>BOD</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:vertAlign w:val="subscript"/>
       </w:rPr>
@@ -41749,51 +42082,51 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="49A38D04" w14:textId="77777777" w:rsidR="00A350D9" w:rsidRPr="0058752C" w:rsidRDefault="00A350D9" w:rsidP="00944D9D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A81EAB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>BOD</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:vertAlign w:val="subscript"/>
       </w:rPr>
@@ -41867,51 +42200,51 @@
     </w:r>
     <w:r w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2265AA0C" w14:textId="77777777" w:rsidR="00A350D9" w:rsidRPr="005E36D8" w:rsidRDefault="00A350D9" w:rsidP="00944D9D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CD9221F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7486DABC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -42908,52 +43241,52 @@
   <w:num w:numId="4" w16cid:durableId="676227552">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="84352954">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="904604505">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1470856521">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1216546384">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1434520472">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1104813105">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="122"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -42999,68 +43332,70 @@
     <w:rsid w:val="000357E2"/>
     <w:rsid w:val="00035FD9"/>
     <w:rsid w:val="000403FB"/>
     <w:rsid w:val="00041656"/>
     <w:rsid w:val="0004177A"/>
     <w:rsid w:val="00043B90"/>
     <w:rsid w:val="00044390"/>
     <w:rsid w:val="000458EE"/>
     <w:rsid w:val="000506D8"/>
     <w:rsid w:val="000509D5"/>
     <w:rsid w:val="00051B24"/>
     <w:rsid w:val="000522F2"/>
     <w:rsid w:val="00054C7C"/>
     <w:rsid w:val="00057BA3"/>
     <w:rsid w:val="000600DA"/>
     <w:rsid w:val="00060736"/>
     <w:rsid w:val="00061043"/>
     <w:rsid w:val="00064D00"/>
     <w:rsid w:val="00065668"/>
     <w:rsid w:val="00066BAA"/>
     <w:rsid w:val="000670A0"/>
     <w:rsid w:val="000700AA"/>
     <w:rsid w:val="000708CC"/>
     <w:rsid w:val="000708F2"/>
     <w:rsid w:val="000711A8"/>
+    <w:rsid w:val="00071811"/>
     <w:rsid w:val="00071CC7"/>
     <w:rsid w:val="00071DDD"/>
     <w:rsid w:val="000729B4"/>
     <w:rsid w:val="00074DA7"/>
     <w:rsid w:val="000763B6"/>
     <w:rsid w:val="00077348"/>
     <w:rsid w:val="00077A83"/>
     <w:rsid w:val="000805DC"/>
     <w:rsid w:val="00082166"/>
     <w:rsid w:val="000838AD"/>
     <w:rsid w:val="00085446"/>
     <w:rsid w:val="00087C9B"/>
     <w:rsid w:val="00090BC2"/>
     <w:rsid w:val="00092161"/>
     <w:rsid w:val="000922FF"/>
     <w:rsid w:val="0009473A"/>
     <w:rsid w:val="000A22A5"/>
     <w:rsid w:val="000A4DB1"/>
+    <w:rsid w:val="000A65CC"/>
     <w:rsid w:val="000A72B2"/>
     <w:rsid w:val="000B2AF5"/>
     <w:rsid w:val="000B33F2"/>
     <w:rsid w:val="000B3926"/>
     <w:rsid w:val="000B54A1"/>
     <w:rsid w:val="000B5DDA"/>
     <w:rsid w:val="000C001D"/>
     <w:rsid w:val="000C0812"/>
     <w:rsid w:val="000C0EFA"/>
     <w:rsid w:val="000C108D"/>
     <w:rsid w:val="000C16F6"/>
     <w:rsid w:val="000C2267"/>
     <w:rsid w:val="000C4046"/>
     <w:rsid w:val="000C7702"/>
     <w:rsid w:val="000C7AFF"/>
     <w:rsid w:val="000D1455"/>
     <w:rsid w:val="000D14F6"/>
     <w:rsid w:val="000D2170"/>
     <w:rsid w:val="000D2556"/>
     <w:rsid w:val="000D36D5"/>
     <w:rsid w:val="000D43C2"/>
     <w:rsid w:val="000D5265"/>
     <w:rsid w:val="000D6001"/>
     <w:rsid w:val="000D6D99"/>
     <w:rsid w:val="000D72AB"/>
@@ -43162,50 +43497,51 @@
     <w:rsid w:val="001A3227"/>
     <w:rsid w:val="001A3DB2"/>
     <w:rsid w:val="001A4843"/>
     <w:rsid w:val="001A4BC9"/>
     <w:rsid w:val="001A6DF5"/>
     <w:rsid w:val="001A7A57"/>
     <w:rsid w:val="001A7E05"/>
     <w:rsid w:val="001B11C1"/>
     <w:rsid w:val="001B19A7"/>
     <w:rsid w:val="001B28F3"/>
     <w:rsid w:val="001B2E93"/>
     <w:rsid w:val="001B3879"/>
     <w:rsid w:val="001B4221"/>
     <w:rsid w:val="001B5C08"/>
     <w:rsid w:val="001B5E0E"/>
     <w:rsid w:val="001B7C85"/>
     <w:rsid w:val="001C1314"/>
     <w:rsid w:val="001C1766"/>
     <w:rsid w:val="001C33D6"/>
     <w:rsid w:val="001C3BD7"/>
     <w:rsid w:val="001C4216"/>
     <w:rsid w:val="001C47F0"/>
     <w:rsid w:val="001C53C3"/>
     <w:rsid w:val="001C6835"/>
     <w:rsid w:val="001C716E"/>
+    <w:rsid w:val="001C7CF1"/>
     <w:rsid w:val="001D15F2"/>
     <w:rsid w:val="001D32D6"/>
     <w:rsid w:val="001D4072"/>
     <w:rsid w:val="001D4591"/>
     <w:rsid w:val="001D638D"/>
     <w:rsid w:val="001E13D5"/>
     <w:rsid w:val="001E1AC6"/>
     <w:rsid w:val="001E1D6A"/>
     <w:rsid w:val="001E2DE6"/>
     <w:rsid w:val="001E41F1"/>
     <w:rsid w:val="001E52D4"/>
     <w:rsid w:val="001E5C55"/>
     <w:rsid w:val="001E6F37"/>
     <w:rsid w:val="001E799D"/>
     <w:rsid w:val="001F019B"/>
     <w:rsid w:val="001F19A8"/>
     <w:rsid w:val="001F7501"/>
     <w:rsid w:val="001F7D56"/>
     <w:rsid w:val="00200546"/>
     <w:rsid w:val="002038BB"/>
     <w:rsid w:val="00203ACD"/>
     <w:rsid w:val="00204B9F"/>
     <w:rsid w:val="00205620"/>
     <w:rsid w:val="00207361"/>
     <w:rsid w:val="00210781"/>
@@ -43321,79 +43657,83 @@
     <w:rsid w:val="003258DC"/>
     <w:rsid w:val="00325A79"/>
     <w:rsid w:val="00326D87"/>
     <w:rsid w:val="00326D8E"/>
     <w:rsid w:val="0033204D"/>
     <w:rsid w:val="0033315F"/>
     <w:rsid w:val="00333954"/>
     <w:rsid w:val="00335785"/>
     <w:rsid w:val="00335AB4"/>
     <w:rsid w:val="003365B4"/>
     <w:rsid w:val="00337452"/>
     <w:rsid w:val="00337A87"/>
     <w:rsid w:val="00337AAD"/>
     <w:rsid w:val="0034344A"/>
     <w:rsid w:val="00345043"/>
     <w:rsid w:val="0034590C"/>
     <w:rsid w:val="00345AF2"/>
     <w:rsid w:val="0035256A"/>
     <w:rsid w:val="003556A9"/>
     <w:rsid w:val="0036232F"/>
     <w:rsid w:val="0036350B"/>
     <w:rsid w:val="00364D5C"/>
     <w:rsid w:val="00365169"/>
     <w:rsid w:val="0036542B"/>
     <w:rsid w:val="003778A6"/>
+    <w:rsid w:val="003833B5"/>
     <w:rsid w:val="00384159"/>
     <w:rsid w:val="003846C1"/>
     <w:rsid w:val="003859C7"/>
     <w:rsid w:val="00390038"/>
+    <w:rsid w:val="0039136E"/>
     <w:rsid w:val="00391F28"/>
     <w:rsid w:val="0039201F"/>
     <w:rsid w:val="003937EC"/>
     <w:rsid w:val="00393A2F"/>
     <w:rsid w:val="003946B6"/>
     <w:rsid w:val="003954E1"/>
     <w:rsid w:val="00396BCA"/>
     <w:rsid w:val="003A05AD"/>
     <w:rsid w:val="003A0766"/>
     <w:rsid w:val="003A2FFE"/>
     <w:rsid w:val="003A4AC8"/>
     <w:rsid w:val="003A52A4"/>
     <w:rsid w:val="003A57FA"/>
     <w:rsid w:val="003A5EA9"/>
     <w:rsid w:val="003A7A7F"/>
     <w:rsid w:val="003B02E6"/>
     <w:rsid w:val="003B37D3"/>
     <w:rsid w:val="003B50EF"/>
     <w:rsid w:val="003B6F9B"/>
     <w:rsid w:val="003B7268"/>
     <w:rsid w:val="003B7277"/>
     <w:rsid w:val="003B769F"/>
     <w:rsid w:val="003C0C3B"/>
     <w:rsid w:val="003C1DDA"/>
+    <w:rsid w:val="003C5956"/>
     <w:rsid w:val="003C748F"/>
+    <w:rsid w:val="003C74B2"/>
     <w:rsid w:val="003D0D04"/>
     <w:rsid w:val="003D110E"/>
     <w:rsid w:val="003D1449"/>
     <w:rsid w:val="003D1579"/>
     <w:rsid w:val="003D2817"/>
     <w:rsid w:val="003D40E6"/>
     <w:rsid w:val="003D5BF5"/>
     <w:rsid w:val="003D65CF"/>
     <w:rsid w:val="003D7B7D"/>
     <w:rsid w:val="003E039F"/>
     <w:rsid w:val="003E0BD4"/>
     <w:rsid w:val="003E59ED"/>
     <w:rsid w:val="003E5F9B"/>
     <w:rsid w:val="003F1022"/>
     <w:rsid w:val="003F114C"/>
     <w:rsid w:val="003F17A9"/>
     <w:rsid w:val="003F2FBB"/>
     <w:rsid w:val="003F4349"/>
     <w:rsid w:val="003F4593"/>
     <w:rsid w:val="003F5CDE"/>
     <w:rsid w:val="003F621F"/>
     <w:rsid w:val="003F77C5"/>
     <w:rsid w:val="00401242"/>
     <w:rsid w:val="004019B4"/>
     <w:rsid w:val="00401D0E"/>
@@ -43655,50 +43995,51 @@
     <w:rsid w:val="006A13A4"/>
     <w:rsid w:val="006A5713"/>
     <w:rsid w:val="006A74AA"/>
     <w:rsid w:val="006B0C36"/>
     <w:rsid w:val="006B49BB"/>
     <w:rsid w:val="006B56C2"/>
     <w:rsid w:val="006B68E9"/>
     <w:rsid w:val="006B6BBB"/>
     <w:rsid w:val="006B6C61"/>
     <w:rsid w:val="006C2D59"/>
     <w:rsid w:val="006C3D7C"/>
     <w:rsid w:val="006D0298"/>
     <w:rsid w:val="006D1C84"/>
     <w:rsid w:val="006D3902"/>
     <w:rsid w:val="006D4AEB"/>
     <w:rsid w:val="006D4C45"/>
     <w:rsid w:val="006D51FD"/>
     <w:rsid w:val="006D5CC6"/>
     <w:rsid w:val="006D5D15"/>
     <w:rsid w:val="006D633A"/>
     <w:rsid w:val="006D653B"/>
     <w:rsid w:val="006D6914"/>
     <w:rsid w:val="006E03F8"/>
     <w:rsid w:val="006E0A83"/>
     <w:rsid w:val="006E171A"/>
+    <w:rsid w:val="006E2000"/>
     <w:rsid w:val="006E272C"/>
     <w:rsid w:val="006E5119"/>
     <w:rsid w:val="006E599F"/>
     <w:rsid w:val="006E70E8"/>
     <w:rsid w:val="006E7E4E"/>
     <w:rsid w:val="006E7FB2"/>
     <w:rsid w:val="006F0343"/>
     <w:rsid w:val="006F16D8"/>
     <w:rsid w:val="006F7287"/>
     <w:rsid w:val="006F7BA9"/>
     <w:rsid w:val="00701046"/>
     <w:rsid w:val="00702E77"/>
     <w:rsid w:val="007056C3"/>
     <w:rsid w:val="00705B48"/>
     <w:rsid w:val="00706505"/>
     <w:rsid w:val="0070675D"/>
     <w:rsid w:val="0070749B"/>
     <w:rsid w:val="0071047F"/>
     <w:rsid w:val="007106CC"/>
     <w:rsid w:val="00712AE6"/>
     <w:rsid w:val="0071399D"/>
     <w:rsid w:val="007142BC"/>
     <w:rsid w:val="007143C3"/>
     <w:rsid w:val="007149F9"/>
     <w:rsid w:val="00715BBB"/>
@@ -43788,138 +44129,142 @@
     <w:rsid w:val="00803B26"/>
     <w:rsid w:val="00803B2B"/>
     <w:rsid w:val="00803E1D"/>
     <w:rsid w:val="00807666"/>
     <w:rsid w:val="008079E7"/>
     <w:rsid w:val="00807DBE"/>
     <w:rsid w:val="00810C87"/>
     <w:rsid w:val="00810CB9"/>
     <w:rsid w:val="008115E7"/>
     <w:rsid w:val="0081288C"/>
     <w:rsid w:val="008130C1"/>
     <w:rsid w:val="00814CA5"/>
     <w:rsid w:val="00822D10"/>
     <w:rsid w:val="008246DB"/>
     <w:rsid w:val="00826212"/>
     <w:rsid w:val="008263A3"/>
     <w:rsid w:val="00830246"/>
     <w:rsid w:val="008331DE"/>
     <w:rsid w:val="00834296"/>
     <w:rsid w:val="00834307"/>
     <w:rsid w:val="0083457D"/>
     <w:rsid w:val="00836F7A"/>
     <w:rsid w:val="00840484"/>
     <w:rsid w:val="00841089"/>
     <w:rsid w:val="00841289"/>
+    <w:rsid w:val="00841E8D"/>
     <w:rsid w:val="00843F29"/>
     <w:rsid w:val="00846EA7"/>
     <w:rsid w:val="00850270"/>
     <w:rsid w:val="00852965"/>
     <w:rsid w:val="008542FC"/>
     <w:rsid w:val="0085461F"/>
+    <w:rsid w:val="00854DF1"/>
     <w:rsid w:val="00855D37"/>
     <w:rsid w:val="008600A7"/>
     <w:rsid w:val="008623B3"/>
     <w:rsid w:val="0086319B"/>
     <w:rsid w:val="008646B6"/>
     <w:rsid w:val="0086475C"/>
     <w:rsid w:val="008665E5"/>
     <w:rsid w:val="00870462"/>
     <w:rsid w:val="008713F0"/>
     <w:rsid w:val="00871F9E"/>
     <w:rsid w:val="00875402"/>
     <w:rsid w:val="00875B5C"/>
     <w:rsid w:val="00876E75"/>
     <w:rsid w:val="00876E77"/>
     <w:rsid w:val="00882836"/>
     <w:rsid w:val="00885D25"/>
     <w:rsid w:val="00886975"/>
     <w:rsid w:val="00886E2A"/>
     <w:rsid w:val="00886FB0"/>
     <w:rsid w:val="0088795C"/>
     <w:rsid w:val="00890523"/>
     <w:rsid w:val="00890BF5"/>
     <w:rsid w:val="008910BE"/>
     <w:rsid w:val="00892109"/>
     <w:rsid w:val="008937E2"/>
     <w:rsid w:val="00894029"/>
     <w:rsid w:val="008947B3"/>
     <w:rsid w:val="008958CB"/>
     <w:rsid w:val="008963A8"/>
     <w:rsid w:val="008966F3"/>
     <w:rsid w:val="00896D78"/>
     <w:rsid w:val="00897960"/>
     <w:rsid w:val="008A0EC9"/>
     <w:rsid w:val="008A173B"/>
     <w:rsid w:val="008A1E0D"/>
     <w:rsid w:val="008A26F4"/>
+    <w:rsid w:val="008A5C0D"/>
     <w:rsid w:val="008A6495"/>
     <w:rsid w:val="008B0241"/>
     <w:rsid w:val="008B1047"/>
     <w:rsid w:val="008B10E5"/>
     <w:rsid w:val="008B3B3E"/>
     <w:rsid w:val="008B446D"/>
     <w:rsid w:val="008B48DB"/>
     <w:rsid w:val="008B5051"/>
     <w:rsid w:val="008B6D07"/>
     <w:rsid w:val="008B7A98"/>
     <w:rsid w:val="008C039B"/>
     <w:rsid w:val="008C295E"/>
     <w:rsid w:val="008C3B40"/>
     <w:rsid w:val="008C3E66"/>
     <w:rsid w:val="008C4E5F"/>
     <w:rsid w:val="008C7882"/>
     <w:rsid w:val="008D436E"/>
     <w:rsid w:val="008D4C3E"/>
     <w:rsid w:val="008D4E20"/>
     <w:rsid w:val="008D6F8D"/>
     <w:rsid w:val="008D75E9"/>
     <w:rsid w:val="008D7831"/>
     <w:rsid w:val="008E11A6"/>
     <w:rsid w:val="008E20A6"/>
     <w:rsid w:val="008E2F14"/>
     <w:rsid w:val="008E3032"/>
     <w:rsid w:val="008E4741"/>
     <w:rsid w:val="008F18FE"/>
     <w:rsid w:val="008F201E"/>
     <w:rsid w:val="008F2E16"/>
     <w:rsid w:val="008F3D5C"/>
     <w:rsid w:val="008F452B"/>
     <w:rsid w:val="008F4885"/>
     <w:rsid w:val="008F7915"/>
     <w:rsid w:val="009011FC"/>
     <w:rsid w:val="00901C6A"/>
     <w:rsid w:val="0090259B"/>
     <w:rsid w:val="00903CFC"/>
     <w:rsid w:val="00904A9C"/>
     <w:rsid w:val="00904B0F"/>
     <w:rsid w:val="00904F6E"/>
     <w:rsid w:val="00905E3E"/>
     <w:rsid w:val="0090623E"/>
     <w:rsid w:val="00910CFF"/>
     <w:rsid w:val="0091295F"/>
     <w:rsid w:val="00913F4D"/>
+    <w:rsid w:val="00914AD0"/>
     <w:rsid w:val="00917409"/>
     <w:rsid w:val="00920534"/>
     <w:rsid w:val="00920DFB"/>
     <w:rsid w:val="009216D8"/>
     <w:rsid w:val="00921A40"/>
     <w:rsid w:val="00922281"/>
     <w:rsid w:val="009254C1"/>
     <w:rsid w:val="0093192F"/>
     <w:rsid w:val="009325FC"/>
     <w:rsid w:val="00933C47"/>
     <w:rsid w:val="009353A3"/>
     <w:rsid w:val="0093658E"/>
     <w:rsid w:val="00937A4C"/>
     <w:rsid w:val="0094256A"/>
     <w:rsid w:val="00943E0C"/>
     <w:rsid w:val="00944D9D"/>
     <w:rsid w:val="00945A14"/>
     <w:rsid w:val="00945BD6"/>
     <w:rsid w:val="009469AE"/>
     <w:rsid w:val="00950B2E"/>
     <w:rsid w:val="0095243B"/>
     <w:rsid w:val="009553B7"/>
     <w:rsid w:val="00955792"/>
     <w:rsid w:val="00955C80"/>
     <w:rsid w:val="00956679"/>
@@ -43998,50 +44343,51 @@
     <w:rsid w:val="00A06D91"/>
     <w:rsid w:val="00A1245E"/>
     <w:rsid w:val="00A1286D"/>
     <w:rsid w:val="00A1427A"/>
     <w:rsid w:val="00A1473A"/>
     <w:rsid w:val="00A16BE1"/>
     <w:rsid w:val="00A17676"/>
     <w:rsid w:val="00A17E31"/>
     <w:rsid w:val="00A20161"/>
     <w:rsid w:val="00A209D3"/>
     <w:rsid w:val="00A20CB1"/>
     <w:rsid w:val="00A228A5"/>
     <w:rsid w:val="00A233AB"/>
     <w:rsid w:val="00A245D8"/>
     <w:rsid w:val="00A25B1B"/>
     <w:rsid w:val="00A26237"/>
     <w:rsid w:val="00A2659C"/>
     <w:rsid w:val="00A2758A"/>
     <w:rsid w:val="00A315BA"/>
     <w:rsid w:val="00A31FD7"/>
     <w:rsid w:val="00A323F9"/>
     <w:rsid w:val="00A34107"/>
     <w:rsid w:val="00A343BA"/>
     <w:rsid w:val="00A344CA"/>
     <w:rsid w:val="00A350D9"/>
+    <w:rsid w:val="00A35A7A"/>
     <w:rsid w:val="00A36B7F"/>
     <w:rsid w:val="00A40E3C"/>
     <w:rsid w:val="00A40EC8"/>
     <w:rsid w:val="00A4263E"/>
     <w:rsid w:val="00A446A1"/>
     <w:rsid w:val="00A4574F"/>
     <w:rsid w:val="00A4600C"/>
     <w:rsid w:val="00A46B48"/>
     <w:rsid w:val="00A472F1"/>
     <w:rsid w:val="00A5289D"/>
     <w:rsid w:val="00A537DB"/>
     <w:rsid w:val="00A55754"/>
     <w:rsid w:val="00A55BFC"/>
     <w:rsid w:val="00A64B54"/>
     <w:rsid w:val="00A67B01"/>
     <w:rsid w:val="00A7015B"/>
     <w:rsid w:val="00A701AF"/>
     <w:rsid w:val="00A70EBE"/>
     <w:rsid w:val="00A70F4B"/>
     <w:rsid w:val="00A720D3"/>
     <w:rsid w:val="00A745BA"/>
     <w:rsid w:val="00A74777"/>
     <w:rsid w:val="00A759D6"/>
     <w:rsid w:val="00A80EBC"/>
     <w:rsid w:val="00A823E9"/>
@@ -44124,50 +44470,51 @@
     <w:rsid w:val="00B1649C"/>
     <w:rsid w:val="00B20204"/>
     <w:rsid w:val="00B20DFF"/>
     <w:rsid w:val="00B213A1"/>
     <w:rsid w:val="00B22C85"/>
     <w:rsid w:val="00B22CCA"/>
     <w:rsid w:val="00B233DC"/>
     <w:rsid w:val="00B237DB"/>
     <w:rsid w:val="00B25834"/>
     <w:rsid w:val="00B26CB4"/>
     <w:rsid w:val="00B27522"/>
     <w:rsid w:val="00B27857"/>
     <w:rsid w:val="00B30E11"/>
     <w:rsid w:val="00B30FA5"/>
     <w:rsid w:val="00B3101A"/>
     <w:rsid w:val="00B3189F"/>
     <w:rsid w:val="00B322F4"/>
     <w:rsid w:val="00B33287"/>
     <w:rsid w:val="00B35367"/>
     <w:rsid w:val="00B44050"/>
     <w:rsid w:val="00B448C2"/>
     <w:rsid w:val="00B44F1D"/>
     <w:rsid w:val="00B4584C"/>
     <w:rsid w:val="00B45AE6"/>
     <w:rsid w:val="00B5007A"/>
+    <w:rsid w:val="00B510B4"/>
     <w:rsid w:val="00B52EAD"/>
     <w:rsid w:val="00B5354A"/>
     <w:rsid w:val="00B548FF"/>
     <w:rsid w:val="00B54A6F"/>
     <w:rsid w:val="00B5555A"/>
     <w:rsid w:val="00B5696D"/>
     <w:rsid w:val="00B56A21"/>
     <w:rsid w:val="00B603AA"/>
     <w:rsid w:val="00B632AB"/>
     <w:rsid w:val="00B65F10"/>
     <w:rsid w:val="00B664E7"/>
     <w:rsid w:val="00B666B8"/>
     <w:rsid w:val="00B67231"/>
     <w:rsid w:val="00B67531"/>
     <w:rsid w:val="00B67B4C"/>
     <w:rsid w:val="00B71424"/>
     <w:rsid w:val="00B71A4B"/>
     <w:rsid w:val="00B72096"/>
     <w:rsid w:val="00B7418D"/>
     <w:rsid w:val="00B7466D"/>
     <w:rsid w:val="00B768F0"/>
     <w:rsid w:val="00B8173E"/>
     <w:rsid w:val="00B829E4"/>
     <w:rsid w:val="00B82D81"/>
     <w:rsid w:val="00B83FE8"/>
@@ -44210,50 +44557,51 @@
     <w:rsid w:val="00BD2F51"/>
     <w:rsid w:val="00BD4D40"/>
     <w:rsid w:val="00BD5164"/>
     <w:rsid w:val="00BD5891"/>
     <w:rsid w:val="00BD73DE"/>
     <w:rsid w:val="00BD7769"/>
     <w:rsid w:val="00BE1548"/>
     <w:rsid w:val="00BE160F"/>
     <w:rsid w:val="00BE180E"/>
     <w:rsid w:val="00BE334F"/>
     <w:rsid w:val="00BE56B4"/>
     <w:rsid w:val="00BE6A3B"/>
     <w:rsid w:val="00BF2399"/>
     <w:rsid w:val="00BF30EC"/>
     <w:rsid w:val="00BF33B4"/>
     <w:rsid w:val="00BF3FCB"/>
     <w:rsid w:val="00BF565A"/>
     <w:rsid w:val="00BF567C"/>
     <w:rsid w:val="00BF58B6"/>
     <w:rsid w:val="00BF5A8E"/>
     <w:rsid w:val="00C02EE5"/>
     <w:rsid w:val="00C033EE"/>
     <w:rsid w:val="00C05E67"/>
     <w:rsid w:val="00C063EA"/>
     <w:rsid w:val="00C07785"/>
+    <w:rsid w:val="00C109C8"/>
     <w:rsid w:val="00C1130C"/>
     <w:rsid w:val="00C117E8"/>
     <w:rsid w:val="00C13244"/>
     <w:rsid w:val="00C13C8E"/>
     <w:rsid w:val="00C147C5"/>
     <w:rsid w:val="00C15A94"/>
     <w:rsid w:val="00C2097E"/>
     <w:rsid w:val="00C2207F"/>
     <w:rsid w:val="00C22F0C"/>
     <w:rsid w:val="00C241D1"/>
     <w:rsid w:val="00C243BE"/>
     <w:rsid w:val="00C24B6D"/>
     <w:rsid w:val="00C26B81"/>
     <w:rsid w:val="00C30206"/>
     <w:rsid w:val="00C3028A"/>
     <w:rsid w:val="00C30FDA"/>
     <w:rsid w:val="00C336B4"/>
     <w:rsid w:val="00C34F08"/>
     <w:rsid w:val="00C37462"/>
     <w:rsid w:val="00C375F8"/>
     <w:rsid w:val="00C37E2D"/>
     <w:rsid w:val="00C41B01"/>
     <w:rsid w:val="00C43554"/>
     <w:rsid w:val="00C44AA8"/>
     <w:rsid w:val="00C45109"/>
@@ -44338,50 +44686,51 @@
     <w:rsid w:val="00CE0941"/>
     <w:rsid w:val="00CE2015"/>
     <w:rsid w:val="00CE32CD"/>
     <w:rsid w:val="00CE35B6"/>
     <w:rsid w:val="00CE3CAD"/>
     <w:rsid w:val="00CE50D7"/>
     <w:rsid w:val="00CE55EB"/>
     <w:rsid w:val="00CE7237"/>
     <w:rsid w:val="00CF1ACC"/>
     <w:rsid w:val="00CF3581"/>
     <w:rsid w:val="00CF3A0F"/>
     <w:rsid w:val="00D006AD"/>
     <w:rsid w:val="00D00D13"/>
     <w:rsid w:val="00D00F29"/>
     <w:rsid w:val="00D04079"/>
     <w:rsid w:val="00D044E9"/>
     <w:rsid w:val="00D074BC"/>
     <w:rsid w:val="00D1000E"/>
     <w:rsid w:val="00D11784"/>
     <w:rsid w:val="00D126D1"/>
     <w:rsid w:val="00D12786"/>
     <w:rsid w:val="00D13F94"/>
     <w:rsid w:val="00D148F2"/>
     <w:rsid w:val="00D15930"/>
     <w:rsid w:val="00D1740D"/>
+    <w:rsid w:val="00D175DF"/>
     <w:rsid w:val="00D17994"/>
     <w:rsid w:val="00D21AF5"/>
     <w:rsid w:val="00D2463B"/>
     <w:rsid w:val="00D25EB7"/>
     <w:rsid w:val="00D26146"/>
     <w:rsid w:val="00D269F5"/>
     <w:rsid w:val="00D26DB4"/>
     <w:rsid w:val="00D27558"/>
     <w:rsid w:val="00D30D38"/>
     <w:rsid w:val="00D3185A"/>
     <w:rsid w:val="00D31BD2"/>
     <w:rsid w:val="00D3328D"/>
     <w:rsid w:val="00D338C2"/>
     <w:rsid w:val="00D34B0A"/>
     <w:rsid w:val="00D35F0D"/>
     <w:rsid w:val="00D40A3A"/>
     <w:rsid w:val="00D40C3F"/>
     <w:rsid w:val="00D43E3B"/>
     <w:rsid w:val="00D528B8"/>
     <w:rsid w:val="00D54D40"/>
     <w:rsid w:val="00D54EE3"/>
     <w:rsid w:val="00D55D6E"/>
     <w:rsid w:val="00D56C09"/>
     <w:rsid w:val="00D62EB7"/>
     <w:rsid w:val="00D6398D"/>
@@ -44454,50 +44803,51 @@
     <w:rsid w:val="00DE0378"/>
     <w:rsid w:val="00DE1109"/>
     <w:rsid w:val="00DE1B60"/>
     <w:rsid w:val="00DE24B2"/>
     <w:rsid w:val="00DE2584"/>
     <w:rsid w:val="00DE313A"/>
     <w:rsid w:val="00DE381F"/>
     <w:rsid w:val="00DE3A77"/>
     <w:rsid w:val="00DE3B57"/>
     <w:rsid w:val="00DE42BA"/>
     <w:rsid w:val="00DE5D9A"/>
     <w:rsid w:val="00DE6E4F"/>
     <w:rsid w:val="00DF0FB8"/>
     <w:rsid w:val="00DF3B05"/>
     <w:rsid w:val="00DF467D"/>
     <w:rsid w:val="00DF4A7D"/>
     <w:rsid w:val="00DF5A1C"/>
     <w:rsid w:val="00DF62AE"/>
     <w:rsid w:val="00DF7177"/>
     <w:rsid w:val="00DF76AB"/>
     <w:rsid w:val="00DF7FD2"/>
     <w:rsid w:val="00E00205"/>
     <w:rsid w:val="00E020FA"/>
     <w:rsid w:val="00E021C1"/>
     <w:rsid w:val="00E02E9A"/>
+    <w:rsid w:val="00E03474"/>
     <w:rsid w:val="00E03A44"/>
     <w:rsid w:val="00E04346"/>
     <w:rsid w:val="00E054E8"/>
     <w:rsid w:val="00E10D08"/>
     <w:rsid w:val="00E10D99"/>
     <w:rsid w:val="00E13CA8"/>
     <w:rsid w:val="00E13CE1"/>
     <w:rsid w:val="00E1403D"/>
     <w:rsid w:val="00E14094"/>
     <w:rsid w:val="00E14D97"/>
     <w:rsid w:val="00E15092"/>
     <w:rsid w:val="00E159EB"/>
     <w:rsid w:val="00E176B1"/>
     <w:rsid w:val="00E20188"/>
     <w:rsid w:val="00E21539"/>
     <w:rsid w:val="00E21C7B"/>
     <w:rsid w:val="00E23224"/>
     <w:rsid w:val="00E26C19"/>
     <w:rsid w:val="00E32574"/>
     <w:rsid w:val="00E32695"/>
     <w:rsid w:val="00E35419"/>
     <w:rsid w:val="00E42662"/>
     <w:rsid w:val="00E42A8D"/>
     <w:rsid w:val="00E44AF8"/>
     <w:rsid w:val="00E44DB2"/>
@@ -44558,107 +44908,110 @@
     <w:rsid w:val="00ED4179"/>
     <w:rsid w:val="00ED41B8"/>
     <w:rsid w:val="00ED4F48"/>
     <w:rsid w:val="00ED6017"/>
     <w:rsid w:val="00ED7FD5"/>
     <w:rsid w:val="00EE4696"/>
     <w:rsid w:val="00EE4F83"/>
     <w:rsid w:val="00EE6447"/>
     <w:rsid w:val="00EE7798"/>
     <w:rsid w:val="00EF09FD"/>
     <w:rsid w:val="00EF0D3B"/>
     <w:rsid w:val="00EF2AA2"/>
     <w:rsid w:val="00EF3265"/>
     <w:rsid w:val="00EF3373"/>
     <w:rsid w:val="00EF36BC"/>
     <w:rsid w:val="00EF41D1"/>
     <w:rsid w:val="00EF6441"/>
     <w:rsid w:val="00EF7E99"/>
     <w:rsid w:val="00F000B2"/>
     <w:rsid w:val="00F00B41"/>
     <w:rsid w:val="00F04676"/>
     <w:rsid w:val="00F05527"/>
     <w:rsid w:val="00F05C9A"/>
     <w:rsid w:val="00F108D4"/>
     <w:rsid w:val="00F10CCE"/>
+    <w:rsid w:val="00F10FDF"/>
     <w:rsid w:val="00F11592"/>
     <w:rsid w:val="00F12161"/>
     <w:rsid w:val="00F13539"/>
     <w:rsid w:val="00F14607"/>
     <w:rsid w:val="00F17301"/>
     <w:rsid w:val="00F20C28"/>
     <w:rsid w:val="00F20D9C"/>
     <w:rsid w:val="00F22A14"/>
     <w:rsid w:val="00F22ADB"/>
     <w:rsid w:val="00F24B99"/>
     <w:rsid w:val="00F24C96"/>
     <w:rsid w:val="00F267D1"/>
     <w:rsid w:val="00F27B02"/>
     <w:rsid w:val="00F31162"/>
     <w:rsid w:val="00F31A9C"/>
     <w:rsid w:val="00F31E38"/>
     <w:rsid w:val="00F35D22"/>
     <w:rsid w:val="00F36648"/>
     <w:rsid w:val="00F36D95"/>
     <w:rsid w:val="00F432DB"/>
     <w:rsid w:val="00F43937"/>
     <w:rsid w:val="00F43A4D"/>
     <w:rsid w:val="00F441FB"/>
     <w:rsid w:val="00F50D3D"/>
     <w:rsid w:val="00F51731"/>
     <w:rsid w:val="00F528F2"/>
     <w:rsid w:val="00F52FED"/>
     <w:rsid w:val="00F53CDE"/>
     <w:rsid w:val="00F53F1F"/>
     <w:rsid w:val="00F54F97"/>
     <w:rsid w:val="00F56F8B"/>
     <w:rsid w:val="00F575F7"/>
     <w:rsid w:val="00F6130B"/>
     <w:rsid w:val="00F613E4"/>
     <w:rsid w:val="00F62CD6"/>
     <w:rsid w:val="00F63135"/>
     <w:rsid w:val="00F63A44"/>
     <w:rsid w:val="00F656D6"/>
     <w:rsid w:val="00F65B34"/>
     <w:rsid w:val="00F716FE"/>
+    <w:rsid w:val="00F72D59"/>
     <w:rsid w:val="00F74BE9"/>
     <w:rsid w:val="00F75F61"/>
     <w:rsid w:val="00F76BE2"/>
     <w:rsid w:val="00F77890"/>
     <w:rsid w:val="00F8303A"/>
     <w:rsid w:val="00F83100"/>
     <w:rsid w:val="00F8561F"/>
     <w:rsid w:val="00F86817"/>
     <w:rsid w:val="00F86AC6"/>
     <w:rsid w:val="00F8775C"/>
     <w:rsid w:val="00F92173"/>
     <w:rsid w:val="00F92998"/>
     <w:rsid w:val="00F93006"/>
     <w:rsid w:val="00F9443B"/>
     <w:rsid w:val="00F9483B"/>
     <w:rsid w:val="00F9550B"/>
     <w:rsid w:val="00F957E9"/>
+    <w:rsid w:val="00FA033D"/>
     <w:rsid w:val="00FA097D"/>
     <w:rsid w:val="00FA0B87"/>
     <w:rsid w:val="00FA434C"/>
     <w:rsid w:val="00FA43F9"/>
     <w:rsid w:val="00FA5005"/>
     <w:rsid w:val="00FA54B5"/>
     <w:rsid w:val="00FA5A0C"/>
     <w:rsid w:val="00FB0013"/>
     <w:rsid w:val="00FB047A"/>
     <w:rsid w:val="00FB40B3"/>
     <w:rsid w:val="00FB4B8E"/>
     <w:rsid w:val="00FB62D2"/>
     <w:rsid w:val="00FB6B24"/>
     <w:rsid w:val="00FB7E2D"/>
     <w:rsid w:val="00FC3800"/>
     <w:rsid w:val="00FC3D17"/>
     <w:rsid w:val="00FC4429"/>
     <w:rsid w:val="00FC52EC"/>
     <w:rsid w:val="00FC606C"/>
     <w:rsid w:val="00FC7ED7"/>
     <w:rsid w:val="00FD038C"/>
     <w:rsid w:val="00FD1FD3"/>
     <w:rsid w:val="00FD291E"/>
     <w:rsid w:val="00FD398A"/>
     <w:rsid w:val="00FD43E6"/>
@@ -44691,51 +45044,51 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5AD31AB7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A73FBBBB-CA74-4D28-A5E3-3A6E12AE2035}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
@@ -45257,51 +45610,51 @@
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00561ABB"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="96340140">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="400755928">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -45723,224 +46076,206 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-[...1 lines deleted...]
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="616aef02-9798-44e7-9ab4-6529c8fdfa36">
+    <TaxCatchAll xmlns="6c4d0212-d18a-49b7-9235-90f5080397e6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="97c26e27-a340-4306-98a7-c36055956ab5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-    <xsd:import namespace="616aef02-9798-44e7-9ab4-6529c8fdfa36"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A8160F1F83AD343AA5ADD21600CAC3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="962ebb92074a852ffe16ac83e118b6e5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" xmlns:ns3="6c4d0212-d18a-49b7-9235-90f5080397e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d4a4ffd33a3112bc2ba8f33ab9ad46" ns2:_="" ns3:_="">
+    <xsd:import namespace="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
+    <xsd:import namespace="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:internalName="PublishingStartDate">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="9" nillable="true" ma:displayName="Scheduling End Date" ma:description="Scheduling End Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will no longer appear to site visitors." ma:internalName="PublishingExpirationDate">
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97c26e27-a340-4306-98a7-c36055956ab5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6c4d0212-d18a-49b7-9235-90f5080397e6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{553c0fd6-0baa-415a-adcc-bb7a482904d4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6c4d0212-d18a-49b7-9235-90f5080397e6">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...79 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -45999,137 +46334,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{263658CC-F208-4303-AEE9-59606BA7B08A}">
-[...10 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9AB3309-1A10-41C3-9A51-5AA556D60216}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{263658CC-F208-4303-AEE9-59606BA7B08A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
+    <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74EE836E-D0F7-4A25-99D9-A5F9BDF0C084}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BFD4FC8-C90F-4832-AB1A-8859B9E07651}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB47FF63-D4FE-48AD-BE42-AEF35B8B6888}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="616aef02-9798-44e7-9ab4-6529c8fdfa36"/>
+    <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
+    <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>6777</Words>
-  <Characters>38629</Characters>
+  <Words>6850</Words>
+  <Characters>39051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>321</Lines>
-  <Paragraphs>90</Paragraphs>
+  <Lines>325</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NC DENR/DWQ LABORATORY CERTIFICATION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NC DENR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45316</CharactersWithSpaces>
+  <CharactersWithSpaces>45810</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="60" baseType="variant">
       <vt:variant>
         <vt:i4>720903</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>27</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>Flag</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>720903</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -46293,32 +46617,38 @@
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>NC DENR/DWQ LABORATORY CERTIFICATION</dc:title>
   <dc:subject/>
   <dc:creator>e_henderson</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100803BD5AA45C9314B85FF8458E0EE0789</vt:lpwstr>
+    <vt:lpwstr>0x0101003A8160F1F83AD343AA5ADD21600CAC3F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>11740200</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>