--- v0 (2026-01-07)
+++ v1 (2026-05-09)
@@ -1,316 +1,383 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\edc-nasvm01.eads.ncads.net\wr\WQ\nrwqlb03\CERT\Database\Exports\Website_Query_Exports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CF57F31-8773-4E2C-82DE-08A225E2F4ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{81CA5947-AB28-46B2-8614-BEE770F0F91E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="qryWebsiteQueriesParameterMetho" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="65">
+  <si>
+    <t>Cert #</t>
+  </si>
   <si>
     <t>Lab Name</t>
   </si>
   <si>
     <t>City - Mailing</t>
   </si>
   <si>
     <t>State - Mailing</t>
   </si>
   <si>
+    <t>Lab Type</t>
+  </si>
+  <si>
+    <t>EPA Lab Code</t>
+  </si>
+  <si>
     <t>Parameter</t>
   </si>
   <si>
     <t>Method</t>
   </si>
   <si>
     <t>Matrix Name</t>
   </si>
   <si>
     <t>Waypoint Analytical - Greenville</t>
   </si>
   <si>
     <t>Greenville</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>NC00024</t>
+  </si>
+  <si>
     <t>E. COLI</t>
   </si>
   <si>
     <t>IDEXX Colilert-18®</t>
   </si>
   <si>
     <t>Aqueous</t>
   </si>
   <si>
     <t>Microbac Laboratories Inc</t>
   </si>
   <si>
     <t>Fayetteville</t>
   </si>
   <si>
+    <t>NC00026</t>
+  </si>
+  <si>
     <t>IDEXX Colilert® (24 hr)</t>
   </si>
   <si>
-    <t>Rogers &amp; Callcott Engineers Inc.</t>
+    <t>Alliance Technical Group LLC – Greenville</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
+    <t>SC00004</t>
+  </si>
+  <si>
     <t>TBL Environmental Laboratory Inc.</t>
   </si>
   <si>
     <t>Lumberton</t>
   </si>
   <si>
+    <t>NC00163</t>
+  </si>
+  <si>
     <t>Pace Analytical Services LLC - Asheville NC</t>
   </si>
   <si>
     <t>Asheville</t>
   </si>
   <si>
+    <t>NC00030</t>
+  </si>
+  <si>
     <t>Water Tech Labs Inc.</t>
   </si>
   <si>
     <t>Granite Falls</t>
   </si>
   <si>
+    <t>NC00023</t>
+  </si>
+  <si>
     <t>Environmental Chemists Inc. (EnviroChem)</t>
   </si>
   <si>
     <t>Wilmington</t>
   </si>
   <si>
+    <t>NC00151</t>
+  </si>
+  <si>
     <t>Charlotte Water- Environmental Laboratory Services</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
+    <t>NC01215</t>
+  </si>
+  <si>
     <t>Cherokee WWTP Laboratory</t>
   </si>
   <si>
     <t>Cherokee</t>
   </si>
   <si>
+    <t>NC00914</t>
+  </si>
+  <si>
     <t>Pace Analytical Services LLC - West Columbia</t>
   </si>
   <si>
     <t>West Columbia</t>
   </si>
   <si>
+    <t>SC00162</t>
+  </si>
+  <si>
     <t>Waypoint Analytical - Charlotte</t>
   </si>
   <si>
+    <t>NC00127</t>
+  </si>
+  <si>
     <t>Statesville Analytical Holdings LLC</t>
   </si>
   <si>
     <t>Statesville</t>
   </si>
   <si>
+    <t>NC00909</t>
+  </si>
+  <si>
     <t>K &amp; W Laboratories</t>
   </si>
   <si>
     <t>Midland</t>
   </si>
   <si>
-    <t>Eurofins Atlanta</t>
-[...8 lines deleted...]
-    <t>EPA 1603.1</t>
+    <t>NC01104</t>
   </si>
   <si>
     <t>Environmental Testing Solutions Inc.</t>
   </si>
   <si>
+    <t>NC01230</t>
+  </si>
+  <si>
     <t>Environmental Chemists Inc - Outer Banks</t>
   </si>
   <si>
     <t>Manteo</t>
   </si>
   <si>
+    <t>NC01016</t>
+  </si>
+  <si>
     <t>Pace Analytical Services LLC - Eden NC</t>
   </si>
   <si>
     <t>Eden</t>
   </si>
   <si>
-    <t>Enthalpy Analytical LLC</t>
+    <t>NC01364</t>
+  </si>
+  <si>
+    <t>Onterris Laboratories LLC</t>
   </si>
   <si>
     <t>Richmond</t>
   </si>
   <si>
     <t>VA</t>
+  </si>
+  <si>
+    <t>NC02027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="none">
+        <fgColor rgb="FF000000"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD0D7E5"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD0D7E5"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD0D7E5"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD0D7E5"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -577,484 +644,647 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:I20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="N5" sqref="N5"/>
+      <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="59.42578125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="23.85546875" customWidth="1"/>
+    <col min="1" max="1" width="9.42578125" customWidth="1"/>
+    <col min="2" max="2" width="59.42578125" customWidth="1"/>
+    <col min="3" max="3" width="16" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" customWidth="1"/>
+    <col min="7" max="7" width="26.7109375" customWidth="1"/>
+    <col min="8" max="8" width="45.42578125" customWidth="1"/>
+    <col min="9" max="9" width="23.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="2" t="s">
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A2" s="2">
+        <v>10</v>
+      </c>
+      <c r="B2" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="C2" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F2" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B3" s="2" t="s">
+      <c r="D2" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="2" t="s">
-[...13 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="G2" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B4" s="2" t="s">
-[...16 lines deleted...]
-      <c r="A5" s="2" t="s">
+      <c r="I2" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" s="2">
+        <v>11</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="C3" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E5" s="2" t="s">
+      <c r="D3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="I3" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4" s="2">
+        <v>27</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="2" t="s">
+      <c r="D4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="2" t="s">
-[...16 lines deleted...]
-      <c r="B7" s="2" t="s">
+      <c r="I4" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" s="2">
+        <v>37</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" s="2">
+        <v>40</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="2">
+        <v>50</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="2">
+        <v>94</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="2">
+        <v>192</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="2">
+        <v>192</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="2">
+        <v>235</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="2">
+        <v>329</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="C7" s="2" t="s">
-[...76 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="E12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" s="2">
+        <v>402</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="2">
+        <v>402</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="2">
+        <v>440</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="2">
+        <v>559</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="2">
+        <v>600</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...136 lines deleted...]
-      <c r="B18" s="2" t="s">
+      <c r="D17" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H17" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="2" t="s">
-[...69 lines deleted...]
-        <v>11</v>
+      <c r="I17" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="2">
+        <v>628</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="2">
+        <v>633</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" s="2">
+        <v>703</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>16</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>qryWebsiteQueriesParameterMetho</vt:lpstr>