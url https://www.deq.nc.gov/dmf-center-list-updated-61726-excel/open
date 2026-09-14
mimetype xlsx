--- v0 (2026-06-25)
+++ v1 (2026-09-14)
@@ -4,117 +4,114 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\Federal Grants-Fiscal\Center Lists\FY26\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\Federal Grants-Fiscal\Center Lists\FY27\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C01B6A6-E1AE-40D8-95D8-523129826E92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9126E4BD-5ABE-40FE-9D5B-0DA3F3721971}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Removed" sheetId="3" state="hidden" r:id="rId2"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$155</definedName>
     <definedName name="Subcenters">Sheet2!$C$5:$C$21</definedName>
     <definedName name="Subcenters3153">Sheet2!$C$4:$C$21</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="357" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="277">
   <si>
     <t>DIVISION OF MARINE FISHERIES</t>
   </si>
   <si>
     <t>Administration Section</t>
   </si>
   <si>
     <t>Director/Administrative Services</t>
   </si>
   <si>
     <t>Marine Fisheries Commission</t>
   </si>
   <si>
     <t>Public Affairs</t>
   </si>
   <si>
     <t>Maintenance Services</t>
   </si>
   <si>
     <t>South Atlantic Fishery Management Council/MOA</t>
   </si>
   <si>
     <t>Warehouse</t>
   </si>
   <si>
     <t>2P40</t>
   </si>
   <si>
-    <t>Fisheries Management Section</t>
-[...1 lines deleted...]
-  <si>
     <t>3166 3100</t>
   </si>
   <si>
     <t xml:space="preserve">Albemarle Sound River Herring </t>
   </si>
   <si>
     <t>Governor's Cup Trust Fund (Old 2991)</t>
   </si>
   <si>
     <t>Fisheries Management Administration</t>
   </si>
   <si>
     <t>3350 3100</t>
   </si>
   <si>
     <t>2F40</t>
   </si>
   <si>
     <t>F043</t>
   </si>
   <si>
     <t>F054</t>
   </si>
   <si>
     <t>F055</t>
@@ -273,53 +270,50 @@
     <t>TO25</t>
   </si>
   <si>
     <t>Advanced License Sales Tournament License - Revenues Only 2019 (Budget Code 24317)</t>
   </si>
   <si>
     <t>Advance License Sales Fund - Revenues Only 2019 (Budget Code 24317)</t>
   </si>
   <si>
     <t>Advance License Sales Fund - Revenues Only (Budget Code 24300)</t>
   </si>
   <si>
     <t>T020</t>
   </si>
   <si>
     <t>Advance License Sales Fund - Revenues Only 2020 (Budget Code 24317)</t>
   </si>
   <si>
     <t>Federal Contracts - Revenues Only (Budget Code 24300)</t>
   </si>
   <si>
     <t>Marine Fisheries Conservation Fund (Budget Code 24303)</t>
   </si>
   <si>
     <t>CRFL-COASTAL RECREATIONAL FISHING LICENSE (Budget Code 24323)</t>
-  </si>
-[...1 lines deleted...]
-    <t>F058</t>
   </si>
   <si>
     <t xml:space="preserve">                **New or changes to grants have been highlighted in "Bold".</t>
   </si>
   <si>
     <t>3331 2017</t>
   </si>
   <si>
     <t>BREP Otter Trawl Bycatch Reduction (F), 12/01/15 - 11/30/16</t>
   </si>
   <si>
     <t>UNC-W Oyster Research for Seed</t>
   </si>
   <si>
     <t>Advanced License Sales CFVR - Revenues Only (Budget Code 24317)</t>
   </si>
   <si>
     <t>Advanced License Sales Tournament License - Revenues Only (Budget Code 24317)</t>
   </si>
   <si>
     <t>T017</t>
   </si>
   <si>
     <t>Advance License Sales Fund - Revenues Only 2017 (Budget Code 24317)</t>
   </si>
@@ -412,56 +406,50 @@
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>"</t>
     </r>
   </si>
   <si>
     <t>3483 2027</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Cooperative Statistics (F), 04/01/22 - 03/31/27 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>Fisheries Independent Assessment Program (2007-F003) (Budget Code 24323)</t>
-[...4 lines deleted...]
-  <si>
     <t>0019</t>
   </si>
   <si>
     <t>0020</t>
   </si>
   <si>
     <t>0022</t>
   </si>
   <si>
     <t>3465 2028</t>
   </si>
   <si>
     <t xml:space="preserve">ACFCMA-Fisheries Management (F), 07/01/23 - 06/30/28 </t>
   </si>
   <si>
     <t>3466 2028</t>
   </si>
   <si>
     <t>ACFCMA-Stats (F), 07/01/23 - 06/30/28</t>
   </si>
   <si>
     <t>3467 2804</t>
   </si>
   <si>
     <t>ACFCMA-Trip Tickets (F), 07/01/23 - 06/30/28</t>
@@ -475,56 +463,50 @@
   <si>
     <t>Beach Monitoring Grant (F), 07/01/23 - 06/30/28</t>
   </si>
   <si>
     <t>P077</t>
   </si>
   <si>
     <t>H079</t>
   </si>
   <si>
     <t>F065</t>
   </si>
   <si>
     <t>F066</t>
   </si>
   <si>
     <t>H081</t>
   </si>
   <si>
     <t>P076</t>
   </si>
   <si>
     <t>P074</t>
   </si>
   <si>
-    <t>P073</t>
-[...4 lines deleted...]
-  <si>
     <t>Old Center</t>
   </si>
   <si>
     <t>New Agency Program</t>
   </si>
   <si>
     <t>New AMU</t>
   </si>
   <si>
     <t>Funding Source</t>
   </si>
   <si>
     <t>Project</t>
   </si>
   <si>
     <t>16GM000801</t>
   </si>
   <si>
     <t xml:space="preserve">Not in COA </t>
   </si>
   <si>
     <t>New Budget Fund</t>
   </si>
   <si>
     <t>160P066</t>
@@ -538,77 +520,68 @@
   <si>
     <t>160F055</t>
   </si>
   <si>
     <t>160H072</t>
   </si>
   <si>
     <t>160F065</t>
   </si>
   <si>
     <t>160F066</t>
   </si>
   <si>
     <t>160F025</t>
   </si>
   <si>
     <t>160F026</t>
   </si>
   <si>
     <t>160H081</t>
   </si>
   <si>
     <t>160P065</t>
   </si>
   <si>
-    <t>160F058</t>
-[...1 lines deleted...]
-  <si>
     <t>160P076</t>
   </si>
   <si>
     <t>160FIN3</t>
   </si>
   <si>
     <t>160T019</t>
   </si>
   <si>
     <t>160CF25</t>
   </si>
   <si>
     <t>16GM001901</t>
   </si>
   <si>
     <t>160T0202</t>
   </si>
   <si>
-    <t>160P072</t>
-[...4 lines deleted...]
-  <si>
     <t>160P074</t>
   </si>
   <si>
     <t>160H079</t>
   </si>
   <si>
     <t>160P077</t>
   </si>
   <si>
     <t>16GM002001</t>
   </si>
   <si>
     <t>16GM002002</t>
   </si>
   <si>
     <t>16GM000108</t>
   </si>
   <si>
     <t>3302 2564</t>
   </si>
   <si>
     <t>3302 2567</t>
   </si>
   <si>
     <t>3302 2570</t>
@@ -640,430 +613,544 @@
   <si>
     <t>M/V Jones Bay</t>
   </si>
   <si>
     <t>Carolina Coast</t>
   </si>
   <si>
     <t>3302 2565</t>
   </si>
   <si>
     <t>3302 2566</t>
   </si>
   <si>
     <t>Oyster Sanctuary</t>
   </si>
   <si>
     <t>16GM000109</t>
   </si>
   <si>
     <t>16GM000110</t>
   </si>
   <si>
     <t>16GM002901</t>
   </si>
   <si>
-    <t>16GM000202</t>
-[...1 lines deleted...]
-  <si>
     <t>16GM003101</t>
   </si>
   <si>
     <t>16GM001502</t>
   </si>
   <si>
     <t>16GM002402</t>
   </si>
   <si>
     <t>16GM002403</t>
   </si>
   <si>
     <t>16GM002404</t>
   </si>
   <si>
     <t>BIG Midway Marina (F), 07/01/24 - 06/30/27</t>
   </si>
   <si>
-    <t>BIG Dowry Creek Marina (F), 07/01/23 - 06/30/26</t>
-[...4 lines deleted...]
-  <si>
     <t>160TL25</t>
   </si>
   <si>
     <t>Bio Sup-RE&amp;FM/Pers/Helpdesk (Employee Time Only, Operational Plan)</t>
   </si>
   <si>
-    <t>Sales and Data Support (2007-F002) (Budget Code 24323, Operational Plan)</t>
-[...29 lines deleted...]
-    <t>DMF CRFL Coastal Angling Program Operational Support (Budget Code 24323, Operational Plan)</t>
+    <t>Commercial Fishing Resource Fund - Fishery Statistics, 02/01/21 - 06/30/25 (Budget Code 24318)</t>
+  </si>
+  <si>
+    <t>Commercial Fishing Resource Fund UNC Nutrient Controls, thru 06/30/25 (Budget Code 24318)</t>
+  </si>
+  <si>
+    <t>Commercial Fishing Resource Fund UNCW Terrapin Technology, thru 6/30/25 (Budget Code 24318)</t>
+  </si>
+  <si>
+    <t>16GM001402</t>
+  </si>
+  <si>
+    <t>160H600</t>
+  </si>
+  <si>
+    <t>DMF Mandatory Reporting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commercial Fishing Resource Fund Genetic Resources  Oyster Aquaculture NCSU thru 1/31/27 </t>
+  </si>
+  <si>
+    <t>Commercial Fishing Resource Fund Narrow Bycatch Reduction UNCW thru 12/31/26</t>
+  </si>
+  <si>
+    <t>Commercial Fishing Resource Fund SA Cherokee Consumer Education thru 12/31/25</t>
+  </si>
+  <si>
+    <t>Commercial Fishing Resource Fund NCCF Lost Fishing Gear thru 11/30/26</t>
+  </si>
+  <si>
+    <t>Commercial Fishing Resource Fund  VIMS Blue Catfish Market Development  12/31/26</t>
+  </si>
+  <si>
+    <t>16GM000703</t>
+  </si>
+  <si>
+    <t>16GM000902</t>
+  </si>
+  <si>
+    <t>16GM003002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Commercial Fishing Resource Fund UNC Evaluation of Fisheries, thru 6/30/25 (Budget Code 24318) </t>
+  </si>
+  <si>
+    <t>Commercial Fishing Resource Fund ECU Blue Catfish Study, thru 1/31/26 (Budget Code 24318)</t>
+  </si>
+  <si>
+    <t>16GM002405</t>
+  </si>
+  <si>
+    <t>BIG River Forest Marina (F), 02/01/25 - 1/31/27</t>
+  </si>
+  <si>
+    <t>IJA Commercial Finfish Assessment (F), 02/01/25 - 01/31/29</t>
+  </si>
+  <si>
+    <t>16GM001603</t>
+  </si>
+  <si>
+    <t>16GM001703</t>
+  </si>
+  <si>
+    <t>F-75 Fisheries Information Management (F75-21) (F), 07/01/25 - 06/30/30</t>
+  </si>
+  <si>
+    <t>16GM003301</t>
+  </si>
+  <si>
+    <t>For-Hire Characterization (F), 03/01/25 - 02/29/28</t>
+  </si>
+  <si>
+    <t>16GM002406</t>
+  </si>
+  <si>
+    <t>16GM002407</t>
+  </si>
+  <si>
+    <t>BIG Safe Harbor Jarrett Bay Marina (F), 07/01/25 - 06/30/28</t>
+  </si>
+  <si>
+    <t>BIG TJ's Transient Harbor &amp; Marina (F), 07/01/25 - 06/30/28</t>
+  </si>
+  <si>
+    <t>F-70 NC Finfish Assessment Program (F), 07/01/25 - 06/30/30</t>
+  </si>
+  <si>
+    <t>16GM000303</t>
+  </si>
+  <si>
+    <t>F-56 Striped Bass Monitoring (F-56-34) (F), 10/01/25 - 09/30/30</t>
+  </si>
+  <si>
+    <t>16GM000604</t>
+  </si>
+  <si>
+    <t>F-28 Federal Assistance Coordination (F-28-41) (F), 01/01/26 - 12/31/30</t>
+  </si>
+  <si>
+    <t>16GM000504</t>
+  </si>
+  <si>
+    <t>Artificial Reef Program (AR-11) (F), 01/01/26 - 12/31/30</t>
+  </si>
+  <si>
+    <t>16GM002708</t>
+  </si>
+  <si>
+    <t>16GM002709</t>
+  </si>
+  <si>
+    <t>16GM002710</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MRIP - ASMFC APAIS (F), 01/01/26 - 12/31/26 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MRIP - ASMFC FHTS (F), 01/01/26 - 12/31/26 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MRIP - ASMFC LPBS (F), 01/01/26 - 12/31/26 </t>
+  </si>
+  <si>
+    <t>16GM001403</t>
+  </si>
+  <si>
+    <t>Port Security Grant (PSG) 23' Center Console, 09/01/25 - 08/31/28</t>
+  </si>
+  <si>
+    <t>16GM002602</t>
+  </si>
+  <si>
+    <t>16GM000704</t>
+  </si>
+  <si>
+    <t>F-31 Recreational Statistics (F31-40) (F), 04/01/26 - 03/31/31</t>
+  </si>
+  <si>
+    <t>16GM003202</t>
+  </si>
+  <si>
+    <t>ASFMC 26-0301 PS Gear Purchases (F), 03/01/26 - 10/01/26</t>
+  </si>
+  <si>
+    <t>16GM001503</t>
+  </si>
+  <si>
+    <t>F-96 NC Marine Fisheries Education &amp; Outreach (F), 07/01/26 - 06/30/27</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">NC Marine Patrol Officers (2017-F-025) (Budget Code 24323, Operational Plan) </t>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>USE ONLY FOR EXPENDITURES/SERVICES INCURRED PRIOR TO 7/1/26</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>F-96 NC Marine Fish Educ &amp; Outreach (F), 07/01/25 - 06/30/26</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ACCSP Socioeconomic Database Construction for Management of Data (F), 07/01/25 - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>09/30/26</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>USE ONLY FOR EXPENDITURES/SERVICES INCURRED PRIOR TO 7/1/26</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Pamlico Sound (SEAMAP Data Coll) (F), 07/01/21 - 06/30/26</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>USE ONLY FOR EXPENDITURES/SERVICES INCURRED PRIOR TO 7/1/26</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Coastal Longline (SEAMAP Red Drum) (F), 07/01/21 - 06/30/26</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CLOSED - PENDING FINAL REPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> ACCSP BDB Enhancements (F), 07/01/24 - 05/30/26</t>
+    </r>
+  </si>
+  <si>
+    <t>APNEP Support (F), 04/01/25 - 12/31/26</t>
+  </si>
+  <si>
+    <r>
+      <t>Cannon's Ferry Boating Access Area (WRC) 07/01/23 -</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 09/30/26</t>
+    </r>
+  </si>
+  <si>
+    <t>16GM002003</t>
+  </si>
+  <si>
+    <t>16GM002004</t>
+  </si>
+  <si>
+    <t>SEAMAP - Pamlico Sound Survey (F), 07/01/26 - 06/30/31</t>
+  </si>
+  <si>
+    <t>SEAMAP - Coastal Longline Survey (F), 07/01/26 - 06/30/31</t>
+  </si>
+  <si>
+    <r>
+      <t>BIG Bath Harbor Marina (F), 04/01/24 -</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 03/31/27</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>CLOSED - PENDING FINAL REPORT</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> BIG Dowry Creek Marina (F), 07/01/23 - 06/30/26</t>
+    </r>
+  </si>
+  <si>
+    <t>16GM002408</t>
+  </si>
+  <si>
+    <t>BIG Belhaven Marina Renovations (F), 07/01/26 - 06/30/29</t>
+  </si>
+  <si>
+    <t>Fisheries Science Section</t>
+  </si>
+  <si>
+    <t>Sales and Data Support (Operational Plan)</t>
+  </si>
+  <si>
+    <t>DMF CRFL Public Affairs Digital Outreach (Operational Plan)</t>
+  </si>
+  <si>
+    <t>Fisheries Independent Assessment Program (Operational Plan)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senior Stock Assessment Scientist (Operational Plan) </t>
+  </si>
+  <si>
+    <t>NCDMF Carcass Collection Program (Operational Plan)</t>
+  </si>
+  <si>
+    <t>NC Multi-Species Tagging Program (Operational Plan)</t>
+  </si>
+  <si>
+    <t>Fisheries Management Infrastructure Support Program (Operational Plan)</t>
+  </si>
+  <si>
+    <t>NC Saltwater Fishing Tournament - Enhancement Plan (Operational Plan)</t>
+  </si>
+  <si>
+    <t>Res Enh Reef Barge/Shallow Draft (Operational Plan)</t>
+  </si>
+  <si>
+    <t>Minimizing Habitat Impacts (Operational Plan)</t>
+  </si>
+  <si>
+    <t>H&amp;E Artificial Reef Program  (Operational Plan)</t>
+  </si>
+  <si>
+    <t>DMF CRFL H&amp;E Coastal Habitat Mapping, 07/01/23 - 06/30/27</t>
+  </si>
+  <si>
+    <t>Implementation (Operational Plan)</t>
+  </si>
+  <si>
+    <t>Recreational Fishing Data Collection/Coastal Angling Program (Operational Plan)</t>
+  </si>
+  <si>
+    <t>DMF CRFL Economic and Social Survey 2024 (Operational Plan)</t>
+  </si>
+  <si>
+    <t>DMF CRFL Coastal Angling Program Operational Support (Operational Plan)</t>
+  </si>
+  <si>
+    <t>Port Security Grant (PSG) Pilot House Patrol Vessel, 09/01/24 - 08/31/27</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">NC Marine Patrol Officers (F025) (Operational Plan) </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>NC Marine Patrol Tele Comm. (2016-F-026) (Budget Code 24323, Operational Plan)</t>
-[...131 lines deleted...]
-    <t>DMF CRFL H&amp;E Coastal Habitat Mapping, 07/01/23 - 06/30/26 (Budget Code 24323)</t>
+    <t>NC Marine Patrol Tele Comm. (F026) (Operational Plan)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DMF CRFL Marine Patrol Boat Replacement (Operational Plan)  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NC Marine Patrol Education Team (Operational Plan) </t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">ACCSP BDB Enhancements (F), </t>
+      <t xml:space="preserve">Military Appreciation Day Fishing Event 07/01/23 - 06/30/26 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>07/01/24 - 05/30/26</t>
+      <t>- open for pending invoices</t>
     </r>
   </si>
   <si>
-    <t>16GM000604</t>
-[...31 lines deleted...]
-    </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>12/31/26</t>
-[...72 lines deleted...]
-      <t>USE ONLY FOR EXPENDITURES/SERVICES INCURRED PRIOR TO 4/1/26</t>
+      <t>CLOSED - PENDING FINAL REPORT</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
-        <sz val="8.5"/>
+        <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>F-31 Recreational Stats (F31-39) (F), 04/01/25 - 3/31/26</t>
+      <t>F-31 Recreational Stats (F31-39) (F), 04/01/25 - 03/31/26</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>ASFMC 26-0301 PS Gear Purchases (F), 03/01/26 - 10/01/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1152,57 +1239,50 @@
       <sz val="12"/>
       <name val="Stencil"/>
       <family val="5"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="3" tint="0.39997558519241921"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <b/>
       <u/>
       <sz val="10"/>
       <color theme="3" tint="0.39997558519241921"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
@@ -1210,58 +1290,50 @@
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <name val="Trade Gothic Next Heavy"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Trade Gothic Next Heavy"/>
-      <family val="2"/>
-[...6 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
@@ -1304,191 +1376,185 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="28" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="38">
     <cellStyle name="Comma 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Comma 2 2" xfId="12" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma 2 2 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Comma 2 2 2 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Comma 2 2 3" xfId="29" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Comma 2 3" xfId="19" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Comma 2 3 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Comma 2 4" xfId="26" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Currency 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Currency 2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Currency 2 2 2" xfId="23" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Currency 2 2 2 2" xfId="36" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Currency 2 2 3" xfId="30" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Currency 2 3" xfId="20" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Currency 2 3 2" xfId="33" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Currency 2 4" xfId="27" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
@@ -1813,3722 +1879,3718 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:R169"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="I31" sqref="I31"/>
+      <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.5703125" customWidth="1"/>
     <col min="2" max="2" width="9.28515625" customWidth="1"/>
     <col min="3" max="3" width="1.140625" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="10" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="7" customWidth="1"/>
     <col min="7" max="7" width="7.85546875" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="7" customWidth="1"/>
-    <col min="9" max="9" width="67.85546875" customWidth="1"/>
-    <col min="10" max="10" width="38.85546875" customWidth="1"/>
+    <col min="9" max="9" width="82.140625" customWidth="1"/>
+    <col min="10" max="10" width="29" customWidth="1"/>
     <col min="11" max="11" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="64"/>
-[...7 lines deleted...]
-      <c r="J1" s="64"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
     </row>
     <row r="2" spans="1:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="65" t="s">
-[...10 lines deleted...]
-      <c r="J2" s="65"/>
+      <c r="A2" s="61" t="s">
+        <v>108</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
     </row>
     <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
-      <c r="F3" s="29"/>
-[...1 lines deleted...]
-      <c r="H3" s="29"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
     </row>
     <row r="4" spans="1:11" ht="38.25" x14ac:dyDescent="0.25">
-      <c r="A4" s="41" t="s">
-[...9 lines deleted...]
-      <c r="F4" s="38" t="s">
+      <c r="A4" s="40" t="s">
+        <v>130</v>
+      </c>
+      <c r="B4" s="41"/>
+      <c r="D4" s="36" t="s">
         <v>137</v>
       </c>
-      <c r="G4" s="38" t="s">
-[...3 lines deleted...]
-        <v>140</v>
+      <c r="E4" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="F4" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="G4" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="H4" s="37" t="s">
+        <v>134</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="43">
+      <c r="A5" s="42">
         <v>1315</v>
       </c>
-      <c r="B5" s="43">
+      <c r="B5" s="42">
         <v>3151</v>
       </c>
       <c r="C5" s="8"/>
-      <c r="D5" s="30">
+      <c r="D5" s="29">
         <v>102167</v>
       </c>
-      <c r="E5" s="30">
+      <c r="E5" s="29">
         <v>1603151</v>
       </c>
-      <c r="F5" s="30"/>
-[...1 lines deleted...]
-      <c r="H5" s="30"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+      <c r="H5" s="29"/>
       <c r="I5" s="2" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="43">
+      <c r="A6" s="42">
         <v>1315</v>
       </c>
-      <c r="B6" s="43">
+      <c r="B6" s="42">
         <v>3153</v>
       </c>
       <c r="C6" s="8"/>
-      <c r="D6" s="30">
+      <c r="D6" s="29">
         <v>102167</v>
       </c>
-      <c r="E6" s="30">
+      <c r="E6" s="29">
         <v>1603153</v>
       </c>
-      <c r="F6" s="30"/>
-[...1 lines deleted...]
-      <c r="H6" s="30"/>
+      <c r="F6" s="29"/>
+      <c r="G6" s="29"/>
+      <c r="H6" s="29"/>
       <c r="I6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="2"/>
     </row>
     <row r="7" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="43">
+      <c r="A7" s="42">
         <v>1315</v>
       </c>
-      <c r="B7" s="43" t="s">
-        <v>108</v>
+      <c r="B7" s="42" t="s">
+        <v>106</v>
       </c>
       <c r="C7" s="8"/>
-      <c r="D7" s="30">
+      <c r="D7" s="29">
         <v>102167</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="29">
         <v>1603153</v>
       </c>
-      <c r="F7" s="30">
+      <c r="F7" s="29">
         <v>1600101</v>
       </c>
-      <c r="G7" s="30"/>
-      <c r="H7" s="30"/>
+      <c r="G7" s="29"/>
+      <c r="H7" s="29"/>
       <c r="I7" s="2" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
     </row>
     <row r="8" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="43">
+      <c r="A8" s="42">
         <v>1315</v>
       </c>
-      <c r="B8" s="43">
+      <c r="B8" s="42">
         <v>3154</v>
       </c>
       <c r="C8" s="8"/>
-      <c r="D8" s="30">
+      <c r="D8" s="29">
         <v>102167</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="29">
         <v>1603154</v>
       </c>
-      <c r="F8" s="30"/>
-[...1 lines deleted...]
-      <c r="H8" s="30"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
       <c r="I8" s="2" t="s">
         <v>4</v>
       </c>
       <c r="J8" s="2"/>
     </row>
     <row r="9" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="43">
+      <c r="A9" s="42">
         <v>1315</v>
       </c>
-      <c r="B9" s="43">
+      <c r="B9" s="42">
         <v>3156</v>
       </c>
       <c r="C9" s="8"/>
-      <c r="D9" s="30">
+      <c r="D9" s="29">
         <v>102167</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="29">
         <v>1603156</v>
       </c>
-      <c r="F9" s="30"/>
-[...1 lines deleted...]
-      <c r="H9" s="30"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
       <c r="I9" s="2" t="s">
         <v>5</v>
       </c>
       <c r="J9" s="2"/>
     </row>
     <row r="10" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="43">
+      <c r="A10" s="42">
         <v>1315</v>
       </c>
-      <c r="B10" s="43">
+      <c r="B10" s="42">
         <v>3157</v>
       </c>
       <c r="C10" s="8"/>
-      <c r="D10" s="30">
+      <c r="D10" s="29">
         <v>102167</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="29">
         <v>1603157</v>
       </c>
-      <c r="F10" s="30"/>
-      <c r="G10" s="30">
+      <c r="F10" s="29"/>
+      <c r="G10" s="29">
         <v>3000</v>
       </c>
-      <c r="H10" s="30" t="s">
-        <v>190</v>
+      <c r="H10" s="29" t="s">
+        <v>180</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="J10" s="27"/>
+      <c r="J10" s="26"/>
     </row>
     <row r="11" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="43">
+      <c r="A11" s="42">
         <v>1315</v>
       </c>
-      <c r="B11" s="43">
+      <c r="B11" s="42">
         <v>3160</v>
       </c>
       <c r="C11" s="8"/>
-      <c r="D11" s="30">
+      <c r="D11" s="29">
         <v>102167</v>
       </c>
-      <c r="E11" s="30">
+      <c r="E11" s="29">
         <v>1603160</v>
       </c>
-      <c r="F11" s="30"/>
-[...1 lines deleted...]
-      <c r="H11" s="30"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="29"/>
       <c r="I11" s="2" t="s">
         <v>7</v>
       </c>
       <c r="J11" s="2"/>
     </row>
     <row r="12" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="53"/>
-      <c r="B12" s="53"/>
+      <c r="A12" s="52"/>
+      <c r="B12" s="52"/>
       <c r="C12" s="8"/>
       <c r="D12" s="30">
         <v>102168</v>
       </c>
       <c r="E12" s="30">
         <v>1603292</v>
       </c>
       <c r="F12" s="30"/>
       <c r="G12" s="30">
         <v>3000</v>
       </c>
       <c r="H12" s="30" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>236</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>237</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="53"/>
-[...2 lines deleted...]
-      <c r="D13" s="30">
+      <c r="A13" s="52"/>
+      <c r="B13" s="52"/>
+      <c r="C13" s="8"/>
+      <c r="D13" s="29">
         <v>102168</v>
       </c>
-      <c r="E13" s="30">
+      <c r="E13" s="29">
+        <v>1603292</v>
+      </c>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H13" s="29" t="s">
+        <v>181</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="52"/>
+      <c r="B14" s="52"/>
+      <c r="C14" s="19"/>
+      <c r="D14" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E14" s="29">
         <v>1603538</v>
       </c>
-      <c r="F13" s="30"/>
-      <c r="G13" s="30">
+      <c r="F14" s="29"/>
+      <c r="G14" s="29">
         <v>3000</v>
       </c>
-      <c r="H13" s="30" t="s">
-[...10 lines deleted...]
-      <c r="D14" s="30">
+      <c r="H14" s="29" t="s">
+        <v>182</v>
+      </c>
+      <c r="I14" s="2" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="52"/>
+      <c r="B15" s="52"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="29">
         <v>102168</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E15" s="29">
         <v>1603538</v>
       </c>
-      <c r="F14" s="30"/>
-      <c r="G14" s="30">
+      <c r="F15" s="29"/>
+      <c r="G15" s="29">
         <v>3000</v>
       </c>
-      <c r="H14" s="30" t="s">
-[...10 lines deleted...]
-      <c r="D15" s="30">
+      <c r="H15" s="29" t="s">
+        <v>183</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="52"/>
+      <c r="B16" s="52"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="29">
         <v>102168</v>
       </c>
-      <c r="E15" s="30">
+      <c r="E16" s="29">
         <v>1603538</v>
       </c>
-      <c r="F15" s="30"/>
-      <c r="G15" s="30">
+      <c r="F16" s="29"/>
+      <c r="G16" s="29">
         <v>3000</v>
       </c>
-      <c r="H15" s="30" t="s">
-[...10 lines deleted...]
-      <c r="D16" s="30">
+      <c r="H16" s="29" t="s">
+        <v>184</v>
+      </c>
+      <c r="I16" s="2" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="52"/>
+      <c r="B17" s="52"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="29">
         <v>102168</v>
       </c>
-      <c r="E16" s="30">
+      <c r="E17" s="29">
         <v>1603538</v>
       </c>
-      <c r="F16" s="30"/>
-      <c r="G16" s="30">
+      <c r="F17" s="29"/>
+      <c r="G17" s="29">
         <v>3000</v>
       </c>
-      <c r="H16" s="30" t="s">
-[...10 lines deleted...]
-      <c r="D17" s="30">
+      <c r="H17" s="29" t="s">
+        <v>204</v>
+      </c>
+      <c r="I17" s="2" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="52"/>
+      <c r="B18" s="52"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="29">
         <v>102168</v>
       </c>
-      <c r="E17" s="30">
+      <c r="E18" s="29">
         <v>1603538</v>
       </c>
-      <c r="F17" s="30"/>
-      <c r="G17" s="30">
+      <c r="F18" s="29"/>
+      <c r="G18" s="29">
         <v>3000</v>
       </c>
-      <c r="H17" s="30" t="s">
-[...10 lines deleted...]
-      <c r="D18" s="30">
+      <c r="H18" s="29" t="s">
+        <v>212</v>
+      </c>
+      <c r="I18" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="52"/>
+      <c r="B19" s="52"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="29">
         <v>102168</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E19" s="29">
         <v>1603538</v>
       </c>
-      <c r="F18" s="30"/>
-      <c r="G18" s="30">
+      <c r="F19" s="29"/>
+      <c r="G19" s="29">
         <v>3000</v>
       </c>
-      <c r="H18" s="30" t="s">
-[...2 lines deleted...]
-      <c r="I18" s="2" t="s">
+      <c r="H19" s="29" t="s">
+        <v>213</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="52"/>
+      <c r="B20" s="52"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="30">
+        <v>102168</v>
+      </c>
+      <c r="E20" s="30">
+        <v>1603538</v>
+      </c>
+      <c r="F20" s="30"/>
+      <c r="G20" s="30">
+        <v>3000</v>
+      </c>
+      <c r="H20" s="30" t="s">
         <v>251</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="D19" s="31">
+      <c r="I20" s="17" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="52"/>
+      <c r="B21" s="52"/>
+      <c r="C21" s="8"/>
+      <c r="D21" s="29">
         <v>102168</v>
       </c>
-      <c r="E19" s="31">
+      <c r="E21" s="29">
         <v>1603478</v>
       </c>
-      <c r="F19" s="31"/>
-      <c r="G19" s="31">
+      <c r="F21" s="29"/>
+      <c r="G21" s="29">
         <v>3000</v>
       </c>
-      <c r="H19" s="31" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="43">
+      <c r="H21" s="29" t="s">
+        <v>219</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="42">
         <v>1325</v>
       </c>
-      <c r="B20" s="43">
+      <c r="B22" s="42">
         <v>3421</v>
       </c>
-      <c r="C20" s="8"/>
-      <c r="D20" s="30">
+      <c r="C22" s="8"/>
+      <c r="D22" s="29">
         <v>102169</v>
       </c>
-      <c r="E20" s="30">
+      <c r="E22" s="29">
         <v>1603421</v>
       </c>
-      <c r="F20" s="30"/>
-[...8 lines deleted...]
-      <c r="A21" s="43">
+      <c r="F22" s="29"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="J22" s="17"/>
+    </row>
+    <row r="23" spans="1:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="42">
         <v>2142</v>
       </c>
-      <c r="B21" s="43">
+      <c r="B23" s="42">
         <v>1560</v>
       </c>
-      <c r="C21" s="8"/>
-      <c r="D21" s="30">
+      <c r="C23" s="8"/>
+      <c r="D23" s="29">
         <v>205802</v>
       </c>
-      <c r="E21" s="30">
+      <c r="E23" s="29">
         <v>1601560</v>
       </c>
-      <c r="F21" s="30"/>
-      <c r="G21" s="30">
+      <c r="F23" s="29"/>
+      <c r="G23" s="29">
         <v>2000</v>
       </c>
-      <c r="H21" s="30"/>
-[...6 lines deleted...]
-      <c r="A22" s="43" t="s">
+      <c r="H23" s="29"/>
+      <c r="I23" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="J23" s="2"/>
+    </row>
+    <row r="24" spans="1:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="B22" s="43" t="s">
-[...3 lines deleted...]
-      <c r="D22" s="30">
+      <c r="B24" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C24" s="8"/>
+      <c r="D24" s="29">
         <v>205864</v>
       </c>
-      <c r="E22" s="55" t="s">
-[...3 lines deleted...]
-      <c r="G22" s="30">
+      <c r="E24" s="53" t="s">
+        <v>157</v>
+      </c>
+      <c r="F24" s="29"/>
+      <c r="G24" s="29">
         <v>2000</v>
       </c>
-      <c r="H22" s="30"/>
-[...30 lines deleted...]
-      <c r="F24" s="38" t="s">
+      <c r="H24" s="29"/>
+      <c r="I24" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="J24" s="2"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="3"/>
+    </row>
+    <row r="25" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="29"/>
+      <c r="E25" s="29"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+    </row>
+    <row r="26" spans="1:12" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A26" s="40" t="s">
+        <v>130</v>
+      </c>
+      <c r="B26" s="41"/>
+      <c r="D26" s="36" t="s">
         <v>137</v>
       </c>
-      <c r="G24" s="38" t="s">
-[...5 lines deleted...]
-      <c r="I24" s="12" t="s">
+      <c r="E26" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="F26" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="G26" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="H26" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="I26" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="J26" s="1"/>
+    </row>
+    <row r="27" spans="1:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="42">
+        <v>1315</v>
+      </c>
+      <c r="B27" s="42" t="s">
         <v>9</v>
       </c>
-      <c r="J24" s="1"/>
-[...2 lines deleted...]
-      <c r="A25" s="43">
+      <c r="C27" s="8"/>
+      <c r="D27" s="29">
+        <v>102167</v>
+      </c>
+      <c r="E27" s="29">
+        <v>1603166</v>
+      </c>
+      <c r="F27" s="29">
+        <v>1603100</v>
+      </c>
+      <c r="G27" s="29"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="J27" s="2"/>
+    </row>
+    <row r="28" spans="1:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="42">
         <v>1315</v>
       </c>
-      <c r="B25" s="43" t="s">
-[...3 lines deleted...]
-      <c r="D25" s="30">
+      <c r="B28" s="42">
+        <v>3182</v>
+      </c>
+      <c r="C28" s="8"/>
+      <c r="D28" s="29">
         <v>102167</v>
       </c>
-      <c r="E25" s="30">
-[...72 lines deleted...]
-      <c r="H28" s="30"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="29"/>
       <c r="I28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J28" s="2"/>
     </row>
-    <row r="29" spans="1:12" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="43">
+    <row r="29" spans="1:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="42">
         <v>1320</v>
       </c>
-      <c r="B29" s="45" t="s">
-[...3 lines deleted...]
-      <c r="D29" s="30">
+      <c r="B29" s="42">
+        <v>3350</v>
+      </c>
+      <c r="C29" s="8"/>
+      <c r="D29" s="29">
         <v>102168</v>
       </c>
-      <c r="E29" s="30">
+      <c r="E29" s="29">
+        <v>1603350</v>
+      </c>
+      <c r="F29" s="29"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="J29" s="2"/>
+    </row>
+    <row r="30" spans="1:12" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B30" s="42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" s="8"/>
+      <c r="D30" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E30" s="29">
+        <v>1603350</v>
+      </c>
+      <c r="F30" s="29">
+        <v>1603100</v>
+      </c>
+      <c r="G30" s="29"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="J30" s="2"/>
+    </row>
+    <row r="31" spans="1:12" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B31" s="44" t="s">
+        <v>104</v>
+      </c>
+      <c r="C31" s="10"/>
+      <c r="D31" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E31" s="29">
         <v>1603283</v>
       </c>
-      <c r="F29" s="30"/>
-      <c r="G29" s="30">
+      <c r="F31" s="29"/>
+      <c r="G31" s="29">
         <v>3000</v>
       </c>
-      <c r="H29" s="30" t="s">
-[...48 lines deleted...]
-        <v>168</v>
+      <c r="H31" s="29" t="s">
+        <v>158</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="K31" s="27"/>
+        <v>240</v>
+      </c>
+      <c r="K31" s="26"/>
     </row>
     <row r="32" spans="1:12" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="53"/>
-      <c r="B32" s="53"/>
+      <c r="A32" s="42"/>
+      <c r="B32" s="44"/>
       <c r="C32" s="10"/>
       <c r="D32" s="30">
         <v>102168</v>
       </c>
       <c r="E32" s="30">
-        <v>1603334</v>
+        <v>1603283</v>
       </c>
       <c r="F32" s="30"/>
       <c r="G32" s="30">
         <v>3000</v>
       </c>
       <c r="H32" s="30" t="s">
-        <v>243</v>
-[...3 lines deleted...]
-      </c>
+        <v>245</v>
+      </c>
+      <c r="I32" s="17" t="s">
+        <v>247</v>
+      </c>
+      <c r="K32" s="26"/>
     </row>
     <row r="33" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="53"/>
-[...1 lines deleted...]
-      <c r="C33" s="8"/>
+      <c r="A33" s="42"/>
+      <c r="B33" s="44"/>
+      <c r="C33" s="10"/>
       <c r="D33" s="30">
         <v>102168</v>
       </c>
       <c r="E33" s="30">
-        <v>1603464</v>
+        <v>1603283</v>
       </c>
       <c r="F33" s="30"/>
       <c r="G33" s="30">
         <v>3000</v>
       </c>
       <c r="H33" s="30" t="s">
-        <v>234</v>
-[...13 lines deleted...]
-      <c r="C34" s="19"/>
+        <v>246</v>
+      </c>
+      <c r="I33" s="17" t="s">
+        <v>248</v>
+      </c>
+      <c r="K33" s="26"/>
+    </row>
+    <row r="34" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="42"/>
+      <c r="B34" s="44"/>
+      <c r="C34" s="10"/>
       <c r="D34" s="30">
         <v>102168</v>
       </c>
       <c r="E34" s="30">
-        <v>1603438</v>
+        <v>1603283</v>
       </c>
       <c r="F34" s="30"/>
       <c r="G34" s="30">
         <v>3000</v>
       </c>
       <c r="H34" s="30" t="s">
+        <v>234</v>
+      </c>
+      <c r="I34" s="17" t="s">
+        <v>235</v>
+      </c>
+      <c r="K34" s="26"/>
+    </row>
+    <row r="35" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B35" s="44" t="s">
+        <v>105</v>
+      </c>
+      <c r="C35" s="10"/>
+      <c r="D35" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E35" s="29">
+        <v>1603284</v>
+      </c>
+      <c r="F35" s="29"/>
+      <c r="G35" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H35" s="29" t="s">
+        <v>159</v>
+      </c>
+      <c r="I35" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="K35" s="26"/>
+    </row>
+    <row r="36" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="52"/>
+      <c r="B36" s="52"/>
+      <c r="C36" s="10"/>
+      <c r="D36" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E36" s="29">
+        <v>1603334</v>
+      </c>
+      <c r="F36" s="29"/>
+      <c r="G36" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H36" s="29" t="s">
+        <v>207</v>
+      </c>
+      <c r="I36" s="2" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="52"/>
+      <c r="B37" s="52"/>
+      <c r="C37" s="8"/>
+      <c r="D37" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E37" s="29">
+        <v>1603464</v>
+      </c>
+      <c r="F37" s="29"/>
+      <c r="G37" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H37" s="29" t="s">
+        <v>200</v>
+      </c>
+      <c r="I37" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="K37" s="5"/>
+    </row>
+    <row r="38" spans="1:11" s="18" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B38" s="42" t="s">
+        <v>114</v>
+      </c>
+      <c r="C38" s="19"/>
+      <c r="D38" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E38" s="29">
+        <v>1603438</v>
+      </c>
+      <c r="F38" s="29"/>
+      <c r="G38" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H38" s="29" t="s">
+        <v>160</v>
+      </c>
+      <c r="I38" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="J38" s="26"/>
+    </row>
+    <row r="39" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="52"/>
+      <c r="B39" s="52"/>
+      <c r="C39" s="8"/>
+      <c r="D39" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E39" s="29">
+        <v>1603468</v>
+      </c>
+      <c r="F39" s="29"/>
+      <c r="G39" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H39" s="29" t="s">
+        <v>217</v>
+      </c>
+      <c r="I39" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="J39" s="5"/>
+    </row>
+    <row r="40" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="43"/>
+      <c r="B40" s="41"/>
+      <c r="D40" s="31"/>
+      <c r="E40" s="31"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+    </row>
+    <row r="41" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="42">
+        <v>2143</v>
+      </c>
+      <c r="B41" s="42"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="29">
+        <v>205803</v>
+      </c>
+      <c r="E41" s="29"/>
+      <c r="F41" s="29"/>
+      <c r="G41" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H41" s="29"/>
+      <c r="I41" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="J41" s="2"/>
+    </row>
+    <row r="42" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="42">
+        <v>2144</v>
+      </c>
+      <c r="B42" s="42"/>
+      <c r="C42" s="8"/>
+      <c r="D42" s="29">
+        <v>205804</v>
+      </c>
+      <c r="E42" s="29"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H42" s="29"/>
+      <c r="I42" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="J42" s="2"/>
+    </row>
+    <row r="43" spans="1:11" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" s="23"/>
+      <c r="D43" s="29">
+        <v>205849</v>
+      </c>
+      <c r="E43" s="29" t="s">
+        <v>139</v>
+      </c>
+      <c r="F43" s="29"/>
+      <c r="G43" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H43" s="29"/>
+      <c r="I43" s="23" t="s">
+        <v>258</v>
+      </c>
+      <c r="J43" s="2"/>
+      <c r="K43" s="5"/>
+    </row>
+    <row r="44" spans="1:11" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="C44" s="2"/>
+      <c r="D44" s="29">
+        <v>205849</v>
+      </c>
+      <c r="E44" s="29" t="s">
+        <v>140</v>
+      </c>
+      <c r="F44" s="29"/>
+      <c r="G44" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H44" s="29"/>
+      <c r="I44" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="J44" s="2"/>
+      <c r="K44" s="5"/>
+    </row>
+    <row r="45" spans="1:11" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="C45" s="8"/>
+      <c r="D45" s="29">
+        <v>205849</v>
+      </c>
+      <c r="E45" s="29" t="s">
+        <v>141</v>
+      </c>
+      <c r="F45" s="29"/>
+      <c r="G45" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H45" s="29"/>
+      <c r="I45" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="J45" s="2"/>
+    </row>
+    <row r="46" spans="1:11" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C46" s="8"/>
+      <c r="D46" s="29">
+        <v>205864</v>
+      </c>
+      <c r="E46" s="29" t="s">
+        <v>138</v>
+      </c>
+      <c r="F46" s="29"/>
+      <c r="G46" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H46" s="29"/>
+      <c r="I46" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="J46" s="2"/>
+    </row>
+    <row r="47" spans="1:11" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="2"/>
+      <c r="B47" s="8"/>
+      <c r="C47" s="8"/>
+      <c r="D47" s="29"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="29"/>
+      <c r="H47" s="29"/>
+      <c r="I47" s="9"/>
+      <c r="J47" s="8"/>
+    </row>
+    <row r="48" spans="1:11" s="3" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A48" s="40" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" s="47"/>
+      <c r="D48" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="E48" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="F48" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="G48" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="H48" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="I48" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="J48" s="8"/>
+    </row>
+    <row r="49" spans="1:10" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B49" s="42">
+        <v>3301</v>
+      </c>
+      <c r="C49" s="8"/>
+      <c r="D49" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E49" s="29">
+        <v>1603301</v>
+      </c>
+      <c r="F49" s="29"/>
+      <c r="G49" s="29"/>
+      <c r="H49" s="29"/>
+      <c r="I49" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J49" s="8"/>
+    </row>
+    <row r="50" spans="1:10" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B50" s="42">
+        <v>3302</v>
+      </c>
+      <c r="C50" s="8"/>
+      <c r="D50" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E50" s="29">
+        <v>1603302</v>
+      </c>
+      <c r="F50" s="29"/>
+      <c r="G50" s="29"/>
+      <c r="H50" s="29"/>
+      <c r="I50" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="J50" s="8"/>
+    </row>
+    <row r="51" spans="1:10" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B51" s="42" t="s">
+        <v>22</v>
+      </c>
+      <c r="C51" s="8"/>
+      <c r="D51" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E51" s="29">
+        <v>1603302</v>
+      </c>
+      <c r="F51" s="29">
+        <v>1602901</v>
+      </c>
+      <c r="G51" s="29"/>
+      <c r="H51" s="29"/>
+      <c r="I51" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J51" s="8"/>
+    </row>
+    <row r="52" spans="1:10" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B52" s="42">
+        <v>3304</v>
+      </c>
+      <c r="C52" s="8"/>
+      <c r="D52" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E52" s="29">
+        <v>1603304</v>
+      </c>
+      <c r="F52" s="29"/>
+      <c r="G52" s="29"/>
+      <c r="H52" s="29"/>
+      <c r="I52" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="J52" s="8"/>
+    </row>
+    <row r="53" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B53" s="42">
+        <v>3305</v>
+      </c>
+      <c r="C53" s="8"/>
+      <c r="D53" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E53" s="29">
+        <v>1603305</v>
+      </c>
+      <c r="F53" s="29"/>
+      <c r="G53" s="29"/>
+      <c r="H53" s="29"/>
+      <c r="I53" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J53" s="8"/>
+    </row>
+    <row r="54" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B54" s="42">
+        <v>3306</v>
+      </c>
+      <c r="C54" s="8"/>
+      <c r="D54" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E54" s="29">
+        <v>1603306</v>
+      </c>
+      <c r="F54" s="29"/>
+      <c r="G54" s="29"/>
+      <c r="H54" s="29"/>
+      <c r="I54" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="J54" s="8"/>
+    </row>
+    <row r="55" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B55" s="42">
+        <v>3308</v>
+      </c>
+      <c r="C55" s="8"/>
+      <c r="D55" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E55" s="29">
+        <v>1603308</v>
+      </c>
+      <c r="F55" s="29"/>
+      <c r="G55" s="29"/>
+      <c r="H55" s="29"/>
+      <c r="I55" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J55" s="8"/>
+    </row>
+    <row r="56" spans="1:10" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="52"/>
+      <c r="B56" s="52"/>
+      <c r="C56" s="8"/>
+      <c r="D56" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E56" s="29">
+        <v>1603329</v>
+      </c>
+      <c r="F56" s="29"/>
+      <c r="G56" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H56" s="29" t="s">
+        <v>221</v>
+      </c>
+      <c r="I56" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="J56" s="5"/>
+    </row>
+    <row r="57" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="52">
+        <v>1320</v>
+      </c>
+      <c r="B57" s="52" t="s">
+        <v>161</v>
+      </c>
+      <c r="C57" s="8"/>
+      <c r="D57" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E57" s="29">
+        <v>1603302</v>
+      </c>
+      <c r="F57" s="29">
+        <v>1602564</v>
+      </c>
+      <c r="G57" s="30"/>
+      <c r="H57" s="30"/>
+      <c r="I57" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="J57" s="8"/>
+    </row>
+    <row r="58" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="52">
+        <v>1320</v>
+      </c>
+      <c r="B58" s="52" t="s">
+        <v>174</v>
+      </c>
+      <c r="C58" s="8"/>
+      <c r="D58" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E58" s="29">
+        <v>1603302</v>
+      </c>
+      <c r="F58" s="29">
+        <v>1602565</v>
+      </c>
+      <c r="G58" s="30"/>
+      <c r="H58" s="30"/>
+      <c r="I58" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="J58" s="8"/>
+    </row>
+    <row r="59" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="52">
+        <v>1320</v>
+      </c>
+      <c r="B59" s="52" t="s">
+        <v>175</v>
+      </c>
+      <c r="C59" s="8"/>
+      <c r="D59" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E59" s="29">
+        <v>1603302</v>
+      </c>
+      <c r="F59" s="29">
+        <v>1602566</v>
+      </c>
+      <c r="G59" s="30"/>
+      <c r="H59" s="30"/>
+      <c r="I59" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="I34" s="2" t="s">
-[...8 lines deleted...]
-      <c r="D35" s="31">
+      <c r="J59" s="8"/>
+    </row>
+    <row r="60" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="52">
+        <v>1320</v>
+      </c>
+      <c r="B60" s="52" t="s">
+        <v>162</v>
+      </c>
+      <c r="C60" s="8"/>
+      <c r="D60" s="29">
         <v>102168</v>
       </c>
-      <c r="E35" s="31">
-[...198 lines deleted...]
-      <c r="A45" s="43">
+      <c r="E60" s="29">
+        <v>1603302</v>
+      </c>
+      <c r="F60" s="29">
+        <v>1602567</v>
+      </c>
+      <c r="G60" s="30"/>
+      <c r="H60" s="30"/>
+      <c r="I60" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="J60" s="8"/>
+    </row>
+    <row r="61" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="52">
         <v>1320</v>
       </c>
-      <c r="B45" s="43">
-[...3 lines deleted...]
-      <c r="D45" s="30">
+      <c r="B61" s="52" t="s">
+        <v>164</v>
+      </c>
+      <c r="C61" s="8"/>
+      <c r="D61" s="29">
         <v>102168</v>
       </c>
-      <c r="E45" s="30">
-[...21 lines deleted...]
-      <c r="E46" s="30">
+      <c r="E61" s="29">
         <v>1603302</v>
       </c>
-      <c r="F46" s="30"/>
-[...251 lines deleted...]
-      <c r="F57" s="30">
+      <c r="F61" s="29">
         <v>1602568</v>
       </c>
-      <c r="G57" s="31"/>
-[...84 lines deleted...]
-      <c r="F61" s="30"/>
       <c r="G61" s="30"/>
       <c r="H61" s="30"/>
-      <c r="I61" s="2"/>
-[...6 lines deleted...]
-        <v>1558</v>
+      <c r="I61" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="J61" s="8"/>
+    </row>
+    <row r="62" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="52">
+        <v>1320</v>
+      </c>
+      <c r="B62" s="52" t="s">
+        <v>163</v>
       </c>
       <c r="C62" s="8"/>
-      <c r="D62" s="30">
-[...8 lines deleted...]
-      </c>
+      <c r="D62" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E62" s="29">
+        <v>1603302</v>
+      </c>
+      <c r="F62" s="29">
+        <v>1602570</v>
+      </c>
+      <c r="G62" s="30"/>
       <c r="H62" s="30"/>
       <c r="I62" s="2" t="s">
-        <v>205</v>
-[...4 lines deleted...]
-      <c r="A63" s="44" t="s">
+        <v>173</v>
+      </c>
+      <c r="J62" s="8"/>
+    </row>
+    <row r="63" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="52">
+        <v>1320</v>
+      </c>
+      <c r="B63" s="52" t="s">
+        <v>165</v>
+      </c>
+      <c r="C63" s="8"/>
+      <c r="D63" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E63" s="29">
+        <v>1603302</v>
+      </c>
+      <c r="F63" s="29">
+        <v>1602571</v>
+      </c>
+      <c r="G63" s="30"/>
+      <c r="H63" s="30"/>
+      <c r="I63" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="J63" s="8"/>
+    </row>
+    <row r="64" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="52">
+        <v>1320</v>
+      </c>
+      <c r="B64" s="52" t="s">
+        <v>166</v>
+      </c>
+      <c r="C64" s="8"/>
+      <c r="D64" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E64" s="29">
+        <v>1603302</v>
+      </c>
+      <c r="F64" s="29">
+        <v>1602900</v>
+      </c>
+      <c r="G64" s="30"/>
+      <c r="H64" s="30"/>
+      <c r="I64" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="J64" s="8"/>
+    </row>
+    <row r="65" spans="1:11" s="3" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="42"/>
+      <c r="B65" s="42"/>
+      <c r="C65" s="8"/>
+      <c r="D65" s="29"/>
+      <c r="E65" s="29"/>
+      <c r="F65" s="29"/>
+      <c r="G65" s="29"/>
+      <c r="H65" s="29"/>
+      <c r="I65" s="2"/>
+    </row>
+    <row r="66" spans="1:11" s="3" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="42">
+        <v>2147</v>
+      </c>
+      <c r="B66" s="42">
+        <v>1558</v>
+      </c>
+      <c r="C66" s="8"/>
+      <c r="D66" s="29">
+        <v>205807</v>
+      </c>
+      <c r="E66" s="29">
+        <v>1601558</v>
+      </c>
+      <c r="F66" s="29"/>
+      <c r="G66" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H66" s="29"/>
+      <c r="I66" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="J66" s="2"/>
+    </row>
+    <row r="67" spans="1:11" s="3" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B67" s="43"/>
+      <c r="C67" s="2"/>
+      <c r="D67" s="29">
+        <v>205820</v>
+      </c>
+      <c r="E67" s="29"/>
+      <c r="F67" s="33"/>
+      <c r="G67" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H67" s="33"/>
+      <c r="I67" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="J67" s="2"/>
+    </row>
+    <row r="68" spans="1:11" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="B63" s="44"/>
-[...6 lines deleted...]
-      <c r="G63" s="30">
+      <c r="B68" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="C68" s="2"/>
+      <c r="D68" s="29">
+        <v>205855</v>
+      </c>
+      <c r="E68" s="29" t="s">
+        <v>142</v>
+      </c>
+      <c r="F68" s="33"/>
+      <c r="G68" s="29">
         <v>2000</v>
       </c>
-      <c r="H63" s="34"/>
-[...9 lines deleted...]
-      <c r="B64" s="44" t="s">
+      <c r="H68" s="33"/>
+      <c r="I68" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="J68" s="2"/>
+    </row>
+    <row r="69" spans="1:11" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B69" s="43" t="s">
+        <v>124</v>
+      </c>
+      <c r="D69" s="29">
+        <v>205855</v>
+      </c>
+      <c r="E69" s="53" t="s">
+        <v>156</v>
+      </c>
+      <c r="F69" s="33"/>
+      <c r="G69" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H69" s="33"/>
+      <c r="I69" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="K69" s="5"/>
+    </row>
+    <row r="70" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="D70" s="32"/>
+      <c r="E70" s="32"/>
+      <c r="F70" s="33"/>
+      <c r="G70" s="33"/>
+      <c r="H70" s="33"/>
+      <c r="I70" s="21"/>
+      <c r="J70" s="20"/>
+    </row>
+    <row r="71" spans="1:11" s="3" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A71" s="40" t="s">
+        <v>130</v>
+      </c>
+      <c r="B71" s="41"/>
+      <c r="C71"/>
+      <c r="D71" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="E71" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="F71" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="G71" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="H71" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="I71" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="C64" s="2"/>
-[...7 lines deleted...]
-      <c r="G64" s="30">
+      <c r="J71" s="1"/>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A72" s="42">
+        <v>1315</v>
+      </c>
+      <c r="B72" s="42">
+        <v>3169</v>
+      </c>
+      <c r="C72" s="8"/>
+      <c r="D72" s="29">
+        <v>102167</v>
+      </c>
+      <c r="E72" s="29">
+        <v>1603169</v>
+      </c>
+      <c r="F72" s="29"/>
+      <c r="G72" s="29"/>
+      <c r="H72" s="29"/>
+      <c r="I72" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J72" s="2"/>
+    </row>
+    <row r="73" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B73" s="42">
+        <v>3390</v>
+      </c>
+      <c r="C73" s="8"/>
+      <c r="D73" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E73" s="29">
+        <v>1603390</v>
+      </c>
+      <c r="F73" s="29"/>
+      <c r="G73" s="29"/>
+      <c r="H73" s="29"/>
+      <c r="I73" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="J73" s="2"/>
+    </row>
+    <row r="74" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="52"/>
+      <c r="B74" s="52"/>
+      <c r="C74" s="57"/>
+      <c r="D74" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E74" s="29">
+        <v>1603460</v>
+      </c>
+      <c r="F74" s="29"/>
+      <c r="G74" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H74" s="29" t="s">
+        <v>208</v>
+      </c>
+      <c r="I74" s="23" t="s">
+        <v>209</v>
+      </c>
+      <c r="J74" s="23"/>
+    </row>
+    <row r="75" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="45">
+        <v>1320</v>
+      </c>
+      <c r="B75" s="45" t="s">
+        <v>120</v>
+      </c>
+      <c r="C75" s="27"/>
+      <c r="D75" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E75" s="29">
+        <v>1603527</v>
+      </c>
+      <c r="F75" s="30"/>
+      <c r="G75" s="29">
+        <v>3024</v>
+      </c>
+      <c r="H75" s="29" t="s">
+        <v>153</v>
+      </c>
+      <c r="I75" s="23" t="s">
+        <v>242</v>
+      </c>
+      <c r="K75" s="55"/>
+    </row>
+    <row r="76" spans="1:11" s="3" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="42">
+        <v>1325</v>
+      </c>
+      <c r="B76" s="42">
+        <v>3415</v>
+      </c>
+      <c r="C76" s="8"/>
+      <c r="D76" s="29">
+        <v>102169</v>
+      </c>
+      <c r="E76" s="29">
+        <v>1603415</v>
+      </c>
+      <c r="F76" s="29"/>
+      <c r="G76" s="29"/>
+      <c r="H76" s="29"/>
+      <c r="I76" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="J76" s="2"/>
+    </row>
+    <row r="77" spans="1:11" s="3" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="42"/>
+      <c r="B77" s="42"/>
+      <c r="C77" s="8"/>
+      <c r="D77" s="29"/>
+      <c r="E77" s="29"/>
+      <c r="F77" s="29"/>
+      <c r="G77" s="29"/>
+      <c r="H77" s="29"/>
+      <c r="I77" s="2"/>
+      <c r="J77" s="2"/>
+    </row>
+    <row r="78" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="42">
+        <v>2142</v>
+      </c>
+      <c r="B78" s="42">
+        <v>1561</v>
+      </c>
+      <c r="C78" s="8"/>
+      <c r="D78" s="29">
+        <v>205802</v>
+      </c>
+      <c r="E78" s="29">
+        <v>1601561</v>
+      </c>
+      <c r="F78" s="29"/>
+      <c r="G78" s="29">
         <v>2000</v>
       </c>
-      <c r="H64" s="34"/>
-[...19 lines deleted...]
-      <c r="G65" s="30">
+      <c r="H78" s="29"/>
+      <c r="I78" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="J78" s="2"/>
+      <c r="K78" s="2"/>
+    </row>
+    <row r="79" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="42">
+        <v>2145</v>
+      </c>
+      <c r="B79" s="42">
+        <v>1551</v>
+      </c>
+      <c r="C79" s="8"/>
+      <c r="D79" s="29">
+        <v>205805</v>
+      </c>
+      <c r="E79" s="29">
+        <v>1601551</v>
+      </c>
+      <c r="F79" s="29"/>
+      <c r="G79" s="29">
         <v>2000</v>
       </c>
-      <c r="H65" s="34"/>
-[...27 lines deleted...]
-      <c r="F67" s="38" t="s">
+      <c r="H79" s="29"/>
+      <c r="I79" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="J79" s="2"/>
+      <c r="K79" s="2"/>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="D80" s="31"/>
+      <c r="E80" s="31"/>
+      <c r="F80" s="31"/>
+      <c r="G80" s="31"/>
+      <c r="H80" s="31"/>
+    </row>
+    <row r="81" spans="1:11" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A81" s="40" t="s">
+        <v>130</v>
+      </c>
+      <c r="B81" s="43"/>
+      <c r="C81" s="2"/>
+      <c r="D81" s="36" t="s">
         <v>137</v>
       </c>
-      <c r="G67" s="38" t="s">
-[...11 lines deleted...]
-      <c r="A68" s="43">
+      <c r="E81" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="F81" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="G81" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="H81" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="I81" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="J81" s="1"/>
+    </row>
+    <row r="82" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="42">
         <v>1315</v>
       </c>
-      <c r="B68" s="43">
-[...3 lines deleted...]
-      <c r="D68" s="30">
+      <c r="B82" s="42">
+        <v>3155</v>
+      </c>
+      <c r="C82" s="8"/>
+      <c r="D82" s="29">
         <v>102167</v>
       </c>
-      <c r="E68" s="30">
-[...11 lines deleted...]
-      <c r="A69" s="43">
+      <c r="E82" s="29">
+        <v>1603155</v>
+      </c>
+      <c r="F82" s="29"/>
+      <c r="G82" s="29"/>
+      <c r="H82" s="29"/>
+      <c r="I82" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="42">
+        <v>1315</v>
+      </c>
+      <c r="B83" s="42">
+        <v>3170</v>
+      </c>
+      <c r="C83" s="8"/>
+      <c r="D83" s="29">
+        <v>102167</v>
+      </c>
+      <c r="E83" s="29">
+        <v>1603170</v>
+      </c>
+      <c r="F83" s="29"/>
+      <c r="G83" s="29"/>
+      <c r="H83" s="29"/>
+      <c r="I83" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="J83" s="2"/>
+    </row>
+    <row r="84" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A84" s="42">
+        <v>1315</v>
+      </c>
+      <c r="B84" s="42">
+        <v>3172</v>
+      </c>
+      <c r="C84" s="8"/>
+      <c r="D84" s="29">
+        <v>102167</v>
+      </c>
+      <c r="E84" s="29">
+        <v>1603172</v>
+      </c>
+      <c r="F84" s="29"/>
+      <c r="G84" s="29"/>
+      <c r="H84" s="29"/>
+      <c r="I84" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="J84" s="2"/>
+    </row>
+    <row r="85" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="42">
         <v>1320</v>
       </c>
-      <c r="B69" s="43">
-[...3 lines deleted...]
-      <c r="D69" s="30">
+      <c r="B85" s="42">
+        <v>3370</v>
+      </c>
+      <c r="C85" s="8"/>
+      <c r="D85" s="29">
         <v>102168</v>
       </c>
-      <c r="E69" s="30">
-[...14 lines deleted...]
-      <c r="D70" s="30">
+      <c r="E85" s="29">
+        <v>1603370</v>
+      </c>
+      <c r="F85" s="29"/>
+      <c r="G85" s="29"/>
+      <c r="H85" s="29"/>
+      <c r="I85" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="J85" s="2"/>
+    </row>
+    <row r="86" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A86" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B86" s="42">
+        <v>3371</v>
+      </c>
+      <c r="C86" s="8"/>
+      <c r="D86" s="29">
         <v>102168</v>
       </c>
-      <c r="E70" s="30">
-[...3 lines deleted...]
-      <c r="G70" s="30">
+      <c r="E86" s="29">
+        <v>1603371</v>
+      </c>
+      <c r="F86" s="29"/>
+      <c r="G86" s="29"/>
+      <c r="H86" s="29"/>
+      <c r="I86" s="2" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A87" s="52"/>
+      <c r="B87" s="52"/>
+      <c r="C87" s="8"/>
+      <c r="D87" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E87" s="29">
+        <v>1603426</v>
+      </c>
+      <c r="F87" s="29"/>
+      <c r="G87" s="29">
         <v>3000</v>
       </c>
-      <c r="H70" s="30" t="s">
-[...8 lines deleted...]
-      <c r="A71" s="46">
+      <c r="H87" s="29" t="s">
+        <v>223</v>
+      </c>
+      <c r="I87" s="2" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="52"/>
+      <c r="B88" s="52"/>
+      <c r="C88" s="8"/>
+      <c r="D88" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E88" s="29">
+        <v>1603426</v>
+      </c>
+      <c r="F88" s="29"/>
+      <c r="G88" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H88" s="29" t="s">
+        <v>224</v>
+      </c>
+      <c r="I88" s="2" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A89" s="52"/>
+      <c r="B89" s="52"/>
+      <c r="C89" s="8"/>
+      <c r="D89" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E89" s="29">
+        <v>1603426</v>
+      </c>
+      <c r="F89" s="29"/>
+      <c r="G89" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H89" s="29" t="s">
+        <v>225</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="42">
         <v>1320</v>
       </c>
-      <c r="B71" s="46" t="s">
-[...3 lines deleted...]
-      <c r="D71" s="30">
+      <c r="B90" s="42" t="s">
+        <v>116</v>
+      </c>
+      <c r="C90" s="8"/>
+      <c r="D90" s="29">
         <v>102168</v>
       </c>
-      <c r="E71" s="30">
-[...197 lines deleted...]
-      <c r="A81" s="43">
+      <c r="E90" s="29">
+        <v>1603438</v>
+      </c>
+      <c r="F90" s="29"/>
+      <c r="G90" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H90" s="29" t="s">
+        <v>177</v>
+      </c>
+      <c r="I90" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="J90" s="26"/>
+      <c r="K90" s="17"/>
+    </row>
+    <row r="91" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="42">
         <v>1320</v>
       </c>
-      <c r="B81" s="43">
-[...3 lines deleted...]
-      <c r="D81" s="30">
+      <c r="B91" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="C91" s="19"/>
+      <c r="D91" s="29">
         <v>102168</v>
       </c>
-      <c r="E81" s="30">
-[...18 lines deleted...]
-      <c r="D82" s="30">
+      <c r="E91" s="29">
+        <v>1603438</v>
+      </c>
+      <c r="F91" s="29"/>
+      <c r="G91" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H91" s="29" t="s">
+        <v>178</v>
+      </c>
+      <c r="I91" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="J91" s="26"/>
+      <c r="K91" s="17"/>
+    </row>
+    <row r="92" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A92" s="52"/>
+      <c r="B92" s="52"/>
+      <c r="C92" s="8"/>
+      <c r="D92" s="29">
         <v>102168</v>
       </c>
-      <c r="E82" s="30">
-[...13 lines deleted...]
-      <c r="D83" s="31">
+      <c r="E92" s="29">
+        <v>1603331</v>
+      </c>
+      <c r="F92" s="29"/>
+      <c r="G92" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H92" s="29" t="s">
+        <v>210</v>
+      </c>
+      <c r="I92" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="J92" s="5"/>
+    </row>
+    <row r="93" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="52"/>
+      <c r="B93" s="52"/>
+      <c r="C93" s="8"/>
+      <c r="D93" s="29">
         <v>102168</v>
       </c>
-      <c r="E83" s="31">
-[...3 lines deleted...]
-      <c r="G83" s="31">
+      <c r="E93" s="29">
+        <v>1603481</v>
+      </c>
+      <c r="F93" s="29"/>
+      <c r="G93" s="29">
         <v>3000</v>
       </c>
-      <c r="H83" s="31" t="s">
-[...163 lines deleted...]
-      <c r="I90" s="17" t="s">
+      <c r="H93" s="29" t="s">
+        <v>199</v>
+      </c>
+      <c r="I93" s="2" t="s">
         <v>276</v>
       </c>
-    </row>
-[...77 lines deleted...]
-      </c>
+      <c r="J93" s="5"/>
+    </row>
+    <row r="94" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="52"/>
+      <c r="B94" s="52"/>
       <c r="C94" s="8"/>
       <c r="D94" s="30">
+        <v>102168</v>
+      </c>
+      <c r="E94" s="30">
+        <v>1603481</v>
+      </c>
+      <c r="F94" s="30"/>
+      <c r="G94" s="30">
+        <v>3000</v>
+      </c>
+      <c r="H94" s="30" t="s">
+        <v>232</v>
+      </c>
+      <c r="I94" s="17" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" s="17" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A95" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B95" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C95" s="8"/>
+      <c r="D95" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E95" s="29">
+        <v>1603483</v>
+      </c>
+      <c r="F95" s="29"/>
+      <c r="G95" s="29">
+        <v>3027</v>
+      </c>
+      <c r="H95" s="29" t="s">
+        <v>135</v>
+      </c>
+      <c r="I95" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="J95" s="2"/>
+      <c r="K95" s="2"/>
+    </row>
+    <row r="96" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A96" s="42"/>
+      <c r="B96" s="42"/>
+      <c r="C96" s="8"/>
+      <c r="D96" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E96" s="29">
+        <v>1603491</v>
+      </c>
+      <c r="F96" s="29"/>
+      <c r="G96" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H96" s="29" t="s">
+        <v>231</v>
+      </c>
+      <c r="I96" s="2" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A97" s="42">
+        <v>1325</v>
+      </c>
+      <c r="B97" s="42">
+        <v>3410</v>
+      </c>
+      <c r="C97" s="8"/>
+      <c r="D97" s="29">
         <v>102169</v>
       </c>
-      <c r="E94" s="30">
+      <c r="E97" s="29">
+        <v>1603410</v>
+      </c>
+      <c r="F97" s="29"/>
+      <c r="G97" s="29"/>
+      <c r="H97" s="29"/>
+      <c r="I97" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="42">
+        <v>1325</v>
+      </c>
+      <c r="B98" s="42">
+        <v>3411</v>
+      </c>
+      <c r="C98" s="8"/>
+      <c r="D98" s="29">
+        <v>102169</v>
+      </c>
+      <c r="E98" s="29">
         <v>1603411</v>
       </c>
-      <c r="F94" s="30"/>
-[...2 lines deleted...]
-      <c r="I94" s="2" t="s">
+      <c r="F98" s="29"/>
+      <c r="G98" s="29"/>
+      <c r="H98" s="29"/>
+      <c r="I98" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" s="2" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="42"/>
+      <c r="B99" s="42"/>
+      <c r="C99" s="8"/>
+      <c r="D99" s="29"/>
+      <c r="E99" s="29"/>
+      <c r="F99" s="29"/>
+      <c r="G99" s="29"/>
+      <c r="H99" s="29"/>
+    </row>
+    <row r="100" spans="1:11" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="42"/>
+      <c r="B100" s="42"/>
+      <c r="C100" s="8"/>
+      <c r="D100" s="29">
+        <v>205226</v>
+      </c>
+      <c r="E100" s="29" t="s">
+        <v>192</v>
+      </c>
+      <c r="F100" s="29"/>
+      <c r="G100" s="29"/>
+      <c r="H100" s="29"/>
+      <c r="I100" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="K100" s="5"/>
+    </row>
+    <row r="101" spans="1:11" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="42">
+        <v>2142</v>
+      </c>
+      <c r="B101" s="42">
+        <v>1562</v>
+      </c>
+      <c r="D101" s="29">
+        <v>205802</v>
+      </c>
+      <c r="E101" s="29">
+        <v>1601562</v>
+      </c>
+      <c r="F101" s="29"/>
+      <c r="G101" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H101" s="29"/>
+      <c r="I101" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="K101" s="26"/>
+    </row>
+    <row r="102" spans="1:11" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="42">
+        <v>2145</v>
+      </c>
+      <c r="B102" s="42">
+        <v>1552</v>
+      </c>
+      <c r="D102" s="29">
+        <v>205805</v>
+      </c>
+      <c r="E102" s="29">
+        <v>1601552</v>
+      </c>
+      <c r="F102" s="29"/>
+      <c r="G102" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H102" s="29"/>
+      <c r="I102" s="2" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="43" t="s">
         <v>43</v>
       </c>
-    </row>
-[...42 lines deleted...]
-      <c r="G97" s="30">
+      <c r="B103" s="42"/>
+      <c r="C103" s="8"/>
+      <c r="D103" s="29">
+        <v>205817</v>
+      </c>
+      <c r="E103" s="29"/>
+      <c r="F103" s="29"/>
+      <c r="G103" s="29">
         <v>2000</v>
       </c>
-      <c r="H97" s="30"/>
-[...18 lines deleted...]
-      <c r="G98" s="30">
+      <c r="H103" s="29"/>
+      <c r="I103" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="J103" s="2"/>
+      <c r="K103" s="5"/>
+    </row>
+    <row r="104" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B104" s="42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C104" s="8"/>
+      <c r="D104" s="29">
+        <v>205849</v>
+      </c>
+      <c r="E104" s="29" t="s">
+        <v>143</v>
+      </c>
+      <c r="F104" s="29"/>
+      <c r="G104" s="29">
         <v>2000</v>
       </c>
-      <c r="H98" s="30"/>
-[...5 lines deleted...]
-      <c r="A99" s="44" t="s">
+      <c r="H104" s="29"/>
+      <c r="I104" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="J104" s="2"/>
+      <c r="K104" s="5"/>
+    </row>
+    <row r="105" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B105" s="42" t="s">
+        <v>126</v>
+      </c>
+      <c r="C105" s="8"/>
+      <c r="D105" s="29">
+        <v>205849</v>
+      </c>
+      <c r="E105" s="29" t="s">
+        <v>144</v>
+      </c>
+      <c r="F105" s="29"/>
+      <c r="G105" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H105" s="29"/>
+      <c r="I105" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="J105" s="2"/>
+      <c r="K105" s="5"/>
+    </row>
+    <row r="106" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A106" s="8"/>
+      <c r="B106" s="8"/>
+      <c r="C106" s="8"/>
+      <c r="D106" s="29"/>
+      <c r="E106" s="29"/>
+      <c r="F106" s="29"/>
+      <c r="G106" s="29"/>
+      <c r="H106" s="29"/>
+      <c r="I106" s="2"/>
+      <c r="J106" s="2"/>
+    </row>
+    <row r="107" spans="1:11" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A107" s="40" t="s">
+        <v>130</v>
+      </c>
+      <c r="B107" s="41"/>
+      <c r="D107" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="E107" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="F107" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="G107" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="H107" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="I107" s="12" t="s">
         <v>44</v>
       </c>
-      <c r="B99" s="43"/>
-[...6 lines deleted...]
-      <c r="G99" s="30">
+      <c r="J107" s="1"/>
+    </row>
+    <row r="108" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="42">
+        <v>1315</v>
+      </c>
+      <c r="B108" s="42">
+        <v>3178</v>
+      </c>
+      <c r="C108" s="8"/>
+      <c r="D108" s="29">
+        <v>102167</v>
+      </c>
+      <c r="E108" s="29">
+        <v>1603178</v>
+      </c>
+      <c r="F108" s="29"/>
+      <c r="G108" s="29"/>
+      <c r="H108" s="29"/>
+      <c r="I108" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="J108" s="2"/>
+    </row>
+    <row r="109" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="42">
+        <v>1325</v>
+      </c>
+      <c r="B109" s="42">
+        <v>3401</v>
+      </c>
+      <c r="C109" s="8"/>
+      <c r="D109" s="29">
+        <v>102169</v>
+      </c>
+      <c r="E109" s="29">
+        <v>1603401</v>
+      </c>
+      <c r="F109" s="29"/>
+      <c r="G109" s="29"/>
+      <c r="H109" s="29"/>
+      <c r="I109" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="J109" s="2"/>
+    </row>
+    <row r="110" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A110" s="42">
+        <v>1325</v>
+      </c>
+      <c r="B110" s="42">
+        <v>3402</v>
+      </c>
+      <c r="C110" s="8"/>
+      <c r="D110" s="29">
+        <v>102169</v>
+      </c>
+      <c r="E110" s="29">
+        <v>1603402</v>
+      </c>
+      <c r="F110" s="29"/>
+      <c r="G110" s="29"/>
+      <c r="H110" s="29"/>
+      <c r="I110" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="J110" s="2"/>
+    </row>
+    <row r="111" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A111" s="42">
+        <v>1325</v>
+      </c>
+      <c r="B111" s="42">
+        <v>3403</v>
+      </c>
+      <c r="C111" s="8"/>
+      <c r="D111" s="29">
+        <v>102169</v>
+      </c>
+      <c r="E111" s="29">
+        <v>1603403</v>
+      </c>
+      <c r="F111" s="29"/>
+      <c r="G111" s="29"/>
+      <c r="H111" s="29"/>
+      <c r="I111" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="J111" s="2"/>
+    </row>
+    <row r="112" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A112" s="42">
+        <v>1325</v>
+      </c>
+      <c r="B112" s="42">
+        <v>3406</v>
+      </c>
+      <c r="C112" s="8"/>
+      <c r="D112" s="29">
+        <v>102169</v>
+      </c>
+      <c r="E112" s="29">
+        <v>1603406</v>
+      </c>
+      <c r="F112" s="29"/>
+      <c r="G112" s="29"/>
+      <c r="H112" s="29"/>
+      <c r="I112" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="J112" s="2"/>
+    </row>
+    <row r="113" spans="1:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A113" s="42"/>
+      <c r="B113" s="42"/>
+      <c r="C113" s="8"/>
+      <c r="D113" s="29">
+        <v>102169</v>
+      </c>
+      <c r="E113" s="29">
+        <v>1603416</v>
+      </c>
+      <c r="F113" s="29"/>
+      <c r="G113" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H113" s="29" t="s">
+        <v>191</v>
+      </c>
+      <c r="I113" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="J113" s="2"/>
+      <c r="K113" s="5"/>
+    </row>
+    <row r="114" spans="1:18" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A114" s="42"/>
+      <c r="B114" s="42"/>
+      <c r="C114" s="8"/>
+      <c r="D114" s="29">
+        <v>102169</v>
+      </c>
+      <c r="E114" s="29">
+        <v>1603416</v>
+      </c>
+      <c r="F114" s="29"/>
+      <c r="G114" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H114" s="29" t="s">
+        <v>229</v>
+      </c>
+      <c r="I114" s="2" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="115" spans="1:18" ht="9.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A115" s="41"/>
+      <c r="B115" s="41"/>
+      <c r="D115" s="31"/>
+      <c r="E115" s="31"/>
+      <c r="F115" s="31"/>
+      <c r="G115" s="31"/>
+      <c r="H115" s="31"/>
+      <c r="J115" s="2"/>
+    </row>
+    <row r="116" spans="1:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A116" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B116" s="42" t="s">
+        <v>50</v>
+      </c>
+      <c r="C116" s="8"/>
+      <c r="D116" s="29">
+        <v>205849</v>
+      </c>
+      <c r="E116" s="29" t="s">
+        <v>145</v>
+      </c>
+      <c r="F116" s="29"/>
+      <c r="G116" s="29">
         <v>2000</v>
       </c>
-      <c r="H99" s="30"/>
-[...13 lines deleted...]
-      <c r="D100" s="30">
+      <c r="H116" s="29"/>
+      <c r="I116" s="59" t="s">
+        <v>271</v>
+      </c>
+      <c r="J116" s="2"/>
+      <c r="K116" s="2"/>
+    </row>
+    <row r="117" spans="1:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A117" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B117" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C117" s="8"/>
+      <c r="D117" s="29">
         <v>205849</v>
       </c>
-      <c r="E100" s="30" t="s">
-[...3 lines deleted...]
-      <c r="G100" s="30">
+      <c r="E117" s="29" t="s">
+        <v>146</v>
+      </c>
+      <c r="F117" s="29"/>
+      <c r="G117" s="29">
         <v>2000</v>
       </c>
-      <c r="H100" s="30"/>
-[...21 lines deleted...]
-      <c r="G101" s="30">
+      <c r="H117" s="29"/>
+      <c r="I117" s="9" t="s">
+        <v>272</v>
+      </c>
+      <c r="J117" s="2"/>
+      <c r="K117" s="2"/>
+    </row>
+    <row r="118" spans="1:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B118" s="42" t="s">
+        <v>127</v>
+      </c>
+      <c r="C118" s="8"/>
+      <c r="D118" s="29">
+        <v>205855</v>
+      </c>
+      <c r="E118" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="F118" s="29"/>
+      <c r="G118" s="29">
         <v>2000</v>
       </c>
-      <c r="H101" s="30"/>
-[...170 lines deleted...]
-      <c r="I109" s="2" t="s">
+      <c r="H118" s="29"/>
+      <c r="I118" s="59" t="s">
+        <v>273</v>
+      </c>
+      <c r="J118" s="2"/>
+      <c r="K118" s="5"/>
+    </row>
+    <row r="119" spans="1:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A119" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B119" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="C119" s="8"/>
+      <c r="D119" s="29">
+        <v>205864</v>
+      </c>
+      <c r="E119" s="29" t="s">
+        <v>148</v>
+      </c>
+      <c r="F119" s="29"/>
+      <c r="G119" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H119" s="29"/>
+      <c r="I119" s="59" t="s">
         <v>274</v>
       </c>
-      <c r="J109" s="2"/>
-[...210 lines deleted...]
-      </c>
       <c r="J119" s="2"/>
-      <c r="O119" s="2"/>
-[...2 lines deleted...]
-      <c r="R119" s="2"/>
+      <c r="K119" s="2"/>
     </row>
     <row r="120" spans="1:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A120" s="43">
-[...11 lines deleted...]
-      </c>
+      <c r="A120" s="39"/>
+      <c r="B120" s="38"/>
+      <c r="C120" s="19"/>
+      <c r="D120" s="30"/>
+      <c r="E120" s="30"/>
       <c r="F120" s="30"/>
       <c r="G120" s="30"/>
       <c r="H120" s="30"/>
-      <c r="I120" s="2" t="s">
+      <c r="I120" s="22"/>
+      <c r="J120" s="17"/>
+    </row>
+    <row r="121" spans="1:18" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A121" s="40" t="s">
+        <v>130</v>
+      </c>
+      <c r="B121" s="41"/>
+      <c r="D121" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="E121" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="F121" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="G121" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="H121" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="I121" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="J121" s="1"/>
+    </row>
+    <row r="122" spans="1:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A122" s="42">
+        <v>1320</v>
+      </c>
+      <c r="B122" s="42">
+        <v>3357</v>
+      </c>
+      <c r="C122" s="8"/>
+      <c r="D122" s="29">
+        <v>102168</v>
+      </c>
+      <c r="E122" s="29">
+        <v>1603357</v>
+      </c>
+      <c r="F122" s="29"/>
+      <c r="G122" s="29"/>
+      <c r="H122" s="29"/>
+      <c r="I122" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="J122" s="2"/>
+      <c r="O122" s="2"/>
+      <c r="P122" s="2"/>
+      <c r="Q122" s="2"/>
+      <c r="R122" s="2"/>
+    </row>
+    <row r="123" spans="1:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A123" s="42">
+        <v>1325</v>
+      </c>
+      <c r="B123" s="42">
+        <v>3499</v>
+      </c>
+      <c r="C123" s="8"/>
+      <c r="D123" s="29">
+        <v>102169</v>
+      </c>
+      <c r="E123" s="29">
+        <v>1603499</v>
+      </c>
+      <c r="F123" s="29"/>
+      <c r="G123" s="29"/>
+      <c r="H123" s="29"/>
+      <c r="I123" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="J123" s="2"/>
+      <c r="O123" s="2"/>
+      <c r="P123" s="2"/>
+      <c r="Q123" s="2"/>
+      <c r="R123" s="2"/>
+    </row>
+    <row r="124" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A124" s="13"/>
+      <c r="B124" s="13"/>
+      <c r="C124" s="13"/>
+      <c r="D124" s="32"/>
+      <c r="E124" s="32"/>
+      <c r="F124" s="32"/>
+      <c r="G124" s="32"/>
+      <c r="H124" s="32"/>
+      <c r="I124" s="3"/>
+      <c r="J124" s="3"/>
+    </row>
+    <row r="125" spans="1:18" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A125" s="40" t="s">
+        <v>130</v>
+      </c>
+      <c r="B125" s="41"/>
+      <c r="D125" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="E125" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="F125" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="G125" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="H125" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="I125" s="12" t="s">
         <v>56</v>
       </c>
-      <c r="J120" s="2"/>
-[...28 lines deleted...]
-      <c r="F122" s="38" t="s">
+      <c r="J125" s="4"/>
+    </row>
+    <row r="126" spans="1:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="42">
+        <v>1495</v>
+      </c>
+      <c r="B126" s="42">
+        <v>4951</v>
+      </c>
+      <c r="C126" s="8"/>
+      <c r="D126" s="29">
+        <v>102177</v>
+      </c>
+      <c r="E126" s="29">
+        <v>1604951</v>
+      </c>
+      <c r="F126" s="29"/>
+      <c r="G126" s="29"/>
+      <c r="H126" s="29"/>
+      <c r="I126" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="J126" s="3"/>
+    </row>
+    <row r="127" spans="1:18" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="42">
+        <v>1495</v>
+      </c>
+      <c r="B127" s="42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C127" s="8"/>
+      <c r="D127" s="29">
+        <v>102177</v>
+      </c>
+      <c r="E127" s="29">
+        <v>1604954</v>
+      </c>
+      <c r="F127" s="29"/>
+      <c r="G127" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H127" s="29" t="s">
+        <v>179</v>
+      </c>
+      <c r="I127" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="J127" s="2"/>
+    </row>
+    <row r="128" spans="1:18" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A128" s="52"/>
+      <c r="B128" s="52"/>
+      <c r="C128" s="8"/>
+      <c r="D128" s="29">
+        <v>102177</v>
+      </c>
+      <c r="E128" s="29">
+        <v>1604957</v>
+      </c>
+      <c r="F128" s="29"/>
+      <c r="G128" s="29">
+        <v>3000</v>
+      </c>
+      <c r="H128" s="29" t="s">
+        <v>201</v>
+      </c>
+      <c r="I128" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="J128" s="5"/>
+      <c r="K128" s="5"/>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A129" s="8"/>
+      <c r="B129" s="8"/>
+      <c r="C129" s="8"/>
+      <c r="D129" s="29"/>
+      <c r="E129" s="29"/>
+      <c r="F129" s="29"/>
+      <c r="G129" s="29"/>
+      <c r="H129" s="29"/>
+      <c r="I129" s="2"/>
+      <c r="J129" s="2"/>
+    </row>
+    <row r="130" spans="1:11" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A130" s="40" t="s">
+        <v>130</v>
+      </c>
+      <c r="B130" s="41"/>
+      <c r="D130" s="36" t="s">
         <v>137</v>
       </c>
-      <c r="G122" s="38" t="s">
-[...27 lines deleted...]
-      <c r="I123" s="2" t="s">
+      <c r="E130" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="F130" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="G130" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="H130" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="I130" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="J123" s="3"/>
-[...19 lines deleted...]
-      <c r="H124" s="30" t="s">
+      <c r="J130" s="1"/>
+      <c r="K130" s="5"/>
+    </row>
+    <row r="131" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A131" s="42">
+        <v>2128</v>
+      </c>
+      <c r="B131" s="49"/>
+      <c r="C131" s="14"/>
+      <c r="D131" s="29">
+        <v>205114</v>
+      </c>
+      <c r="E131" s="35"/>
+      <c r="F131" s="29"/>
+      <c r="G131" s="29"/>
+      <c r="H131" s="29"/>
+      <c r="I131" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="J131" s="26"/>
+    </row>
+    <row r="132" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A132" s="42">
+        <v>2150</v>
+      </c>
+      <c r="B132" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C132" s="8"/>
+      <c r="D132" s="29">
+        <v>205900</v>
+      </c>
+      <c r="E132" s="29" t="s">
+        <v>150</v>
+      </c>
+      <c r="F132" s="29"/>
+      <c r="G132" s="29"/>
+      <c r="H132" s="29"/>
+      <c r="I132" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="J132" s="2"/>
+    </row>
+    <row r="133" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A133" s="42">
+        <v>2353</v>
+      </c>
+      <c r="B133" s="49"/>
+      <c r="C133" s="14"/>
+      <c r="D133" s="29">
+        <v>205776</v>
+      </c>
+      <c r="E133" s="35"/>
+      <c r="F133" s="29"/>
+      <c r="G133" s="29"/>
+      <c r="H133" s="29"/>
+      <c r="I133" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J133" s="2"/>
+      <c r="K133" s="2"/>
+    </row>
+    <row r="134" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A134" s="42">
+        <v>2353</v>
+      </c>
+      <c r="B134" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="C134" s="8"/>
+      <c r="D134" s="29">
+        <v>205776</v>
+      </c>
+      <c r="E134" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="F134" s="32"/>
+      <c r="G134" s="32"/>
+      <c r="H134" s="32"/>
+      <c r="I134" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="J134" s="2"/>
+    </row>
+    <row r="135" spans="1:11" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A135" s="42">
+        <v>2358</v>
+      </c>
+      <c r="B135" s="48" t="s">
+        <v>65</v>
+      </c>
+      <c r="C135" s="24"/>
+      <c r="D135" s="31">
+        <v>205777</v>
+      </c>
+      <c r="E135" s="34">
+        <v>1600002</v>
+      </c>
+      <c r="F135" s="29"/>
+      <c r="G135" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H135" s="29"/>
+      <c r="I135" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="I124" s="2" t="s">
-[...147 lines deleted...]
-      <c r="A132" s="43">
+      <c r="J135" s="2"/>
+      <c r="K135" s="26"/>
+    </row>
+    <row r="136" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A136" s="42">
         <v>2358</v>
       </c>
-      <c r="B132" s="49" t="s">
-[...3 lines deleted...]
-      <c r="D132" s="32">
+      <c r="B136" s="50" t="s">
+        <v>103</v>
+      </c>
+      <c r="C136" s="25"/>
+      <c r="D136" s="31">
         <v>205777</v>
       </c>
-      <c r="E132" s="35">
-[...3 lines deleted...]
-      <c r="G132" s="31">
+      <c r="E136" s="34">
+        <v>1600013</v>
+      </c>
+      <c r="F136" s="29"/>
+      <c r="G136" s="29">
         <v>2000</v>
       </c>
-      <c r="H132" s="30"/>
-[...99 lines deleted...]
-      <c r="H136" s="30"/>
+      <c r="H136" s="29"/>
       <c r="I136" s="2" t="s">
-        <v>237</v>
+        <v>189</v>
       </c>
       <c r="J136" s="2"/>
       <c r="K136" s="5"/>
     </row>
     <row r="137" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A137" s="53"/>
-[...2 lines deleted...]
-      <c r="D137" s="30">
+      <c r="A137" s="42">
+        <v>2358</v>
+      </c>
+      <c r="B137" s="50" t="s">
+        <v>111</v>
+      </c>
+      <c r="C137" s="25"/>
+      <c r="D137" s="31">
         <v>205777</v>
       </c>
-      <c r="E137" s="35">
-[...3 lines deleted...]
-      <c r="G137" s="31">
+      <c r="E137" s="34">
+        <v>1600019</v>
+      </c>
+      <c r="F137" s="29"/>
+      <c r="G137" s="29">
         <v>2000</v>
       </c>
-      <c r="H137" s="30"/>
+      <c r="H137" s="29"/>
       <c r="I137" s="2" t="s">
-        <v>226</v>
+        <v>202</v>
       </c>
       <c r="J137" s="2"/>
       <c r="K137" s="5"/>
     </row>
     <row r="138" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A138" s="53"/>
-[...2 lines deleted...]
-      <c r="D138" s="30">
+      <c r="A138" s="42">
+        <v>2358</v>
+      </c>
+      <c r="B138" s="50" t="s">
+        <v>112</v>
+      </c>
+      <c r="C138" s="25"/>
+      <c r="D138" s="31">
         <v>205777</v>
       </c>
-      <c r="E138" s="35">
-[...3 lines deleted...]
-      <c r="G138" s="31">
+      <c r="E138" s="34">
+        <v>1600020</v>
+      </c>
+      <c r="F138" s="29"/>
+      <c r="G138" s="29">
         <v>2000</v>
       </c>
-      <c r="H138" s="30"/>
+      <c r="H138" s="29"/>
       <c r="I138" s="2" t="s">
-        <v>227</v>
+        <v>190</v>
       </c>
       <c r="J138" s="2"/>
       <c r="K138" s="5"/>
     </row>
     <row r="139" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A139" s="60"/>
-[...2 lines deleted...]
-      <c r="D139" s="30">
+      <c r="A139" s="42">
+        <v>2358</v>
+      </c>
+      <c r="B139" s="50" t="s">
+        <v>113</v>
+      </c>
+      <c r="C139" s="25"/>
+      <c r="D139" s="31">
         <v>205777</v>
       </c>
-      <c r="E139" s="35">
-[...3 lines deleted...]
-      <c r="G139" s="31">
+      <c r="E139" s="34">
+        <v>1600022</v>
+      </c>
+      <c r="F139" s="29"/>
+      <c r="G139" s="29">
         <v>2000</v>
       </c>
-      <c r="H139" s="30"/>
+      <c r="H139" s="29"/>
       <c r="I139" s="2" t="s">
-        <v>228</v>
+        <v>203</v>
       </c>
       <c r="J139" s="2"/>
-      <c r="K139" s="27"/>
+      <c r="K139" s="5"/>
     </row>
     <row r="140" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="53"/>
-[...2 lines deleted...]
-      <c r="D140" s="30">
+      <c r="A140" s="52"/>
+      <c r="B140" s="52"/>
+      <c r="C140" s="25"/>
+      <c r="D140" s="29">
         <v>205777</v>
       </c>
-      <c r="E140" s="35">
-[...3 lines deleted...]
-      <c r="G140" s="31">
+      <c r="E140" s="34">
+        <v>1600023</v>
+      </c>
+      <c r="F140" s="29"/>
+      <c r="G140" s="29">
         <v>2000</v>
       </c>
-      <c r="H140" s="30"/>
+      <c r="H140" s="29"/>
       <c r="I140" s="2" t="s">
-        <v>229</v>
+        <v>194</v>
       </c>
       <c r="J140" s="2"/>
       <c r="K140" s="5"/>
     </row>
     <row r="141" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A141" s="53"/>
-[...2 lines deleted...]
-      <c r="D141" s="30">
+      <c r="A141" s="52"/>
+      <c r="B141" s="52"/>
+      <c r="C141" s="25"/>
+      <c r="D141" s="29">
         <v>205777</v>
       </c>
-      <c r="E141" s="35">
-[...3 lines deleted...]
-      <c r="G141" s="31">
+      <c r="E141" s="34">
+        <v>1600024</v>
+      </c>
+      <c r="F141" s="29"/>
+      <c r="G141" s="29">
         <v>2000</v>
       </c>
-      <c r="H141" s="30"/>
+      <c r="H141" s="29"/>
       <c r="I141" s="2" t="s">
-        <v>230</v>
+        <v>195</v>
       </c>
       <c r="J141" s="2"/>
       <c r="K141" s="5"/>
     </row>
     <row r="142" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A142" s="43">
-[...14 lines deleted...]
-      <c r="H142" s="33"/>
+      <c r="A142" s="56"/>
+      <c r="B142" s="58"/>
+      <c r="C142" s="25"/>
+      <c r="D142" s="29">
+        <v>205777</v>
+      </c>
+      <c r="E142" s="34">
+        <v>1600025</v>
+      </c>
+      <c r="F142" s="29"/>
+      <c r="G142" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H142" s="29"/>
       <c r="I142" s="2" t="s">
-        <v>68</v>
+        <v>196</v>
       </c>
       <c r="J142" s="2"/>
+      <c r="K142" s="26"/>
     </row>
     <row r="143" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A143" s="43">
-[...14 lines deleted...]
-      <c r="H143" s="33"/>
+      <c r="A143" s="52"/>
+      <c r="B143" s="52"/>
+      <c r="C143" s="25"/>
+      <c r="D143" s="29">
+        <v>205777</v>
+      </c>
+      <c r="E143" s="34">
+        <v>1600026</v>
+      </c>
+      <c r="F143" s="29"/>
+      <c r="G143" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H143" s="29"/>
       <c r="I143" s="2" t="s">
-        <v>70</v>
+        <v>197</v>
       </c>
       <c r="J143" s="2"/>
       <c r="K143" s="5"/>
     </row>
     <row r="144" spans="1:11" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A144" s="43">
-[...14 lines deleted...]
-      <c r="H144" s="33"/>
+      <c r="A144" s="52"/>
+      <c r="B144" s="52"/>
+      <c r="C144" s="25"/>
+      <c r="D144" s="29">
+        <v>205777</v>
+      </c>
+      <c r="E144" s="34">
+        <v>1600027</v>
+      </c>
+      <c r="F144" s="29"/>
+      <c r="G144" s="29">
+        <v>2000</v>
+      </c>
+      <c r="H144" s="29"/>
       <c r="I144" s="2" t="s">
-        <v>71</v>
+        <v>198</v>
       </c>
       <c r="J144" s="2"/>
       <c r="K144" s="5"/>
     </row>
     <row r="145" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A145" s="43">
+      <c r="A145" s="42">
+        <v>2359</v>
+      </c>
+      <c r="B145" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C145" s="8"/>
+      <c r="D145" s="29">
+        <v>205743</v>
+      </c>
+      <c r="E145" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="F145" s="32"/>
+      <c r="G145" s="32"/>
+      <c r="H145" s="32"/>
+      <c r="I145" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="J145" s="2"/>
+    </row>
+    <row r="146" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="42">
+        <v>2359</v>
+      </c>
+      <c r="B146" s="42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C146" s="8"/>
+      <c r="D146" s="29">
+        <v>205743</v>
+      </c>
+      <c r="E146" s="29" t="s">
+        <v>186</v>
+      </c>
+      <c r="F146" s="32"/>
+      <c r="G146" s="32"/>
+      <c r="H146" s="32"/>
+      <c r="I146" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J146" s="2"/>
+      <c r="K146" s="5"/>
+    </row>
+    <row r="147" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A147" s="42">
+        <v>2359</v>
+      </c>
+      <c r="B147" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="C147" s="8"/>
+      <c r="D147" s="29">
+        <v>205743</v>
+      </c>
+      <c r="E147" s="54" t="s">
+        <v>136</v>
+      </c>
+      <c r="F147" s="32"/>
+      <c r="G147" s="32"/>
+      <c r="H147" s="32"/>
+      <c r="I147" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="J147" s="2"/>
+      <c r="K147" s="5"/>
+    </row>
+    <row r="148" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A148" s="42">
         <v>2392</v>
       </c>
-      <c r="B145" s="44"/>
-[...1 lines deleted...]
-      <c r="D145" s="30">
+      <c r="B148" s="43"/>
+      <c r="C148" s="2"/>
+      <c r="D148" s="29">
         <v>205159</v>
       </c>
-      <c r="E145" s="30"/>
-[...3 lines deleted...]
-      <c r="I145" s="2" t="s">
+      <c r="E148" s="29"/>
+      <c r="F148" s="29"/>
+      <c r="G148" s="29"/>
+      <c r="H148" s="29"/>
+      <c r="I148" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="J148" s="26"/>
+    </row>
+    <row r="149" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A149" s="42">
+        <v>2397</v>
+      </c>
+      <c r="B149" s="42" t="s">
         <v>72</v>
       </c>
-      <c r="J145" s="27"/>
-[...5 lines deleted...]
-      <c r="B146" s="43" t="s">
+      <c r="C149" s="8"/>
+      <c r="D149" s="29">
+        <v>205744</v>
+      </c>
+      <c r="E149" s="29" t="s">
+        <v>154</v>
+      </c>
+      <c r="F149" s="29"/>
+      <c r="G149" s="29"/>
+      <c r="H149" s="29"/>
+      <c r="I149" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="C146" s="8"/>
-[...9 lines deleted...]
-      <c r="I146" s="2" t="s">
+      <c r="J149" s="2"/>
+    </row>
+    <row r="150" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A150" s="42">
+        <v>2940</v>
+      </c>
+      <c r="B150" s="43"/>
+      <c r="C150" s="2"/>
+      <c r="D150" s="29">
+        <v>205203</v>
+      </c>
+      <c r="E150" s="29"/>
+      <c r="F150" s="29"/>
+      <c r="G150" s="29"/>
+      <c r="H150" s="29"/>
+      <c r="I150" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="J146" s="2"/>
-[...14 lines deleted...]
-      <c r="I147" s="2" t="s">
+      <c r="J150" s="2"/>
+    </row>
+    <row r="151" spans="1:16" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A151" s="42">
+        <v>2990</v>
+      </c>
+      <c r="B151" s="43"/>
+      <c r="C151" s="2"/>
+      <c r="D151" s="29">
+        <v>205425</v>
+      </c>
+      <c r="E151" s="29"/>
+      <c r="F151" s="29"/>
+      <c r="G151" s="29"/>
+      <c r="H151" s="29"/>
+      <c r="I151" s="2" t="s">
         <v>75</v>
       </c>
-      <c r="J147" s="2"/>
-[...14 lines deleted...]
-      <c r="I148" s="2" t="s">
+      <c r="J151" s="2"/>
+    </row>
+    <row r="152" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="D152" s="31"/>
+      <c r="E152" s="31"/>
+      <c r="F152" s="31"/>
+      <c r="G152" s="31"/>
+      <c r="H152" s="31"/>
+      <c r="J152" s="2"/>
+    </row>
+    <row r="153" spans="1:16" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A153" s="40" t="s">
+        <v>130</v>
+      </c>
+      <c r="B153" s="51"/>
+      <c r="C153" s="15"/>
+      <c r="D153" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="E153" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="F153" s="37" t="s">
+        <v>131</v>
+      </c>
+      <c r="G153" s="37" t="s">
+        <v>133</v>
+      </c>
+      <c r="H153" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="I153" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="J148" s="2"/>
-[...46 lines deleted...]
-      <c r="E151" s="30" t="s">
+      <c r="J153" s="1"/>
+      <c r="P153" s="3"/>
+    </row>
+    <row r="154" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A154" s="42" t="s">
+        <v>8</v>
+      </c>
+      <c r="B154" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="C154" s="8"/>
+      <c r="D154" s="29">
+        <v>205864</v>
+      </c>
+      <c r="E154" s="29" t="s">
         <v>155</v>
       </c>
-      <c r="F151" s="32"/>
-      <c r="G151" s="30">
+      <c r="F154" s="29"/>
+      <c r="G154" s="29">
         <v>2000</v>
       </c>
-      <c r="H151" s="32"/>
-[...6 lines deleted...]
-      <c r="A152" s="43" t="s">
+      <c r="H154" s="29"/>
+      <c r="I154" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="K154" s="5"/>
+    </row>
+    <row r="155" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="A155" s="42" t="s">
         <v>8</v>
       </c>
-      <c r="B152" s="44" t="s">
-[...3 lines deleted...]
-      <c r="D152" s="30">
+      <c r="B155" s="43" t="s">
+        <v>128</v>
+      </c>
+      <c r="C155" s="2"/>
+      <c r="D155" s="29">
         <v>205864</v>
       </c>
-      <c r="E152" s="30" t="s">
-[...3 lines deleted...]
-      <c r="G152" s="30">
+      <c r="E155" s="29" t="s">
+        <v>149</v>
+      </c>
+      <c r="F155" s="29"/>
+      <c r="G155" s="29">
         <v>2000</v>
       </c>
-      <c r="H152" s="30"/>
-[...71 lines deleted...]
-      <c r="H155" s="30"/>
+      <c r="H155" s="29"/>
       <c r="I155" s="2" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="K155" s="5"/>
+        <v>275</v>
+      </c>
+      <c r="J155" s="26"/>
     </row>
     <row r="160" spans="1:16" x14ac:dyDescent="0.2">
       <c r="I160" s="2"/>
     </row>
     <row r="161" spans="9:9" x14ac:dyDescent="0.2">
       <c r="I161" s="2"/>
     </row>
     <row r="162" spans="9:9" x14ac:dyDescent="0.2">
       <c r="I162" s="2"/>
     </row>
     <row r="163" spans="9:9" x14ac:dyDescent="0.2">
       <c r="I163" s="2"/>
     </row>
     <row r="164" spans="9:9" x14ac:dyDescent="0.2">
       <c r="I164" s="2"/>
     </row>
     <row r="165" spans="9:9" x14ac:dyDescent="0.2">
       <c r="I165" s="2"/>
     </row>
     <row r="166" spans="9:9" x14ac:dyDescent="0.2">
       <c r="I166" s="2"/>
     </row>
     <row r="167" spans="9:9" x14ac:dyDescent="0.2">
       <c r="I167" s="2"/>
     </row>
     <row r="168" spans="9:9" x14ac:dyDescent="0.2">
       <c r="I168" s="2"/>
     </row>
     <row r="169" spans="9:9" x14ac:dyDescent="0.2">
       <c r="I169" s="2"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A152:S155">
-    <sortCondition ref="B152:B155"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A154:S155">
+    <sortCondition ref="B154:B155"/>
   </sortState>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <dataValidations disablePrompts="1" count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6:C6" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>Subcenters3153</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.3" right="0" top="0.25" bottom="0.1" header="0.5" footer="0.1"/>
-  <pageSetup scale="63" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup scale="61" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;D</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="76" max="16383" man="1"/>
+    <brk id="80" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K10"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C28" sqref="C28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:11" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="64" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="64"/>
-[...7 lines deleted...]
-      <c r="J1" s="64"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
       <c r="K1" s="6"/>
     </row>
     <row r="2" spans="1:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="65" t="s">
-[...10 lines deleted...]
-      <c r="J2" s="65"/>
+      <c r="A2" s="61" t="s">
+        <v>77</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
       <c r="K2" s="6"/>
     </row>
     <row r="3" spans="1:11" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="6"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A5" s="8">
         <v>1320</v>
       </c>
       <c r="B5" s="10" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C5" s="2"/>
       <c r="D5" s="2" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="8">
         <v>1320</v>
       </c>
       <c r="B6" s="8">
         <v>3330</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="2" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A8" s="8">
         <v>2359</v>
       </c>
       <c r="B8" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A9" s="8">
         <v>2359</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A10" s="8">
         <v>2359</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="2" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="C3:C21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G17" sqref="G17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="3" max="3" width="46.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="4" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C4" s="7">
         <v>3153</v>
       </c>
     </row>
     <row r="5" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C5" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
     </row>
     <row r="6" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="7" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C7" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
     </row>
     <row r="8" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C8" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
     </row>
     <row r="9" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C9" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="10" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C10" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C11" s="2" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C12" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C13" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="14" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C14" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="15" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C15" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="16" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C16" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="17" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C17" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C18" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="19" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C19" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C20" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="21" spans="3:3" x14ac:dyDescent="0.2">
       <c r="C21" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>