--- v0 (2025-10-08)
+++ v1 (2026-05-19)
@@ -831,51 +831,51 @@
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00B614E4" w:rsidRPr="00AB65C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>david.lee@deq.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D87D5C" w14:textId="289B761F" w:rsidR="002153ED" w:rsidRPr="007668ED" w:rsidRDefault="0096665D" w:rsidP="00B614E4">
+    <w:p w14:paraId="42D87D5C" w14:textId="2B96F71C" w:rsidR="002153ED" w:rsidRPr="007668ED" w:rsidRDefault="0096665D" w:rsidP="00B614E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:right="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Washington R</w:t>
       </w:r>
@@ -887,209 +887,209 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>egion</w:t>
       </w:r>
       <w:r w:rsidR="000631F9" w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00FE2197" w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00D357C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Lyn Biles (interim)</w:t>
+      </w:r>
+      <w:r w:rsidR="00601A92" w:rsidRPr="007668ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B614E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00821CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>919-707-8489</w:t>
+      </w:r>
       <w:r w:rsidR="004C2069" w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Emerson Brown</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B614E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B614E4">
-[...38 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00B614E4" w:rsidRPr="00AB65C7">
+        <w:r w:rsidR="00821CA5" w:rsidRPr="00EC39CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>emerson.brown@deq.nc.gov</w:t>
+          <w:t>lyn.biles@deq.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004C2069" w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1192C07D" w14:textId="6F0F4E90" w:rsidR="002153ED" w:rsidRPr="007668ED" w:rsidRDefault="0096665D" w:rsidP="00B614E4">
+    <w:p w14:paraId="1192C07D" w14:textId="59ECC85B" w:rsidR="002153ED" w:rsidRPr="007668ED" w:rsidRDefault="0096665D" w:rsidP="00B614E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:right="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wilmington Region</w:t>
       </w:r>
       <w:r w:rsidR="000631F9" w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="000631F9" w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="007111AC" w:rsidRPr="007668ED">
-[...7 lines deleted...]
-        <w:t>Cameron</w:t>
+      <w:r w:rsidR="00F11FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Heather Coats</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Weaver </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B614E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>910-</w:t>
       </w:r>
       <w:r w:rsidR="00601A92" w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
@@ -1098,60 +1098,60 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>796-</w:t>
       </w:r>
       <w:r w:rsidR="00E12FDD" w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">7265 </w:t>
       </w:r>
       <w:r w:rsidR="00E12FDD" w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00B614E4" w:rsidRPr="00AB65C7">
+        <w:r w:rsidR="00F11FB2" w:rsidRPr="00EC39CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>cameron.weaver@deq.nc.gov</w:t>
+          <w:t>heather.coats@deq.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002153ED" w:rsidRPr="007668ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723274FD" w14:textId="3945D935" w:rsidR="002153ED" w:rsidRPr="00B614E4" w:rsidRDefault="002153ED" w:rsidP="00B614E4">
       <w:pPr>
         <w:ind w:left="2160" w:right="432" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B614E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:eastAsia="FangSong" w:hAnsi="Arial Narrow"/>
@@ -8021,114 +8021,107 @@
   <w:font w:name="FangSong">
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48BFC198" w14:textId="4A61BC2D" w:rsidR="0096665D" w:rsidRDefault="00EA629F">
+  <w:p w14:paraId="48BFC198" w14:textId="72F6C0BD" w:rsidR="0096665D" w:rsidRDefault="00EA629F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>NCDEQ</w:t>
     </w:r>
     <w:r w:rsidR="0096665D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00F82423" w:rsidRPr="00BF6639">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:t>Scoping</w:t>
     </w:r>
     <w:r w:rsidR="0096665D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Meeting </w:t>
     </w:r>
     <w:r w:rsidR="0078591E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Revised</w:t>
     </w:r>
     <w:r w:rsidR="007111AC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> May </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00442724">
+    <w:r w:rsidR="00A7010C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">28, </w:t>
-[...6 lines deleted...]
-      <w:t>2025</w:t>
+      <w:t>May 12, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="37576922" w14:textId="77777777" w:rsidR="00FE43C9" w:rsidRDefault="00FE43C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6D2FEA08" w14:textId="77777777" w:rsidR="00FE43C9" w:rsidRDefault="00FE43C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8727,101 +8720,103 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1188061587">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1093472773">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1279096402">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2074235347">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1246378577">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ZEPJXzS8e6qax5MPQVUmLgqdQ/qCnQaWIcMcIg+ilwfXRPhnJUL1Imjg6a1qD0w0krzg4zb6Dd/npnATPnNkgA==" w:salt="++JR6RUlr3UxAZLScjwkMg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="OlZ/y2LNKOy3kPuUb+TXhfVJgX2Vp+rKzwE3EzNn4bagEkRJpjRFTvXbjvHxGleM10NCbRI+/z7a4WBTR+YJ/g==" w:salt="uxVcUol7vg2ry53QJsPnpw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00690752"/>
     <w:rsid w:val="00011206"/>
     <w:rsid w:val="000170BD"/>
     <w:rsid w:val="00053635"/>
     <w:rsid w:val="000574C3"/>
     <w:rsid w:val="000631F9"/>
     <w:rsid w:val="000665C9"/>
     <w:rsid w:val="00084AC8"/>
     <w:rsid w:val="000B1829"/>
     <w:rsid w:val="000F467C"/>
     <w:rsid w:val="001051DC"/>
     <w:rsid w:val="00110F9B"/>
     <w:rsid w:val="0016561E"/>
     <w:rsid w:val="001708D4"/>
     <w:rsid w:val="001A29CD"/>
     <w:rsid w:val="001A4293"/>
     <w:rsid w:val="001C7CE5"/>
     <w:rsid w:val="001F7A19"/>
     <w:rsid w:val="00207548"/>
     <w:rsid w:val="0021521B"/>
     <w:rsid w:val="002153ED"/>
     <w:rsid w:val="00237826"/>
     <w:rsid w:val="00256A7A"/>
     <w:rsid w:val="00271D20"/>
     <w:rsid w:val="0027357C"/>
     <w:rsid w:val="0028031D"/>
     <w:rsid w:val="002D2E77"/>
+    <w:rsid w:val="002E5FD1"/>
     <w:rsid w:val="002F7A76"/>
+    <w:rsid w:val="00314433"/>
     <w:rsid w:val="00330FE9"/>
     <w:rsid w:val="00333B62"/>
     <w:rsid w:val="00340EB8"/>
     <w:rsid w:val="0034310A"/>
     <w:rsid w:val="0034401C"/>
     <w:rsid w:val="003619CB"/>
     <w:rsid w:val="003A2FD6"/>
     <w:rsid w:val="003B18D2"/>
     <w:rsid w:val="003C7D69"/>
     <w:rsid w:val="003E3320"/>
     <w:rsid w:val="003E4024"/>
     <w:rsid w:val="00405D9E"/>
     <w:rsid w:val="004158C6"/>
     <w:rsid w:val="004206D0"/>
     <w:rsid w:val="00420F7C"/>
     <w:rsid w:val="004213CB"/>
     <w:rsid w:val="00422A2C"/>
     <w:rsid w:val="004242B3"/>
     <w:rsid w:val="00435D17"/>
     <w:rsid w:val="00440980"/>
     <w:rsid w:val="00442724"/>
     <w:rsid w:val="00446891"/>
     <w:rsid w:val="004B5B60"/>
     <w:rsid w:val="004C1D8F"/>
     <w:rsid w:val="004C2069"/>
@@ -8843,122 +8838,127 @@
     <w:rsid w:val="0066603A"/>
     <w:rsid w:val="00690752"/>
     <w:rsid w:val="006A174D"/>
     <w:rsid w:val="006B2A64"/>
     <w:rsid w:val="006B48C3"/>
     <w:rsid w:val="006B4E77"/>
     <w:rsid w:val="006B5089"/>
     <w:rsid w:val="006C3F65"/>
     <w:rsid w:val="006F37C7"/>
     <w:rsid w:val="007111AC"/>
     <w:rsid w:val="007176EF"/>
     <w:rsid w:val="00731668"/>
     <w:rsid w:val="007463DE"/>
     <w:rsid w:val="00750F1D"/>
     <w:rsid w:val="00756052"/>
     <w:rsid w:val="00756351"/>
     <w:rsid w:val="007668ED"/>
     <w:rsid w:val="0078568C"/>
     <w:rsid w:val="0078591E"/>
     <w:rsid w:val="0079049F"/>
     <w:rsid w:val="007A6E39"/>
     <w:rsid w:val="007C0761"/>
     <w:rsid w:val="007C68AD"/>
     <w:rsid w:val="007E1959"/>
     <w:rsid w:val="00804415"/>
+    <w:rsid w:val="00821CA5"/>
     <w:rsid w:val="00866D68"/>
     <w:rsid w:val="00884C65"/>
     <w:rsid w:val="008A3E3B"/>
     <w:rsid w:val="008A5D78"/>
     <w:rsid w:val="008B6D07"/>
     <w:rsid w:val="008B7766"/>
     <w:rsid w:val="008F38F1"/>
     <w:rsid w:val="0090396F"/>
     <w:rsid w:val="00951E1D"/>
     <w:rsid w:val="0095223D"/>
     <w:rsid w:val="00963258"/>
     <w:rsid w:val="0096665D"/>
     <w:rsid w:val="00974554"/>
     <w:rsid w:val="00976B2F"/>
     <w:rsid w:val="00A01952"/>
     <w:rsid w:val="00A34011"/>
     <w:rsid w:val="00A60335"/>
+    <w:rsid w:val="00A7010C"/>
     <w:rsid w:val="00A80094"/>
     <w:rsid w:val="00A83C5A"/>
     <w:rsid w:val="00A9201C"/>
     <w:rsid w:val="00AE1D63"/>
     <w:rsid w:val="00AE57D3"/>
     <w:rsid w:val="00AE5E96"/>
     <w:rsid w:val="00AF3F15"/>
     <w:rsid w:val="00AF3FCA"/>
     <w:rsid w:val="00AF6148"/>
     <w:rsid w:val="00B11233"/>
     <w:rsid w:val="00B134F4"/>
     <w:rsid w:val="00B141AC"/>
     <w:rsid w:val="00B366CA"/>
     <w:rsid w:val="00B614E4"/>
     <w:rsid w:val="00B802B9"/>
     <w:rsid w:val="00B83E7C"/>
     <w:rsid w:val="00BA2C98"/>
     <w:rsid w:val="00BC0E64"/>
     <w:rsid w:val="00BC3E63"/>
     <w:rsid w:val="00BD495B"/>
     <w:rsid w:val="00BE2FDB"/>
     <w:rsid w:val="00BF6639"/>
     <w:rsid w:val="00C27752"/>
     <w:rsid w:val="00C45036"/>
     <w:rsid w:val="00C52B94"/>
     <w:rsid w:val="00CA0559"/>
     <w:rsid w:val="00CC51AF"/>
     <w:rsid w:val="00CD11B1"/>
     <w:rsid w:val="00CF5F4F"/>
     <w:rsid w:val="00D21974"/>
+    <w:rsid w:val="00D357C7"/>
     <w:rsid w:val="00D42DCA"/>
     <w:rsid w:val="00D45B75"/>
     <w:rsid w:val="00D470E5"/>
     <w:rsid w:val="00D5078E"/>
     <w:rsid w:val="00D55E27"/>
     <w:rsid w:val="00D70635"/>
     <w:rsid w:val="00D915A2"/>
     <w:rsid w:val="00D9161C"/>
     <w:rsid w:val="00D931FC"/>
     <w:rsid w:val="00DB01B6"/>
     <w:rsid w:val="00DF695E"/>
     <w:rsid w:val="00E00174"/>
     <w:rsid w:val="00E12FDD"/>
     <w:rsid w:val="00E2069D"/>
     <w:rsid w:val="00E412CF"/>
     <w:rsid w:val="00E54A3B"/>
     <w:rsid w:val="00E602AB"/>
     <w:rsid w:val="00E8271B"/>
     <w:rsid w:val="00E8466D"/>
     <w:rsid w:val="00EA55F2"/>
     <w:rsid w:val="00EA629F"/>
     <w:rsid w:val="00EB43D3"/>
     <w:rsid w:val="00F065A0"/>
+    <w:rsid w:val="00F11FB2"/>
     <w:rsid w:val="00F24256"/>
     <w:rsid w:val="00F24559"/>
+    <w:rsid w:val="00F26E38"/>
     <w:rsid w:val="00F749F3"/>
     <w:rsid w:val="00F82423"/>
     <w:rsid w:val="00F930DE"/>
     <w:rsid w:val="00FA127F"/>
     <w:rsid w:val="00FA2D9B"/>
     <w:rsid w:val="00FB0B48"/>
     <w:rsid w:val="00FB405A"/>
     <w:rsid w:val="00FC3F2E"/>
     <w:rsid w:val="00FC5ADA"/>
     <w:rsid w:val="00FC6C5A"/>
     <w:rsid w:val="00FD2A3B"/>
     <w:rsid w:val="00FE2197"/>
     <w:rsid w:val="00FE43C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -9590,51 +9590,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A34011"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krystal.plemmons@deq.nc.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tina.burd@deq.nc.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:travis.smith@deq.nc.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cameron.weaver@deq.nc.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emerson.brown@deq.nc.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.lee@deq.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephanie.landers@deq.nc.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul.e.williams@deq.nc.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krystal.plemmons@deq.nc.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tina.burd@deq.nc.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:travis.smith@deq.nc.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heather.coats@deq.nc.gov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lyn.biles@deq.nc.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.lee@deq.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephanie.landers@deq.nc.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paul.e.williams@deq.nc.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\Owner\Application%20Data\Microsoft\Templates\Express%20Request%20Form%20ver%201.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -9863,75 +9863,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Express Request Form ver 1</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>670</Words>
-  <Characters>3921</Characters>
+  <Words>685</Words>
+  <Characters>3906</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Express Review Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NC DENR</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4535</CharactersWithSpaces>
+  <CharactersWithSpaces>4582</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>3604559</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:cameron.weaver@ncmail.net</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5832736</vt:i4>
       </vt:variant>
       <vt:variant>