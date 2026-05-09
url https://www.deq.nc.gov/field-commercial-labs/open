--- v0 (2026-01-07)
+++ v1 (2026-05-09)
@@ -1,583 +1,839 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\edc-nasvm01.eads.ncads.net\wr\WQ\nrwqlb03\CERT\Database\Exports\Website_Query_Exports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5F7CF44E-40FF-471A-9BEE-A8DB01E2E443}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD5566B4-D391-4729-A4B2-4F331D440DD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="qryWebsiteQueriesFieldCommercia" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="386" uniqueCount="217">
+  <si>
+    <t>Cert #</t>
+  </si>
   <si>
     <t>Lab Name</t>
   </si>
   <si>
     <t>City - Mailing</t>
   </si>
   <si>
     <t>State - Mailing</t>
   </si>
   <si>
+    <t>Lab Type</t>
+  </si>
+  <si>
+    <t>EPA Lab Code</t>
+  </si>
+  <si>
     <t>Wastewater Management LLC</t>
   </si>
   <si>
     <t>Pittsboro</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
+    <t>F/C</t>
+  </si>
+  <si>
+    <t>NC01453</t>
+  </si>
+  <si>
     <t>Stormwater Services Group</t>
   </si>
   <si>
     <t>Raleigh</t>
   </si>
   <si>
+    <t>NC01495</t>
+  </si>
+  <si>
     <t>Environmental Inc.</t>
   </si>
   <si>
     <t>Cullowhee</t>
   </si>
   <si>
+    <t>NC01336</t>
+  </si>
+  <si>
     <t>TREVCO</t>
   </si>
   <si>
     <t>Hendersonville</t>
   </si>
   <si>
+    <t>NC01339</t>
+  </si>
+  <si>
     <t>Leaf Environmental &amp; Engineering P.C.</t>
   </si>
   <si>
     <t>RTP</t>
   </si>
   <si>
+    <t>NC01395</t>
+  </si>
+  <si>
     <t>Conner Consulting LLC</t>
   </si>
   <si>
     <t>Chapel Hill</t>
   </si>
   <si>
+    <t>NC01416</t>
+  </si>
+  <si>
     <t>Carolina Water Services Inc. - Central Region</t>
   </si>
   <si>
     <t>Garner</t>
   </si>
   <si>
+    <t>NC01412</t>
+  </si>
+  <si>
     <t>Carolina Water Services Inc. - Eastern Region</t>
   </si>
   <si>
     <t>Morehead City</t>
   </si>
   <si>
+    <t>NC01413</t>
+  </si>
+  <si>
     <t>RPB Systems Inc.</t>
   </si>
   <si>
     <t>Asheville</t>
   </si>
   <si>
+    <t>NC01360</t>
+  </si>
+  <si>
     <t>G.C. Environmental Inc.</t>
   </si>
   <si>
     <t>Wendell</t>
   </si>
   <si>
+    <t>NC01408</t>
+  </si>
+  <si>
     <t>Carolina Water Service Inc. of NC - Western Region</t>
   </si>
   <si>
     <t>Newland</t>
   </si>
   <si>
+    <t>NC01135</t>
+  </si>
+  <si>
     <t>Carson's</t>
   </si>
   <si>
     <t>Burlington</t>
   </si>
   <si>
+    <t>NC01415</t>
+  </si>
+  <si>
     <t>Envirolink Inc.</t>
   </si>
   <si>
+    <t>NC01432</t>
+  </si>
+  <si>
     <t>Carolina Water Service Inc. - Charlotte Region</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
+    <t>NC00132</t>
+  </si>
+  <si>
     <t>Royal Water Works Inc.</t>
   </si>
   <si>
     <t>Pisgah Forest</t>
   </si>
   <si>
+    <t>NC01458</t>
+  </si>
+  <si>
     <t>Criscoe &amp; Associates Inc.</t>
   </si>
   <si>
     <t>Biscoe</t>
   </si>
   <si>
+    <t>NC01481</t>
+  </si>
+  <si>
     <t>Leonard E. Stogner</t>
   </si>
   <si>
     <t>Mt. Pleasant</t>
   </si>
   <si>
+    <t>NC01610</t>
+  </si>
+  <si>
     <t>Wilson's Water Services</t>
   </si>
   <si>
     <t>Franklinton</t>
   </si>
   <si>
+    <t>NC01630</t>
+  </si>
+  <si>
     <t>John Poteat</t>
   </si>
   <si>
+    <t>NC01647</t>
+  </si>
+  <si>
     <t>Environmental Field Management Inc.</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
+    <t>NC01661</t>
+  </si>
+  <si>
     <t>Pace Analytical Services LLC - Field Services NC</t>
   </si>
   <si>
     <t>Huntersville</t>
   </si>
   <si>
+    <t>NC01652</t>
+  </si>
+  <si>
     <t>Hart &amp; Hickman PC</t>
   </si>
   <si>
+    <t>NC01675</t>
+  </si>
+  <si>
     <t>LTH3 Operations</t>
   </si>
   <si>
     <t>Durham</t>
   </si>
   <si>
+    <t>NC01716</t>
+  </si>
+  <si>
     <t>Environmental Services</t>
   </si>
   <si>
     <t>Jacksonville</t>
   </si>
   <si>
+    <t>NC01695</t>
+  </si>
+  <si>
     <t>Kace Environmental Inc.</t>
   </si>
   <si>
     <t>Mooresboro</t>
   </si>
   <si>
+    <t>NC01755</t>
+  </si>
+  <si>
     <t>Goldie &amp; Associates Inc.</t>
   </si>
   <si>
     <t>Seneca</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
+    <t>SC01275</t>
+  </si>
+  <si>
     <t>WSP USA Environment &amp; Infrastructure Inc.</t>
   </si>
   <si>
+    <t>NC01769</t>
+  </si>
+  <si>
     <t>Anchor QEA of North Carolina PLLC</t>
   </si>
   <si>
+    <t>NC01758</t>
+  </si>
+  <si>
     <t>EMA Resources Inc.</t>
   </si>
   <si>
     <t>Mocksville</t>
   </si>
   <si>
+    <t>NC01800</t>
+  </si>
+  <si>
     <t>Whitewater Environmental</t>
   </si>
   <si>
     <t>Rutherfordton</t>
   </si>
   <si>
+    <t>NC01810</t>
+  </si>
+  <si>
     <t>ECS Southeast LLP</t>
   </si>
   <si>
     <t>Wilmington</t>
   </si>
   <si>
+    <t>NC01814</t>
+  </si>
+  <si>
     <t>Bell Enterprises</t>
   </si>
   <si>
     <t>Clemmons</t>
   </si>
   <si>
+    <t>NC01824</t>
+  </si>
+  <si>
     <t>Fortin Contract Service</t>
   </si>
   <si>
     <t>Emerald Isle</t>
   </si>
   <si>
+    <t>NC01839</t>
+  </si>
+  <si>
     <t>INENCO Inc.</t>
   </si>
   <si>
     <t>Mooresville</t>
   </si>
   <si>
+    <t>NC01870</t>
+  </si>
+  <si>
     <t>Normandeau Associates</t>
   </si>
   <si>
     <t>Aiken</t>
   </si>
   <si>
+    <t>SC01283</t>
+  </si>
+  <si>
     <t>HRP Associates Inc.</t>
   </si>
   <si>
     <t>Greenville</t>
   </si>
   <si>
+    <t>SC01286</t>
+  </si>
+  <si>
     <t>JR's Wastewater Service</t>
   </si>
   <si>
     <t>Salisbury</t>
   </si>
   <si>
+    <t>NC01830</t>
+  </si>
+  <si>
     <t>Piedmont Geologic P. C.</t>
   </si>
   <si>
+    <t>NC01896</t>
+  </si>
+  <si>
     <t>Holland Labs</t>
   </si>
   <si>
     <t>Four Oaks</t>
   </si>
   <si>
+    <t>NC02152</t>
+  </si>
+  <si>
     <t>Catlin Engineers and Scientists</t>
   </si>
   <si>
+    <t>NC01773</t>
+  </si>
+  <si>
     <t>SynTerra Corporation</t>
   </si>
   <si>
-    <t>Hawkins Wastewater Lab</t>
-[...2 lines deleted...]
-    <t>Trenton</t>
+    <t>SC01330</t>
   </si>
   <si>
     <t>TRC Companies</t>
   </si>
   <si>
     <t>Cary</t>
   </si>
   <si>
+    <t>NC01935</t>
+  </si>
+  <si>
     <t>Agriment Services Inc.</t>
   </si>
   <si>
     <t>Beulaville</t>
   </si>
   <si>
+    <t>NC01954</t>
+  </si>
+  <si>
     <t>Hydro Services and Consulting</t>
   </si>
   <si>
     <t>Havelock</t>
   </si>
   <si>
+    <t>NC01957</t>
+  </si>
+  <si>
     <t>Metwater Inc.</t>
   </si>
   <si>
     <t>Monroe</t>
   </si>
   <si>
+    <t>NC01976</t>
+  </si>
+  <si>
     <t>AAA Water Services LLC</t>
   </si>
   <si>
     <t>Hampstead</t>
   </si>
   <si>
+    <t>NC01951</t>
+  </si>
+  <si>
     <t>Agri-Waste Technology Inc.</t>
   </si>
   <si>
     <t>Apex</t>
   </si>
   <si>
+    <t>NC01967</t>
+  </si>
+  <si>
     <t>Rowan Wastewater Management</t>
   </si>
   <si>
+    <t>NC01978</t>
+  </si>
+  <si>
     <t>Jeffrey Jarman</t>
   </si>
   <si>
+    <t>NC01986</t>
+  </si>
+  <si>
     <t>Chad Watkins Company</t>
   </si>
   <si>
+    <t>NC01989</t>
+  </si>
+  <si>
     <t>Byers Environmental Inc.</t>
   </si>
   <si>
+    <t>NC01993</t>
+  </si>
+  <si>
     <t>Jones Environmental</t>
   </si>
   <si>
     <t>Marshall</t>
   </si>
   <si>
+    <t>NC02004</t>
+  </si>
+  <si>
     <t>Groundwater Management Associates Inc. (GMA)</t>
   </si>
   <si>
+    <t>NC02001</t>
+  </si>
+  <si>
     <t>ECS Carolinas LLP</t>
   </si>
   <si>
+    <t>NC02006</t>
+  </si>
+  <si>
     <t>Andrew T. Mulvey</t>
   </si>
   <si>
+    <t>NC02005</t>
+  </si>
+  <si>
     <t>Crooked Creek WRF</t>
   </si>
   <si>
-    <t>Stanley C. Buck III</t>
-[...2 lines deleted...]
-    <t>Maysville</t>
+    <t>NC01131</t>
+  </si>
+  <si>
+    <t>Stanley E. Buck III</t>
+  </si>
+  <si>
+    <t>Newport</t>
+  </si>
+  <si>
+    <t>NC02017</t>
   </si>
   <si>
     <t>M&amp;M Water and Wastewater Services</t>
   </si>
   <si>
     <t>Oxford</t>
   </si>
   <si>
+    <t>NC02012</t>
+  </si>
+  <si>
     <t>Environmental Process Solutions PLLC</t>
   </si>
   <si>
     <t>Indian Trail</t>
   </si>
   <si>
-    <t>Inframark</t>
+    <t>NC02046</t>
+  </si>
+  <si>
+    <t>Cardinal Water Inc</t>
+  </si>
+  <si>
+    <t>Gibsonville</t>
+  </si>
+  <si>
+    <t>NC02064</t>
+  </si>
+  <si>
+    <t>Mid-Atlantic Associates Inc.</t>
+  </si>
+  <si>
+    <t>NC02078</t>
+  </si>
+  <si>
+    <t>Greener EHS Solutions</t>
+  </si>
+  <si>
+    <t>Holly Springs</t>
+  </si>
+  <si>
+    <t>NC02081</t>
+  </si>
+  <si>
+    <t>GEL Engineering of NC Inc.</t>
+  </si>
+  <si>
+    <t>NC02097</t>
+  </si>
+  <si>
+    <t>Wind River Environmental</t>
+  </si>
+  <si>
+    <t>Stanley</t>
+  </si>
+  <si>
+    <t>NC02107</t>
+  </si>
+  <si>
+    <t>403 Services</t>
+  </si>
+  <si>
+    <t>Lexington</t>
+  </si>
+  <si>
+    <t>NC02114</t>
+  </si>
+  <si>
+    <t>Garner ORC Service</t>
+  </si>
+  <si>
+    <t>Richfield</t>
+  </si>
+  <si>
+    <t>NC02116</t>
+  </si>
+  <si>
+    <t>Parsons Corporation - Hope Mills NC Field Office</t>
+  </si>
+  <si>
+    <t>Hope Mills</t>
+  </si>
+  <si>
+    <t>NC02122</t>
+  </si>
+  <si>
+    <t>Albemarle Environmental</t>
+  </si>
+  <si>
+    <t>Kill Devil Hills</t>
+  </si>
+  <si>
+    <t>NC02129</t>
+  </si>
+  <si>
+    <t>Big Buffalo Creek WWTP (Field)</t>
+  </si>
+  <si>
+    <t>Sanford</t>
+  </si>
+  <si>
+    <t>NC02130</t>
+  </si>
+  <si>
+    <t>Craft Environmental</t>
+  </si>
+  <si>
+    <t>Kenansville</t>
+  </si>
+  <si>
+    <t>NC02133</t>
+  </si>
+  <si>
+    <t>Eastern Solutions LLC</t>
+  </si>
+  <si>
+    <t>NC02134</t>
+  </si>
+  <si>
+    <t>Henry Wastewater Services L.L.C.</t>
+  </si>
+  <si>
+    <t>Shallotte</t>
+  </si>
+  <si>
+    <t>NC02136</t>
+  </si>
+  <si>
+    <t>Clearwater Solutions</t>
+  </si>
+  <si>
+    <t>NC02142</t>
+  </si>
+  <si>
+    <t>AQWA Inc.</t>
+  </si>
+  <si>
+    <t>Wilson</t>
+  </si>
+  <si>
+    <t>NC02120</t>
+  </si>
+  <si>
+    <t>Enviroscience Inc.</t>
+  </si>
+  <si>
+    <t>NC02159</t>
+  </si>
+  <si>
+    <t>Clear Water Solutions Central</t>
   </si>
   <si>
     <t>Yanceyville</t>
   </si>
   <si>
-    <t>Cardinal Water Inc</t>
-[...71 lines deleted...]
-    <t>Wilson</t>
+    <t>NC02058</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="none">
+        <fgColor rgb="FF000000"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD0D7E5"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD0D7E5"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD0D7E5"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD0D7E5"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -844,908 +1100,1604 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C77"/>
+  <dimension ref="A1:F77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:J1048576"/>
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="59.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9.5703125" customWidth="1"/>
+    <col min="1" max="1" width="9.42578125" customWidth="1"/>
+    <col min="2" max="2" width="59.42578125" customWidth="1"/>
+    <col min="3" max="3" width="16" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="2" t="s">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2">
+        <v>5038</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="2" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="D2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="2">
+        <v>5054</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="2">
+        <v>5090</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="2">
+        <v>5127</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="2">
+        <v>5139</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="2">
+        <v>5149</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="2">
+        <v>5161</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="2">
+        <v>5162</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="2">
+        <v>5167</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="2">
+        <v>5190</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="2">
+        <v>5191</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="2">
+        <v>5195</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="2">
+        <v>5212</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="2">
+        <v>5228</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="2">
+        <v>5250</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="2">
+        <v>5272</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="2">
+        <v>5295</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="2">
+        <v>5316</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="2">
+        <v>5322</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="2">
+        <v>5332</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="2">
+        <v>5342</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="2">
+        <v>5356</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="2">
+        <v>5390</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="2">
+        <v>5413</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="2">
+        <v>5424</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="2">
+        <v>5428</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="2">
+        <v>5433</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="2">
+        <v>5445</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="2">
+        <v>5468</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="2">
+        <v>5480</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="2">
+        <v>5487</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="2">
+        <v>5495</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="2">
+        <v>5504</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="2">
+        <v>5540</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="2">
+        <v>5542</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="2">
+        <v>5549</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="2">
+        <v>5554</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="2">
+        <v>5560</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="2">
+        <v>5571</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="2">
+        <v>5589</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="2">
+        <v>5591</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="2">
+        <v>5594</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="2">
+        <v>5595</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="2">
+        <v>5598</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="2">
+        <v>5615</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="2">
+        <v>5616</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="2">
+        <v>5620</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="2">
+        <v>5621</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="2">
+        <v>5632</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="2">
+        <v>5634</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="2">
+        <v>5641</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="2">
+        <v>5649</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="2">
+        <v>5650</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="2">
+        <v>5651</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="2">
+        <v>5653</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="2">
+        <v>5658</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="2">
+        <v>5660</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="2">
+        <v>5674</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="2">
+        <v>5695</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="2">
+        <v>5716</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="2">
+        <v>5730</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="2">
+        <v>5737</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="2">
+        <v>5752</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="2">
+        <v>5756</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="2">
+        <v>5763</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="2">
+        <v>5766</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="2">
+        <v>5771</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="2">
+        <v>5781</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D69" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="2" t="s">
-[...51 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="E69" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="2">
+        <v>5782</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="2">
+        <v>5792</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="2">
+        <v>5793</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="2">
+        <v>5795</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="2">
+        <v>5805</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="2">
+        <v>5808</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="2">
+        <v>5820</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="C76" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="2" t="s">
-[...751 lines deleted...]
-        <v>5</v>
+      <c r="D76" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77" s="2">
+        <v>5823</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>216</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>qryWebsiteQueriesFieldCommercia</vt:lpstr>