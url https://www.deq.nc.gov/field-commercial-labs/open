--- v1 (2026-05-09)
+++ v2 (2026-08-21)
@@ -1,716 +1,452 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\edc-nasvm01.eads.ncads.net\wr\WQ\nrwqlb03\CERT\Database\Exports\Website_Query_Exports\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="J:\CERT\Database\Exports\Website_Query_Exports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD5566B4-D391-4729-A4B2-4F331D440DD8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B926A9F0-95C7-479F-8F73-8C8E0975525B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="qryWebsiteQueriesFieldCommercia" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="386" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="129">
   <si>
     <t>Cert #</t>
   </si>
   <si>
     <t>Lab Name</t>
   </si>
   <si>
     <t>City - Mailing</t>
   </si>
   <si>
-    <t>State - Mailing</t>
-[...7 lines deleted...]
-  <si>
     <t>Wastewater Management LLC</t>
   </si>
   <si>
     <t>Pittsboro</t>
   </si>
   <si>
-    <t>NC</t>
-[...10 lines deleted...]
-  <si>
     <t>Stormwater Services Group</t>
   </si>
   <si>
     <t>Raleigh</t>
   </si>
   <si>
-    <t>NC01495</t>
-[...1 lines deleted...]
-  <si>
     <t>Environmental Inc.</t>
   </si>
   <si>
     <t>Cullowhee</t>
   </si>
   <si>
-    <t>NC01336</t>
-[...1 lines deleted...]
-  <si>
     <t>TREVCO</t>
   </si>
   <si>
     <t>Hendersonville</t>
   </si>
   <si>
-    <t>NC01339</t>
-[...1 lines deleted...]
-  <si>
     <t>Leaf Environmental &amp; Engineering P.C.</t>
   </si>
   <si>
     <t>RTP</t>
   </si>
   <si>
-    <t>NC01395</t>
-[...1 lines deleted...]
-  <si>
     <t>Conner Consulting LLC</t>
   </si>
   <si>
     <t>Chapel Hill</t>
   </si>
   <si>
-    <t>NC01416</t>
-[...1 lines deleted...]
-  <si>
     <t>Carolina Water Services Inc. - Central Region</t>
   </si>
   <si>
     <t>Garner</t>
   </si>
   <si>
-    <t>NC01412</t>
-[...1 lines deleted...]
-  <si>
     <t>Carolina Water Services Inc. - Eastern Region</t>
   </si>
   <si>
     <t>Morehead City</t>
   </si>
   <si>
-    <t>NC01413</t>
-[...1 lines deleted...]
-  <si>
     <t>RPB Systems Inc.</t>
   </si>
   <si>
     <t>Asheville</t>
   </si>
   <si>
-    <t>NC01360</t>
-[...1 lines deleted...]
-  <si>
     <t>G.C. Environmental Inc.</t>
   </si>
   <si>
     <t>Wendell</t>
   </si>
   <si>
-    <t>NC01408</t>
-[...1 lines deleted...]
-  <si>
     <t>Carolina Water Service Inc. of NC - Western Region</t>
   </si>
   <si>
     <t>Newland</t>
   </si>
   <si>
-    <t>NC01135</t>
-[...1 lines deleted...]
-  <si>
     <t>Carson's</t>
   </si>
   <si>
     <t>Burlington</t>
   </si>
   <si>
-    <t>NC01415</t>
-[...1 lines deleted...]
-  <si>
     <t>Envirolink Inc.</t>
   </si>
   <si>
-    <t>NC01432</t>
-[...1 lines deleted...]
-  <si>
     <t>Carolina Water Service Inc. - Charlotte Region</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
-    <t>NC00132</t>
-[...1 lines deleted...]
-  <si>
     <t>Royal Water Works Inc.</t>
   </si>
   <si>
     <t>Pisgah Forest</t>
   </si>
   <si>
-    <t>NC01458</t>
-[...1 lines deleted...]
-  <si>
     <t>Criscoe &amp; Associates Inc.</t>
   </si>
   <si>
     <t>Biscoe</t>
   </si>
   <si>
-    <t>NC01481</t>
-[...1 lines deleted...]
-  <si>
     <t>Leonard E. Stogner</t>
   </si>
   <si>
     <t>Mt. Pleasant</t>
   </si>
   <si>
-    <t>NC01610</t>
-[...1 lines deleted...]
-  <si>
     <t>Wilson's Water Services</t>
   </si>
   <si>
     <t>Franklinton</t>
   </si>
   <si>
-    <t>NC01630</t>
-[...1 lines deleted...]
-  <si>
     <t>John Poteat</t>
   </si>
   <si>
-    <t>NC01647</t>
-[...1 lines deleted...]
-  <si>
     <t>Environmental Field Management Inc.</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>NC01661</t>
-[...1 lines deleted...]
-  <si>
     <t>Pace Analytical Services LLC - Field Services NC</t>
   </si>
   <si>
     <t>Huntersville</t>
   </si>
   <si>
-    <t>NC01652</t>
-[...1 lines deleted...]
-  <si>
     <t>Hart &amp; Hickman PC</t>
   </si>
   <si>
-    <t>NC01675</t>
-[...1 lines deleted...]
-  <si>
     <t>LTH3 Operations</t>
   </si>
   <si>
     <t>Durham</t>
   </si>
   <si>
-    <t>NC01716</t>
-[...1 lines deleted...]
-  <si>
     <t>Environmental Services</t>
   </si>
   <si>
     <t>Jacksonville</t>
   </si>
   <si>
-    <t>NC01695</t>
-[...1 lines deleted...]
-  <si>
     <t>Kace Environmental Inc.</t>
   </si>
   <si>
     <t>Mooresboro</t>
   </si>
   <si>
-    <t>NC01755</t>
-[...13 lines deleted...]
-  <si>
     <t>WSP USA Environment &amp; Infrastructure Inc.</t>
   </si>
   <si>
-    <t>NC01769</t>
-[...1 lines deleted...]
-  <si>
     <t>Anchor QEA of North Carolina PLLC</t>
   </si>
   <si>
-    <t>NC01758</t>
-[...1 lines deleted...]
-  <si>
     <t>EMA Resources Inc.</t>
   </si>
   <si>
     <t>Mocksville</t>
   </si>
   <si>
-    <t>NC01800</t>
-[...10 lines deleted...]
-  <si>
     <t>ECS Southeast LLP</t>
   </si>
   <si>
     <t>Wilmington</t>
   </si>
   <si>
-    <t>NC01814</t>
-[...1 lines deleted...]
-  <si>
     <t>Bell Enterprises</t>
   </si>
   <si>
     <t>Clemmons</t>
   </si>
   <si>
-    <t>NC01824</t>
-[...1 lines deleted...]
-  <si>
     <t>Fortin Contract Service</t>
   </si>
   <si>
     <t>Emerald Isle</t>
   </si>
   <si>
-    <t>NC01839</t>
-[...1 lines deleted...]
-  <si>
     <t>INENCO Inc.</t>
   </si>
   <si>
     <t>Mooresville</t>
   </si>
   <si>
-    <t>NC01870</t>
-[...11 lines deleted...]
-    <t>HRP Associates Inc.</t>
+    <t>JR's Wastewater Service</t>
+  </si>
+  <si>
+    <t>Salisbury</t>
+  </si>
+  <si>
+    <t>Piedmont Geologic</t>
+  </si>
+  <si>
+    <t>Holland Labs</t>
+  </si>
+  <si>
+    <t>Four Oaks</t>
+  </si>
+  <si>
+    <t>Catlin Engineers and Scientists</t>
+  </si>
+  <si>
+    <t>TRC Companies</t>
+  </si>
+  <si>
+    <t>Cary</t>
+  </si>
+  <si>
+    <t>Agriment Services Inc.</t>
+  </si>
+  <si>
+    <t>Beulaville</t>
+  </si>
+  <si>
+    <t>Hydro Services and Consulting</t>
+  </si>
+  <si>
+    <t>Havelock</t>
+  </si>
+  <si>
+    <t>Metwater Inc.</t>
+  </si>
+  <si>
+    <t>Monroe</t>
+  </si>
+  <si>
+    <t>AAA Water Services LLC</t>
+  </si>
+  <si>
+    <t>Hampstead</t>
+  </si>
+  <si>
+    <t>Agri-Waste Technology Inc.</t>
+  </si>
+  <si>
+    <t>Apex</t>
+  </si>
+  <si>
+    <t>Rowan Wastewater Management</t>
+  </si>
+  <si>
+    <t>Jeffrey Jarman</t>
+  </si>
+  <si>
+    <t>Chad Watkins Company</t>
+  </si>
+  <si>
+    <t>Byers Environmental Inc.</t>
+  </si>
+  <si>
+    <t>Jones Environmental</t>
+  </si>
+  <si>
+    <t>Marshall</t>
+  </si>
+  <si>
+    <t>Groundwater Management Associates Inc. (GMA)</t>
   </si>
   <si>
     <t>Greenville</t>
   </si>
   <si>
-    <t>SC01286</t>
-[...130 lines deleted...]
-  <si>
     <t>ECS Carolinas LLP</t>
   </si>
   <si>
-    <t>NC02006</t>
-[...1 lines deleted...]
-  <si>
     <t>Andrew T. Mulvey</t>
   </si>
   <si>
-    <t>NC02005</t>
-[...1 lines deleted...]
-  <si>
     <t>Crooked Creek WRF</t>
   </si>
   <si>
-    <t>NC01131</t>
-[...1 lines deleted...]
-  <si>
     <t>Stanley E. Buck III</t>
   </si>
   <si>
     <t>Newport</t>
   </si>
   <si>
-    <t>NC02017</t>
-[...1 lines deleted...]
-  <si>
     <t>M&amp;M Water and Wastewater Services</t>
   </si>
   <si>
     <t>Oxford</t>
   </si>
   <si>
-    <t>NC02012</t>
-[...1 lines deleted...]
-  <si>
     <t>Environmental Process Solutions PLLC</t>
   </si>
   <si>
     <t>Indian Trail</t>
   </si>
   <si>
-    <t>NC02046</t>
-[...1 lines deleted...]
-  <si>
     <t>Cardinal Water Inc</t>
   </si>
   <si>
     <t>Gibsonville</t>
   </si>
   <si>
-    <t>NC02064</t>
-[...1 lines deleted...]
-  <si>
     <t>Mid-Atlantic Associates Inc.</t>
   </si>
   <si>
-    <t>NC02078</t>
-[...1 lines deleted...]
-  <si>
     <t>Greener EHS Solutions</t>
   </si>
   <si>
     <t>Holly Springs</t>
   </si>
   <si>
-    <t>NC02081</t>
-[...1 lines deleted...]
-  <si>
     <t>GEL Engineering of NC Inc.</t>
   </si>
   <si>
-    <t>NC02097</t>
-[...1 lines deleted...]
-  <si>
     <t>Wind River Environmental</t>
   </si>
   <si>
     <t>Stanley</t>
   </si>
   <si>
-    <t>NC02107</t>
-[...1 lines deleted...]
-  <si>
     <t>403 Services</t>
   </si>
   <si>
     <t>Lexington</t>
   </si>
   <si>
-    <t>NC02114</t>
-[...1 lines deleted...]
-  <si>
     <t>Garner ORC Service</t>
   </si>
   <si>
     <t>Richfield</t>
   </si>
   <si>
-    <t>NC02116</t>
-[...1 lines deleted...]
-  <si>
     <t>Parsons Corporation - Hope Mills NC Field Office</t>
   </si>
   <si>
     <t>Hope Mills</t>
   </si>
   <si>
-    <t>NC02122</t>
-[...1 lines deleted...]
-  <si>
     <t>Albemarle Environmental</t>
   </si>
   <si>
     <t>Kill Devil Hills</t>
   </si>
   <si>
-    <t>NC02129</t>
-[...1 lines deleted...]
-  <si>
     <t>Big Buffalo Creek WWTP (Field)</t>
   </si>
   <si>
     <t>Sanford</t>
   </si>
   <si>
-    <t>NC02130</t>
-[...1 lines deleted...]
-  <si>
     <t>Craft Environmental</t>
   </si>
   <si>
     <t>Kenansville</t>
   </si>
   <si>
-    <t>NC02133</t>
-[...1 lines deleted...]
-  <si>
     <t>Eastern Solutions LLC</t>
   </si>
   <si>
-    <t>NC02134</t>
-[...1 lines deleted...]
-  <si>
     <t>Henry Wastewater Services L.L.C.</t>
   </si>
   <si>
     <t>Shallotte</t>
   </si>
   <si>
-    <t>NC02136</t>
-[...1 lines deleted...]
-  <si>
     <t>Clearwater Solutions</t>
   </si>
   <si>
-    <t>NC02142</t>
-[...1 lines deleted...]
-  <si>
     <t>AQWA Inc.</t>
   </si>
   <si>
     <t>Wilson</t>
   </si>
   <si>
-    <t>NC02120</t>
-[...1 lines deleted...]
-  <si>
     <t>Enviroscience Inc.</t>
   </si>
   <si>
-    <t>NC02159</t>
-[...1 lines deleted...]
-  <si>
     <t>Clear Water Solutions Central</t>
   </si>
   <si>
     <t>Yanceyville</t>
   </si>
   <si>
-    <t>NC02058</t>
+    <t>C &amp; C Environmental Services</t>
+  </si>
+  <si>
+    <t>Thomasville</t>
+  </si>
+  <si>
+    <t>Oxbow EHS Solutions LLC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1100,1604 +836,875 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F77"/>
+  <dimension ref="A1:C74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G12" sqref="G12"/>
+      <selection activeCell="S5" sqref="S5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.42578125" customWidth="1"/>
     <col min="2" max="2" width="59.42578125" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
-    <col min="4" max="4" width="9.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
-[...9 lines deleted...]
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>5038</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>7</v>
-[...11 lines deleted...]
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="2">
         <v>5054</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>13</v>
-[...11 lines deleted...]
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="2">
         <v>5090</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="D4" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="E4" s="3" t="s">
-[...6 lines deleted...]
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>5127</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="E5" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F5" s="3" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="2">
         <v>5139</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>22</v>
-[...11 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="2">
         <v>5149</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="2">
         <v>5161</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>28</v>
-[...11 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="2">
         <v>5162</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>31</v>
-[...11 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="2">
         <v>5167</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>34</v>
-[...11 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="2">
         <v>5190</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>37</v>
-[...11 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="2">
         <v>5191</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>40</v>
-[...11 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="2">
         <v>5195</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>43</v>
-[...11 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="2">
         <v>5212</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>13</v>
-[...11 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="2">
         <v>5228</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>48</v>
-[...11 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="2">
         <v>5250</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>51</v>
-[...11 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="2">
         <v>5272</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>54</v>
-[...11 lines deleted...]
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="2">
         <v>5295</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>57</v>
-[...11 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="2">
         <v>5316</v>
       </c>
       <c r="B19" s="3" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="C19" s="3" t="s">
-        <v>60</v>
-[...11 lines deleted...]
-    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="2">
         <v>5322</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="2">
         <v>5332</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>65</v>
-[...11 lines deleted...]
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="2">
         <v>5342</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>67</v>
+        <v>41</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>68</v>
-[...11 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="2">
         <v>5356</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>48</v>
-[...11 lines deleted...]
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="2">
         <v>5390</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>73</v>
-[...11 lines deleted...]
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="2">
         <v>5413</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>76</v>
-[...11 lines deleted...]
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="2">
         <v>5424</v>
       </c>
       <c r="B26" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A27" s="2">
+        <v>5433</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A28" s="2">
+        <v>5445</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A29" s="2">
+        <v>5468</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A30" s="2">
+        <v>5487</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A31" s="2">
+        <v>5495</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A32" s="2">
+        <v>5504</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A33" s="2">
+        <v>5540</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A34" s="2">
+        <v>5554</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A35" s="2">
+        <v>5560</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A36" s="2">
+        <v>5571</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A37" s="2">
+        <v>5589</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A38" s="2">
+        <v>5594</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A39" s="2">
+        <v>5595</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A40" s="2">
+        <v>5598</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A41" s="2">
+        <v>5615</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A42" s="2">
+        <v>5616</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A43" s="2">
+        <v>5620</v>
+      </c>
+      <c r="B43" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="C26" s="3" t="s">
+      <c r="C43" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="D26" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E26" s="3" t="s">
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A44" s="2">
+        <v>5621</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A45" s="2">
+        <v>5632</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A46" s="2">
+        <v>5634</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A47" s="2">
+        <v>5641</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A48" s="2">
+        <v>5649</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A49" s="2">
+        <v>5650</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" s="2">
+        <v>5651</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" s="2">
+        <v>5653</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" s="2">
+        <v>5658</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" s="2">
+        <v>5660</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54" s="2">
+        <v>5674</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" s="2">
+        <v>5695</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" s="2">
+        <v>5716</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" s="2">
+        <v>5730</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" s="2">
+        <v>5737</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" s="2">
+        <v>5752</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" s="2">
+        <v>5756</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" s="2">
+        <v>5763</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" s="2">
+        <v>5766</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A63" s="2">
+        <v>5771</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A64" s="2">
+        <v>5781</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A65" s="2">
+        <v>5782</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A66" s="2">
+        <v>5792</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67" s="2">
+        <v>5793</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A68" s="2">
+        <v>5795</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A69" s="2">
+        <v>5805</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A70" s="2">
+        <v>5808</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A71" s="2">
+        <v>5820</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C71" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F26" s="3" t="s">
-[...319 lines deleted...]
-      <c r="F42" s="3" t="s">
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A72" s="2">
+        <v>5823</v>
+      </c>
+      <c r="B72" s="3" t="s">
         <v>124</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B43" s="3" t="s">
+      <c r="C72" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="C43" s="3" t="s">
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A73" s="2">
+        <v>5827</v>
+      </c>
+      <c r="B73" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="D43" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F43" s="3" t="s">
+      <c r="C73" s="3" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B44" s="3" t="s">
+    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A74" s="2">
+        <v>5830</v>
+      </c>
+      <c r="B74" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="C44" s="3" t="s">
-[...598 lines deleted...]
-      </c>
       <c r="C74" s="3" t="s">
-        <v>111</v>
-[...68 lines deleted...]
-        <v>216</v>
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>qryWebsiteQueriesFieldCommercia</vt:lpstr>