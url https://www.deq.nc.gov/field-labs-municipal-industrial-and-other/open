--- v0 (2026-01-07)
+++ v1 (2026-06-04)
@@ -1,2050 +1,3182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\edc-nasvm01.eads.ncads.net\wr\WQ\nrwqlb03\CERT\Database\Exports\Website_Query_Exports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E8E4B2AF-A456-48E6-8940-786EB135B159}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3985DA7D-64AE-4713-822E-98294F06F23E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="qryWebsiteQueriesFieldMunicipal" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1104" uniqueCount="626">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1841" uniqueCount="998">
+  <si>
+    <t>Cert #</t>
+  </si>
   <si>
     <t>Lab Name</t>
   </si>
   <si>
     <t>City - Mailing</t>
   </si>
   <si>
     <t>State - Mailing</t>
   </si>
   <si>
+    <t>Lab Type</t>
+  </si>
+  <si>
+    <t>EPA Lab Code</t>
+  </si>
+  <si>
     <t>Dare Co. North RO WTP</t>
   </si>
   <si>
     <t>Kill Devil Hills</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
+    <t>F/M</t>
+  </si>
+  <si>
+    <t>NC01884</t>
+  </si>
+  <si>
     <t>Town of Cleveland WWTP</t>
   </si>
   <si>
     <t>Cleveland</t>
   </si>
   <si>
+    <t>NC01221</t>
+  </si>
+  <si>
     <t>Lenoir County Public Schools</t>
   </si>
   <si>
     <t>Kinston</t>
   </si>
   <si>
+    <t>NC01819</t>
+  </si>
+  <si>
     <t>Dare County Skyco Water Plant</t>
   </si>
   <si>
     <t>Manteo</t>
   </si>
   <si>
+    <t>NC01246</t>
+  </si>
+  <si>
     <t>Dare County RWS Water Treatment Facility</t>
   </si>
   <si>
     <t>Rodanthe</t>
   </si>
   <si>
+    <t>NC01812</t>
+  </si>
+  <si>
     <t>Schneider Mills Inc.</t>
   </si>
   <si>
     <t>Taylorsville</t>
   </si>
   <si>
+    <t>F/I</t>
+  </si>
+  <si>
+    <t>NC01052</t>
+  </si>
+  <si>
     <t>Town of Boiling Springs WWTP</t>
   </si>
   <si>
     <t>Boiling Springs</t>
   </si>
   <si>
+    <t>NC01372</t>
+  </si>
+  <si>
     <t>Mills River Regional WTP</t>
   </si>
   <si>
     <t>Mills River</t>
   </si>
   <si>
+    <t>NC01244</t>
+  </si>
+  <si>
     <t>Lowes Company Iredell Distribution</t>
   </si>
   <si>
     <t>Statesville</t>
   </si>
   <si>
+    <t>NC01228</t>
+  </si>
+  <si>
     <t>Comm Scope WWTP</t>
   </si>
   <si>
     <t>Catawba</t>
   </si>
   <si>
+    <t>NC01255</t>
+  </si>
+  <si>
     <t>Town of Columbus WWTP</t>
   </si>
   <si>
     <t>Columbus</t>
   </si>
   <si>
+    <t>NC01293</t>
+  </si>
+  <si>
     <t>Livent USA Corp.</t>
   </si>
   <si>
     <t>Bessemer City</t>
   </si>
   <si>
+    <t>NC01237</t>
+  </si>
+  <si>
     <t>Lincoln County WTP</t>
   </si>
   <si>
     <t>Denver</t>
   </si>
   <si>
+    <t>NC01223</t>
+  </si>
+  <si>
     <t>City of Havelock Water Treatment Plant</t>
   </si>
   <si>
     <t>Havelock</t>
   </si>
   <si>
+    <t>NC01250</t>
+  </si>
+  <si>
     <t>City of Havelock WWTP</t>
   </si>
   <si>
+    <t>NC00997</t>
+  </si>
+  <si>
     <t>Corning Inc.</t>
   </si>
   <si>
     <t>Midland</t>
   </si>
   <si>
+    <t>NC01225</t>
+  </si>
+  <si>
     <t>Town of Maysville WWTP</t>
   </si>
   <si>
     <t>Maysville</t>
   </si>
   <si>
+    <t>NC01602</t>
+  </si>
+  <si>
     <t>General Electric</t>
   </si>
   <si>
     <t>Conover</t>
   </si>
   <si>
+    <t>NC01356</t>
+  </si>
+  <si>
     <t>Aqua North Carolina - Western Area</t>
   </si>
   <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>NC01260</t>
+  </si>
+  <si>
     <t>Town of Macclesfield</t>
   </si>
   <si>
     <t>Macclesfield</t>
   </si>
   <si>
+    <t>NC01261</t>
+  </si>
+  <si>
     <t>Wayne Farms LLC</t>
   </si>
   <si>
     <t>Dobson</t>
   </si>
   <si>
+    <t>NC01291</t>
+  </si>
+  <si>
     <t>Rutherfordton WWTP</t>
   </si>
   <si>
     <t>Rutherfordton</t>
   </si>
   <si>
+    <t>NC01050</t>
+  </si>
+  <si>
     <t>Town of Weldon WWTP</t>
   </si>
   <si>
     <t>Weldon</t>
   </si>
   <si>
+    <t>NC01148</t>
+  </si>
+  <si>
     <t>Yadkin Valley Sewer Authority (YVSA) WWTP</t>
   </si>
   <si>
     <t>Elkin</t>
   </si>
   <si>
+    <t>NC00978</t>
+  </si>
+  <si>
     <t>Farmville WWTP</t>
   </si>
   <si>
     <t>Farmville</t>
   </si>
   <si>
+    <t>NC00981</t>
+  </si>
+  <si>
     <t>Town of Pilot Mountain WWTP</t>
   </si>
   <si>
     <t>Pilot Mountain</t>
   </si>
   <si>
+    <t>NC01041</t>
+  </si>
+  <si>
     <t>Town of Mayodan WWTP</t>
   </si>
   <si>
     <t>Mayodan</t>
   </si>
   <si>
+    <t>NC01019</t>
+  </si>
+  <si>
     <t>Aqua North Carolina - Central Area</t>
   </si>
   <si>
     <t>Cary</t>
   </si>
   <si>
+    <t>NC01296</t>
+  </si>
+  <si>
     <t>Duke Energy Progress - Brunswick Steam Electric Plant</t>
   </si>
   <si>
     <t>Southport</t>
   </si>
   <si>
+    <t>NC00940</t>
+  </si>
+  <si>
     <t>Town of Mars Hill WWTP</t>
   </si>
   <si>
     <t>Mars Hill</t>
   </si>
   <si>
+    <t>NC01295</t>
+  </si>
+  <si>
     <t>Asheville Combined Cycle Station</t>
   </si>
   <si>
     <t>Arden</t>
   </si>
   <si>
+    <t>NC00946</t>
+  </si>
+  <si>
     <t>Duke Energy Progress - Sutton Steam Electric Plant</t>
   </si>
   <si>
     <t>Wilmington</t>
   </si>
   <si>
+    <t>NC00950</t>
+  </si>
+  <si>
     <t>Elizabethtown WWTP</t>
   </si>
   <si>
     <t>Elizabethtown</t>
   </si>
   <si>
+    <t>NC01270</t>
+  </si>
+  <si>
     <t>Bladenboro WWTP</t>
   </si>
   <si>
     <t>Bladenboro</t>
   </si>
   <si>
+    <t>NC01268</t>
+  </si>
+  <si>
     <t>City of Lincolnton WTP</t>
   </si>
   <si>
     <t>Lincolnton</t>
   </si>
   <si>
+    <t>NC01175</t>
+  </si>
+  <si>
     <t>Burlington Industries - Richmond Plant</t>
   </si>
   <si>
     <t>Cordova</t>
   </si>
   <si>
+    <t>NC00942</t>
+  </si>
+  <si>
     <t>Taylorsville WWTP</t>
   </si>
   <si>
+    <t>NC01239</t>
+  </si>
+  <si>
     <t>Duke Energy Progress - Mayo Electric Generating Plant</t>
   </si>
   <si>
     <t>Roxboro</t>
   </si>
   <si>
+    <t>NC00949</t>
+  </si>
+  <si>
     <t>Duke Energy Progress LLC - H.F. Lee Energy Complex</t>
   </si>
   <si>
     <t>Goldsboro</t>
   </si>
   <si>
+    <t>NC00961</t>
+  </si>
+  <si>
     <t>Pilgrim's Pride Field Lab</t>
   </si>
   <si>
     <t>Sanford</t>
   </si>
   <si>
+    <t>NC01262</t>
+  </si>
+  <si>
     <t>Town of Smithfield Water Treatment Plant</t>
   </si>
   <si>
     <t>Smithfield</t>
   </si>
   <si>
+    <t>NC01249</t>
+  </si>
+  <si>
     <t>Harvest Time Foods Ayden NC</t>
   </si>
   <si>
+    <t>NC01744</t>
+  </si>
+  <si>
     <t>Hickory Water Treatment Plant</t>
   </si>
   <si>
     <t>Hickory</t>
   </si>
   <si>
+    <t>NC01210</t>
+  </si>
+  <si>
     <t>Carolina Stalite Company</t>
   </si>
   <si>
     <t>Gold Hill</t>
   </si>
   <si>
+    <t>NC01714</t>
+  </si>
+  <si>
     <t>Progress Energy Carolinas - Roxboro Steam Electric Plant</t>
   </si>
   <si>
     <t>Semora</t>
   </si>
   <si>
+    <t>NC01049</t>
+  </si>
+  <si>
     <t>Tyson Foods</t>
   </si>
   <si>
     <t>Harmony</t>
   </si>
   <si>
+    <t>NC01071</t>
+  </si>
+  <si>
     <t>City of Lowell</t>
   </si>
   <si>
     <t>Lowell</t>
   </si>
   <si>
-    <t>Laurinburg-Maxton Airport</t>
+    <t>NC01308</t>
+  </si>
+  <si>
+    <t>Laurinburg-Maxton Airport WWTP</t>
   </si>
   <si>
     <t>Maxton</t>
   </si>
   <si>
+    <t>NC01009</t>
+  </si>
+  <si>
     <t>Aqua North Carolina - Coastal Area</t>
   </si>
   <si>
     <t>Hampstead</t>
   </si>
   <si>
+    <t>NC01371</t>
+  </si>
+  <si>
     <t>Mesa Global</t>
   </si>
   <si>
     <t>Union Mills</t>
   </si>
   <si>
+    <t>NC01331</t>
+  </si>
+  <si>
     <t>Spindale WWTP</t>
   </si>
   <si>
     <t>Spindale</t>
   </si>
   <si>
+    <t>NC01059</t>
+  </si>
+  <si>
     <t>UNITED CHEMI-CON</t>
   </si>
   <si>
     <t>Lansing</t>
   </si>
   <si>
+    <t>NC01742</t>
+  </si>
+  <si>
     <t>Town of Ramseur WWTP</t>
   </si>
   <si>
     <t>Ramseur</t>
   </si>
   <si>
+    <t>NC01271</t>
+  </si>
+  <si>
     <t>Chemours Company – Fayetteville Works</t>
   </si>
   <si>
     <t>Fayetteville</t>
   </si>
   <si>
+    <t>NC00975</t>
+  </si>
+  <si>
     <t>Town of Old Fort WWTP</t>
   </si>
   <si>
     <t>Old Fort</t>
   </si>
   <si>
+    <t>NC01329</t>
+  </si>
+  <si>
     <t>City of Randleman</t>
   </si>
   <si>
     <t>Randleman</t>
   </si>
   <si>
+    <t>NC01396</t>
+  </si>
+  <si>
     <t>City of Hamlet WWTP</t>
   </si>
   <si>
     <t>Hamlet</t>
   </si>
   <si>
+    <t>NC00996</t>
+  </si>
+  <si>
     <t>Hospira Inc.</t>
   </si>
   <si>
     <t>Rocky Mount</t>
   </si>
   <si>
+    <t>NC01446</t>
+  </si>
+  <si>
     <t>Town of Beech Mountain</t>
   </si>
   <si>
     <t>Beech Mountain</t>
   </si>
   <si>
+    <t>NC01357</t>
+  </si>
+  <si>
     <t>Town of Hamilton WWTP</t>
   </si>
   <si>
     <t>Hamilton</t>
   </si>
   <si>
+    <t>NC01418</t>
+  </si>
+  <si>
     <t>Badin Business Park LLC</t>
   </si>
   <si>
     <t>Badin</t>
   </si>
   <si>
+    <t>NC00932</t>
+  </si>
+  <si>
     <t>Town of Snow Hill WWTP</t>
   </si>
   <si>
     <t>Snow Hill</t>
   </si>
   <si>
+    <t>NC01338</t>
+  </si>
+  <si>
     <t>Rockingham County Schools</t>
   </si>
   <si>
     <t>Reidsville</t>
   </si>
   <si>
+    <t>NC01731</t>
+  </si>
+  <si>
     <t>R. A. Thomas WTP</t>
   </si>
   <si>
     <t>Winston-Salem</t>
   </si>
   <si>
+    <t>NC00061</t>
+  </si>
+  <si>
     <t>Town of Warsaw</t>
   </si>
   <si>
     <t>Warsaw</t>
   </si>
   <si>
+    <t>NC01340</t>
+  </si>
+  <si>
     <t>Town of Beulaville</t>
   </si>
   <si>
     <t>Beulaville</t>
   </si>
   <si>
+    <t>NC01341</t>
+  </si>
+  <si>
     <t>Dare County Cape Hatteras Water</t>
   </si>
   <si>
     <t>Buxton</t>
   </si>
   <si>
+    <t>NC01353</t>
+  </si>
+  <si>
     <t>Town of Elk Park</t>
   </si>
   <si>
     <t>Elk Park</t>
   </si>
   <si>
+    <t>NC01355</t>
+  </si>
+  <si>
     <t>Town of River Bend</t>
   </si>
   <si>
     <t>River Bend</t>
   </si>
   <si>
+    <t>NC01439</t>
+  </si>
+  <si>
     <t>Town of Plymouth WWTP</t>
   </si>
   <si>
     <t>Plymouth</t>
   </si>
   <si>
+    <t>NC01366</t>
+  </si>
+  <si>
     <t>Kenly Regional WWTP</t>
   </si>
   <si>
     <t>Kenly</t>
   </si>
   <si>
+    <t>NC01620</t>
+  </si>
+  <si>
     <t>Greater Badin WWTP</t>
   </si>
   <si>
     <t>Albemarle</t>
   </si>
   <si>
+    <t>NC01376</t>
+  </si>
+  <si>
     <t>Duke Energy Progress - HEEC Outfall 007</t>
   </si>
   <si>
     <t>New Hill</t>
   </si>
   <si>
+    <t>NC01362</t>
+  </si>
+  <si>
     <t>Town of Pinetops WWTP</t>
   </si>
   <si>
     <t>Pinetops</t>
   </si>
   <si>
+    <t>NC01383</t>
+  </si>
+  <si>
     <t>Fairmont Regional WWTP</t>
   </si>
   <si>
     <t>Fairmont</t>
   </si>
   <si>
+    <t>NC01611</t>
+  </si>
+  <si>
     <t>Duke Power Company LLC d/b/a Duke Energy Carolinas LLC-Belews Creek</t>
   </si>
   <si>
     <t>Huntersville</t>
   </si>
   <si>
+    <t>NC00965</t>
+  </si>
+  <si>
     <t>Duke Power Company LLC d/b/a Duke Energy Carolinas LLC - Buck</t>
   </si>
   <si>
+    <t>NC00966</t>
+  </si>
+  <si>
     <t>Duke Power Company LLC d/b/a Duke Energy Carolinas LLC - Cliffside</t>
   </si>
   <si>
+    <t>NC00967</t>
+  </si>
+  <si>
     <t>Duke Power Company LLC d/b/a Duke Energy Carolinas - Dan River</t>
   </si>
   <si>
+    <t>NC00968</t>
+  </si>
+  <si>
     <t>Duke Power Company LLC d/b/a Duke Energy Carolinas LLC - Marshall</t>
   </si>
   <si>
+    <t>NC00969</t>
+  </si>
+  <si>
     <t>Duke Energy - McGuire Nuclear Station</t>
   </si>
   <si>
+    <t>NC00970</t>
+  </si>
+  <si>
     <t>Phillips Plating Co. Inc.</t>
   </si>
   <si>
     <t>Bridgeton</t>
   </si>
   <si>
+    <t>NC01040</t>
+  </si>
+  <si>
     <t>Covation Biomaterials LLC - Kinston Site</t>
   </si>
   <si>
     <t>Grifton</t>
   </si>
   <si>
+    <t>NC01097</t>
+  </si>
+  <si>
     <t>Town of Maggie Valley WWTP</t>
   </si>
   <si>
     <t>Maggie Valley</t>
   </si>
   <si>
+    <t>NC01414</t>
+  </si>
+  <si>
     <t>Innospec Performance Chemicals</t>
   </si>
   <si>
     <t>Salisbury</t>
   </si>
   <si>
+    <t>NC01394</t>
+  </si>
+  <si>
     <t>Waynesville Water Treatment Plant</t>
   </si>
   <si>
     <t>Waynesville</t>
   </si>
   <si>
+    <t>NC00056</t>
+  </si>
+  <si>
     <t>Town of Broadway WWTP</t>
   </si>
   <si>
     <t>Broadway</t>
   </si>
   <si>
+    <t>NC01400</t>
+  </si>
+  <si>
     <t>Blue Ridge Parkway/Mt. Pisgah</t>
   </si>
   <si>
     <t>Asheville</t>
   </si>
   <si>
+    <t>NC01425</t>
+  </si>
+  <si>
     <t>New Hanover County Landfill WWTP</t>
   </si>
   <si>
+    <t>NC01399</t>
+  </si>
+  <si>
     <t>Allvac - Monroe Plant</t>
   </si>
   <si>
     <t>Monroe</t>
   </si>
   <si>
+    <t>NC01407</t>
+  </si>
+  <si>
     <t>City of Hendersonville Water Plant</t>
   </si>
   <si>
     <t>Mill River</t>
   </si>
   <si>
+    <t>NC01173</t>
+  </si>
+  <si>
     <t>City of Henderson-Kerr Lake Regional Water System</t>
   </si>
   <si>
     <t>Henderson</t>
   </si>
   <si>
+    <t>NC00105</t>
+  </si>
+  <si>
     <t>Duke Power Company LLC d/b/a Duke Energy Carolinas LLC - Sci Support</t>
   </si>
   <si>
+    <t>NC01848</t>
+  </si>
+  <si>
     <t>Mane Ingredients USA</t>
   </si>
   <si>
     <t>Merry Hill</t>
   </si>
   <si>
+    <t>NC01424</t>
+  </si>
+  <si>
     <t>Town of Parkton WWTP</t>
   </si>
   <si>
     <t>Parkton</t>
   </si>
   <si>
+    <t>NC01434</t>
+  </si>
+  <si>
     <t>Town of Biscoe</t>
   </si>
   <si>
     <t>Biscoe</t>
   </si>
   <si>
+    <t>NC01236</t>
+  </si>
+  <si>
     <t>Town of Jefferson WWTP</t>
   </si>
   <si>
     <t>Jefferson</t>
   </si>
   <si>
+    <t>NC01688</t>
+  </si>
+  <si>
     <t>Town of St. Pauls WWTP</t>
   </si>
   <si>
     <t>St. Pauls</t>
   </si>
   <si>
+    <t>NC01435</t>
+  </si>
+  <si>
     <t>Town of Rowland</t>
   </si>
   <si>
     <t>Rowland</t>
   </si>
   <si>
+    <t>NC01430</t>
+  </si>
+  <si>
     <t>Town of White Lake WWTP</t>
   </si>
   <si>
     <t>White Lake</t>
   </si>
   <si>
+    <t>NC01428</t>
+  </si>
+  <si>
     <t>Surry County Rest Area</t>
   </si>
   <si>
     <t>N. Wilkesboro</t>
   </si>
   <si>
+    <t>NC01382</t>
+  </si>
+  <si>
     <t>Town of Maxton</t>
   </si>
   <si>
+    <t>NC01436</t>
+  </si>
+  <si>
     <t>Lee S. Dukes WTP</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
+    <t>NC01417</t>
+  </si>
+  <si>
     <t>Town of Kure Beach WWTP</t>
   </si>
   <si>
     <t>Kure Beach</t>
   </si>
   <si>
+    <t>NC01447</t>
+  </si>
+  <si>
     <t>CLTW Franklin WTP</t>
   </si>
   <si>
+    <t>NC01361</t>
+  </si>
+  <si>
     <t>Town of Seaboard</t>
   </si>
   <si>
     <t>Seaboard</t>
   </si>
   <si>
+    <t>NC01448</t>
+  </si>
+  <si>
     <t>Town of Chadbourn WWTP</t>
   </si>
   <si>
     <t>Chadbourn</t>
   </si>
   <si>
+    <t>NC01480</t>
+  </si>
+  <si>
     <t>Town of Conway WWTP</t>
   </si>
   <si>
     <t>Conway</t>
   </si>
   <si>
+    <t>NC01459</t>
+  </si>
+  <si>
+    <t>City of Belmont WWTP</t>
+  </si>
+  <si>
+    <t>Belmont</t>
+  </si>
+  <si>
+    <t>NC00937</t>
+  </si>
+  <si>
     <t>Montgomery County WTP</t>
   </si>
   <si>
     <t>Mt. Gilead</t>
   </si>
   <si>
+    <t>NC01159</t>
+  </si>
+  <si>
     <t>Town of Sparta WWTP</t>
   </si>
   <si>
     <t>Sparta</t>
   </si>
   <si>
+    <t>NC01606</t>
+  </si>
+  <si>
     <t>Mecklenburg County Water Quality Program</t>
   </si>
   <si>
+    <t>NC01470</t>
+  </si>
+  <si>
     <t>Specialty Products Technologies</t>
   </si>
   <si>
+    <t>NC01475</t>
+  </si>
+  <si>
     <t>Town of Stantonsburg WQ Lab</t>
   </si>
   <si>
     <t>Stantonsburg</t>
   </si>
   <si>
+    <t>NC01478</t>
+  </si>
+  <si>
     <t>North Brunswick Sanitary District Belville WWTP</t>
   </si>
   <si>
     <t>Leland</t>
   </si>
   <si>
+    <t>NC01662</t>
+  </si>
+  <si>
     <t>Town of Dobson WWTP</t>
   </si>
   <si>
+    <t>NC01269</t>
+  </si>
+  <si>
     <t>Town of Robbins WWTP</t>
   </si>
   <si>
     <t>Robbins</t>
   </si>
   <si>
+    <t>NC01443</t>
+  </si>
+  <si>
     <t>East Arcadia Elementary School</t>
   </si>
   <si>
+    <t>NC01477</t>
+  </si>
+  <si>
     <t>RDU Airport Authority</t>
   </si>
   <si>
     <t>RDU Airport</t>
   </si>
   <si>
+    <t>NC01479</t>
+  </si>
+  <si>
     <t>Cross Creek WRF</t>
   </si>
   <si>
+    <t>NC00147</t>
+  </si>
+  <si>
     <t>Rockfish Creek WRF</t>
   </si>
   <si>
+    <t>NC01484</t>
+  </si>
+  <si>
     <t>Brunswick County Utilities Northwest WTP</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
+    <t>NC01164</t>
+  </si>
+  <si>
     <t>Town of Enfield WWTP</t>
   </si>
   <si>
     <t>Enfield</t>
   </si>
   <si>
+    <t>NC01487</t>
+  </si>
+  <si>
     <t>Town of Scotland Neck WWTP</t>
   </si>
   <si>
     <t>Scotland Neck</t>
   </si>
   <si>
+    <t>NC01312</t>
+  </si>
+  <si>
     <t>Pickles Manufacturing LLC</t>
   </si>
   <si>
     <t>Faison</t>
   </si>
   <si>
+    <t>NC01489</t>
+  </si>
+  <si>
     <t>Town of Hookerton</t>
   </si>
   <si>
     <t>Hookerton</t>
   </si>
   <si>
+    <t>NC02025</t>
+  </si>
+  <si>
     <t>Town of Ramseur WTP</t>
   </si>
   <si>
+    <t>NC01488</t>
+  </si>
+  <si>
     <t>Randolph County Board of Education</t>
   </si>
   <si>
     <t>Asheboro</t>
   </si>
   <si>
+    <t>NC01492</t>
+  </si>
+  <si>
     <t>Town of Southern Pines WTP</t>
   </si>
   <si>
     <t>Pine Bluff</t>
   </si>
   <si>
+    <t>NC00060</t>
+  </si>
+  <si>
     <t>Ahoskie Assisted Living</t>
   </si>
   <si>
     <t>Ahoskie</t>
   </si>
   <si>
+    <t>NC01441</t>
+  </si>
+  <si>
     <t>Reidsville Water Plant</t>
   </si>
   <si>
+    <t>NC01473</t>
+  </si>
+  <si>
     <t>Brunswick County Field Testing Laboratories</t>
   </si>
   <si>
+    <t>NC01596</t>
+  </si>
+  <si>
     <t>ICGH</t>
   </si>
   <si>
+    <t>NC01601</t>
+  </si>
+  <si>
     <t>Cleveland County Schools</t>
   </si>
   <si>
     <t>Shelby</t>
   </si>
   <si>
+    <t>NC01621</t>
+  </si>
+  <si>
     <t>Tyson Foods Fresh Retail Division Inc.</t>
   </si>
   <si>
     <t>Wilkesboro</t>
   </si>
   <si>
+    <t>NC01674</t>
+  </si>
+  <si>
     <t>Town of West Jefferson</t>
   </si>
   <si>
     <t>West Jefferson</t>
   </si>
   <si>
+    <t>NC01466</t>
+  </si>
+  <si>
     <t>Arclin</t>
   </si>
   <si>
     <t>Moncure</t>
   </si>
   <si>
+    <t>NC01121</t>
+  </si>
+  <si>
     <t>New Hope Church of Christ</t>
   </si>
   <si>
     <t>Pantego</t>
   </si>
   <si>
+    <t>NC01604</t>
+  </si>
+  <si>
     <t>Town of Lake Waccamaw</t>
   </si>
   <si>
     <t>Lake Waccamaw</t>
   </si>
   <si>
+    <t>NC01605</t>
+  </si>
+  <si>
     <t>Town of Mayodan WTP</t>
   </si>
   <si>
+    <t>NC01608</t>
+  </si>
+  <si>
     <t>Hoke County Regional Water System</t>
   </si>
   <si>
     <t>Raeford</t>
   </si>
   <si>
+    <t>NC01482</t>
+  </si>
+  <si>
     <t>Anson County WTP</t>
   </si>
   <si>
     <t>Lilesville</t>
   </si>
   <si>
+    <t>NC00092</t>
+  </si>
+  <si>
     <t>Snug Harbor on Nelson Bay</t>
   </si>
   <si>
     <t>Black Mountain</t>
   </si>
   <si>
+    <t>NC01598</t>
+  </si>
+  <si>
     <t>Dare County - Stumpy Point WTP</t>
   </si>
   <si>
+    <t>NC01613</t>
+  </si>
+  <si>
     <t>Metropolitan Sewerage District of Buncombe County</t>
   </si>
   <si>
+    <t>NC01098</t>
+  </si>
+  <si>
     <t>Village of Bald Head Island Utilities Dept.</t>
   </si>
   <si>
     <t>Bald Head Island</t>
   </si>
   <si>
+    <t>NC01615</t>
+  </si>
+  <si>
     <t>South Fork Industries</t>
   </si>
   <si>
     <t>Maiden</t>
   </si>
   <si>
+    <t>NC00964</t>
+  </si>
+  <si>
     <t>P.O. Hoffer Treatment Facility</t>
   </si>
   <si>
+    <t>NC00088</t>
+  </si>
+  <si>
     <t>City of Brevard WTP</t>
   </si>
   <si>
     <t>Brevard</t>
   </si>
   <si>
+    <t>NC01853</t>
+  </si>
+  <si>
     <t>Maury Sanitary Land District</t>
   </si>
   <si>
     <t>Maury</t>
   </si>
   <si>
+    <t>NC01483</t>
+  </si>
+  <si>
     <t>Town of Red Springs WWTP</t>
   </si>
   <si>
     <t>Red Springs</t>
   </si>
   <si>
+    <t>NC01140</t>
+  </si>
+  <si>
     <t>City of New Bern WWTP (Field)</t>
   </si>
   <si>
     <t>New Bern</t>
   </si>
   <si>
+    <t>NC01627</t>
+  </si>
+  <si>
     <t>Town of Rose Hill WWTP</t>
   </si>
   <si>
     <t>Rose Hill</t>
   </si>
   <si>
+    <t>NC01629</t>
+  </si>
+  <si>
     <t>Newport WWTP Lab</t>
   </si>
   <si>
     <t>Newport</t>
   </si>
   <si>
+    <t>NC01622</t>
+  </si>
+  <si>
     <t>Pilkington North America Inc.</t>
   </si>
   <si>
     <t>Laurinburg</t>
   </si>
   <si>
+    <t>NC01633</t>
+  </si>
+  <si>
     <t>City of Monroe</t>
   </si>
   <si>
+    <t>NC02158</t>
+  </si>
+  <si>
     <t>Clarke Utilities Inc.</t>
   </si>
   <si>
     <t>Garner</t>
   </si>
   <si>
+    <t>NC01646</t>
+  </si>
+  <si>
     <t>City of Conover Northeast WWTP</t>
   </si>
   <si>
+    <t>NC01108</t>
+  </si>
+  <si>
     <t>Collins Estates MHP</t>
   </si>
   <si>
-    <t>Midway Park</t>
+    <t>Jacksonville</t>
+  </si>
+  <si>
+    <t>NC01600</t>
   </si>
   <si>
     <t>City of Shelby WTP</t>
   </si>
   <si>
+    <t>NC00113</t>
+  </si>
+  <si>
     <t>Town of Winton WWTP</t>
   </si>
   <si>
     <t>Winton</t>
   </si>
   <si>
+    <t>NC01903</t>
+  </si>
+  <si>
     <t>Town of Belhaven WWTP</t>
   </si>
   <si>
     <t>Belhaven</t>
   </si>
   <si>
+    <t>NC01665</t>
+  </si>
+  <si>
     <t>Perquimans County Water</t>
   </si>
   <si>
     <t>Hertford</t>
   </si>
   <si>
+    <t>NC01878</t>
+  </si>
+  <si>
     <t>Town of Troy WWTP</t>
   </si>
   <si>
     <t>Troy</t>
   </si>
   <si>
+    <t>NC01068</t>
+  </si>
+  <si>
     <t>Wallace Regional WWTP</t>
   </si>
   <si>
     <t>Wallace</t>
   </si>
   <si>
+    <t>NC01648</t>
+  </si>
+  <si>
     <t>Town of Roseboro</t>
   </si>
   <si>
     <t>Roseboro</t>
   </si>
   <si>
+    <t>NC01749</t>
+  </si>
+  <si>
     <t>MGM Brakes</t>
   </si>
   <si>
     <t>Murphy</t>
   </si>
   <si>
+    <t>NC01667</t>
+  </si>
+  <si>
     <t>Scientific Water Co.</t>
   </si>
   <si>
-    <t>Jacksonville</t>
+    <t>NC01618</t>
   </si>
   <si>
     <t>Town of Severn WWTP</t>
   </si>
   <si>
     <t>Severn</t>
   </si>
   <si>
+    <t>NC01689</t>
+  </si>
+  <si>
     <t>Town of Kenansville WWTP</t>
   </si>
   <si>
     <t>Kenansville</t>
   </si>
   <si>
+    <t>NC01642</t>
+  </si>
+  <si>
     <t>Tyson Foods Inc.</t>
   </si>
   <si>
+    <t>NC01692</t>
+  </si>
+  <si>
     <t>Textron Inc.</t>
   </si>
   <si>
     <t>Saluda</t>
   </si>
   <si>
+    <t>NC01701</t>
+  </si>
+  <si>
     <t>Town of Magnolia</t>
   </si>
   <si>
     <t>Magnolia</t>
   </si>
   <si>
+    <t>NC01696</t>
+  </si>
+  <si>
     <t>SGWASA - WTP</t>
   </si>
   <si>
     <t>Butner</t>
   </si>
   <si>
+    <t>NC00082</t>
+  </si>
+  <si>
     <t>Town of Cary</t>
   </si>
   <si>
+    <t>NC01698</t>
+  </si>
+  <si>
     <t>South Camden Water &amp; Sewer District</t>
   </si>
   <si>
     <t>Camden</t>
   </si>
   <si>
+    <t>NC01699</t>
+  </si>
+  <si>
     <t>Alpek Polyester USA LLC</t>
   </si>
   <si>
+    <t>NC01711</t>
+  </si>
+  <si>
     <t>Cleveland County Water Treatment Plant</t>
   </si>
   <si>
     <t>Lawndale</t>
   </si>
   <si>
+    <t>NC01184</t>
+  </si>
+  <si>
     <t>P.W. Swann Water Treatment Plant</t>
   </si>
   <si>
     <t>Pfafftown</t>
   </si>
   <si>
+    <t>NC01707</t>
+  </si>
+  <si>
     <t>City of Kannapolis</t>
   </si>
   <si>
     <t>Kannapolis</t>
   </si>
   <si>
+    <t>NC00080</t>
+  </si>
+  <si>
     <t>Town of Littleton</t>
   </si>
   <si>
     <t>Littleton</t>
   </si>
   <si>
+    <t>NC01722</t>
+  </si>
+  <si>
     <t>Young Life Windy Gap</t>
   </si>
   <si>
     <t>Weaverville</t>
   </si>
   <si>
+    <t>NC01720</t>
+  </si>
+  <si>
     <t>Star WWTP</t>
   </si>
   <si>
     <t>Star</t>
   </si>
   <si>
+    <t>NC01127</t>
+  </si>
+  <si>
     <t>Lawrence T. Sprinkle WTF</t>
   </si>
   <si>
-    <t>Person County Board of Education</t>
+    <t>NC01721</t>
   </si>
   <si>
     <t>Town of Mt. Gilead WWTP</t>
   </si>
   <si>
+    <t>NC01431</t>
+  </si>
+  <si>
     <t>Harnett Co. Dept. of Public Utilities</t>
   </si>
   <si>
     <t>Lillington</t>
   </si>
   <si>
+    <t>NC01735</t>
+  </si>
+  <si>
     <t>Mecklenburg Co. LUESA Solid Waste</t>
   </si>
   <si>
+    <t>NC01719</t>
+  </si>
+  <si>
     <t>Rock Creek Environmental Inc.</t>
   </si>
   <si>
+    <t>NC01767</t>
+  </si>
+  <si>
     <t>Johnston Co. Public Utilities WTP Holding Pond</t>
   </si>
   <si>
+    <t>NC01738</t>
+  </si>
+  <si>
     <t>Tririver Water Filtration - Pittsboro</t>
   </si>
   <si>
+    <t>NC01732</t>
+  </si>
+  <si>
     <t>Wilkes County Board of Education</t>
   </si>
   <si>
+    <t>NC01727</t>
+  </si>
+  <si>
     <t>Town of Franklinville</t>
   </si>
   <si>
     <t>Franklinville</t>
   </si>
   <si>
+    <t>NC01740</t>
+  </si>
+  <si>
     <t>Currituck Co. Southern Outer Banks W.S.</t>
   </si>
   <si>
     <t>Corolla</t>
   </si>
   <si>
+    <t>NC01739</t>
+  </si>
+  <si>
     <t>Woodfin Water District Plant Lab</t>
   </si>
   <si>
+    <t>NC01243</t>
+  </si>
+  <si>
     <t>Town of Walnut Cove</t>
   </si>
   <si>
     <t>Walnut Cove</t>
   </si>
   <si>
+    <t>NC01743</t>
+  </si>
+  <si>
     <t>Wilkes County Airport WWTP</t>
   </si>
   <si>
     <t>North Wilkesboro</t>
   </si>
   <si>
+    <t>NC01747</t>
+  </si>
+  <si>
     <t>Town of Lansing WWTP</t>
   </si>
   <si>
+    <t>NC01795</t>
+  </si>
+  <si>
     <t>Butterball LLC</t>
   </si>
   <si>
     <t>Mt. Olive</t>
   </si>
   <si>
+    <t>NC01094</t>
+  </si>
+  <si>
     <t>SS MHP</t>
   </si>
   <si>
     <t>Burlington</t>
   </si>
   <si>
+    <t>NC01757</t>
+  </si>
+  <si>
     <t>Coats American</t>
   </si>
   <si>
     <t>Marion</t>
   </si>
   <si>
+    <t>NC01092</t>
+  </si>
+  <si>
     <t>Vance County Schools</t>
   </si>
   <si>
+    <t>NC01766</t>
+  </si>
+  <si>
     <t>Auman Mobile Home Park LLC</t>
   </si>
   <si>
+    <t>NC01765</t>
+  </si>
+  <si>
     <t>Halifax County Schools</t>
   </si>
   <si>
     <t>Halifax</t>
   </si>
   <si>
+    <t>NC01774</t>
+  </si>
+  <si>
     <t>Town of Blowing Rock WWTP</t>
   </si>
   <si>
     <t>Blowing Rock</t>
   </si>
   <si>
+    <t>NC01776</t>
+  </si>
+  <si>
     <t>Town of Spring Hope</t>
   </si>
   <si>
     <t>Spring Hope</t>
   </si>
   <si>
+    <t>NC01794</t>
+  </si>
+  <si>
     <t>Denton Water Treatment Plant</t>
   </si>
   <si>
     <t>Denton</t>
   </si>
   <si>
+    <t>NC01788</t>
+  </si>
+  <si>
     <t>Patheon Manufacturing Services LLC - Thermo Fisher Scientific</t>
   </si>
   <si>
     <t>Greenville</t>
   </si>
   <si>
+    <t>NC01179</t>
+  </si>
+  <si>
     <t>Nash County Public Schools</t>
   </si>
   <si>
     <t>Nashville</t>
   </si>
   <si>
+    <t>NC01793</t>
+  </si>
+  <si>
     <t>Town of Denton WWTP</t>
   </si>
   <si>
+    <t>NC01791</t>
+  </si>
+  <si>
     <t>Cary/Apex Water Treatment Facility</t>
   </si>
   <si>
+    <t>NC00912</t>
+  </si>
+  <si>
     <t>Southern States Chemical</t>
   </si>
   <si>
+    <t>NC01781</t>
+  </si>
+  <si>
     <t>Electric Glass Fiber America LLC</t>
   </si>
   <si>
     <t>Lexington</t>
   </si>
   <si>
+    <t>NC01042</t>
+  </si>
+  <si>
     <t>TriRiver Water - Jordan Lake Water Filtration Facility</t>
   </si>
   <si>
     <t>Apex</t>
   </si>
   <si>
+    <t>NC01214</t>
+  </si>
+  <si>
     <t>Davie Co. Water - Sparks Rd. WTP</t>
   </si>
   <si>
     <t>Mocksville</t>
   </si>
   <si>
+    <t>NC01787</t>
+  </si>
+  <si>
     <t>Town of Rich Square</t>
   </si>
   <si>
     <t>Rich Square</t>
   </si>
   <si>
+    <t>NC01820</t>
+  </si>
+  <si>
     <t>Bakelite Chemicals LLC</t>
   </si>
   <si>
+    <t>NC01798</t>
+  </si>
+  <si>
     <t>S&amp;J Villari Livestock</t>
   </si>
   <si>
+    <t>NC01708</t>
+  </si>
+  <si>
     <t>Spring Lake WWTF</t>
   </si>
   <si>
     <t>Spring Lake</t>
   </si>
   <si>
+    <t>NC01060</t>
+  </si>
+  <si>
     <t>M.B. Industries Inc. WWTP</t>
   </si>
   <si>
     <t>Rosman</t>
   </si>
   <si>
+    <t>NC01809</t>
+  </si>
+  <si>
     <t>Shamrock Environmental Corporation</t>
   </si>
   <si>
     <t>Brown Summit</t>
   </si>
   <si>
     <t>The Wilds</t>
   </si>
   <si>
+    <t>NC01811</t>
+  </si>
+  <si>
+    <t>NC01116</t>
+  </si>
+  <si>
     <t>Sherwood MHP</t>
   </si>
   <si>
     <t>Hubert</t>
   </si>
   <si>
+    <t>NC01821</t>
+  </si>
+  <si>
     <t>Clay County Water &amp; Sewer District WWTP</t>
   </si>
   <si>
     <t>Hayesville</t>
   </si>
   <si>
+    <t>NC01834</t>
+  </si>
+  <si>
     <t>Town of Creswell</t>
   </si>
   <si>
     <t>Creswell</t>
   </si>
   <si>
+    <t>NC01864</t>
+  </si>
+  <si>
     <t>Corning Incorporated - Wilmington Facility</t>
   </si>
   <si>
+    <t>NC01825</t>
+  </si>
+  <si>
     <t>NCDOT Cedar Island Ferry Terminal Laboratory</t>
   </si>
   <si>
     <t>Cedar Island</t>
   </si>
   <si>
+    <t>NC01842</t>
+  </si>
+  <si>
     <t>Nature Trails MHP WWTP</t>
   </si>
   <si>
     <t>Banner Elk</t>
   </si>
   <si>
+    <t>NC01823</t>
+  </si>
+  <si>
     <t>Orange-Alamance Water System Inc.</t>
   </si>
   <si>
     <t>Mebane</t>
   </si>
   <si>
+    <t>NC01850</t>
+  </si>
+  <si>
     <t>Mount Airy WWTP Laboratory</t>
   </si>
   <si>
     <t>Mount Airy</t>
   </si>
   <si>
+    <t>NC01025</t>
+  </si>
+  <si>
     <t>Cooleemee WWTP</t>
   </si>
   <si>
+    <t>NC01831</t>
+  </si>
+  <si>
     <t>North Durham WRF</t>
   </si>
   <si>
     <t>Durham</t>
   </si>
   <si>
+    <t>NC01032</t>
+  </si>
+  <si>
     <t>Town of Fuquay Varina Terrible Creek WWTP</t>
   </si>
   <si>
     <t>Fuquay Varina</t>
   </si>
   <si>
+    <t>NC00986</t>
+  </si>
+  <si>
     <t>Town of Maiden WWTP</t>
   </si>
   <si>
+    <t>NC01015</t>
+  </si>
+  <si>
     <t>Davidson Water Inc.</t>
   </si>
   <si>
-    <t>Wilderness NC Inc.</t>
+    <t>NC00070</t>
+  </si>
+  <si>
+    <t>Mahan &amp; Huff LLC WWTP</t>
+  </si>
+  <si>
+    <t>NC01871</t>
   </si>
   <si>
     <t>Neuse Regional WASA</t>
   </si>
   <si>
+    <t>NC01876</t>
+  </si>
+  <si>
     <t>Linville Land Harbor</t>
   </si>
   <si>
     <t>Linville</t>
   </si>
   <si>
+    <t>NC01344</t>
+  </si>
+  <si>
     <t>Yadkin County Board of Education</t>
   </si>
   <si>
     <t>Yadkinville</t>
   </si>
   <si>
+    <t>NC01883</t>
+  </si>
+  <si>
     <t>USGS South Atlantic Water Science Center - Raleigh NC office</t>
   </si>
   <si>
     <t>Raleigh</t>
   </si>
   <si>
+    <t>NC01891</t>
+  </si>
+  <si>
     <t>Betsy-Jeff Penn 4H Center</t>
   </si>
   <si>
+    <t>NC01897</t>
+  </si>
+  <si>
     <t>Surf City WWTF</t>
   </si>
   <si>
     <t>Surf City</t>
   </si>
   <si>
+    <t>NC01898</t>
+  </si>
+  <si>
     <t>Town of Aurora WWTP</t>
   </si>
   <si>
     <t>Aurora</t>
   </si>
   <si>
+    <t>NC01901</t>
+  </si>
+  <si>
     <t>Town of Vanceboro</t>
   </si>
   <si>
     <t>Vanceboro</t>
   </si>
   <si>
+    <t>NC01904</t>
+  </si>
+  <si>
     <t>City of Rocky Mount Tar River Reser. Water Treatment Plant</t>
   </si>
   <si>
+    <t>NC01880</t>
+  </si>
+  <si>
     <t>Town of Colerain</t>
   </si>
   <si>
     <t>Colerain</t>
   </si>
   <si>
+    <t>NC01915</t>
+  </si>
+  <si>
     <t>Greenville Utilities WTP</t>
   </si>
   <si>
+    <t>NC01624</t>
+  </si>
+  <si>
     <t>NC Parks and Recreation Falls Lake State Recreation Area</t>
   </si>
   <si>
     <t>Wake Forest</t>
   </si>
   <si>
+    <t>NC01907</t>
+  </si>
+  <si>
     <t>NC State Parks &amp; Recreation - Jordan Lake Recreation Area</t>
   </si>
   <si>
+    <t>NC01910</t>
+  </si>
+  <si>
     <t>South Camden Water &amp; Sewer</t>
   </si>
   <si>
     <t>South Mills</t>
   </si>
   <si>
+    <t>NC01917</t>
+  </si>
+  <si>
     <t>Tyson Food Roaring River Feed Mill</t>
   </si>
   <si>
     <t>Roaring River</t>
   </si>
   <si>
+    <t>NC01916</t>
+  </si>
+  <si>
     <t>Grifols Therapeutics Inc.</t>
   </si>
   <si>
     <t>Clayton</t>
   </si>
   <si>
+    <t>NC01219</t>
+  </si>
+  <si>
     <t>West Carteret Water Corporation</t>
   </si>
   <si>
+    <t>NC01845</t>
+  </si>
+  <si>
     <t>Belhaven Water Treatment Facility</t>
   </si>
   <si>
+    <t>NC01927</t>
+  </si>
+  <si>
     <t>Town of Candor</t>
   </si>
   <si>
     <t>Candor</t>
   </si>
   <si>
+    <t>NC01930</t>
+  </si>
+  <si>
     <t>Envision Plastics</t>
   </si>
   <si>
+    <t>NC01933</t>
+  </si>
+  <si>
     <t>Reed Gold Mine</t>
   </si>
   <si>
+    <t>NC01937</t>
+  </si>
+  <si>
     <t>Southern Company Plant Rowan</t>
   </si>
   <si>
+    <t>NC01931</t>
+  </si>
+  <si>
     <t>DyStar LP</t>
   </si>
   <si>
+    <t>NC01934</t>
+  </si>
+  <si>
     <t>Town of Jamesville Wastewater Plant</t>
   </si>
   <si>
     <t>Jamesville</t>
   </si>
   <si>
+    <t>NC01939</t>
+  </si>
+  <si>
     <t>City of Kings Mountain T.J.Ellison WTP</t>
   </si>
   <si>
     <t>Kings Mountain</t>
   </si>
   <si>
+    <t>NC01220</t>
+  </si>
+  <si>
     <t>Bear Grass Charter School WWTP</t>
   </si>
   <si>
     <t>Williamston</t>
   </si>
   <si>
+    <t>NC01959</t>
+  </si>
+  <si>
     <t>Nantahala Outdoor Center Inc.</t>
   </si>
   <si>
     <t>Bryson City</t>
   </si>
   <si>
+    <t>NC01961</t>
+  </si>
+  <si>
     <t>Town of Columbia</t>
   </si>
   <si>
     <t>Columbia</t>
   </si>
   <si>
+    <t>NC01958</t>
+  </si>
+  <si>
     <t>Clariant Corp. - Mt. Holly East Plant</t>
   </si>
   <si>
+    <t>NC00954</t>
+  </si>
+  <si>
     <t>Town of Harmony WWTP</t>
   </si>
   <si>
+    <t>NC01962</t>
+  </si>
+  <si>
     <t>Town of Dallas Water Treatment Plant</t>
   </si>
   <si>
     <t>Dallas</t>
   </si>
   <si>
+    <t>NC01187</t>
+  </si>
+  <si>
     <t>Chatham County - Bynum WWTP</t>
   </si>
   <si>
     <t>Pittsboro</t>
   </si>
   <si>
+    <t>NC01950</t>
+  </si>
+  <si>
     <t>Town of Cary - Pretreatment Division</t>
   </si>
   <si>
+    <t>NC01966</t>
+  </si>
+  <si>
     <t>Beaufort County Water Dept.</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
+    <t>NC01971</t>
+  </si>
+  <si>
     <t>Ocracoke Sanitary District</t>
   </si>
   <si>
     <t>Ocracoke</t>
   </si>
   <si>
+    <t>NC01975</t>
+  </si>
+  <si>
     <t>Ponzer WTP</t>
   </si>
   <si>
     <t>Swan Quarter</t>
   </si>
   <si>
+    <t>NC01977</t>
+  </si>
+  <si>
     <t>Coty US LLC</t>
   </si>
   <si>
+    <t>NC01979</t>
+  </si>
+  <si>
     <t>Cherryville WWTP</t>
   </si>
   <si>
     <t>Cherryville</t>
   </si>
   <si>
+    <t>NC00045</t>
+  </si>
+  <si>
     <t>Roanoke River Correctional Institution</t>
   </si>
   <si>
     <t>Tillery</t>
   </si>
   <si>
+    <t>NC01919</t>
+  </si>
+  <si>
     <t>Stepan Company</t>
   </si>
   <si>
+    <t>NC01095</t>
+  </si>
+  <si>
     <t>Robeson County Water Dept.</t>
   </si>
   <si>
+    <t>NC01047</t>
+  </si>
+  <si>
     <t>Pasquotank County R.O. WTP</t>
   </si>
   <si>
     <t>Elizabeth City</t>
   </si>
   <si>
+    <t>NC01981</t>
+  </si>
+  <si>
     <t>Pender County WTP</t>
   </si>
   <si>
     <t>Burgaw</t>
   </si>
   <si>
+    <t>NC01988</t>
+  </si>
+  <si>
     <t>City of King WTP</t>
   </si>
   <si>
     <t>King</t>
   </si>
   <si>
+    <t>NC00103</t>
+  </si>
+  <si>
     <t>Bogue Banks Water Corp.</t>
   </si>
   <si>
     <t>Emerald Isle</t>
   </si>
   <si>
+    <t>NC01990</t>
+  </si>
+  <si>
     <t>Tyrrell County Water System</t>
   </si>
   <si>
+    <t>NC01987</t>
+  </si>
+  <si>
     <t>Gates County Schools</t>
   </si>
   <si>
     <t>Gatesville</t>
   </si>
   <si>
+    <t>NC01996</t>
+  </si>
+  <si>
     <t>Town of Oriental WTP</t>
   </si>
   <si>
     <t>Oriental</t>
   </si>
   <si>
+    <t>NC01992</t>
+  </si>
+  <si>
     <t>Befesa Zinc Metal</t>
   </si>
   <si>
     <t>Mooresboro</t>
   </si>
   <si>
+    <t>NC02002</t>
+  </si>
+  <si>
     <t>Albemarle Water &amp; Sewer Lab.</t>
   </si>
   <si>
+    <t>NC00065</t>
+  </si>
+  <si>
     <t>The University of North Carolina at Chapel Hill Bingham Facility</t>
   </si>
   <si>
     <t>Chapel Hill</t>
   </si>
   <si>
+    <t>F/O</t>
+  </si>
+  <si>
+    <t>NC02008</t>
+  </si>
+  <si>
     <t>SGL Carbon LLC</t>
   </si>
   <si>
     <t>Morganton</t>
   </si>
   <si>
+    <t>NC01100</t>
+  </si>
+  <si>
     <t>Smithfield Fresh Meats Corp – Clinton</t>
   </si>
   <si>
     <t>Clinton</t>
   </si>
   <si>
+    <t>NC01013</t>
+  </si>
+  <si>
     <t>Town of Granite Falls WWTP</t>
   </si>
   <si>
     <t>Granite Falls</t>
   </si>
   <si>
+    <t>NC00992</t>
+  </si>
+  <si>
     <t>Watauga County Board of Education</t>
   </si>
   <si>
     <t>Boone</t>
   </si>
   <si>
+    <t>NC02015</t>
+  </si>
+  <si>
     <t>Campbell Soup Supply Company LLC</t>
   </si>
   <si>
+    <t>NC02011</t>
+  </si>
+  <si>
     <t>Surtronics Inc</t>
   </si>
   <si>
+    <t>NC01063</t>
+  </si>
+  <si>
     <t>Town of Chocowinity WTP</t>
   </si>
   <si>
     <t>Chocowinity</t>
   </si>
   <si>
+    <t>NC02013</t>
+  </si>
+  <si>
     <t>Town of Boonville</t>
   </si>
   <si>
     <t>Boonville</t>
   </si>
   <si>
+    <t>NC02022</t>
+  </si>
+  <si>
     <t>Patriot Place Mobile Home Park</t>
   </si>
   <si>
+    <t>NC02123</t>
+  </si>
+  <si>
     <t>Martin County Regional WASA Water Treatment Plant</t>
   </si>
   <si>
+    <t>NC02030</t>
+  </si>
+  <si>
     <t>Town of Pittsboro WWTP</t>
   </si>
   <si>
+    <t>NC01638</t>
+  </si>
+  <si>
     <t>West Stanly WWTP</t>
   </si>
   <si>
+    <t>NC01035</t>
+  </si>
+  <si>
     <t>East Bend Industrial Park</t>
   </si>
   <si>
     <t>East Bend</t>
   </si>
   <si>
+    <t>NC02029</t>
+  </si>
+  <si>
     <t>Duke Energy Progress Inc.</t>
   </si>
   <si>
+    <t>NC02031</t>
+  </si>
+  <si>
     <t>Franklinton Water Plant</t>
   </si>
   <si>
     <t>Youngsville</t>
   </si>
   <si>
+    <t>NC01723</t>
+  </si>
+  <si>
     <t>Lake Toxaway Country Club</t>
   </si>
   <si>
     <t>Lake Toxaway</t>
   </si>
   <si>
+    <t>NC02033</t>
+  </si>
+  <si>
     <t>Darling Ingredients Inc. - Rose Hill</t>
   </si>
   <si>
+    <t>NC02042</t>
+  </si>
+  <si>
     <t>Town of Woodland WWTP</t>
   </si>
   <si>
     <t>Woodland</t>
   </si>
   <si>
+    <t>NC02073</t>
+  </si>
+  <si>
     <t>Associated Asphalt Greensboro LLC</t>
   </si>
   <si>
     <t>Greensboro</t>
   </si>
   <si>
+    <t>NC02039</t>
+  </si>
+  <si>
     <t>Fish Factory WWTP</t>
   </si>
   <si>
     <t>Oak Island</t>
   </si>
   <si>
+    <t>NC02041</t>
+  </si>
+  <si>
     <t>City of Oxford WWTP</t>
   </si>
   <si>
     <t>Oxford</t>
   </si>
   <si>
+    <t>NC01036</t>
+  </si>
+  <si>
     <t>Seagrove-Ulah Metropolitan Water District</t>
   </si>
   <si>
     <t>Seagrove</t>
   </si>
   <si>
+    <t>NC02050</t>
+  </si>
+  <si>
     <t>Town of Murfreesboro</t>
   </si>
   <si>
     <t>Murfreesboro</t>
   </si>
   <si>
+    <t>NC02056</t>
+  </si>
+  <si>
     <t>Maple Commerce Park WWTP</t>
   </si>
   <si>
     <t>Maple</t>
   </si>
   <si>
-    <t>Sanderson Farms LLC - Kinston Processing Plant</t>
-[...2 lines deleted...]
-    <t>Sanderson Farms Inc. St. Pauls Processing</t>
+    <t>NC02085</t>
+  </si>
+  <si>
+    <t>Wayne-Sanderson Farms LLC Kinston Processing</t>
+  </si>
+  <si>
+    <t>NC02051</t>
+  </si>
+  <si>
+    <t>Wayne-Sanderson Farms LLC St. Pauls Processing</t>
+  </si>
+  <si>
+    <t>NC02052</t>
   </si>
   <si>
     <t>Town of Fremont WWTP</t>
   </si>
   <si>
     <t>Fremont</t>
   </si>
   <si>
+    <t>NC02054</t>
+  </si>
+  <si>
     <t>City of Durham South Durham Water Reclamation Facility</t>
   </si>
   <si>
+    <t>NC02037</t>
+  </si>
+  <si>
     <t>Charlotte Douglas International Airport</t>
   </si>
   <si>
+    <t>NC02055</t>
+  </si>
+  <si>
     <t>Tryon WWTP</t>
   </si>
   <si>
     <t>Tryon</t>
   </si>
   <si>
+    <t>NC01069</t>
+  </si>
+  <si>
     <t>Duke Energy Progress - HEEC</t>
   </si>
   <si>
+    <t>NC00003</t>
+  </si>
+  <si>
     <t>Prestage Farms Inc. Hatchery</t>
   </si>
   <si>
+    <t>NC02063</t>
+  </si>
+  <si>
     <t>Craven County Water Treatment Plant</t>
   </si>
   <si>
+    <t>NC02060</t>
+  </si>
+  <si>
     <t>Pluris - Hampstead WWTF</t>
   </si>
   <si>
+    <t>NC02059</t>
+  </si>
+  <si>
     <t>City of Dunn A.B. Uzzle Water Treatment Plant</t>
   </si>
   <si>
     <t>Erwin</t>
   </si>
   <si>
+    <t>NC00091</t>
+  </si>
+  <si>
     <t>Weyerhaeuser – Grifton</t>
   </si>
   <si>
     <t>Ayden</t>
   </si>
   <si>
+    <t>NC02069</t>
+  </si>
+  <si>
     <t>Town of Pink Hill</t>
   </si>
   <si>
     <t>Pink Hill</t>
   </si>
   <si>
+    <t>NC02070</t>
+  </si>
+  <si>
     <t>Engelhard Sanitary District</t>
   </si>
   <si>
     <t>Engelhard</t>
   </si>
   <si>
+    <t>NC02072</t>
+  </si>
+  <si>
     <t>Smith Creek WWTP/City of Raleigh</t>
   </si>
   <si>
+    <t>NC01055</t>
+  </si>
+  <si>
     <t>Little Creek Resource Recovery Facility</t>
   </si>
   <si>
     <t>Zebulon</t>
   </si>
   <si>
-    <t>Addis Cates Inc.</t>
+    <t>NC01087</t>
+  </si>
+  <si>
+    <t>Addis Cates Company Parkton Plant</t>
+  </si>
+  <si>
+    <t>NC02076</t>
   </si>
   <si>
     <t>Waterside Villages WWTP</t>
   </si>
   <si>
     <t>Currituck</t>
   </si>
   <si>
+    <t>NC02083</t>
+  </si>
+  <si>
     <t>Ocean Sands WWTP</t>
   </si>
   <si>
+    <t>NC02084</t>
+  </si>
+  <si>
     <t>Maple Hill Water District</t>
   </si>
   <si>
+    <t>NC02086</t>
+  </si>
+  <si>
     <t>Courthouse Area WWTP</t>
   </si>
   <si>
-    <t>Town of Edenton</t>
+    <t>NC02087</t>
+  </si>
+  <si>
+    <t>Town of Edenton WWTP</t>
   </si>
   <si>
     <t>Edenton</t>
   </si>
   <si>
+    <t>NC02093</t>
+  </si>
+  <si>
     <t>Dowry Creek WWTP</t>
   </si>
   <si>
     <t>Bath</t>
   </si>
   <si>
+    <t>NC01603</t>
+  </si>
+  <si>
     <t>Union County Public Schools</t>
   </si>
   <si>
+    <t>NC02088</t>
+  </si>
+  <si>
     <t>Dobson WTP</t>
   </si>
   <si>
+    <t>NC02099</t>
+  </si>
+  <si>
     <t>Town of Bath WWTP</t>
   </si>
   <si>
+    <t>NC02105</t>
+  </si>
+  <si>
     <t>Novo Nordisk API M1 - US</t>
   </si>
   <si>
+    <t>NC02098</t>
+  </si>
+  <si>
     <t>Richmond C.I. WWTF</t>
   </si>
   <si>
+    <t>NC02104</t>
+  </si>
+  <si>
     <t>Pilgrims Pride - Staley</t>
   </si>
   <si>
     <t>Staley</t>
   </si>
   <si>
+    <t>NC02108</t>
+  </si>
+  <si>
     <t>Old North State Water Company</t>
   </si>
   <si>
     <t>Birmingham</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
-    <t>Town of North Wilkesboro</t>
+    <t>NC02115</t>
+  </si>
+  <si>
+    <t>Thurman Street WWTP</t>
+  </si>
+  <si>
+    <t>NC01226</t>
   </si>
   <si>
     <t>R. W. Neilson Water Treatment Plant</t>
   </si>
   <si>
+    <t>NC01208</t>
+  </si>
+  <si>
     <t>Town of Mount Olive WWTP</t>
   </si>
   <si>
     <t>Mount Olive</t>
   </si>
   <si>
+    <t>NC01026</t>
+  </si>
+  <si>
     <t>TVA Fort Loudon Dam</t>
   </si>
   <si>
-    <t>Lenoir City</t>
+    <t>Knoxville</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
+    <t>TN01472</t>
+  </si>
+  <si>
     <t>TVA Chickamauga Power Service Center</t>
   </si>
   <si>
     <t>Chattanooga</t>
   </si>
   <si>
+    <t>TN00016</t>
+  </si>
+  <si>
     <t>NC DOT Ferry Division</t>
   </si>
   <si>
     <t>Powells Point</t>
   </si>
   <si>
+    <t>NC02125</t>
+  </si>
+  <si>
     <t>City of Mount Holly WWTP</t>
   </si>
   <si>
     <t>Mount Holly</t>
   </si>
   <si>
-    <t>Warren County WWTP Laboratory</t>
+    <t>NC00059</t>
+  </si>
+  <si>
+    <t>Warrenton  WWTP Laboratory</t>
   </si>
   <si>
     <t>Warrenton</t>
   </si>
   <si>
+    <t>NC01075</t>
+  </si>
+  <si>
     <t>Hoke County WWTP</t>
   </si>
   <si>
     <t>Lumber Bridge</t>
   </si>
   <si>
+    <t>NC02131</t>
+  </si>
+  <si>
     <t>Louisiana Pacific Corp.</t>
   </si>
   <si>
     <t>Novonesis</t>
   </si>
   <si>
     <t>Franklinton</t>
   </si>
   <si>
+    <t>NC02132</t>
+  </si>
+  <si>
     <t>Perdue Agribusiness - Cofield</t>
   </si>
   <si>
     <t>Cofield</t>
   </si>
   <si>
+    <t>NC02135</t>
+  </si>
+  <si>
     <t>Yadkin River Water Treatment Plant</t>
   </si>
   <si>
+    <t>NC02126</t>
+  </si>
+  <si>
     <t>Lear Corporation WWTP Laboratory</t>
   </si>
   <si>
+    <t>NC00994</t>
+  </si>
+  <si>
     <t>Carolina Poultry Power RG1 LLC</t>
   </si>
   <si>
+    <t>NC02138</t>
+  </si>
+  <si>
     <t>Salem Business Park Remediation Site</t>
   </si>
   <si>
+    <t>NC02141</t>
+  </si>
+  <si>
     <t>VDOT I-77 Rest Area WWTP</t>
   </si>
   <si>
     <t>Pinnacle</t>
   </si>
   <si>
+    <t>NC02143</t>
+  </si>
+  <si>
     <t>Unifi Inc. - Reidsville</t>
   </si>
   <si>
     <t>Southeast Brunswick Sanitary District WWTP</t>
   </si>
   <si>
+    <t>NC01241</t>
+  </si>
+  <si>
     <t>Queens Grant Recreation Association</t>
   </si>
   <si>
     <t>Topsail Beach</t>
   </si>
   <si>
+    <t>NC02148</t>
+  </si>
+  <si>
     <t>Fujifilm Diosynth Biotechnologies Holly Springs</t>
   </si>
   <si>
     <t>Holly Springs</t>
   </si>
   <si>
+    <t>NC02149</t>
+  </si>
+  <si>
     <t>Wolfspeed</t>
   </si>
   <si>
     <t>Siler City</t>
   </si>
   <si>
+    <t>NC02150</t>
+  </si>
+  <si>
     <t>Riverbulk Terminal WWTP</t>
   </si>
   <si>
-    <t>Consolidated Diesel Company</t>
+    <t>NC02153</t>
+  </si>
+  <si>
+    <t>Cummins Inc.</t>
   </si>
   <si>
     <t>Whitakers</t>
   </si>
   <si>
+    <t>NC02154</t>
+  </si>
+  <si>
     <t>Town of Hertford WWTP</t>
   </si>
   <si>
+    <t>NC01893</t>
+  </si>
+  <si>
     <t>TEAM Industries - Andrews NC</t>
   </si>
   <si>
     <t>Andrews</t>
+  </si>
+  <si>
+    <t>NC02156</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none">
         <fgColor rgb="FF000000"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="none">
+        <fgColor rgb="FF000000"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD0D7E5"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD0D7E5"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD0D7E5"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD0D7E5"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -2311,4109 +3443,7424 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C368"/>
+  <dimension ref="A1:F368"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P6" sqref="P6"/>
+      <selection activeCell="F1" sqref="F1:F1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="59.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9.5703125" customWidth="1"/>
+    <col min="1" max="1" width="9.42578125" customWidth="1"/>
+    <col min="2" max="2" width="59.42578125" customWidth="1"/>
+    <col min="3" max="3" width="16" customWidth="1"/>
+    <col min="4" max="4" width="9.5703125" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" customWidth="1"/>
+    <col min="6" max="6" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A3" s="2" t="s">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="2">
+        <v>5002</v>
+      </c>
+      <c r="B2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="C2" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C3" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B4" s="2" t="s">
+      <c r="D2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="2">
+        <v>5004</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="2">
+        <v>5005</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="2">
+        <v>5007</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="2">
+        <v>5008</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="2">
+        <v>5012</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="2">
+        <v>5013</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="2">
+        <v>5015</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="2">
+        <v>5016</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="2">
+        <v>5020</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="2">
+        <v>5022</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="2">
+        <v>5023</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="2">
+        <v>5025</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="2">
+        <v>5027</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="2">
+        <v>5028</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="2">
+        <v>5029</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="2">
+        <v>5031</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="2">
+        <v>5033</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="2">
+        <v>5035</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="2">
+        <v>5036</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="2">
+        <v>5039</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="2">
+        <v>5040</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="2">
+        <v>5041</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="2">
+        <v>5043</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="2">
+        <v>5044</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="2">
+        <v>5045</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="2">
+        <v>5046</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="2">
+        <v>5051</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="2">
+        <v>5052</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="2">
+        <v>5053</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="2">
+        <v>5055</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="2">
+        <v>5056</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="2">
+        <v>5058</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="2">
+        <v>5059</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="2">
+        <v>5060</v>
+      </c>
+      <c r="B36" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D36" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" s="3" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="2">
+        <v>5061</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="2">
+        <v>5062</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="3" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="2">
+        <v>5064</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="2">
+        <v>5066</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="2">
+        <v>5067</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D41" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="2">
+        <v>5069</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="2">
+        <v>5070</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="2">
+        <v>5072</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="2">
+        <v>5075</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="2">
+        <v>5080</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="2">
+        <v>5081</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="2">
+        <v>5082</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D48" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="2">
+        <v>5085</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="2">
+        <v>5086</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="2">
+        <v>5091</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="2">
+        <v>5097</v>
+      </c>
+      <c r="B52" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="2">
+        <v>5099</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F53" s="3" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="2">
+        <v>5103</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" s="3" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="2">
+        <v>5105</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F55" s="3" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="2">
+        <v>5109</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" s="3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="2">
+        <v>5112</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="3" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="2">
+        <v>5114</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="2">
+        <v>5116</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="2">
+        <v>5120</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="2">
+        <v>5121</v>
+      </c>
+      <c r="B61" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="D61" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F61" s="3" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="2">
+        <v>5122</v>
+      </c>
+      <c r="B62" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D62" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F62" s="3" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="2">
+        <v>5123</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" s="3" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="2">
+        <v>5126</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F64" s="3" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="2">
+        <v>5128</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="2">
+        <v>5131</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="2">
+        <v>5132</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="2">
+        <v>5136</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="2">
+        <v>5137</v>
+      </c>
+      <c r="B69" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="D69" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F69" s="3" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="2">
+        <v>5138</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="D70" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71" s="2">
+        <v>5141</v>
+      </c>
+      <c r="B71" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="D71" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" s="3" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72" s="2">
+        <v>5142</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D72" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F72" s="3" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73" s="2">
+        <v>5144</v>
+      </c>
+      <c r="B73" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D73" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74" s="2">
+        <v>5145</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75" s="2">
+        <v>5147</v>
+      </c>
+      <c r="B75" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76" s="2">
+        <v>5148</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="D76" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A77" s="2">
+        <v>5150</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D77" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A78" s="2">
+        <v>5151</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A79" s="2">
+        <v>5152</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A80" s="2">
+        <v>5153</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A81" s="2">
+        <v>5155</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82" s="2">
+        <v>5156</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83" s="2">
+        <v>5159</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84" s="2">
+        <v>5165</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85" s="2">
+        <v>5171</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>251</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86" s="2">
+        <v>5173</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87" s="2">
+        <v>5174</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88" s="2">
+        <v>5177</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89" s="2">
+        <v>5180</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90" s="2">
+        <v>5182</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91" s="2">
+        <v>5186</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92" s="2">
+        <v>5187</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93" s="2">
+        <v>5192</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A94" s="2">
+        <v>5193</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95" s="2">
+        <v>5199</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96" s="2">
+        <v>5203</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97" s="2">
+        <v>5204</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98" s="2">
+        <v>5206</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F98" s="3" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99" s="2">
+        <v>5207</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100" s="2">
+        <v>5209</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101" s="2">
+        <v>5211</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102" s="2">
+        <v>5213</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103" s="2">
+        <v>5214</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104" s="2">
+        <v>5221</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105" s="2">
+        <v>5222</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106" s="2">
+        <v>5223</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107" s="2">
+        <v>5224</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108" s="2">
+        <v>5227</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109" s="2">
+        <v>5230</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110" s="2">
+        <v>5231</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111" s="2">
+        <v>5232</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>325</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112" s="2">
+        <v>5233</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113" s="2">
+        <v>5235</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114" s="2">
+        <v>5244</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115" s="2">
+        <v>5246</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>335</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116" s="2">
+        <v>5247</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117" s="2">
+        <v>5249</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118" s="2">
+        <v>5251</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119" s="2">
+        <v>5252</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120" s="2">
+        <v>5253</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>348</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121" s="2">
+        <v>5255</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122" s="2">
+        <v>5256</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123" s="2">
+        <v>5257</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124" s="2">
+        <v>5259</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125" s="2">
+        <v>5261</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126" s="2">
+        <v>5263</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>365</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127" s="2">
+        <v>5268</v>
+      </c>
+      <c r="B127" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F127" s="3" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128" s="2">
+        <v>5270</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="D128" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129" s="2">
+        <v>5274</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="D129" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130" s="2">
+        <v>5275</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131" s="2">
+        <v>5276</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>379</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132" s="2">
+        <v>5277</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F132" s="3" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133" s="2">
+        <v>5279</v>
+      </c>
+      <c r="B133" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="D133" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134" s="2">
+        <v>5280</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F134" s="3" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135" s="2">
+        <v>5281</v>
+      </c>
+      <c r="B135" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136" s="2">
+        <v>5283</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137" s="2">
+        <v>5284</v>
+      </c>
+      <c r="B137" s="3" t="s">
+        <v>393</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>394</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138" s="2">
+        <v>5285</v>
+      </c>
+      <c r="B138" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F138" s="3" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139" s="2">
+        <v>5286</v>
+      </c>
+      <c r="B139" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140" s="2">
+        <v>5288</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>403</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141" s="2">
+        <v>5289</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142" s="2">
+        <v>5291</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143" s="2">
+        <v>5292</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144" s="2">
+        <v>5293</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145" s="2">
+        <v>5297</v>
+      </c>
+      <c r="B145" s="3" t="s">
+        <v>416</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D145" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F145" s="3" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146" s="2">
+        <v>5298</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F146" s="3" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147" s="2">
+        <v>5301</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>421</v>
+      </c>
+      <c r="D147" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F147" s="3" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148" s="2">
+        <v>5302</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="D148" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149" s="2">
+        <v>5303</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150" s="2">
+        <v>5307</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151" s="2">
+        <v>5309</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>432</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F151" s="3" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152" s="2">
+        <v>5312</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>435</v>
+      </c>
+      <c r="D152" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153" s="2">
+        <v>5314</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154" s="2">
+        <v>5317</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>440</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F154" s="3" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155" s="2">
+        <v>5318</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F155" s="3" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156" s="2">
+        <v>5320</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>446</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>447</v>
+      </c>
+      <c r="D156" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F156" s="3" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157" s="2">
+        <v>5326</v>
+      </c>
+      <c r="B157" s="3" t="s">
+        <v>449</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D157" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F157" s="3" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158" s="2">
+        <v>5328</v>
+      </c>
+      <c r="B158" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="D158" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F158" s="3" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159" s="2">
+        <v>5334</v>
+      </c>
+      <c r="B159" s="3" t="s">
+        <v>454</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D159" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F159" s="3" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160" s="2">
+        <v>5338</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>456</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="D160" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161" s="2">
+        <v>5340</v>
+      </c>
+      <c r="B161" s="3" t="s">
+        <v>459</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="D161" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F161" s="3" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162" s="2">
+        <v>5345</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>462</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F162" s="3" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163" s="2">
+        <v>5346</v>
+      </c>
+      <c r="B163" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="D163" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F163" s="3" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164" s="2">
+        <v>5347</v>
+      </c>
+      <c r="B164" s="3" t="s">
+        <v>467</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>468</v>
+      </c>
+      <c r="D164" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F164" s="3" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165" s="2">
+        <v>5350</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>470</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>471</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E165" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F165" s="3" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166" s="2">
+        <v>5352</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E166" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F166" s="3" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167" s="2">
+        <v>5353</v>
+      </c>
+      <c r="B167" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>477</v>
+      </c>
+      <c r="D167" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F167" s="3" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168" s="2">
+        <v>5354</v>
+      </c>
+      <c r="B168" s="3" t="s">
+        <v>479</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>480</v>
+      </c>
+      <c r="D168" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E168" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F168" s="3" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169" s="2">
+        <v>5362</v>
+      </c>
+      <c r="B169" s="3" t="s">
+        <v>482</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="D169" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F169" s="3" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170" s="2">
+        <v>5364</v>
+      </c>
+      <c r="B170" s="3" t="s">
+        <v>484</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>485</v>
+      </c>
+      <c r="D170" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E170" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F170" s="3" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171" s="2">
+        <v>5365</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F171" s="3" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172" s="2">
+        <v>5366</v>
+      </c>
+      <c r="B172" s="3" t="s">
+        <v>490</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D172" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F172" s="3" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173" s="2">
+        <v>5367</v>
+      </c>
+      <c r="B173" s="3" t="s">
+        <v>492</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>493</v>
+      </c>
+      <c r="D173" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E173" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F173" s="3" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174" s="2">
+        <v>5370</v>
+      </c>
+      <c r="B174" s="3" t="s">
+        <v>495</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>496</v>
+      </c>
+      <c r="D174" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E174" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F174" s="3" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175" s="2">
+        <v>5371</v>
+      </c>
+      <c r="B175" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>499</v>
+      </c>
+      <c r="D175" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F175" s="3" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176" s="2">
+        <v>5373</v>
+      </c>
+      <c r="B176" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D176" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F176" s="3" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177" s="2">
+        <v>5375</v>
+      </c>
+      <c r="B177" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="D177" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F177" s="3" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178" s="2">
+        <v>5378</v>
+      </c>
+      <c r="B178" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="D178" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E178" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F178" s="3" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179" s="2">
+        <v>5381</v>
+      </c>
+      <c r="B179" s="3" t="s">
+        <v>508</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="D179" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E179" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F179" s="3" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180" s="2">
+        <v>5383</v>
+      </c>
+      <c r="B180" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D180" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E180" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F180" s="3" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181" s="2">
+        <v>5387</v>
+      </c>
+      <c r="B181" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>515</v>
+      </c>
+      <c r="D181" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E181" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F181" s="3" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182" s="2">
+        <v>5388</v>
+      </c>
+      <c r="B182" s="3" t="s">
+        <v>517</v>
+      </c>
+      <c r="C182" s="3" t="s">
+        <v>518</v>
+      </c>
+      <c r="D182" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E182" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F182" s="3" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183" s="2">
+        <v>5389</v>
+      </c>
+      <c r="B183" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="C183" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="D183" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E183" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F183" s="3" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184" s="2">
+        <v>5394</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="C184" s="3" t="s">
+        <v>524</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F184" s="3" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185" s="2">
+        <v>5396</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>526</v>
+      </c>
+      <c r="C185" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E185" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F185" s="3" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186" s="2">
+        <v>5398</v>
+      </c>
+      <c r="B186" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="C186" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="D186" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E186" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F186" s="3" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187" s="2">
+        <v>5399</v>
+      </c>
+      <c r="B187" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="C187" s="3" t="s">
+        <v>531</v>
+      </c>
+      <c r="D187" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E187" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F187" s="3" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188" s="2">
+        <v>5402</v>
+      </c>
+      <c r="B188" s="3" t="s">
+        <v>533</v>
+      </c>
+      <c r="C188" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="D188" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E188" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F188" s="3" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189" s="2">
+        <v>5403</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>535</v>
+      </c>
+      <c r="C189" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E189" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F189" s="3" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190" s="2">
+        <v>5404</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>537</v>
+      </c>
+      <c r="C190" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E190" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F190" s="3" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191" s="2">
+        <v>5405</v>
+      </c>
+      <c r="B191" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="C191" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D191" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E191" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F191" s="3" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192" s="2">
+        <v>5406</v>
+      </c>
+      <c r="B192" s="3" t="s">
+        <v>541</v>
+      </c>
+      <c r="C192" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="D192" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E192" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F192" s="3" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193" s="2">
+        <v>5408</v>
+      </c>
+      <c r="B193" s="3" t="s">
+        <v>543</v>
+      </c>
+      <c r="C193" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="D193" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E193" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F193" s="3" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194" s="2">
+        <v>5409</v>
+      </c>
+      <c r="B194" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="C194" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="D194" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E194" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F194" s="3" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195" s="2">
+        <v>5410</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>549</v>
+      </c>
+      <c r="C195" s="3" t="s">
+        <v>521</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E195" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F195" s="3" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196" s="2">
+        <v>5412</v>
+      </c>
+      <c r="B196" s="3" t="s">
+        <v>551</v>
+      </c>
+      <c r="C196" s="3" t="s">
+        <v>552</v>
+      </c>
+      <c r="D196" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F196" s="3" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="197" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A197" s="2">
+        <v>5417</v>
+      </c>
+      <c r="B197" s="3" t="s">
+        <v>554</v>
+      </c>
+      <c r="C197" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="D197" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E197" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F197" s="3" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198" s="2">
+        <v>5419</v>
+      </c>
+      <c r="B198" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="C198" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="D198" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E198" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F198" s="3" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199" s="2">
+        <v>5420</v>
+      </c>
+      <c r="B199" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="C199" s="3" t="s">
+        <v>560</v>
+      </c>
+      <c r="D199" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E199" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F199" s="3" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200" s="2">
+        <v>5425</v>
+      </c>
+      <c r="B200" s="3" t="s">
+        <v>562</v>
+      </c>
+      <c r="C200" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="D200" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E200" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F200" s="3" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201" s="2">
+        <v>5429</v>
+      </c>
+      <c r="B201" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="C201" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="D201" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E201" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F201" s="3" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202" s="2">
+        <v>5431</v>
+      </c>
+      <c r="B202" s="3" t="s">
+        <v>568</v>
+      </c>
+      <c r="C202" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="D202" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E202" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F202" s="3" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203" s="2">
+        <v>5432</v>
+      </c>
+      <c r="B203" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="C203" s="3" t="s">
+        <v>563</v>
+      </c>
+      <c r="D203" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E203" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F203" s="3" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204" s="2">
+        <v>5440</v>
+      </c>
+      <c r="B204" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="C204" s="3" t="s">
+        <v>573</v>
+      </c>
+      <c r="D204" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E204" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F204" s="3" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205" s="2">
+        <v>5442</v>
+      </c>
+      <c r="B205" s="3" t="s">
+        <v>575</v>
+      </c>
+      <c r="C205" s="3" t="s">
+        <v>576</v>
+      </c>
+      <c r="D205" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E205" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F205" s="3" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206" s="2">
+        <v>5449</v>
+      </c>
+      <c r="B206" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="C206" s="3" t="s">
+        <v>579</v>
+      </c>
+      <c r="D206" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E206" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F206" s="3" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207" s="2">
+        <v>5451</v>
+      </c>
+      <c r="B207" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="C207" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="D207" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E207" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F207" s="3" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208" s="2">
+        <v>5453</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="C208" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="D208" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F208" s="3" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209" s="2">
+        <v>5454</v>
+      </c>
+      <c r="B209" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="C209" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="D209" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E209" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F209" s="3" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A210" s="2">
+        <v>5455</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>590</v>
+      </c>
+      <c r="C210" s="3" t="s">
+        <v>582</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E210" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F210" s="3" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211" s="2">
+        <v>5456</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>592</v>
+      </c>
+      <c r="C211" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E211" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F211" s="3" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212" s="2">
+        <v>5457</v>
+      </c>
+      <c r="B212" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="C212" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D212" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E212" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F212" s="3" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A213" s="2">
+        <v>5460</v>
+      </c>
+      <c r="B213" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="C213" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="D213" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E213" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F213" s="3" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214" s="2">
+        <v>5461</v>
+      </c>
+      <c r="B214" s="3" t="s">
+        <v>599</v>
+      </c>
+      <c r="C214" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="D214" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E214" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F214" s="3" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215" s="2">
+        <v>5462</v>
+      </c>
+      <c r="B215" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="C215" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="D215" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E215" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F215" s="3" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216" s="2">
+        <v>5463</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="C216" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E216" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F216" s="3" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217" s="2">
+        <v>5464</v>
+      </c>
+      <c r="B217" s="3" t="s">
+        <v>608</v>
+      </c>
+      <c r="C217" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="D217" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E217" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F217" s="3" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218" s="2">
+        <v>5465</v>
+      </c>
+      <c r="B218" s="3" t="s">
+        <v>610</v>
+      </c>
+      <c r="C218" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D218" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E218" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F218" s="3" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219" s="2">
+        <v>5469</v>
+      </c>
+      <c r="B219" s="3" t="s">
+        <v>612</v>
+      </c>
+      <c r="C219" s="3" t="s">
+        <v>613</v>
+      </c>
+      <c r="D219" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E219" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F219" s="3" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220" s="2">
+        <v>5477</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>615</v>
+      </c>
+      <c r="C220" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="D220" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221" s="2">
+        <v>5481</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>618</v>
+      </c>
+      <c r="C221" s="3" t="s">
+        <v>619</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E221" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F221" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="2" t="s">
-[...37 lines deleted...]
-      <c r="A8" s="2" t="s">
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222" s="2">
+        <v>5485</v>
+      </c>
+      <c r="B222" s="3" t="s">
+        <v>620</v>
+      </c>
+      <c r="C222" s="3" t="s">
+        <v>429</v>
+      </c>
+      <c r="D222" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E222" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F222" s="3" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223" s="2">
+        <v>5489</v>
+      </c>
+      <c r="B223" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="C223" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="D223" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E223" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F223" s="3" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224" s="2">
+        <v>5490</v>
+      </c>
+      <c r="B224" s="3" t="s">
+        <v>623</v>
+      </c>
+      <c r="C224" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="D224" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E224" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F224" s="3" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A225" s="2">
+        <v>5501</v>
+      </c>
+      <c r="B225" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="C225" s="3" t="s">
+        <v>627</v>
+      </c>
+      <c r="D225" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E225" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F225" s="3" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A226" s="2">
+        <v>5502</v>
+      </c>
+      <c r="B226" s="3" t="s">
+        <v>629</v>
+      </c>
+      <c r="C226" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="D226" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E226" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F226" s="3" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A227" s="2">
+        <v>5503</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>632</v>
+      </c>
+      <c r="C227" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E227" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F227" s="3" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A228" s="2">
+        <v>5505</v>
+      </c>
+      <c r="B228" s="3" t="s">
+        <v>634</v>
+      </c>
+      <c r="C228" s="3" t="s">
+        <v>635</v>
+      </c>
+      <c r="D228" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E228" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F228" s="3" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A229" s="2">
+        <v>5511</v>
+      </c>
+      <c r="B229" s="3" t="s">
+        <v>637</v>
+      </c>
+      <c r="C229" s="3" t="s">
+        <v>638</v>
+      </c>
+      <c r="D229" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E229" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F229" s="3" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A230" s="2">
+        <v>5516</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>640</v>
+      </c>
+      <c r="C230" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E230" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F230" s="3" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A231" s="2">
+        <v>5519</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="C231" s="3" t="s">
+        <v>644</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E231" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F231" s="3" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232" s="2">
+        <v>5524</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>646</v>
+      </c>
+      <c r="C232" s="3" t="s">
+        <v>603</v>
+      </c>
+      <c r="D232" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F232" s="3" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A233" s="2">
+        <v>5525</v>
+      </c>
+      <c r="B233" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="C233" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="D233" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E233" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F233" s="3" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A234" s="2">
+        <v>5527</v>
+      </c>
+      <c r="B234" s="3" t="s">
+        <v>651</v>
+      </c>
+      <c r="C234" s="3" t="s">
+        <v>652</v>
+      </c>
+      <c r="D234" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E234" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F234" s="3" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235" s="2">
+        <v>5532</v>
+      </c>
+      <c r="B235" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="C235" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="D235" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E235" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F235" s="3" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A236" s="2">
+        <v>5537</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="C236" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E236" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F236" s="3" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237" s="2">
+        <v>5541</v>
+      </c>
+      <c r="B237" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="C237" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="D237" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E237" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F237" s="3" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238" s="2">
+        <v>5544</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="C238" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...51 lines deleted...]
-      <c r="A13" s="2" t="s">
+      <c r="D238" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E238" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F238" s="3" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239" s="2">
+        <v>5545</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>662</v>
+      </c>
+      <c r="C239" s="3" t="s">
+        <v>663</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E239" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F239" s="3" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240" s="2">
+        <v>5547</v>
+      </c>
+      <c r="B240" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="C240" s="3" t="s">
+        <v>666</v>
+      </c>
+      <c r="D240" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E240" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F240" s="3" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241" s="2">
+        <v>5552</v>
+      </c>
+      <c r="B241" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="C241" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="D241" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E241" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F241" s="3" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242" s="2">
+        <v>5556</v>
+      </c>
+      <c r="B242" s="3" t="s">
+        <v>671</v>
+      </c>
+      <c r="C242" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D242" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E242" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F242" s="3" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243" s="2">
+        <v>5558</v>
+      </c>
+      <c r="B243" s="3" t="s">
+        <v>673</v>
+      </c>
+      <c r="C243" s="3" t="s">
+        <v>674</v>
+      </c>
+      <c r="D243" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E243" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F243" s="3" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A244" s="2">
+        <v>5561</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>676</v>
+      </c>
+      <c r="C244" s="3" t="s">
+        <v>677</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E244" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F244" s="3" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A245" s="2">
+        <v>5563</v>
+      </c>
+      <c r="B245" s="3" t="s">
+        <v>679</v>
+      </c>
+      <c r="C245" s="3" t="s">
+        <v>680</v>
+      </c>
+      <c r="D245" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E245" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F245" s="3" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A246" s="2">
+        <v>5565</v>
+      </c>
+      <c r="B246" s="3" t="s">
+        <v>682</v>
+      </c>
+      <c r="C246" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="D246" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E246" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F246" s="3" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A247" s="2">
+        <v>5566</v>
+      </c>
+      <c r="B247" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="C247" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="D247" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E247" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F247" s="3" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A248" s="2">
+        <v>5567</v>
+      </c>
+      <c r="B248" s="3" t="s">
+        <v>687</v>
+      </c>
+      <c r="C248" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="D248" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E248" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F248" s="3" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A249" s="2">
+        <v>5568</v>
+      </c>
+      <c r="B249" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="C249" s="3" t="s">
+        <v>690</v>
+      </c>
+      <c r="D249" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E249" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F249" s="3" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A250" s="2">
+        <v>5569</v>
+      </c>
+      <c r="B250" s="3" t="s">
+        <v>692</v>
+      </c>
+      <c r="C250" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="D250" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E250" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F250" s="3" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251" s="2">
+        <v>5572</v>
+      </c>
+      <c r="B251" s="3" t="s">
+        <v>694</v>
+      </c>
+      <c r="C251" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="D251" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E251" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F251" s="3" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A252" s="2">
+        <v>5573</v>
+      </c>
+      <c r="B252" s="3" t="s">
+        <v>697</v>
+      </c>
+      <c r="C252" s="3" t="s">
+        <v>698</v>
+      </c>
+      <c r="D252" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E252" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="2" t="s">
-[...164 lines deleted...]
-      <c r="B28" s="2" t="s">
+      <c r="F252" s="3" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253" s="2">
+        <v>5575</v>
+      </c>
+      <c r="B253" s="3" t="s">
+        <v>700</v>
+      </c>
+      <c r="C253" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="D253" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E253" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F253" s="3" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A254" s="2">
+        <v>5579</v>
+      </c>
+      <c r="B254" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="C254" s="3" t="s">
+        <v>444</v>
+      </c>
+      <c r="D254" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E254" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F254" s="3" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A255" s="2">
+        <v>5582</v>
+      </c>
+      <c r="B255" s="3" t="s">
+        <v>705</v>
+      </c>
+      <c r="C255" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="D255" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E255" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F255" s="3" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A256" s="2">
+        <v>5584</v>
+      </c>
+      <c r="B256" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="C256" s="3" t="s">
+        <v>708</v>
+      </c>
+      <c r="D256" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E256" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F256" s="3" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257" s="2">
+        <v>5585</v>
+      </c>
+      <c r="B257" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="C257" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D257" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E257" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F257" s="3" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258" s="2">
+        <v>5586</v>
+      </c>
+      <c r="B258" s="3" t="s">
+        <v>712</v>
+      </c>
+      <c r="C258" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="C28" s="2" t="s">
-[...48 lines deleted...]
-      <c r="A33" s="2" t="s">
+      <c r="D258" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E258" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="B33" s="2" t="s">
-[...29 lines deleted...]
-      <c r="A36" s="2" t="s">
+      <c r="F258" s="3" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259" s="2">
+        <v>5588</v>
+      </c>
+      <c r="B259" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="C259" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D259" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E259" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F259" s="3" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260" s="2">
+        <v>5590</v>
+      </c>
+      <c r="B260" s="3" t="s">
+        <v>716</v>
+      </c>
+      <c r="C260" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D260" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E260" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F260" s="3" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261" s="2">
+        <v>5592</v>
+      </c>
+      <c r="B261" s="3" t="s">
+        <v>718</v>
+      </c>
+      <c r="C261" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="D261" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E261" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F261" s="3" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262" s="2">
+        <v>5597</v>
+      </c>
+      <c r="B262" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="C262" s="3" t="s">
+        <v>722</v>
+      </c>
+      <c r="D262" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E262" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F262" s="3" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A263" s="2">
+        <v>5599</v>
+      </c>
+      <c r="B263" s="3" t="s">
+        <v>724</v>
+      </c>
+      <c r="C263" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="D263" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E263" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F263" s="3" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264" s="2">
+        <v>5600</v>
+      </c>
+      <c r="B264" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="C264" s="3" t="s">
+        <v>728</v>
+      </c>
+      <c r="D264" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E264" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F264" s="3" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A265" s="2">
+        <v>5601</v>
+      </c>
+      <c r="B265" s="3" t="s">
+        <v>730</v>
+      </c>
+      <c r="C265" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="D265" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E265" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F265" s="3" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266" s="2">
+        <v>5603</v>
+      </c>
+      <c r="B266" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="C266" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="D266" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E266" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F266" s="3" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A267" s="2">
+        <v>5605</v>
+      </c>
+      <c r="B267" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="C267" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="D267" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E267" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F267" s="3" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A268" s="2">
+        <v>5606</v>
+      </c>
+      <c r="B268" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="C268" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="D268" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E268" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F268" s="3" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="269" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A269" s="2">
+        <v>5608</v>
+      </c>
+      <c r="B269" s="3" t="s">
+        <v>740</v>
+      </c>
+      <c r="C269" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="D269" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E269" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F269" s="3" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="270" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A270" s="2">
+        <v>5610</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>743</v>
+      </c>
+      <c r="C270" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E270" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F270" s="3" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A271" s="2">
+        <v>5612</v>
+      </c>
+      <c r="B271" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="C271" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="D271" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E271" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F271" s="3" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A272" s="2">
+        <v>5614</v>
+      </c>
+      <c r="B272" s="3" t="s">
+        <v>748</v>
+      </c>
+      <c r="C272" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="D272" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E272" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F272" s="3" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="273" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A273" s="2">
+        <v>5617</v>
+      </c>
+      <c r="B273" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="C273" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="D273" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E273" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F273" s="3" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="274" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A274" s="2">
+        <v>5618</v>
+      </c>
+      <c r="B274" s="3" t="s">
+        <v>754</v>
+      </c>
+      <c r="C274" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D274" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E274" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F274" s="3" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="275" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A275" s="2">
+        <v>5619</v>
+      </c>
+      <c r="B275" s="3" t="s">
+        <v>756</v>
+      </c>
+      <c r="C275" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="D275" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E275" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F275" s="3" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A276" s="2">
+        <v>5625</v>
+      </c>
+      <c r="B276" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="C276" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="D276" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E276" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F276" s="3" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277" s="2">
+        <v>5627</v>
+      </c>
+      <c r="B277" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="C277" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E277" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F277" s="3" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A278" s="2">
+        <v>5628</v>
+      </c>
+      <c r="B278" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="C278" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E278" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F278" s="3" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A279" s="2">
+        <v>5629</v>
+      </c>
+      <c r="B279" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="C279" s="3" t="s">
+        <v>767</v>
+      </c>
+      <c r="D279" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E279" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F279" s="3" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A280" s="2">
+        <v>5630</v>
+      </c>
+      <c r="B280" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="C280" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="D280" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E280" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F280" s="3" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A281" s="2">
+        <v>5633</v>
+      </c>
+      <c r="B281" s="3" t="s">
+        <v>772</v>
+      </c>
+      <c r="C281" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="D281" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E281" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F281" s="3" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A282" s="2">
+        <v>5635</v>
+      </c>
+      <c r="B282" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="C282" s="3" t="s">
+        <v>776</v>
+      </c>
+      <c r="D282" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E282" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F282" s="3" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A283" s="2">
+        <v>5636</v>
+      </c>
+      <c r="B283" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="C283" s="3" t="s">
+        <v>731</v>
+      </c>
+      <c r="D283" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E283" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F283" s="3" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A284" s="2">
+        <v>5637</v>
+      </c>
+      <c r="B284" s="3" t="s">
+        <v>780</v>
+      </c>
+      <c r="C284" s="3" t="s">
+        <v>781</v>
+      </c>
+      <c r="D284" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E284" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F284" s="3" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A285" s="2">
+        <v>5638</v>
+      </c>
+      <c r="B285" s="3" t="s">
+        <v>783</v>
+      </c>
+      <c r="C285" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="D285" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E285" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F285" s="3" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A286" s="2">
+        <v>5646</v>
+      </c>
+      <c r="B286" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="C286" s="3" t="s">
+        <v>787</v>
+      </c>
+      <c r="D286" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E286" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F286" s="3" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A287" s="2">
+        <v>5648</v>
+      </c>
+      <c r="B287" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="C287" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D287" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E287" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F287" s="3" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A288" s="2">
+        <v>5652</v>
+      </c>
+      <c r="B288" s="3" t="s">
+        <v>791</v>
+      </c>
+      <c r="C288" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="D288" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E288" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="F288" s="3" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A289" s="2">
+        <v>5654</v>
+      </c>
+      <c r="B289" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="C289" s="3" t="s">
+        <v>796</v>
+      </c>
+      <c r="D289" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E289" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F289" s="3" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A290" s="2">
+        <v>5655</v>
+      </c>
+      <c r="B290" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="C290" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="D290" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E290" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F290" s="3" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A291" s="2">
+        <v>5656</v>
+      </c>
+      <c r="B291" s="3" t="s">
+        <v>801</v>
+      </c>
+      <c r="C291" s="3" t="s">
+        <v>802</v>
+      </c>
+      <c r="D291" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E291" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F291" s="3" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A292" s="2">
+        <v>5657</v>
+      </c>
+      <c r="B292" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="C292" s="3" t="s">
+        <v>805</v>
+      </c>
+      <c r="D292" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E292" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F292" s="3" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A293" s="2">
+        <v>5659</v>
+      </c>
+      <c r="B293" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="C293" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="D293" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E293" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F293" s="3" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A294" s="2">
+        <v>5661</v>
+      </c>
+      <c r="B294" s="3" t="s">
+        <v>809</v>
+      </c>
+      <c r="C294" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="D294" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E294" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F294" s="3" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A295" s="2">
+        <v>5662</v>
+      </c>
+      <c r="B295" s="3" t="s">
+        <v>811</v>
+      </c>
+      <c r="C295" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="D295" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E295" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F295" s="3" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A296" s="2">
+        <v>5665</v>
+      </c>
+      <c r="B296" s="3" t="s">
+        <v>814</v>
+      </c>
+      <c r="C296" s="3" t="s">
+        <v>815</v>
+      </c>
+      <c r="D296" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E296" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F296" s="3" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A297" s="2">
+        <v>5667</v>
+      </c>
+      <c r="B297" s="3" t="s">
+        <v>817</v>
+      </c>
+      <c r="C297" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="D297" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E297" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F297" s="3" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A298" s="2">
+        <v>5668</v>
+      </c>
+      <c r="B298" s="3" t="s">
+        <v>819</v>
+      </c>
+      <c r="C298" s="3" t="s">
+        <v>725</v>
+      </c>
+      <c r="D298" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E298" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F298" s="3" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A299" s="2">
+        <v>5670</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="C299" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="D299" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E299" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F299" s="3" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A300" s="2">
+        <v>5671</v>
+      </c>
+      <c r="B300" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="C300" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E300" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F300" s="3" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A301" s="2">
+        <v>5677</v>
+      </c>
+      <c r="B301" s="3" t="s">
+        <v>825</v>
+      </c>
+      <c r="C301" s="3" t="s">
+        <v>826</v>
+      </c>
+      <c r="D301" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E301" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F301" s="3" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A302" s="2">
+        <v>5678</v>
+      </c>
+      <c r="B302" s="3" t="s">
+        <v>828</v>
+      </c>
+      <c r="C302" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D302" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E302" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F302" s="3" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A303" s="2">
+        <v>5680</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="C303" s="3" t="s">
+        <v>831</v>
+      </c>
+      <c r="D303" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E303" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F303" s="3" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A304" s="2">
+        <v>5681</v>
+      </c>
+      <c r="B304" s="3" t="s">
+        <v>833</v>
+      </c>
+      <c r="C304" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="D304" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E304" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F304" s="3" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A305" s="2">
+        <v>5687</v>
+      </c>
+      <c r="B305" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="C305" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="D305" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E305" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F305" s="3" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A306" s="2">
+        <v>5688</v>
+      </c>
+      <c r="B306" s="3" t="s">
+        <v>838</v>
+      </c>
+      <c r="C306" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="D306" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E306" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F306" s="3" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A307" s="2">
+        <v>5691</v>
+      </c>
+      <c r="B307" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="C307" s="3" t="s">
+        <v>842</v>
+      </c>
+      <c r="D307" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E307" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F307" s="3" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A308" s="2">
+        <v>5692</v>
+      </c>
+      <c r="B308" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="C308" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="D308" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E308" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F308" s="3" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A309" s="2">
+        <v>5696</v>
+      </c>
+      <c r="B309" s="3" t="s">
+        <v>847</v>
+      </c>
+      <c r="C309" s="3" t="s">
+        <v>848</v>
+      </c>
+      <c r="D309" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E309" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F309" s="3" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A310" s="2">
+        <v>5698</v>
+      </c>
+      <c r="B310" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="C310" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="D310" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E310" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F310" s="3" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A311" s="2">
+        <v>5699</v>
+      </c>
+      <c r="B311" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="C311" s="3" t="s">
+        <v>854</v>
+      </c>
+      <c r="D311" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E311" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F311" s="3" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A312" s="2">
+        <v>5701</v>
+      </c>
+      <c r="B312" s="3" t="s">
+        <v>856</v>
+      </c>
+      <c r="C312" s="3" t="s">
+        <v>857</v>
+      </c>
+      <c r="D312" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E312" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F312" s="3" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A313" s="2">
+        <v>5702</v>
+      </c>
+      <c r="B313" s="3" t="s">
+        <v>859</v>
+      </c>
+      <c r="C313" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D313" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E313" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F313" s="3" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A314" s="2">
+        <v>5703</v>
+      </c>
+      <c r="B314" s="3" t="s">
+        <v>861</v>
+      </c>
+      <c r="C314" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D314" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E314" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F314" s="3" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A315" s="2">
+        <v>5704</v>
+      </c>
+      <c r="B315" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="C315" s="3" t="s">
+        <v>864</v>
+      </c>
+      <c r="D315" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E315" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F315" s="3" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A316" s="2">
+        <v>5705</v>
+      </c>
+      <c r="B316" s="3" t="s">
+        <v>866</v>
+      </c>
+      <c r="C316" s="3" t="s">
+        <v>792</v>
+      </c>
+      <c r="D316" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E316" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F316" s="3" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A317" s="2">
+        <v>5706</v>
+      </c>
+      <c r="B317" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="C317" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="D317" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E317" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F317" s="3" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A318" s="2">
+        <v>5708</v>
+      </c>
+      <c r="B318" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="C318" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="D318" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E318" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F318" s="3" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A319" s="2">
+        <v>5710</v>
+      </c>
+      <c r="B319" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="C319" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="D319" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E319" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F319" s="3" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A320" s="2">
+        <v>5712</v>
+      </c>
+      <c r="B320" s="3" t="s">
+        <v>875</v>
+      </c>
+      <c r="C320" s="3" t="s">
+        <v>799</v>
+      </c>
+      <c r="D320" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E320" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F320" s="3" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A321" s="2">
+        <v>5713</v>
+      </c>
+      <c r="B321" s="3" t="s">
+        <v>877</v>
+      </c>
+      <c r="C321" s="3" t="s">
+        <v>438</v>
+      </c>
+      <c r="D321" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E321" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F321" s="3" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A322" s="2">
+        <v>5714</v>
+      </c>
+      <c r="B322" s="3" t="s">
+        <v>879</v>
+      </c>
+      <c r="C322" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D322" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E322" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F322" s="3" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A323" s="2">
+        <v>5719</v>
+      </c>
+      <c r="B323" s="3" t="s">
+        <v>881</v>
+      </c>
+      <c r="C323" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="D323" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E323" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F323" s="3" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A324" s="2">
+        <v>5721</v>
+      </c>
+      <c r="B324" s="3" t="s">
+        <v>884</v>
+      </c>
+      <c r="C324" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="D324" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E324" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F324" s="3" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A325" s="2">
+        <v>5722</v>
+      </c>
+      <c r="B325" s="3" t="s">
+        <v>887</v>
+      </c>
+      <c r="C325" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="D325" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E325" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F325" s="3" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A326" s="2">
+        <v>5723</v>
+      </c>
+      <c r="B326" s="3" t="s">
+        <v>890</v>
+      </c>
+      <c r="C326" s="3" t="s">
+        <v>891</v>
+      </c>
+      <c r="D326" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E326" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F326" s="3" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A327" s="2">
+        <v>5725</v>
+      </c>
+      <c r="B327" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="C327" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="D327" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E327" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F327" s="3" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A328" s="2">
+        <v>5726</v>
+      </c>
+      <c r="B328" s="3" t="s">
+        <v>895</v>
+      </c>
+      <c r="C328" s="3" t="s">
+        <v>896</v>
+      </c>
+      <c r="D328" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E328" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F328" s="3" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A329" s="2">
+        <v>5729</v>
+      </c>
+      <c r="B329" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="C329" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D329" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E329" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F329" s="3" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A330" s="2">
+        <v>5734</v>
+      </c>
+      <c r="B330" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="C330" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="D330" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E330" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F330" s="3" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A331" s="2">
+        <v>5735</v>
+      </c>
+      <c r="B331" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="C331" s="3" t="s">
+        <v>901</v>
+      </c>
+      <c r="D331" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E331" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F331" s="3" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A332" s="2">
+        <v>5738</v>
+      </c>
+      <c r="B332" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="C332" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="D332" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E332" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F332" s="3" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A333" s="2">
+        <v>5739</v>
+      </c>
+      <c r="B333" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="C333" s="3" t="s">
+        <v>504</v>
+      </c>
+      <c r="D333" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E333" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F333" s="3" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A334" s="2">
+        <v>5745</v>
+      </c>
+      <c r="B334" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="C334" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="D334" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E334" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F334" s="3" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A335" s="2">
+        <v>5746</v>
+      </c>
+      <c r="B335" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="C335" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="D335" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E335" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F335" s="3" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A336" s="2">
+        <v>5748</v>
+      </c>
+      <c r="B336" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="C336" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D336" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E336" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F336" s="3" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A337" s="2">
+        <v>5749</v>
+      </c>
+      <c r="B337" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="C337" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="B36" s="2" t="s">
-[...65 lines deleted...]
-      <c r="B42" s="2" t="s">
+      <c r="D337" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E337" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F337" s="3" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A338" s="2">
+        <v>5751</v>
+      </c>
+      <c r="B338" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="C338" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="D338" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E338" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F338" s="3" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="339" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A339" s="2">
+        <v>5755</v>
+      </c>
+      <c r="B339" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="C339" s="3" t="s">
+        <v>701</v>
+      </c>
+      <c r="D339" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E339" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F339" s="3" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="340" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A340" s="2">
+        <v>5758</v>
+      </c>
+      <c r="B340" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="C340" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="D340" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E340" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F340" s="3" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="341" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A341" s="2">
+        <v>5759</v>
+      </c>
+      <c r="B341" s="3" t="s">
+        <v>925</v>
+      </c>
+      <c r="C341" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="D341" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E341" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F341" s="3" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342" s="2">
+        <v>5764</v>
+      </c>
+      <c r="B342" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="C342" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="D342" s="3" t="s">
+        <v>930</v>
+      </c>
+      <c r="E342" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F342" s="3" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="343" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A343" s="2">
+        <v>5767</v>
+      </c>
+      <c r="B343" s="3" t="s">
+        <v>932</v>
+      </c>
+      <c r="C343" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="D343" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E343" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F343" s="3" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A344" s="2">
+        <v>5774</v>
+      </c>
+      <c r="B344" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="C344" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="D344" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E344" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F344" s="3" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="345" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A345" s="2">
+        <v>5776</v>
+      </c>
+      <c r="B345" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="C345" s="3" t="s">
+        <v>937</v>
+      </c>
+      <c r="D345" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E345" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F345" s="3" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A346" s="2">
+        <v>5777</v>
+      </c>
+      <c r="B346" s="3" t="s">
+        <v>939</v>
+      </c>
+      <c r="C346" s="3" t="s">
+        <v>940</v>
+      </c>
+      <c r="D346" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="E346" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F346" s="3" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="347" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A347" s="2">
+        <v>5778</v>
+      </c>
+      <c r="B347" s="3" t="s">
+        <v>943</v>
+      </c>
+      <c r="C347" s="3" t="s">
+        <v>944</v>
+      </c>
+      <c r="D347" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="E347" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F347" s="3" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="348" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A348" s="2">
+        <v>5779</v>
+      </c>
+      <c r="B348" s="3" t="s">
+        <v>946</v>
+      </c>
+      <c r="C348" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="D348" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E348" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F348" s="3" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="349" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A349" s="2">
+        <v>5783</v>
+      </c>
+      <c r="B349" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="C349" s="3" t="s">
+        <v>950</v>
+      </c>
+      <c r="D349" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E349" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F349" s="3" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="350" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A350" s="2">
+        <v>5784</v>
+      </c>
+      <c r="B350" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="C350" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="D350" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E350" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F350" s="3" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A351" s="2">
+        <v>5785</v>
+      </c>
+      <c r="B351" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="C351" s="3" t="s">
+        <v>956</v>
+      </c>
+      <c r="D351" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E351" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F351" s="3" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="352" spans="1:6" ht="30" x14ac:dyDescent="0.25">
+      <c r="A352" s="2">
+        <v>5786</v>
+      </c>
+      <c r="B352" s="3" t="s">
+        <v>958</v>
+      </c>
+      <c r="C352" s="3" t="s">
+        <v>555</v>
+      </c>
+      <c r="D352" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E352" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F352" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A353" s="2">
+        <v>5789</v>
+      </c>
+      <c r="B353" s="3" t="s">
+        <v>959</v>
+      </c>
+      <c r="C353" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="D353" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E353" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F353" s="3" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="354" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A354" s="2">
+        <v>5790</v>
+      </c>
+      <c r="B354" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="C354" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="D354" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E354" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F354" s="3" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A355" s="2">
+        <v>5794</v>
+      </c>
+      <c r="B355" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="C355" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D355" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E355" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F355" s="3" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A356" s="2">
+        <v>5796</v>
+      </c>
+      <c r="B356" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="C356" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="D356" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E356" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F356" s="3" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="357" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A357" s="2">
+        <v>5799</v>
+      </c>
+      <c r="B357" s="3" t="s">
+        <v>969</v>
+      </c>
+      <c r="C357" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="C42" s="2" t="s">
-[...70 lines deleted...]
-      <c r="A49" s="2" t="s">
+      <c r="D357" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E357" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F357" s="3" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A358" s="2">
+        <v>5801</v>
+      </c>
+      <c r="B358" s="3" t="s">
+        <v>971</v>
+      </c>
+      <c r="C358" s="3" t="s">
+        <v>669</v>
+      </c>
+      <c r="D358" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E358" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F358" s="3" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="359" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A359" s="2">
+        <v>5803</v>
+      </c>
+      <c r="B359" s="3" t="s">
+        <v>973</v>
+      </c>
+      <c r="C359" s="3" t="s">
+        <v>974</v>
+      </c>
+      <c r="D359" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E359" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F359" s="3" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="360" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A360" s="2">
+        <v>5804</v>
+      </c>
+      <c r="B360" s="3" t="s">
+        <v>976</v>
+      </c>
+      <c r="C360" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D360" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E360" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F360" s="3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="361" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A361" s="2">
+        <v>5807</v>
+      </c>
+      <c r="B361" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="C361" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B49" s="2" t="s">
-[...2419 lines deleted...]
-      <c r="B269" s="2" t="s">
+      <c r="D361" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E361" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F361" s="3" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="362" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A362" s="2">
+        <v>5810</v>
+      </c>
+      <c r="B362" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="C362" s="3" t="s">
+        <v>980</v>
+      </c>
+      <c r="D362" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E362" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F362" s="3" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="363" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A363" s="2">
+        <v>5811</v>
+      </c>
+      <c r="B363" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="C363" s="3" t="s">
+        <v>983</v>
+      </c>
+      <c r="D363" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E363" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F363" s="3" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="364" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A364" s="2">
+        <v>5813</v>
+      </c>
+      <c r="B364" s="3" t="s">
+        <v>985</v>
+      </c>
+      <c r="C364" s="3" t="s">
+        <v>986</v>
+      </c>
+      <c r="D364" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E364" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F364" s="3" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="365" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A365" s="2">
+        <v>5814</v>
+      </c>
+      <c r="B365" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="C365" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="D365" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E365" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F365" s="3" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="366" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A366" s="2">
+        <v>5816</v>
+      </c>
+      <c r="B366" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="C366" s="3" t="s">
+        <v>991</v>
+      </c>
+      <c r="D366" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E366" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F366" s="3" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="367" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A367" s="2">
+        <v>5817</v>
+      </c>
+      <c r="B367" s="3" t="s">
+        <v>993</v>
+      </c>
+      <c r="C367" s="3" t="s">
         <v>468</v>
       </c>
-      <c r="C269" s="2" t="s">
-[...1089 lines deleted...]
-        <v>5</v>
+      <c r="D367" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E367" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F367" s="3" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="368" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A368" s="2">
+        <v>5819</v>
+      </c>
+      <c r="B368" s="3" t="s">
+        <v>995</v>
+      </c>
+      <c r="C368" s="3" t="s">
+        <v>996</v>
+      </c>
+      <c r="D368" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E368" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="F368" s="3" t="s">
+        <v>997</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>qryWebsiteQueriesFieldMunicipal</vt:lpstr>