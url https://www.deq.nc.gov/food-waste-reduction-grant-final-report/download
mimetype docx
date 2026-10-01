--- v0 (2025-11-18)
+++ v1 (2026-10-01)
@@ -1,4073 +1,1882 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="41A26592" w14:textId="531FE5FD" w:rsidR="00CD586F" w:rsidRPr="001B42AD" w:rsidRDefault="00CD586F" w:rsidP="00CD586F">
+    <w:p w14:paraId="65E28C7F" w14:textId="77777777" w:rsidR="00015E0C" w:rsidRPr="00E7652A" w:rsidRDefault="00015E0C" w:rsidP="00E7652A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7652A">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A04AD26" wp14:editId="2799D97E">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>0</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>128198</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2018030" cy="902335"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="389887408" name="Picture 1" descr="Use the Food NC logo including Food Waste Stops with Me tagline."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="389887408" name="Picture 1" descr="Use the Food NC logo including Food Waste Stops with Me tagline."/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2018030" cy="902335"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="003905B9" w:rsidRPr="00E7652A">
+        <w:t>Food Waste Reduction Grant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7652A">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="003905B9" w:rsidRPr="00E7652A">
+        <w:t>Final</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E7652A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003905B9" w:rsidRPr="00E7652A">
+        <w:t>Report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F34CD43" w14:textId="77777777" w:rsidR="00015E0C" w:rsidRPr="004C63D6" w:rsidRDefault="00015E0C" w:rsidP="00015E0C">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C260EF">
+        <w:t>Division of Environmental Assistance and Customer Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B3571C" w14:textId="77777777" w:rsidR="00015E0C" w:rsidRPr="00F643C9" w:rsidRDefault="00015E0C" w:rsidP="00015E0C">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C260EF">
+        <w:t>North Carolina Department of Environmental Quality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A26592" w14:textId="0C5FDBB8" w:rsidR="00CD586F" w:rsidRPr="001B42AD" w:rsidRDefault="00015E0C" w:rsidP="00CD586F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="547CD22C" wp14:editId="5397C1E4">
+                <wp:extent cx="5772150" cy="19050"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:docPr id="346025822" name="Straight Connector 1">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5772150" cy="19050"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="12700"/>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="dk1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="dk1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative">
+            <w:pict>
+              <v:line id="Straight Connector 1" style="flip:y;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" alt="&quot;&quot;" o:spid="_x0000_s1026" strokecolor="black [3200]" strokeweight="1pt" from="0,0" to="454.5pt,1.5pt" w14:anchorId="1CBFB26D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkI7oqrQEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu3CAQvUfqPyDuXdsrpdtY680hUXup&#10;2qhJeyd4WKMCg4CuvX/fAW+cqG2kKMoFDczM473HsL2crGEHCFGj63izqjkDJ7HXbt/xH3ef3n/k&#10;LCbhemHQQcePEPnl7t3ZdvQtrHFA00NgBOJiO/qODyn5tqqiHMCKuEIPjpIKgxWJtmFf9UGMhG5N&#10;ta7rD9WIofcBJcRIp9dzku8KvlIg0zelIiRmOk7cUllDWe/zWu22ot0H4QctTzTEK1hYoR1dukBd&#10;iyTY76D/gbJaBoyo0kqirVApLaFoIDVN/Zea20F4KFrInOgXm+Lbwcqvhyt3E8iG0cc2+puQVUwq&#10;WKaM9j/pTYsuYsqmYttxsQ2mxCQdnm826+ac3JWUay5qCgmvmmEynA8xfQa0LAcdN9plVaIVhy8x&#10;zaUPJfnYODYS0HpTz0CPzEqUjgbmsu+gmO6JwcyxDA1cmcAOgp67/9WceBhHlblFaWOWprpweLbp&#10;VJvboAzSSxuX6nIjurQ0Wu0w/O/WND1QVXM92fdEaw7vsT+WdyoJmobi8Gly87g93Zf2x/+1+wMA&#10;AP//AwBQSwMEFAAGAAgAAAAhABSyb4/XAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPAjEQ&#10;he8m/IdmSLxJqyQK63YJkBgvXAB/QNkO243b6aYtUP+9oxe9vOTlTd77pl4VP4grxtQH0vA4UyCQ&#10;2mB76jR8HN8eFiBSNmTNEAg1fGGCVTO5q01lw432eD3kTnAJpcpocDmPlZSpdehNmoURibNziN5k&#10;trGTNpobl/tBPin1LL3piRecGXHrsP08XLwGv31/2YX9opRdijZtzvPsPGl9Py3rVxAZS/47hh98&#10;RoeGmU7hQjaJQQM/kn+Vs6Vasj1pmCuQTS3/szffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhACQjuiqtAQAApwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhABSyb4/XAAAAAwEAAA8AAAAAAAAAAAAAAAAABwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;">
+                <v:stroke joinstyle="miter"/>
+                <w10:anchorlock/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0E1F5ACC" w14:textId="51FCB32E" w:rsidR="00CD586F" w:rsidRPr="000E1A72" w:rsidRDefault="00CD586F" w:rsidP="00B1166B">
-[...1 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="0E1F5ACC" w14:textId="51FCB32E" w:rsidR="00CD586F" w:rsidRPr="000E1A72" w:rsidRDefault="00CD586F" w:rsidP="00E7652A">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E1A72">
+        <w:t>Instructions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63EB05E5" w14:textId="26FE28D0" w:rsidR="00CD586F" w:rsidRPr="000E1A72" w:rsidRDefault="00CD586F" w:rsidP="724951C9">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E1A72">
+      <w:r w:rsidRPr="724951C9">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>One month prior</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E1A72">
+      <w:r>
+        <w:t xml:space="preserve"> to the end of the grant contract, please </w:t>
+      </w:r>
+      <w:r w:rsidR="00987F69">
+        <w:t xml:space="preserve">email </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a draft</w:t>
+      </w:r>
+      <w:r w:rsidR="00F44960">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">report </w:t>
+      </w:r>
+      <w:r w:rsidR="009434C4">
+        <w:t xml:space="preserve">following the template below </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to your Food Waste Reduction (FWR) grant manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D5D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00987F69">
+        <w:t xml:space="preserve">as a </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D5D">
+        <w:t xml:space="preserve">Word </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A9C">
+        <w:t xml:space="preserve">(preferred) </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D5D">
+        <w:t>or PDF</w:t>
+      </w:r>
+      <w:r w:rsidR="00987F69">
+        <w:t xml:space="preserve"> attachment</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F44960">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E7EE1" w:rsidRPr="724951C9">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="22"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> to the end of the grant contract, please submit a draft</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F44960" w:rsidRPr="000E1A72">
+        <w:t>Please do not use shareable links.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8DB0C4" w14:textId="66C02469" w:rsidR="00CD586F" w:rsidRPr="000E1A72" w:rsidRDefault="00CD586F" w:rsidP="250CF715">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Your FWR grant manager will review the draft report, note necessary changes or additions, and return it to you for modification</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A9C">
+        <w:t xml:space="preserve"> and finalization</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53318">
+        <w:t>Upon receipt of the finalized report, all remaining eligible grant funds will be reimbursed</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60D51">
+        <w:t>. Your grant manager will schedule a site visit to see the grant-funded purchases</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3780F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60D51">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F53318">
+        <w:t xml:space="preserve">and the grant project will be complete. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5C41DB" w14:textId="06962FA0" w:rsidR="00782C18" w:rsidRPr="00E7652A" w:rsidRDefault="00782C18" w:rsidP="00E7652A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7652A">
+        <w:t>Part A: Contract Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704B57F3" w14:textId="259A14E2" w:rsidR="00FF17AB" w:rsidRDefault="7C284FB7" w:rsidP="00AF1449">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F46D6E" w14:textId="06511DCC" w:rsidR="00AF1449" w:rsidRDefault="00AF1449" w:rsidP="00AF1449">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Date of this Report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F497826" w14:textId="643D6CBB" w:rsidR="00AF1449" w:rsidRDefault="00AF1449" w:rsidP="00AF1449">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Grant Contract #</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAB7A3D" w14:textId="2B899687" w:rsidR="00AF1449" w:rsidRDefault="00AF1449" w:rsidP="00AF1449">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Contract Start Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A350DB1" w14:textId="57DD45D7" w:rsidR="00AF1449" w:rsidRDefault="00AF1449" w:rsidP="00AF1449">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Contract End Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013DB302" w14:textId="261C1082" w:rsidR="00AF1449" w:rsidRDefault="00AF1449" w:rsidP="00AF1449">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Preparer of this Report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554D99F8" w14:textId="226793B3" w:rsidR="00AF1449" w:rsidRDefault="00AF1449" w:rsidP="00AF1449">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Phone Number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006126B5" w14:textId="472FEBF7" w:rsidR="00AF1449" w:rsidRDefault="00AF1449" w:rsidP="00AF1449">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Email Address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7BAAE3" w14:textId="6CC1F6BE" w:rsidR="00CD586F" w:rsidRPr="00E7652A" w:rsidRDefault="00782C18" w:rsidP="00E7652A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7652A">
+        <w:t>Part B: Project Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7ACAF7" w14:textId="77777777" w:rsidR="00AF1449" w:rsidRPr="00EF59DF" w:rsidRDefault="007C0A9C" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C324CE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Project Description:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> Provide a summary of the grant project. Describe what was purchased with grant funds, including quantities, along with key dates from the project implementation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3808F1A2" w14:textId="6431E71D" w:rsidR="00AF1449" w:rsidRPr="00651426" w:rsidRDefault="007C0A9C" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C324CE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Project Accomplishments:</w:t>
+      </w:r>
+      <w:r w:rsidR="00651426">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E1A72">
+      <w:r w:rsidR="00782C18" w:rsidRPr="00EF59DF">
+        <w:t>Describe the project’s accomplishments. Did the project meet its goals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> and expectations</w:t>
+      </w:r>
+      <w:r w:rsidR="00782C18" w:rsidRPr="00EF59DF">
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> Please explain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195E7743" w14:textId="6921142E" w:rsidR="00AF1449" w:rsidRPr="00651426" w:rsidRDefault="007C0A9C" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...170 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E1A72">
+      <w:r w:rsidRPr="00651426">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Part A: Contract Information</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Scope Changes/Unanticipated Events:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54587378" w14:textId="6D336D79" w:rsidR="00CD586F" w:rsidRPr="000E1A72" w:rsidRDefault="00CD586F" w:rsidP="002D7A1C">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="2CD4C16F" w14:textId="3D43B26F" w:rsidR="00AF1449" w:rsidRPr="00EF59DF" w:rsidRDefault="00782C18" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t>Describe any unanticipated events (negative and positive) that occurred while conducting this project.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF522F" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> Were the project goals revised or refined during the project?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC25882" w14:textId="77777777" w:rsidR="00AF1449" w:rsidRPr="00EF59DF" w:rsidRDefault="00F84D7F" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidR="0075354B" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> applicable, p</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D5D" w:rsidRPr="00EF59DF">
+        <w:t>lease list the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F44960" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5D5D" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> amendment</w:t>
+      </w:r>
+      <w:r w:rsidR="0075354B" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">(s) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44960" w:rsidRPr="00EF59DF">
+        <w:t>you received</w:t>
+      </w:r>
+      <w:r w:rsidR="00977B93" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA711C" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">(including extensions) </w:t>
+      </w:r>
+      <w:r w:rsidR="00977B93" w:rsidRPr="00EF59DF">
+        <w:t>and the justification for requesting them.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk191973665"/>
+    </w:p>
+    <w:p w14:paraId="59C79A50" w14:textId="5977D484" w:rsidR="00651426" w:rsidRDefault="007C0A9C" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00651426">
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
+        <w:t>Lessons Learned:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5495B334" w14:textId="697C1F3F" w:rsidR="00AF1449" w:rsidRPr="00EF59DF" w:rsidRDefault="007C0A9C" w:rsidP="00651426">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t>What lessons did you learn during the project and what advice would you provide to another organization implementing a similar project?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F49178" w14:textId="7846554F" w:rsidR="00AF1449" w:rsidRPr="00EF59DF" w:rsidRDefault="00977B93" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t>If you could do the project over again, what would you do differently?</w:t>
+      </w:r>
+      <w:r w:rsidR="00C62420" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> Are you planning to implement any changes or improvements going forward? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t>If you would not change anything, what factors contributed to the project’s success?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55974F11" w14:textId="6520A38B" w:rsidR="00AF1449" w:rsidRPr="00651426" w:rsidRDefault="007C0A9C" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00651426">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Waste Reduction:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D1688A" w14:textId="09D98169" w:rsidR="00AF1449" w:rsidRPr="00EF59DF" w:rsidRDefault="007C0A9C" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t>Provide a description of the waste reduction impact of the grant. What types of materials does your grant project divert?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7894F551" w14:textId="77777777" w:rsidR="00AF1449" w:rsidRPr="00EF59DF" w:rsidRDefault="00F84D7F" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00344759" w:rsidRPr="00EF59DF">
+        <w:t>or food rescue organizations, how many extra meals are being generated annually by the project?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D56614" w14:textId="0F5C1BC1" w:rsidR="00E41401" w:rsidRPr="00EF59DF" w:rsidRDefault="007C0A9C" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">As a result of the grant project, how many additional tons </w:t>
+      </w:r>
+      <w:r w:rsidR="00541186" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">of wasted food </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">will be diverted from landfill disposal each year? Please </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF59DF">
+        <w:t>provide diversion tonnages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> below and explain the additional diversion.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF59DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA29D18" w14:textId="79598280" w:rsidR="00EF59DF" w:rsidRPr="00EF59DF" w:rsidRDefault="00EF59DF" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t>Annual diversion (tons) before grant project:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F41662D" w14:textId="77777777" w:rsidR="00F16D84" w:rsidRDefault="00EF59DF" w:rsidP="00F16D84">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t>Annual projected diversion (tons) after grant project:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6D106A" w14:textId="228A2CB6" w:rsidR="00F16D84" w:rsidRPr="00651426" w:rsidRDefault="00F16D84" w:rsidP="00F16D84">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>If more time is needed for data collection, please include the following statement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C324CE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The grant project is complete, but more time is needed to evaluate the impact. We will update NCDEQ in six months. Follow up date:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDC49D6" w14:textId="77777777" w:rsidR="00EF59DF" w:rsidRPr="00EF59DF" w:rsidRDefault="007C0A9C" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00651426">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Impact:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7133B" w:rsidRPr="00EF59DF">
+        <w:t>How many households</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1651" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">businesses, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1651" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">customers </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7133B" w:rsidRPr="00EF59DF">
+        <w:t>are impacted by this grant project?</w:t>
+      </w:r>
+      <w:r w:rsidR="00875345" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t>Are there</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1651" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> other metrics used to measure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">impact and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1651" w:rsidRPr="00EF59DF">
+        <w:t>success?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="15C866C5" w14:textId="77777777" w:rsidR="00EF59DF" w:rsidRPr="00EF59DF" w:rsidRDefault="00BE13F8" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00651426">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jobs:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00782C18" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">If applicable, how many </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA711C" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">full-time equivalent </w:t>
+      </w:r>
+      <w:r w:rsidR="00782C18" w:rsidRPr="00EF59DF">
+        <w:t>jobs were created as a result of this grant project</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD49CF" w:rsidRPr="00EF59DF">
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0382" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> If possible, please explain what the jobs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0382" w:rsidRPr="00EF59DF">
+        <w:t>re (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD49CF" w:rsidRPr="00EF59DF">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">.g., </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0382" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">driver, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">equipment operator, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8071D" w:rsidRPr="00EF59DF">
+        <w:t>administration)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD49CF" w:rsidRPr="00EF59DF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC647D5" w14:textId="77777777" w:rsidR="00EF59DF" w:rsidRPr="00EF59DF" w:rsidRDefault="00BE13F8" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00651426">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Cost Savings:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> Describe any cost savings or efficiency gains </w:t>
+      </w:r>
+      <w:r w:rsidR="00C62420" w:rsidRPr="00EF59DF">
+        <w:t>resulting from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> the grant project (e.g., transportation, processing, staff time and labor, avoided landfill fees). If financial efficiencies can be quantified, please provide a projection of annual savings expected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2159BDB6" w14:textId="77777777" w:rsidR="00EF59DF" w:rsidRPr="00EF59DF" w:rsidRDefault="00BE13F8" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00651426">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Longevity:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> How long do you </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60D51" w:rsidRPr="00EF59DF">
+        <w:t>expect the grant’s impact to</w:t>
+      </w:r>
+      <w:r w:rsidR="00253434" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> last? What is the anticipated service life of items purchased with grant funding?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2A7812" w14:textId="77777777" w:rsidR="00EF59DF" w:rsidRPr="00EF59DF" w:rsidRDefault="00253434" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00651426">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Press or Media:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> Did your grant project receive any press or media coverage? If so, please provide copies of </w:t>
+      </w:r>
+      <w:r w:rsidR="005D55A8" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">or links to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t>articles, social media, or press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFDAC42" w14:textId="32DDF395" w:rsidR="001D7862" w:rsidRPr="00EF59DF" w:rsidRDefault="00253434" w:rsidP="00EF59DF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00651426">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Educational Materials:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> If applicable, list all educational or outreach materials developed </w:t>
+      </w:r>
+      <w:r w:rsidR="003572BD" w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve">the project (e.g., signage, stickers, brochures, flyers, promotional materials). Please </w:t>
+      </w:r>
+      <w:r w:rsidR="003572BD" w:rsidRPr="00EF59DF">
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF59DF">
+        <w:t xml:space="preserve"> digital copies and/or photos of grant-funded educational materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F4A92B" w14:textId="62C2543A" w:rsidR="00782C18" w:rsidRPr="00E7652A" w:rsidRDefault="00782C18" w:rsidP="00E7652A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7652A">
+        <w:t>Part C. Financial Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B7C4A4" w14:textId="43E579EB" w:rsidR="00651426" w:rsidRDefault="00286524" w:rsidP="000B56FC">
+      <w:pPr>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="000E1A72">
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Complete the following </w:t>
+      </w:r>
+      <w:r w:rsidR="00651426">
+        <w:t xml:space="preserve">grant expenditure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E1A72">
+        <w:t>table</w:t>
+      </w:r>
+      <w:r w:rsidR="003F2454">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17EBF" w:rsidRPr="000E1A72">
+        <w:t xml:space="preserve"> with actual amounts spent.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9342" w:type="dxa"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="4431" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Model project elements and budget allocation table"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2789"/>
-        <w:gridCol w:w="6553"/>
+        <w:gridCol w:w="5956"/>
+        <w:gridCol w:w="2330"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CD586F" w:rsidRPr="000E1A72" w14:paraId="2D590C9D" w14:textId="77777777" w:rsidTr="00CD586F">
+      <w:tr w:rsidR="003F2454" w:rsidRPr="000B4B3E" w14:paraId="0AD73F18" w14:textId="77777777" w:rsidTr="006218A0">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="328"/>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2789" w:type="dxa"/>
-[...2522 lines deleted...]
-            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcW w:w="3594" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AE20D4C" w14:textId="7335448F" w:rsidR="00E8071D" w:rsidRPr="000E1A72" w:rsidRDefault="00B118C0" w:rsidP="00E41401">
+          <w:p w14:paraId="54510F84" w14:textId="1051B6E2" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Items Purchased</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="44CD1624" w14:textId="1695AB45" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Actual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F9828FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F2454" w:rsidRPr="000B4B3E" w14:paraId="4D4F1A38" w14:textId="77777777" w:rsidTr="006218A0">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3594" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E9C314A" w14:textId="50B65D2E" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="491BDF37" w14:textId="2EDF3227" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F2454" w:rsidRPr="000B4B3E" w14:paraId="7E605027" w14:textId="77777777" w:rsidTr="006218A0">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3594" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EADBCFE" w14:textId="42191712" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3856A2" w14:textId="0C02EBDD" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F2454" w:rsidRPr="000B4B3E" w14:paraId="701795B8" w14:textId="77777777" w:rsidTr="006218A0">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3594" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEFD710" w14:textId="38D9A954" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1A540F" w14:textId="41B6A634" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F2454" w:rsidRPr="000B4B3E" w14:paraId="486A5970" w14:textId="77777777" w:rsidTr="006218A0">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3594" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53D79E9E" w14:textId="79D2F1B3" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actual </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000B4B3E">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total Project </w:t>
             </w:r>
-            <w:r w:rsidR="00E8071D" w:rsidRPr="000E1A72">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcW w:w="1406" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="595959" w:themeFill="text1" w:themeFillTint="A6"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D251EE8" w14:textId="77777777" w:rsidR="00E8071D" w:rsidRPr="000E1A72" w:rsidRDefault="00E8071D" w:rsidP="00E8071D">
+          <w:p w14:paraId="11ECE719" w14:textId="52E625A1" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:highlight w:val="darkGray"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...17 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:highlight w:val="darkGray"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...563 lines deleted...]
-              <w:t>Grantee Cash Match</w:t>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E8071D" w:rsidRPr="000E1A72" w14:paraId="0C00E7A4" w14:textId="77777777" w:rsidTr="00CA175D">
+    </w:tbl>
+    <w:p w14:paraId="60696380" w14:textId="5381A028" w:rsidR="003F2454" w:rsidRDefault="003F2454" w:rsidP="000B56FC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="120" w:after="240"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00651426">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Note: Items purchased must align with original or amended contract budget table. Enter item descriptions as listed in the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4431" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+        <w:tblCaption w:val="Model project budget allocation table"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5956"/>
+        <w:gridCol w:w="2330"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F2454" w:rsidRPr="000B4B3E" w14:paraId="17FE45B5" w14:textId="77777777" w:rsidTr="006218A0">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3744" w:type="dxa"/>
-[...46 lines deleted...]
-            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcW w:w="3594" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37220DF0" w14:textId="271F90F4" w:rsidR="00E8071D" w:rsidRPr="000E1A72" w:rsidRDefault="00E8071D" w:rsidP="00CA175D">
+          <w:p w14:paraId="19CD552D" w14:textId="75673AD4" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Total Project</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F9828FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Allocation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75494C3A" w14:textId="11BC7D2C" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E1A72">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>$</w:t>
+              <w:t>Cost Share</w:t>
             </w:r>
-            <w:r w:rsidR="005E4677">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F2454" w:rsidRPr="000B4B3E" w14:paraId="02A69D46" w14:textId="77777777" w:rsidTr="006218A0">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3594" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="10C4F551" w14:textId="5CEB1442" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:rFonts w:cstheme="minorBidi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3F9828FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Total Project </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Cost</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3F9828FB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcW w:w="1406" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F03DF9E" w14:textId="6DAF573A" w:rsidR="003F2454" w:rsidRPr="00F06BC4" w:rsidRDefault="003F2454" w:rsidP="006218A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorBidi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F2454" w:rsidRPr="000B4B3E" w14:paraId="7FB2AB2F" w14:textId="77777777" w:rsidTr="006218A0">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3594" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="307D90B2" w14:textId="18DE66EF" w:rsidR="00E8071D" w:rsidRPr="000E1A72" w:rsidRDefault="00E8071D" w:rsidP="00CA175D">
+          <w:p w14:paraId="4CEC370F" w14:textId="3614994C" w:rsidR="003F2454" w:rsidRPr="008C07CC" w:rsidRDefault="003F2454" w:rsidP="006218A0">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="720"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E1A72">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>$</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>NCDEQ Grant Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1872" w:type="dxa"/>
+            <w:tcW w:w="1406" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1D090FDF" w14:textId="024F0821" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F2454" w:rsidRPr="000B4B3E" w14:paraId="079D1077" w14:textId="77777777" w:rsidTr="006218A0">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3594" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="045E2DBA" w14:textId="6A42C726" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
+            <w:pPr>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Grantee Cash Match</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1406" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C24D4B4" w14:textId="0108A7FA" w:rsidR="00E8071D" w:rsidRPr="000E1A72" w:rsidRDefault="00E8071D" w:rsidP="00CA175D">
+          <w:p w14:paraId="2C0CF198" w14:textId="3760A914" w:rsidR="003F2454" w:rsidRPr="000B4B3E" w:rsidRDefault="003F2454" w:rsidP="006218A0">
             <w:pPr>
-              <w:keepNext/>
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E1A72">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>$</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="307744BF" w14:textId="2BFD091B" w:rsidR="001546FB" w:rsidRPr="000E1A72" w:rsidRDefault="001546FB" w:rsidP="00782C18">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="3B389F6F" w14:textId="77777777" w:rsidR="009434C4" w:rsidRPr="00E7652A" w:rsidRDefault="558AA2D0" w:rsidP="00E7652A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E7652A">
+        <w:t>Part D. Photos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A3EA73" w14:textId="283278D9" w:rsidR="679BA7F1" w:rsidRDefault="47951FBD" w:rsidP="009434C4">
+      <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="3EDF721A">
+        <w:t>Submit photos showing the item(s) purchased or upgrades made with grant funds. Photos can be included as additional pages to this report or submitted as email attachments.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="001546FB" w:rsidRPr="000E1A72">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="679BA7F1">
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A506E78" w14:textId="77777777" w:rsidR="006C6F38" w:rsidRDefault="006C6F38" w:rsidP="00CD586F">
+    <w:p w14:paraId="65DF520A" w14:textId="77777777" w:rsidR="000E4E56" w:rsidRDefault="000E4E56" w:rsidP="00CD586F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64625D78" w14:textId="77777777" w:rsidR="006C6F38" w:rsidRDefault="006C6F38" w:rsidP="00CD586F">
+    <w:p w14:paraId="1B837E16" w14:textId="77777777" w:rsidR="000E4E56" w:rsidRDefault="000E4E56" w:rsidP="00CD586F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="261877939"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6EB5A95D" w14:textId="04968F91" w:rsidR="002C1D19" w:rsidRPr="00E41401" w:rsidRDefault="002C1D19" w:rsidP="00B95DE9">
+      <w:p w14:paraId="6EB5A95D" w14:textId="3BBC7229" w:rsidR="002C1D19" w:rsidRPr="00E41401" w:rsidRDefault="002C1D19" w:rsidP="515E9216">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9360"/>
             <w:tab w:val="right" w:pos="0"/>
             <w:tab w:val="right" w:pos="4680"/>
           </w:tabs>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00E41401">
+        <w:r w:rsidRPr="515E9216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00E41401">
+        <w:r w:rsidRPr="515E9216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00E41401">
+        <w:r w:rsidRPr="515E9216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00E41401">
+        <w:r w:rsidR="515E9216" w:rsidRPr="515E9216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E41401">
+        <w:r w:rsidRPr="515E9216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidR="00B95DE9">
-[...3 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00B95DE9" w:rsidRPr="00B95DE9">
+        <w:r w:rsidR="515E9216" w:rsidRPr="515E9216">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>Sept 2025</w:t>
+          <w:t xml:space="preserve">FWR Grant Final Report Template – </w:t>
+        </w:r>
+        <w:r w:rsidR="009434C4">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>Sept</w:t>
+        </w:r>
+        <w:r w:rsidR="515E9216" w:rsidRPr="515E9216">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 2026</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="03D58342" w14:textId="09B3EB24" w:rsidR="007A36B1" w:rsidRPr="002C1D19" w:rsidRDefault="007A36B1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74A92543" w14:textId="77777777" w:rsidR="006C6F38" w:rsidRDefault="006C6F38" w:rsidP="00CD586F">
+    <w:p w14:paraId="6BEA1C80" w14:textId="77777777" w:rsidR="000E4E56" w:rsidRDefault="000E4E56" w:rsidP="00CD586F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70BCA505" w14:textId="77777777" w:rsidR="006C6F38" w:rsidRDefault="006C6F38" w:rsidP="00CD586F">
+    <w:p w14:paraId="311D293E" w14:textId="77777777" w:rsidR="000E4E56" w:rsidRDefault="000E4E56" w:rsidP="00CD586F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...125 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15CB4A5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6CC1310"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4344,50 +2153,143 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31F95812"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D466F530"/>
+    <w:lvl w:ilvl="0" w:tplc="D19003F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D715926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8489C88"/>
     <w:lvl w:ilvl="0" w:tplc="9D600302">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="288"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4464,51 +2366,250 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F9326D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F3C326E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="425E574D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE9EB1EE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47387DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E5AAF22"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4554,51 +2655,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DA878FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BEA657A0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4667,51 +2768,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60637F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="696CE0E0"/>
     <w:lvl w:ilvl="0" w:tplc="97AE6768">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4758,271 +2859,349 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1397394">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2117020912">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="907346351">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="109594215">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1504660496">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1895314909">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="260189465">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1422528233">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1358854160">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1781487842">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D6A47"/>
+    <w:rsid w:val="00015E0C"/>
+    <w:rsid w:val="00086C84"/>
+    <w:rsid w:val="000B56FC"/>
     <w:rsid w:val="000B622F"/>
     <w:rsid w:val="000B69F5"/>
     <w:rsid w:val="000E1A72"/>
+    <w:rsid w:val="000E4E56"/>
     <w:rsid w:val="000E7CA7"/>
     <w:rsid w:val="000F274C"/>
     <w:rsid w:val="00100732"/>
+    <w:rsid w:val="001026D0"/>
+    <w:rsid w:val="001047D5"/>
     <w:rsid w:val="001455A0"/>
     <w:rsid w:val="001546FB"/>
     <w:rsid w:val="001602EA"/>
     <w:rsid w:val="00180898"/>
+    <w:rsid w:val="001B2D8A"/>
     <w:rsid w:val="001D0399"/>
+    <w:rsid w:val="001D7862"/>
+    <w:rsid w:val="001E588F"/>
     <w:rsid w:val="00206554"/>
     <w:rsid w:val="002322D0"/>
     <w:rsid w:val="00241125"/>
     <w:rsid w:val="0024736E"/>
     <w:rsid w:val="00253434"/>
     <w:rsid w:val="00266658"/>
     <w:rsid w:val="00286524"/>
     <w:rsid w:val="002C1D19"/>
     <w:rsid w:val="002D7A1C"/>
+    <w:rsid w:val="002E1B76"/>
     <w:rsid w:val="002E7EE1"/>
     <w:rsid w:val="002F0079"/>
     <w:rsid w:val="00306C59"/>
     <w:rsid w:val="00344759"/>
+    <w:rsid w:val="003448AE"/>
     <w:rsid w:val="003572BD"/>
     <w:rsid w:val="00373883"/>
     <w:rsid w:val="0038031E"/>
+    <w:rsid w:val="003905B9"/>
     <w:rsid w:val="003906EA"/>
     <w:rsid w:val="003B06FD"/>
+    <w:rsid w:val="003D64B2"/>
     <w:rsid w:val="003E0382"/>
+    <w:rsid w:val="003F2454"/>
     <w:rsid w:val="00402D59"/>
     <w:rsid w:val="004261D1"/>
     <w:rsid w:val="00431F3F"/>
     <w:rsid w:val="004422DE"/>
     <w:rsid w:val="00480E8E"/>
     <w:rsid w:val="0049250D"/>
     <w:rsid w:val="004D2A5C"/>
     <w:rsid w:val="004D60E5"/>
     <w:rsid w:val="004D6A47"/>
+    <w:rsid w:val="004E4DBF"/>
+    <w:rsid w:val="004F0337"/>
+    <w:rsid w:val="004F43AD"/>
     <w:rsid w:val="00537720"/>
     <w:rsid w:val="00541186"/>
     <w:rsid w:val="005535F9"/>
+    <w:rsid w:val="00557AF8"/>
+    <w:rsid w:val="00567B30"/>
     <w:rsid w:val="005A1CE1"/>
     <w:rsid w:val="005A5C9A"/>
     <w:rsid w:val="005C72D4"/>
     <w:rsid w:val="005D3E6B"/>
     <w:rsid w:val="005D55A8"/>
     <w:rsid w:val="005E4677"/>
     <w:rsid w:val="00605688"/>
     <w:rsid w:val="00610507"/>
     <w:rsid w:val="006477D1"/>
+    <w:rsid w:val="00651426"/>
     <w:rsid w:val="00662F6C"/>
     <w:rsid w:val="006939BA"/>
     <w:rsid w:val="00697A29"/>
     <w:rsid w:val="006C6F38"/>
+    <w:rsid w:val="006F0012"/>
     <w:rsid w:val="006F42C3"/>
     <w:rsid w:val="00701EB0"/>
     <w:rsid w:val="00715A96"/>
+    <w:rsid w:val="00731142"/>
     <w:rsid w:val="00751E22"/>
     <w:rsid w:val="0075354B"/>
+    <w:rsid w:val="0076366D"/>
     <w:rsid w:val="00782C18"/>
     <w:rsid w:val="00782C74"/>
     <w:rsid w:val="00787EAA"/>
     <w:rsid w:val="00792C38"/>
     <w:rsid w:val="00796731"/>
     <w:rsid w:val="007A36B1"/>
     <w:rsid w:val="007C0A9C"/>
     <w:rsid w:val="007E22C8"/>
     <w:rsid w:val="007E2C82"/>
+    <w:rsid w:val="008321EB"/>
     <w:rsid w:val="00867FB2"/>
     <w:rsid w:val="00875345"/>
     <w:rsid w:val="00894733"/>
     <w:rsid w:val="008B2C2A"/>
     <w:rsid w:val="008D099D"/>
+    <w:rsid w:val="008D5CA9"/>
+    <w:rsid w:val="008D6F2D"/>
+    <w:rsid w:val="0091049B"/>
+    <w:rsid w:val="00910561"/>
     <w:rsid w:val="00922008"/>
     <w:rsid w:val="0092210D"/>
+    <w:rsid w:val="009434C4"/>
+    <w:rsid w:val="00967A32"/>
     <w:rsid w:val="00977B93"/>
+    <w:rsid w:val="00987F69"/>
+    <w:rsid w:val="009A79F3"/>
     <w:rsid w:val="009C6F24"/>
+    <w:rsid w:val="009D0E94"/>
     <w:rsid w:val="009E546C"/>
     <w:rsid w:val="009F329D"/>
     <w:rsid w:val="00A00612"/>
     <w:rsid w:val="00A1655F"/>
     <w:rsid w:val="00A16867"/>
     <w:rsid w:val="00A40C62"/>
     <w:rsid w:val="00A63A6E"/>
     <w:rsid w:val="00A7438E"/>
     <w:rsid w:val="00A819FF"/>
+    <w:rsid w:val="00A907B4"/>
     <w:rsid w:val="00A9772F"/>
+    <w:rsid w:val="00AA6319"/>
     <w:rsid w:val="00AC6148"/>
     <w:rsid w:val="00AD095D"/>
     <w:rsid w:val="00AD619D"/>
+    <w:rsid w:val="00AF1449"/>
     <w:rsid w:val="00B004D8"/>
     <w:rsid w:val="00B040D0"/>
     <w:rsid w:val="00B1166B"/>
     <w:rsid w:val="00B118C0"/>
+    <w:rsid w:val="00B12AC3"/>
     <w:rsid w:val="00B15A95"/>
     <w:rsid w:val="00B17EBF"/>
     <w:rsid w:val="00B2739C"/>
     <w:rsid w:val="00B30280"/>
     <w:rsid w:val="00B40EC1"/>
     <w:rsid w:val="00B52FAB"/>
     <w:rsid w:val="00B60A24"/>
     <w:rsid w:val="00B772EC"/>
+    <w:rsid w:val="00B942D0"/>
     <w:rsid w:val="00B95DE9"/>
     <w:rsid w:val="00BB5102"/>
     <w:rsid w:val="00BD49CF"/>
     <w:rsid w:val="00BD5D5D"/>
     <w:rsid w:val="00BE13F8"/>
     <w:rsid w:val="00BF522F"/>
     <w:rsid w:val="00C067F5"/>
+    <w:rsid w:val="00C32368"/>
+    <w:rsid w:val="00C324CE"/>
+    <w:rsid w:val="00C546D3"/>
     <w:rsid w:val="00C62420"/>
+    <w:rsid w:val="00C63514"/>
     <w:rsid w:val="00C97E3D"/>
     <w:rsid w:val="00CA175D"/>
     <w:rsid w:val="00CA30B9"/>
     <w:rsid w:val="00CA711C"/>
     <w:rsid w:val="00CC0C19"/>
     <w:rsid w:val="00CD586F"/>
     <w:rsid w:val="00CE0E60"/>
     <w:rsid w:val="00CF2424"/>
     <w:rsid w:val="00D568FF"/>
     <w:rsid w:val="00D60D51"/>
     <w:rsid w:val="00D843FB"/>
     <w:rsid w:val="00DA3947"/>
     <w:rsid w:val="00DA70DF"/>
     <w:rsid w:val="00DC1FF0"/>
     <w:rsid w:val="00DE6D0E"/>
     <w:rsid w:val="00E101C0"/>
     <w:rsid w:val="00E1466A"/>
     <w:rsid w:val="00E14C06"/>
     <w:rsid w:val="00E34472"/>
     <w:rsid w:val="00E41401"/>
+    <w:rsid w:val="00E7652A"/>
     <w:rsid w:val="00E8071D"/>
     <w:rsid w:val="00E86BB7"/>
     <w:rsid w:val="00EB6B6B"/>
     <w:rsid w:val="00ED587D"/>
+    <w:rsid w:val="00EF59DF"/>
+    <w:rsid w:val="00F033E6"/>
+    <w:rsid w:val="00F16D84"/>
+    <w:rsid w:val="00F3780F"/>
     <w:rsid w:val="00F419F4"/>
     <w:rsid w:val="00F44960"/>
     <w:rsid w:val="00F53318"/>
     <w:rsid w:val="00F7133B"/>
     <w:rsid w:val="00F766FF"/>
     <w:rsid w:val="00F84D7F"/>
+    <w:rsid w:val="00F85A8B"/>
     <w:rsid w:val="00F93B2E"/>
     <w:rsid w:val="00FA6193"/>
+    <w:rsid w:val="00FC0594"/>
     <w:rsid w:val="00FF1651"/>
+    <w:rsid w:val="00FF17AB"/>
+    <w:rsid w:val="03A1AC6C"/>
+    <w:rsid w:val="0611D698"/>
+    <w:rsid w:val="0E725E06"/>
+    <w:rsid w:val="129511B2"/>
+    <w:rsid w:val="1957CBBB"/>
+    <w:rsid w:val="250CF715"/>
+    <w:rsid w:val="2B42647E"/>
+    <w:rsid w:val="3EDF721A"/>
+    <w:rsid w:val="47951FBD"/>
+    <w:rsid w:val="50427D02"/>
+    <w:rsid w:val="515E9216"/>
+    <w:rsid w:val="558AA2D0"/>
+    <w:rsid w:val="5C65B557"/>
+    <w:rsid w:val="679BA7F1"/>
+    <w:rsid w:val="724951C9"/>
+    <w:rsid w:val="778B7F3C"/>
+    <w:rsid w:val="79180439"/>
+    <w:rsid w:val="7C284FB7"/>
+    <w:rsid w:val="7DB21801"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7E47D4BE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{DDBFC2AC-2E72-4437-8DBA-332AF4E9352F}"/>
+  <w15:docId w15:val="{F6CE8499-CEB8-4EF5-AD5D-02AA01B9EC75}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5064,51 +3243,51 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -5382,132 +3561,174 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD586F"/>
+    <w:rsid w:val="00015E0C"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="120" w:line="264" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD586F"/>
+    <w:rsid w:val="00E7652A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:after="240" w:line="440" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E7652A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
       <w:sz w:val="32"/>
-      <w:szCs w:val="32"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00557AF8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD586F"/>
+    <w:rsid w:val="00557AF8"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CD586F"/>
+    <w:rsid w:val="00E7652A"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
       <w:kern w:val="0"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="40"/>
       <w:szCs w:val="32"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD586F"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD586F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
@@ -5658,50 +3879,126 @@
     <w:rsid w:val="00A819FF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF1651"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D7862"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009434C4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="-720"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="009434C4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E7652A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00557AF8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="670565548">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="804742518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -5723,55 +4020,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1579945034">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6029,86 +4322,414 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="73ad5fed-5707-4707-ae54-2603e8bcafdd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9e40a2f8-4b1a-44f2-8b79-0127992cf14e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E72BF51F0F57634685F10C004728C36D" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4145e9a0c326b32925d3f5670ac6a7df">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="9e40a2f8-4b1a-44f2-8b79-0127992cf14e" xmlns:ns3="73ad5fed-5707-4707-ae54-2603e8bcafdd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6f209df5d0e2781c6db4a47b320c44ae" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="9e40a2f8-4b1a-44f2-8b79-0127992cf14e"/>
+    <xsd:import namespace="73ad5fed-5707-4707-ae54-2603e8bcafdd"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="17" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="18" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9e40a2f8-4b1a-44f2-8b79-0127992cf14e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="73ad5fed-5707-4707-ae54-2603e8bcafdd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{38cc58dd-ed3f-4bc0-af0e-2b7677256a07}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="73ad5fed-5707-4707-ae54-2603e8bcafdd">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{011868F1-8A99-4F14-86C0-5B943033E011}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EECC7C38-E975-4F89-AE2D-8B7DCC2333C9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="73ad5fed-5707-4707-ae54-2603e8bcafdd"/>
+    <ds:schemaRef ds:uri="9e40a2f8-4b1a-44f2-8b79-0127992cf14e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6701C60A-2734-477F-A055-E193D6BF027F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73F1B981-6E5B-44EF-A930-81CE49AE69E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="9e40a2f8-4b1a-44f2-8b79-0127992cf14e"/>
+    <ds:schemaRef ds:uri="73ad5fed-5707-4707-ae54-2603e8bcafdd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3739</Characters>
+  <Pages>3</Pages>
+  <Words>673</Words>
+  <Characters>3837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4386</CharactersWithSpaces>
+  <CharactersWithSpaces>4501</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Food Waste Reduction Grant Final Report Template</dc:title>
   <dc:subject/>
   <dc:creator>Wittmeier, Christine L</dc:creator>
-  <cp:keywords/>
+  <cp:keywords>Food Waste Reduction, Grant, Food Waste, Composting</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100E72BF51F0F57634685F10C004728C36D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>