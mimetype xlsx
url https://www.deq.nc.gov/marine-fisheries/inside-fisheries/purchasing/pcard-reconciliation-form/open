--- v0 (2025-10-19)
+++ v1 (2026-05-31)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Travel &amp; P-Card\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rakelly\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A01844C6-EF38-4BFC-91F8-6B19E766C939}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F29AEA8A-E2E7-48EB-A0F8-B4C4462721FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21240" xr2:uid="{B320A012-565D-4008-8B48-D42F302D247C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B320A012-565D-4008-8B48-D42F302D247C}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -177,51 +177,51 @@
         <b/>
         <u/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">CANNOT </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">be used in place of the receipt. </t>
     </r>
   </si>
   <si>
     <t>PROCUREMENT CARD RECONCILIATION FORM</t>
   </si>
   <si>
     <t>LAST 4 DIGITS ONLY</t>
   </si>
   <si>
-    <t>KATHY DAVIS</t>
+    <t>Rachael Kelly</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -657,169 +657,169 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...109 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
@@ -1260,976 +1260,976 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B55BE89D-8D12-4D22-965E-A5A582CB5202}">
   <dimension ref="A1:Q51"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="50" workbookViewId="0">
-      <selection activeCell="P33" sqref="P33:Q33"/>
+      <selection activeCell="M9" sqref="M9:P9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="8" max="10" width="8.7109375" customWidth="1"/>
     <col min="11" max="11" width="12.7109375" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" customWidth="1"/>
     <col min="13" max="13" width="4.7109375" customWidth="1"/>
     <col min="16" max="16" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="30" thickTop="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="38"/>
-[...14 lines deleted...]
-      <c r="Q1" s="39"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
+      <c r="K1" s="13"/>
+      <c r="L1" s="13"/>
+      <c r="M1" s="13"/>
+      <c r="N1" s="13"/>
+      <c r="O1" s="13"/>
+      <c r="P1" s="13"/>
+      <c r="Q1" s="14"/>
     </row>
     <row r="2" spans="1:17" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="Q2" s="3"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="Q3" s="3"/>
     </row>
     <row r="4" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A4" s="2"/>
       <c r="Q4" s="3"/>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A5" s="2"/>
       <c r="Q5" s="3"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A6" s="2"/>
       <c r="Q6" s="3"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A7" s="40" t="s">
+      <c r="A7" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="41"/>
+      <c r="B7" s="18"/>
       <c r="E7" t="s">
         <v>1</v>
       </c>
       <c r="Q7" s="3"/>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A8" s="2"/>
       <c r="Q8" s="3"/>
     </row>
     <row r="9" spans="1:17" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="8"/>
-[...2 lines deleted...]
-      <c r="E9" s="8"/>
+      <c r="B9" s="31"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="31"/>
       <c r="J9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="K9" s="5"/>
-      <c r="M9" s="8" t="s">
+      <c r="M9" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="N9" s="8"/>
-[...1 lines deleted...]
-      <c r="P9" s="8"/>
+      <c r="N9" s="31"/>
+      <c r="O9" s="31"/>
+      <c r="P9" s="31"/>
       <c r="Q9" s="3"/>
     </row>
     <row r="10" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="4"/>
-      <c r="B10" s="33" t="s">
+      <c r="B10" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="C10" s="33"/>
-[...1 lines deleted...]
-      <c r="E10" s="33"/>
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="Q10" s="3"/>
     </row>
     <row r="11" spans="1:17" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="8"/>
-[...2 lines deleted...]
-      <c r="E11" s="8"/>
+      <c r="B11" s="31"/>
+      <c r="C11" s="31"/>
+      <c r="D11" s="31"/>
+      <c r="E11" s="31"/>
       <c r="J11" s="5" t="s">
         <v>5</v>
       </c>
       <c r="K11" s="5"/>
-      <c r="M11" s="8">
+      <c r="M11" s="31">
         <v>1657</v>
       </c>
-      <c r="N11" s="8"/>
-[...1 lines deleted...]
-      <c r="P11" s="8"/>
+      <c r="N11" s="31"/>
+      <c r="O11" s="31"/>
+      <c r="P11" s="31"/>
       <c r="Q11" s="3"/>
     </row>
     <row r="12" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A12" s="2"/>
       <c r="Q12" s="3"/>
     </row>
     <row r="13" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="2"/>
       <c r="Q13" s="3"/>
     </row>
     <row r="14" spans="1:17" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="26" t="s">
+      <c r="A14" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="27"/>
-[...1 lines deleted...]
-      <c r="D14" s="12" t="s">
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="E14" s="12"/>
-      <c r="F14" s="10" t="s">
+      <c r="E14" s="28"/>
+      <c r="F14" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="G14" s="10"/>
-      <c r="H14" s="12" t="s">
+      <c r="G14" s="47"/>
+      <c r="H14" s="28" t="s">
         <v>9</v>
       </c>
-      <c r="I14" s="12"/>
+      <c r="I14" s="28"/>
       <c r="J14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K14" s="1"/>
-      <c r="L14" s="12" t="s">
+      <c r="L14" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="M14" s="12"/>
-      <c r="N14" s="12" t="s">
+      <c r="M14" s="28"/>
+      <c r="N14" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="O14" s="12"/>
-      <c r="P14" s="12" t="s">
+      <c r="O14" s="28"/>
+      <c r="P14" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="Q14" s="30"/>
+      <c r="Q14" s="29"/>
     </row>
     <row r="15" spans="1:17" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="28"/>
-[...15 lines deleted...]
-      <c r="Q15" s="31"/>
+      <c r="A15" s="46"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="26"/>
+      <c r="L15" s="26"/>
+      <c r="M15" s="26"/>
+      <c r="N15" s="26"/>
+      <c r="O15" s="26"/>
+      <c r="P15" s="26"/>
+      <c r="Q15" s="27"/>
     </row>
     <row r="16" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="23"/>
-[...15 lines deleted...]
-      <c r="Q16" s="32"/>
+      <c r="A16" s="30"/>
+      <c r="B16" s="23"/>
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="43"/>
+      <c r="G16" s="43"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="23"/>
+      <c r="N16" s="23"/>
+      <c r="O16" s="23"/>
+      <c r="P16" s="23"/>
+      <c r="Q16" s="24"/>
     </row>
     <row r="17" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="23"/>
-[...15 lines deleted...]
-      <c r="Q17" s="32"/>
+      <c r="A17" s="30"/>
+      <c r="B17" s="23"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="43"/>
+      <c r="G17" s="43"/>
+      <c r="H17" s="23"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="23"/>
+      <c r="K17" s="23"/>
+      <c r="L17" s="23"/>
+      <c r="M17" s="23"/>
+      <c r="N17" s="23"/>
+      <c r="O17" s="23"/>
+      <c r="P17" s="23"/>
+      <c r="Q17" s="24"/>
     </row>
     <row r="18" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="23"/>
-[...15 lines deleted...]
-      <c r="Q18" s="32"/>
+      <c r="A18" s="30"/>
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="43"/>
+      <c r="H18" s="23"/>
+      <c r="I18" s="23"/>
+      <c r="J18" s="23"/>
+      <c r="K18" s="23"/>
+      <c r="L18" s="23"/>
+      <c r="M18" s="23"/>
+      <c r="N18" s="23"/>
+      <c r="O18" s="23"/>
+      <c r="P18" s="23"/>
+      <c r="Q18" s="24"/>
     </row>
     <row r="19" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="23"/>
-[...15 lines deleted...]
-      <c r="Q19" s="32"/>
+      <c r="A19" s="30"/>
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="43"/>
+      <c r="H19" s="23"/>
+      <c r="I19" s="23"/>
+      <c r="J19" s="23"/>
+      <c r="K19" s="23"/>
+      <c r="L19" s="23"/>
+      <c r="M19" s="23"/>
+      <c r="N19" s="23"/>
+      <c r="O19" s="23"/>
+      <c r="P19" s="23"/>
+      <c r="Q19" s="24"/>
     </row>
     <row r="20" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="23"/>
-[...15 lines deleted...]
-      <c r="Q20" s="32"/>
+      <c r="A20" s="30"/>
+      <c r="B20" s="23"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="43"/>
+      <c r="G20" s="43"/>
+      <c r="H20" s="23"/>
+      <c r="I20" s="23"/>
+      <c r="J20" s="23"/>
+      <c r="K20" s="23"/>
+      <c r="L20" s="23"/>
+      <c r="M20" s="23"/>
+      <c r="N20" s="23"/>
+      <c r="O20" s="23"/>
+      <c r="P20" s="23"/>
+      <c r="Q20" s="24"/>
     </row>
     <row r="21" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="23"/>
-[...15 lines deleted...]
-      <c r="Q21" s="32"/>
+      <c r="A21" s="30"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="43"/>
+      <c r="G21" s="43"/>
+      <c r="H21" s="23"/>
+      <c r="I21" s="23"/>
+      <c r="J21" s="23"/>
+      <c r="K21" s="23"/>
+      <c r="L21" s="23"/>
+      <c r="M21" s="23"/>
+      <c r="N21" s="23"/>
+      <c r="O21" s="23"/>
+      <c r="P21" s="23"/>
+      <c r="Q21" s="24"/>
     </row>
     <row r="22" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="23"/>
-[...15 lines deleted...]
-      <c r="Q22" s="32"/>
+      <c r="A22" s="30"/>
+      <c r="B22" s="23"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="43"/>
+      <c r="G22" s="43"/>
+      <c r="H22" s="23"/>
+      <c r="I22" s="23"/>
+      <c r="J22" s="23"/>
+      <c r="K22" s="23"/>
+      <c r="L22" s="23"/>
+      <c r="M22" s="23"/>
+      <c r="N22" s="23"/>
+      <c r="O22" s="23"/>
+      <c r="P22" s="23"/>
+      <c r="Q22" s="24"/>
     </row>
     <row r="23" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="23"/>
-[...15 lines deleted...]
-      <c r="Q23" s="32"/>
+      <c r="A23" s="30"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="23"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="23"/>
+      <c r="M23" s="23"/>
+      <c r="N23" s="23"/>
+      <c r="O23" s="23"/>
+      <c r="P23" s="23"/>
+      <c r="Q23" s="24"/>
     </row>
     <row r="24" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="23"/>
-[...15 lines deleted...]
-      <c r="Q24" s="32"/>
+      <c r="A24" s="30"/>
+      <c r="B24" s="23"/>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="43"/>
+      <c r="G24" s="43"/>
+      <c r="H24" s="23"/>
+      <c r="I24" s="23"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="23"/>
+      <c r="N24" s="23"/>
+      <c r="O24" s="23"/>
+      <c r="P24" s="23"/>
+      <c r="Q24" s="24"/>
     </row>
     <row r="25" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="23"/>
-[...15 lines deleted...]
-      <c r="Q25" s="32"/>
+      <c r="A25" s="30"/>
+      <c r="B25" s="23"/>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="43"/>
+      <c r="G25" s="43"/>
+      <c r="H25" s="23"/>
+      <c r="I25" s="23"/>
+      <c r="J25" s="23"/>
+      <c r="K25" s="23"/>
+      <c r="L25" s="23"/>
+      <c r="M25" s="23"/>
+      <c r="N25" s="23"/>
+      <c r="O25" s="23"/>
+      <c r="P25" s="23"/>
+      <c r="Q25" s="24"/>
     </row>
     <row r="26" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="23"/>
-[...15 lines deleted...]
-      <c r="Q26" s="32"/>
+      <c r="A26" s="30"/>
+      <c r="B26" s="23"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="43"/>
+      <c r="G26" s="43"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
+      <c r="N26" s="23"/>
+      <c r="O26" s="23"/>
+      <c r="P26" s="23"/>
+      <c r="Q26" s="24"/>
     </row>
     <row r="27" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="23"/>
-[...15 lines deleted...]
-      <c r="Q27" s="32"/>
+      <c r="A27" s="30"/>
+      <c r="B27" s="23"/>
+      <c r="C27" s="23"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
+      <c r="F27" s="43"/>
+      <c r="G27" s="43"/>
+      <c r="H27" s="23"/>
+      <c r="I27" s="23"/>
+      <c r="J27" s="23"/>
+      <c r="K27" s="23"/>
+      <c r="L27" s="23"/>
+      <c r="M27" s="23"/>
+      <c r="N27" s="23"/>
+      <c r="O27" s="23"/>
+      <c r="P27" s="23"/>
+      <c r="Q27" s="24"/>
     </row>
     <row r="28" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="23"/>
-[...15 lines deleted...]
-      <c r="Q28" s="32"/>
+      <c r="A28" s="30"/>
+      <c r="B28" s="23"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="43"/>
+      <c r="G28" s="43"/>
+      <c r="H28" s="23"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23"/>
+      <c r="L28" s="23"/>
+      <c r="M28" s="23"/>
+      <c r="N28" s="23"/>
+      <c r="O28" s="23"/>
+      <c r="P28" s="23"/>
+      <c r="Q28" s="24"/>
     </row>
     <row r="29" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="23"/>
-[...15 lines deleted...]
-      <c r="Q29" s="32"/>
+      <c r="A29" s="30"/>
+      <c r="B29" s="23"/>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="43"/>
+      <c r="G29" s="43"/>
+      <c r="H29" s="23"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="23"/>
+      <c r="L29" s="23"/>
+      <c r="M29" s="23"/>
+      <c r="N29" s="23"/>
+      <c r="O29" s="23"/>
+      <c r="P29" s="23"/>
+      <c r="Q29" s="24"/>
     </row>
     <row r="30" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="23"/>
-[...15 lines deleted...]
-      <c r="Q30" s="32"/>
+      <c r="A30" s="30"/>
+      <c r="B30" s="23"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="23"/>
+      <c r="E30" s="23"/>
+      <c r="F30" s="43"/>
+      <c r="G30" s="43"/>
+      <c r="H30" s="23"/>
+      <c r="I30" s="23"/>
+      <c r="J30" s="23"/>
+      <c r="K30" s="23"/>
+      <c r="L30" s="23"/>
+      <c r="M30" s="23"/>
+      <c r="N30" s="23"/>
+      <c r="O30" s="23"/>
+      <c r="P30" s="23"/>
+      <c r="Q30" s="24"/>
     </row>
     <row r="31" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="23"/>
-[...15 lines deleted...]
-      <c r="Q31" s="32"/>
+      <c r="A31" s="30"/>
+      <c r="B31" s="23"/>
+      <c r="C31" s="23"/>
+      <c r="D31" s="23"/>
+      <c r="E31" s="23"/>
+      <c r="F31" s="43"/>
+      <c r="G31" s="43"/>
+      <c r="H31" s="23"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="23"/>
+      <c r="K31" s="23"/>
+      <c r="L31" s="23"/>
+      <c r="M31" s="23"/>
+      <c r="N31" s="23"/>
+      <c r="O31" s="23"/>
+      <c r="P31" s="23"/>
+      <c r="Q31" s="24"/>
     </row>
     <row r="32" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="23"/>
-[...15 lines deleted...]
-      <c r="Q32" s="32"/>
+      <c r="A32" s="30"/>
+      <c r="B32" s="23"/>
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="43"/>
+      <c r="G32" s="43"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="23"/>
+      <c r="M32" s="23"/>
+      <c r="N32" s="23"/>
+      <c r="O32" s="23"/>
+      <c r="P32" s="23"/>
+      <c r="Q32" s="24"/>
     </row>
     <row r="33" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="29"/>
-[...14 lines deleted...]
-      <c r="P33" s="46">
+      <c r="A33" s="32"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="25"/>
+      <c r="I33" s="25"/>
+      <c r="J33" s="25"/>
+      <c r="K33" s="25"/>
+      <c r="L33" s="25"/>
+      <c r="M33" s="25"/>
+      <c r="N33" s="25"/>
+      <c r="O33" s="25"/>
+      <c r="P33" s="15">
         <f>P15+P16+P17+P18+P19+P20+P21+P22+P23+P24+P25+P26+P27+P28+P29+P30+P31+P32</f>
         <v>0</v>
       </c>
-      <c r="Q33" s="47"/>
+      <c r="Q33" s="16"/>
     </row>
     <row r="34" spans="1:17" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A34" s="2"/>
       <c r="Q34" s="3"/>
     </row>
     <row r="35" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
       <c r="Q35" s="3"/>
     </row>
     <row r="36" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A36" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C36" s="14"/>
-[...11 lines deleted...]
-      <c r="O36" s="16"/>
+      <c r="C36" s="33"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="34"/>
+      <c r="F36" s="34"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="34"/>
+      <c r="I36" s="34"/>
+      <c r="J36" s="34"/>
+      <c r="K36" s="34"/>
+      <c r="L36" s="34"/>
+      <c r="M36" s="34"/>
+      <c r="N36" s="34"/>
+      <c r="O36" s="35"/>
       <c r="P36" s="6"/>
       <c r="Q36" s="7"/>
     </row>
     <row r="37" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A37" s="2"/>
-      <c r="C37" s="17"/>
-[...11 lines deleted...]
-      <c r="O37" s="19"/>
+      <c r="C37" s="36"/>
+      <c r="D37" s="37"/>
+      <c r="E37" s="37"/>
+      <c r="F37" s="37"/>
+      <c r="G37" s="37"/>
+      <c r="H37" s="37"/>
+      <c r="I37" s="37"/>
+      <c r="J37" s="37"/>
+      <c r="K37" s="37"/>
+      <c r="L37" s="37"/>
+      <c r="M37" s="37"/>
+      <c r="N37" s="37"/>
+      <c r="O37" s="38"/>
       <c r="P37" s="6"/>
       <c r="Q37" s="7"/>
     </row>
     <row r="38" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A38" s="2"/>
-      <c r="C38" s="17"/>
-[...11 lines deleted...]
-      <c r="O38" s="19"/>
+      <c r="C38" s="36"/>
+      <c r="D38" s="37"/>
+      <c r="E38" s="37"/>
+      <c r="F38" s="37"/>
+      <c r="G38" s="37"/>
+      <c r="H38" s="37"/>
+      <c r="I38" s="37"/>
+      <c r="J38" s="37"/>
+      <c r="K38" s="37"/>
+      <c r="L38" s="37"/>
+      <c r="M38" s="37"/>
+      <c r="N38" s="37"/>
+      <c r="O38" s="38"/>
       <c r="P38" s="6"/>
       <c r="Q38" s="7"/>
     </row>
     <row r="39" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A39" s="2"/>
-      <c r="C39" s="20"/>
-[...11 lines deleted...]
-      <c r="O39" s="22"/>
+      <c r="C39" s="39"/>
+      <c r="D39" s="40"/>
+      <c r="E39" s="40"/>
+      <c r="F39" s="40"/>
+      <c r="G39" s="40"/>
+      <c r="H39" s="40"/>
+      <c r="I39" s="40"/>
+      <c r="J39" s="40"/>
+      <c r="K39" s="40"/>
+      <c r="L39" s="40"/>
+      <c r="M39" s="40"/>
+      <c r="N39" s="40"/>
+      <c r="O39" s="41"/>
       <c r="P39" s="6"/>
       <c r="Q39" s="7"/>
     </row>
     <row r="40" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A40" s="2"/>
       <c r="Q40" s="3"/>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A41" s="2"/>
       <c r="Q41" s="3"/>
     </row>
     <row r="42" spans="1:17" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D42" s="8"/>
-[...3 lines deleted...]
-      <c r="H42" s="8"/>
+      <c r="D42" s="31"/>
+      <c r="E42" s="31"/>
+      <c r="F42" s="31"/>
+      <c r="G42" s="31"/>
+      <c r="H42" s="31"/>
       <c r="L42" t="s">
         <v>16</v>
       </c>
-      <c r="M42" s="8"/>
-[...1 lines deleted...]
-      <c r="O42" s="8"/>
+      <c r="M42" s="31"/>
+      <c r="N42" s="31"/>
+      <c r="O42" s="31"/>
       <c r="Q42" s="3"/>
     </row>
     <row r="43" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A43" s="2"/>
-      <c r="D43" s="42" t="s">
+      <c r="D43" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="E43" s="42"/>
-[...2 lines deleted...]
-      <c r="H43" s="42"/>
+      <c r="E43" s="19"/>
+      <c r="F43" s="19"/>
+      <c r="G43" s="19"/>
+      <c r="H43" s="19"/>
       <c r="Q43" s="3"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A44" s="2"/>
       <c r="Q44" s="3"/>
     </row>
     <row r="45" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="43" t="s">
+      <c r="A45" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="B45" s="44"/>
-[...14 lines deleted...]
-      <c r="Q45" s="45"/>
+      <c r="B45" s="21"/>
+      <c r="C45" s="21"/>
+      <c r="D45" s="21"/>
+      <c r="E45" s="21"/>
+      <c r="F45" s="21"/>
+      <c r="G45" s="21"/>
+      <c r="H45" s="21"/>
+      <c r="I45" s="21"/>
+      <c r="J45" s="21"/>
+      <c r="K45" s="21"/>
+      <c r="L45" s="21"/>
+      <c r="M45" s="21"/>
+      <c r="N45" s="21"/>
+      <c r="O45" s="21"/>
+      <c r="P45" s="21"/>
+      <c r="Q45" s="22"/>
     </row>
     <row r="46" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="43"/>
-[...15 lines deleted...]
-      <c r="Q46" s="45"/>
+      <c r="A46" s="20"/>
+      <c r="B46" s="21"/>
+      <c r="C46" s="21"/>
+      <c r="D46" s="21"/>
+      <c r="E46" s="21"/>
+      <c r="F46" s="21"/>
+      <c r="G46" s="21"/>
+      <c r="H46" s="21"/>
+      <c r="I46" s="21"/>
+      <c r="J46" s="21"/>
+      <c r="K46" s="21"/>
+      <c r="L46" s="21"/>
+      <c r="M46" s="21"/>
+      <c r="N46" s="21"/>
+      <c r="O46" s="21"/>
+      <c r="P46" s="21"/>
+      <c r="Q46" s="22"/>
     </row>
     <row r="47" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="43"/>
-[...15 lines deleted...]
-      <c r="Q47" s="45"/>
+      <c r="A47" s="20"/>
+      <c r="B47" s="21"/>
+      <c r="C47" s="21"/>
+      <c r="D47" s="21"/>
+      <c r="E47" s="21"/>
+      <c r="F47" s="21"/>
+      <c r="G47" s="21"/>
+      <c r="H47" s="21"/>
+      <c r="I47" s="21"/>
+      <c r="J47" s="21"/>
+      <c r="K47" s="21"/>
+      <c r="L47" s="21"/>
+      <c r="M47" s="21"/>
+      <c r="N47" s="21"/>
+      <c r="O47" s="21"/>
+      <c r="P47" s="21"/>
+      <c r="Q47" s="22"/>
     </row>
     <row r="48" spans="1:17" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="43"/>
-[...15 lines deleted...]
-      <c r="Q48" s="45"/>
+      <c r="A48" s="20"/>
+      <c r="B48" s="21"/>
+      <c r="C48" s="21"/>
+      <c r="D48" s="21"/>
+      <c r="E48" s="21"/>
+      <c r="F48" s="21"/>
+      <c r="G48" s="21"/>
+      <c r="H48" s="21"/>
+      <c r="I48" s="21"/>
+      <c r="J48" s="21"/>
+      <c r="K48" s="21"/>
+      <c r="L48" s="21"/>
+      <c r="M48" s="21"/>
+      <c r="N48" s="21"/>
+      <c r="O48" s="21"/>
+      <c r="P48" s="21"/>
+      <c r="Q48" s="22"/>
     </row>
     <row r="49" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A49" s="2"/>
       <c r="Q49" s="3"/>
     </row>
     <row r="50" spans="1:17" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="34" t="s">
+      <c r="A50" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B50" s="35"/>
-[...14 lines deleted...]
-      <c r="Q50" s="36"/>
+      <c r="B50" s="10"/>
+      <c r="C50" s="10"/>
+      <c r="D50" s="10"/>
+      <c r="E50" s="10"/>
+      <c r="F50" s="10"/>
+      <c r="G50" s="10"/>
+      <c r="H50" s="10"/>
+      <c r="I50" s="10"/>
+      <c r="J50" s="10"/>
+      <c r="K50" s="10"/>
+      <c r="L50" s="10"/>
+      <c r="M50" s="10"/>
+      <c r="N50" s="10"/>
+      <c r="O50" s="10"/>
+      <c r="P50" s="10"/>
+      <c r="Q50" s="11"/>
     </row>
     <row r="51" spans="1:17" ht="15.75" thickTop="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="172">
+    <mergeCell ref="D42:H42"/>
+    <mergeCell ref="M42:O42"/>
+    <mergeCell ref="F19:G19"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="F15:G15"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="F17:G17"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="C36:O39"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="D33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="B9:E9"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="M9:P9"/>
+    <mergeCell ref="M11:P11"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="D32:E32"/>
+    <mergeCell ref="D25:E25"/>
+    <mergeCell ref="D26:E26"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="D29:E29"/>
+    <mergeCell ref="D30:E30"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="P14:Q14"/>
+    <mergeCell ref="L15:M15"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="L17:M17"/>
+    <mergeCell ref="L18:M18"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="L14:M14"/>
+    <mergeCell ref="N15:O15"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="N17:O17"/>
+    <mergeCell ref="N18:O18"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="L29:M29"/>
+    <mergeCell ref="L30:M30"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="L25:M25"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="L19:M19"/>
+    <mergeCell ref="L20:M20"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="N33:O33"/>
+    <mergeCell ref="P15:Q15"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="N30:O30"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="N32:O32"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="N25:O25"/>
+    <mergeCell ref="N26:O26"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="N29:O29"/>
+    <mergeCell ref="N19:O19"/>
+    <mergeCell ref="N20:O20"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="A50:Q50"/>
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="P33:Q33"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="D43:H43"/>
     <mergeCell ref="A45:Q48"/>
     <mergeCell ref="P27:Q27"/>
     <mergeCell ref="P28:Q28"/>
     <mergeCell ref="P29:Q29"/>
     <mergeCell ref="P30:Q30"/>
     <mergeCell ref="P31:Q31"/>
     <mergeCell ref="P32:Q32"/>
     <mergeCell ref="P21:Q21"/>
     <mergeCell ref="P22:Q22"/>
     <mergeCell ref="P23:Q23"/>
     <mergeCell ref="P24:Q24"/>
     <mergeCell ref="P25:Q25"/>
     <mergeCell ref="P26:Q26"/>
     <mergeCell ref="P19:Q19"/>
     <mergeCell ref="P20:Q20"/>
     <mergeCell ref="N21:O21"/>
     <mergeCell ref="N22:O22"/>
     <mergeCell ref="N23:O23"/>
-    <mergeCell ref="N33:O33"/>
-[...146 lines deleted...]
-    <mergeCell ref="H17:I17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="60" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;Rrev 4/2024</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>