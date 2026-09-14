--- v0 (2025-10-19)
+++ v1 (2026-09-14)
@@ -4,86 +4,86 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rakelly\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{BAF9CDA5-DD1B-4A46-938F-9ACC79D30224}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7A3848B-E4A8-4567-933A-C2ECE7B2AF17}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{ABC93167-70DB-40A1-A9BB-B76E506E77DF}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{ABC93167-70DB-40A1-A9BB-B76E506E77DF}"/>
   </bookViews>
   <sheets>
     <sheet name="PCard Enrollment Form 2025" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <si>
     <t xml:space="preserve">                  Pcard Enrollment Form &amp; Accountability Aggreement</t>
   </si>
   <si>
     <t>DEQ Forms | NC DEQ</t>
   </si>
   <si>
     <t>Attestation and Accountability Statement:</t>
   </si>
   <si>
     <t>I,</t>
   </si>
   <si>
     <t>hereby request a Purchasing Card.  As a cardholder I acknowledge</t>
   </si>
   <si>
     <t xml:space="preserve"> and agree to comply with the following terms and conditions regarding my use of the card.</t>
   </si>
   <si>
     <t>1. I agree to never use the purchasing card for the purpose of paying vendors for goods and services which are not for official State of North Carolina business.</t>
   </si>
   <si>
     <r>
       <t>2.</t>
     </r>
@@ -291,72 +291,75 @@
   <si>
     <t>Card User</t>
   </si>
   <si>
     <t>Card Reconciler/Scoped Accountant</t>
   </si>
   <si>
     <t>Budget fund of cardholder:</t>
   </si>
   <si>
     <t>Cardholder work location address:</t>
   </si>
   <si>
     <t xml:space="preserve"> Comments/Justification:                                        </t>
   </si>
   <si>
     <t>FSD Use Only</t>
   </si>
   <si>
     <t>Default Budget Code</t>
   </si>
   <si>
     <t>Single Purchase $ Limit</t>
   </si>
   <si>
-    <t>$2,500 (default)</t>
-[...1 lines deleted...]
-  <si>
     <t>Monthly Credit Limit</t>
   </si>
   <si>
     <t>$5,000 (default)</t>
   </si>
   <si>
     <t>Bank of America Works Group</t>
   </si>
   <si>
     <t>Scoped Accountant Group</t>
   </si>
   <si>
     <t>Date Received in FSD</t>
   </si>
   <si>
     <t>Date Issued to Card Holder</t>
   </si>
   <si>
     <t>FSD Pcard Admin Signature</t>
+  </si>
+  <si>
+    <t>$25,000 (default)</t>
+  </si>
+  <si>
+    <t>102168</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1058,518 +1061,520 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E03D991A-AE91-4D98-8B6A-9101CDD08FE8}">
   <dimension ref="A1:L60"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A14" sqref="A14:J14"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A35" workbookViewId="0">
+      <selection activeCell="F44" sqref="F44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="2" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
-    <col min="6" max="6" width="12.28515625" customWidth="1"/>
+    <col min="6" max="6" width="12.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A1" s="4"/>
       <c r="B1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="1" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="11" spans="1:10" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="11" spans="1:10" ht="30.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="40" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
     </row>
-    <row r="12" spans="1:10" ht="44.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="44.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="40" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="40"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="40"/>
       <c r="H12" s="40"/>
       <c r="I12" s="40"/>
       <c r="J12" s="40"/>
     </row>
-    <row r="13" spans="1:10" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
     </row>
-    <row r="14" spans="1:10" ht="30.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" ht="30.9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="40" t="s">
         <v>9</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="40"/>
       <c r="H14" s="40"/>
       <c r="I14" s="40"/>
       <c r="J14" s="40"/>
     </row>
-    <row r="15" spans="1:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" ht="29.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="40" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="40"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="40"/>
       <c r="J15" s="40"/>
     </row>
-    <row r="16" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="40" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="40"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="40"/>
       <c r="H16" s="40"/>
       <c r="I16" s="40"/>
       <c r="J16" s="40"/>
     </row>
-    <row r="17" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="40" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="40"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
     </row>
-    <row r="18" spans="1:10" s="14" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" s="14" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="41" t="s">
         <v>13</v>
       </c>
       <c r="B18" s="41"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="41"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="41"/>
       <c r="J18" s="41"/>
     </row>
-    <row r="19" spans="1:10" s="14" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" s="14" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="41" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="41"/>
       <c r="C19" s="41"/>
       <c r="D19" s="41"/>
       <c r="E19" s="41"/>
       <c r="F19" s="41"/>
       <c r="G19" s="41"/>
       <c r="H19" s="41"/>
       <c r="I19" s="41"/>
       <c r="J19" s="41"/>
     </row>
-    <row r="20" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="40" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="40"/>
       <c r="H20" s="40"/>
       <c r="I20" s="40"/>
       <c r="J20" s="40"/>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="30"/>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
       <c r="D22" s="30"/>
       <c r="F22" s="30"/>
       <c r="G22" s="30"/>
       <c r="H22" s="30"/>
       <c r="I22" s="30"/>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="29"/>
       <c r="C23" s="29"/>
       <c r="D23" s="29"/>
       <c r="F23" s="27" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="30"/>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
       <c r="D25" s="30"/>
       <c r="F25" s="30"/>
       <c r="G25" s="30"/>
       <c r="H25" s="30"/>
       <c r="I25" s="30"/>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A26" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="27"/>
       <c r="C26" s="27"/>
       <c r="D26" s="27"/>
       <c r="F26" s="27" t="s">
         <v>19</v>
       </c>
       <c r="G26" s="27"/>
       <c r="H26" s="27"/>
       <c r="I26" s="27"/>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A28" s="30"/>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="30"/>
       <c r="F28" s="30"/>
       <c r="G28" s="30"/>
       <c r="H28" s="30"/>
       <c r="I28" s="30"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A29" s="27" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="27"/>
       <c r="C29" s="27"/>
       <c r="D29" s="27"/>
       <c r="F29" s="27" t="s">
         <v>21</v>
       </c>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
       <c r="I29" s="27"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A31" s="30"/>
       <c r="B31" s="30"/>
       <c r="C31" s="30"/>
       <c r="D31" s="30"/>
       <c r="F31" s="30"/>
       <c r="G31" s="30"/>
       <c r="H31" s="30"/>
       <c r="I31" s="30"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>22</v>
       </c>
       <c r="F32" s="27" t="s">
         <v>23</v>
       </c>
       <c r="G32" s="27"/>
       <c r="H32" s="27"/>
       <c r="I32" s="27"/>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" x14ac:dyDescent="0.3">
       <c r="L33" s="18"/>
     </row>
-    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A35" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="28"/>
     </row>
-    <row r="37" spans="1:12" ht="30" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B37" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C37" s="5"/>
       <c r="D37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="G37" s="5"/>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B39" s="29" t="s">
         <v>28</v>
       </c>
       <c r="C39" s="29"/>
     </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B41" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C41" s="10"/>
       <c r="D41" s="10"/>
       <c r="E41" s="9"/>
       <c r="F41" s="5"/>
     </row>
-    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B42" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="3"/>
       <c r="E42" s="11"/>
       <c r="F42" s="5"/>
     </row>
-    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B44" t="s">
         <v>31</v>
       </c>
-      <c r="F44" s="15"/>
+      <c r="F44" s="15" t="s">
+        <v>45</v>
+      </c>
       <c r="G44" s="16"/>
       <c r="H44" s="17"/>
       <c r="I44" s="17"/>
     </row>
-    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B46" t="s">
         <v>32</v>
       </c>
       <c r="F46" s="31"/>
       <c r="G46" s="32"/>
       <c r="H46" s="32"/>
       <c r="I46" s="33"/>
     </row>
-    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:12" x14ac:dyDescent="0.3">
       <c r="F47" s="34"/>
       <c r="G47" s="35"/>
       <c r="H47" s="35"/>
       <c r="I47" s="36"/>
     </row>
-    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:12" x14ac:dyDescent="0.3">
       <c r="F48" s="19"/>
       <c r="G48" s="19"/>
       <c r="H48" s="19"/>
       <c r="I48" s="19"/>
     </row>
-    <row r="49" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B49" s="28" t="s">
         <v>33</v>
       </c>
       <c r="C49" s="28"/>
       <c r="D49" s="28"/>
       <c r="E49" s="28"/>
       <c r="F49" s="37"/>
       <c r="G49" s="38"/>
       <c r="H49" s="38"/>
       <c r="I49" s="39"/>
     </row>
-    <row r="52" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B52" s="4" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="53" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B53" s="20" t="s">
         <v>35</v>
       </c>
       <c r="C53" s="21"/>
       <c r="D53" s="21"/>
       <c r="E53" s="22"/>
       <c r="F53" s="20"/>
       <c r="G53" s="21"/>
       <c r="H53" s="21"/>
       <c r="I53" s="22"/>
     </row>
-    <row r="54" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B54" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C54" s="21"/>
       <c r="D54" s="21"/>
       <c r="E54" s="22"/>
       <c r="F54" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G54" s="25"/>
       <c r="H54" s="25"/>
       <c r="I54" s="26"/>
     </row>
-    <row r="55" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B55" s="20" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C55" s="21"/>
       <c r="D55" s="21"/>
       <c r="E55" s="22"/>
       <c r="F55" s="24" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G55" s="25"/>
       <c r="H55" s="25"/>
       <c r="I55" s="26"/>
     </row>
-    <row r="56" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B56" s="20" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="22"/>
       <c r="F56" s="20"/>
       <c r="G56" s="21"/>
       <c r="H56" s="21"/>
       <c r="I56" s="22"/>
     </row>
-    <row r="57" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B57" s="20" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C57" s="21"/>
       <c r="D57" s="21"/>
       <c r="E57" s="22"/>
       <c r="F57" s="20"/>
       <c r="G57" s="21"/>
       <c r="H57" s="21"/>
       <c r="I57" s="22"/>
     </row>
-    <row r="58" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B58" s="20" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C58" s="21"/>
       <c r="D58" s="21"/>
       <c r="E58" s="22"/>
       <c r="F58" s="20"/>
       <c r="G58" s="21"/>
       <c r="H58" s="21"/>
       <c r="I58" s="22"/>
     </row>
-    <row r="59" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B59" s="20" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C59" s="21"/>
       <c r="D59" s="21"/>
       <c r="E59" s="22"/>
       <c r="F59" s="20"/>
       <c r="G59" s="21"/>
       <c r="H59" s="21"/>
       <c r="I59" s="22"/>
     </row>
-    <row r="60" spans="2:9" x14ac:dyDescent="0.25">
+    <row r="60" spans="2:9" x14ac:dyDescent="0.3">
       <c r="B60" s="20" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C60" s="21"/>
       <c r="D60" s="21"/>
       <c r="E60" s="22"/>
       <c r="F60" s="20"/>
       <c r="G60" s="21"/>
       <c r="H60" s="21"/>
       <c r="I60" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="48">
     <mergeCell ref="A16:J16"/>
     <mergeCell ref="A17:J17"/>
     <mergeCell ref="A18:J18"/>
     <mergeCell ref="A19:J19"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="A11:J11"/>
     <mergeCell ref="A12:J12"/>
     <mergeCell ref="A13:J13"/>
     <mergeCell ref="A14:J14"/>
     <mergeCell ref="A15:J15"/>
     <mergeCell ref="A20:J20"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="A25:D25"/>
@@ -1586,50 +1591,55 @@
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="F29:I29"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="F31:I31"/>
     <mergeCell ref="F46:I47"/>
     <mergeCell ref="B49:E49"/>
     <mergeCell ref="F49:I49"/>
     <mergeCell ref="F58:I58"/>
     <mergeCell ref="F59:I59"/>
     <mergeCell ref="F60:I60"/>
     <mergeCell ref="B1:H1"/>
     <mergeCell ref="B58:E58"/>
     <mergeCell ref="B59:E59"/>
     <mergeCell ref="B60:E60"/>
     <mergeCell ref="F55:I55"/>
     <mergeCell ref="B53:E53"/>
     <mergeCell ref="B54:E54"/>
     <mergeCell ref="B55:E55"/>
     <mergeCell ref="B56:E56"/>
     <mergeCell ref="B57:E57"/>
     <mergeCell ref="F53:I53"/>
     <mergeCell ref="F54:I54"/>
     <mergeCell ref="F56:I56"/>
   </mergeCells>
+  <dataValidations count="1">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F44" xr:uid="{E6843DE0-B620-48E9-A0B0-7686346F768A}">
+      <formula1>"102168"</formula1>
+    </dataValidation>
+  </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <ReviewStatus xmlns="0e85c9d2-3710-49d5-9852-746aa76d24bd" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0e85c9d2-3710-49d5-9852-746aa76d24bd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>