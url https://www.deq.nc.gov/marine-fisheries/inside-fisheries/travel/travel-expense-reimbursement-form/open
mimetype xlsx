--- v0 (2026-08-17)
+++ v1 (2026-09-15)
@@ -23,53 +23,53 @@
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rakelly\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{109259E7-2244-4E5F-8158-6362F6DABA3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FA13288-2DDD-48B4-971F-509CAE07387D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{64FC2802-9C24-408C-B80F-4526AF4D0453}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="4" activeTab="7" xr2:uid="{64FC2802-9C24-408C-B80F-4526AF4D0453}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="1" r:id="rId1"/>
     <sheet name="Pcard" sheetId="3" r:id="rId2"/>
     <sheet name="Daily Travel Summary" sheetId="2" r:id="rId3"/>
     <sheet name="Page 1 - Daily Travel Detail" sheetId="4" r:id="rId4"/>
     <sheet name="Page 2 - Daily Travel Detail" sheetId="5" r:id="rId5"/>
     <sheet name="Page 3 - Daily Travel Detail" sheetId="6" r:id="rId6"/>
     <sheet name="Page 4 - Daily Travel Detail" sheetId="7" r:id="rId7"/>
     <sheet name="Page 5 - Daily Travel Detail" sheetId="8" r:id="rId8"/>
     <sheet name="Divisions" sheetId="9" r:id="rId9"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId10"/>
   </externalReferences>
   <definedNames>
     <definedName name="Divisions">[1]Divisions!$A$1:$A$15</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
@@ -238,55 +238,55 @@
   <c r="M47" i="6"/>
   <c r="K47" i="6"/>
   <c r="J47" i="6"/>
   <c r="N44" i="6"/>
   <c r="N48" i="6" s="1"/>
   <c r="M44" i="6"/>
   <c r="P40" i="6"/>
   <c r="M40" i="6"/>
   <c r="K40" i="6"/>
   <c r="N37" i="6"/>
   <c r="N40" i="6" s="1"/>
   <c r="M37" i="6"/>
   <c r="P33" i="6"/>
   <c r="K33" i="6"/>
   <c r="N30" i="6"/>
   <c r="N33" i="6" s="1"/>
   <c r="M30" i="6"/>
   <c r="M33" i="6" s="1"/>
   <c r="P26" i="6"/>
   <c r="N26" i="6"/>
   <c r="M26" i="6"/>
   <c r="K26" i="6"/>
   <c r="N23" i="6"/>
   <c r="M23" i="6"/>
   <c r="P19" i="6"/>
-  <c r="M19" i="6"/>
   <c r="K19" i="6"/>
   <c r="N16" i="6"/>
   <c r="N19" i="6" s="1"/>
   <c r="M16" i="6"/>
+  <c r="M19" i="6" s="1"/>
   <c r="P10" i="6"/>
   <c r="N10" i="6"/>
   <c r="M10" i="6"/>
   <c r="J10" i="6"/>
   <c r="N9" i="6"/>
   <c r="M9" i="6"/>
   <c r="K9" i="6"/>
   <c r="J9" i="6"/>
   <c r="K8" i="6"/>
   <c r="J8" i="6"/>
   <c r="C5" i="6"/>
   <c r="M4" i="6"/>
   <c r="C4" i="6"/>
   <c r="J45" i="5"/>
   <c r="J47" i="5" s="1"/>
   <c r="J38" i="5"/>
   <c r="J40" i="5" s="1"/>
   <c r="J31" i="5"/>
   <c r="J24" i="5"/>
   <c r="J26" i="5" s="1"/>
   <c r="J17" i="5"/>
   <c r="J19" i="5" s="1"/>
   <c r="N49" i="5"/>
   <c r="M49" i="5"/>
   <c r="K49" i="5"/>
@@ -366,51 +366,51 @@
   <c r="M36" i="4"/>
   <c r="K36" i="4"/>
   <c r="B36" i="4"/>
   <c r="N33" i="4"/>
   <c r="M33" i="4"/>
   <c r="P29" i="4"/>
   <c r="K29" i="4"/>
   <c r="N26" i="4"/>
   <c r="N29" i="4" s="1"/>
   <c r="M26" i="4"/>
   <c r="M29" i="4" s="1"/>
   <c r="P22" i="4"/>
   <c r="K22" i="4"/>
   <c r="N19" i="4"/>
   <c r="N22" i="4" s="1"/>
   <c r="M19" i="4"/>
   <c r="M22" i="4" s="1"/>
   <c r="P15" i="4"/>
   <c r="P44" i="4" s="1"/>
   <c r="N15" i="4"/>
   <c r="K15" i="4"/>
   <c r="N12" i="4"/>
   <c r="M12" i="4"/>
   <c r="M15" i="4" s="1"/>
   <c r="C4" i="4"/>
-  <c r="K29" i="3"/>
+  <c r="L29" i="3"/>
   <c r="J50" i="8" l="1"/>
   <c r="J19" i="8"/>
   <c r="N19" i="8"/>
   <c r="J50" i="7"/>
   <c r="M48" i="7"/>
   <c r="J19" i="7"/>
   <c r="J50" i="6"/>
   <c r="J40" i="6"/>
   <c r="M48" i="6"/>
   <c r="J19" i="6"/>
   <c r="J50" i="5"/>
   <c r="N47" i="5"/>
   <c r="M40" i="5"/>
   <c r="J33" i="5"/>
   <c r="J46" i="4"/>
   <c r="M44" i="4"/>
   <c r="N44" i="4"/>
   <c r="C31" i="2" l="1"/>
   <c r="C43" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
@@ -1594,51 +1594,51 @@
             <sz val="10"/>
             <rFont val="Arial"/>
             <family val="2"/>
           </rPr>
           <t>Maximum amount is $94.10</t>
         </r>
       </text>
     </comment>
     <comment ref="N45" authorId="0" shapeId="0" xr:uid="{BF3E16FC-5A97-49D3-B804-1A51CD267109}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <rFont val="Arial"/>
             <family val="2"/>
           </rPr>
           <t>Maximum amount is $111.10</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1145" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1146" uniqueCount="199">
   <si>
     <t>Travel Expense Reimbursement/Reconciliation Instructions</t>
   </si>
   <si>
     <t>The Travel Expense Reimbursement form must be used to reimburse employees, non-employees, and board members for business trips.  This is a multi-page form and also serves as a p-card reconciliation form when travel expenses have been charged on an employee's p-card.  Travel reimbursement requests are due no later than 30 days after the month in which travel ends.  The employee should read and be aware of the Travel policy before completing this form.</t>
   </si>
   <si>
     <t xml:space="preserve">***DO NOT ADD/MODIFY/DELETE ANY FIELDS OR CHARACTERS ON THIS FORM *** </t>
   </si>
   <si>
     <t xml:space="preserve">When you are ready to request an employee reimbursement, go to the Travel Expense Reimbursement link under Travel - Forms on the OOC website and open the appropriate file for your travel period.  (2 forms currently exist due to a change in reimbursement rates.) </t>
   </si>
   <si>
     <t>Daily Summary Page</t>
   </si>
   <si>
     <t>(Daily Travel Detail pages should be completed prior to completing the Daily Summary Page in order to get the proper total amounts.)</t>
   </si>
   <si>
     <t>If this form is being used to reconcile p-card purchases, enter the 3-digit division acronym in the Division box and enter the cardholder's name (last name, first name) in the Cardholder box.</t>
   </si>
   <si>
     <t xml:space="preserve"> Put an 'X' in the appropriate box for the person being reimbursed, such as an Employee; Board, Council, Commission, Committee; or Non- Employee)  </t>
   </si>
   <si>
@@ -1978,53 +1978,50 @@
   <si>
     <t>*the purpose of this form is to provide instruction to Division business offices to enter data in BOA Works.</t>
   </si>
   <si>
     <t>(1)  PCARD #:</t>
   </si>
   <si>
     <t>xxxx-xxxx-xxxx-</t>
   </si>
   <si>
     <t>(2)  DIV CONTACT NAME:</t>
   </si>
   <si>
     <t>(last 4 digits)</t>
   </si>
   <si>
     <t>(3)  PHONE #:</t>
   </si>
   <si>
     <t>(4)  LOCATION:</t>
   </si>
   <si>
     <t>TRANSACTION DESCRIPTION</t>
   </si>
   <si>
-    <t>Source</t>
-[...1 lines deleted...]
-  <si>
     <t>(11)  RECEIPT AMOUNT</t>
   </si>
   <si>
     <t>//</t>
   </si>
   <si>
     <t>Authorized Signature</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Cardholders cannot sign their own Pcard forms.</t>
   </si>
   <si>
     <r>
       <t>All purchases made with the State Procurement Card are Sales Tax Exempt</t>
     </r>
     <r>
       <rPr>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">.  If additional lines are needed, use another Reconciliation Form to continue listing purchases.  </t>
@@ -2088,56 +2085,50 @@
     <t>Travel</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>Subsistence</t>
   </si>
   <si>
     <t>Other Travel Expenses</t>
   </si>
   <si>
     <t>In-State</t>
   </si>
   <si>
     <t>Out-of-State</t>
   </si>
   <si>
     <t>Explanation</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t xml:space="preserve">Date:  </t>
-  </si>
-[...4 lines deleted...]
-    <t>Destination To</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>Work Day Hours</t>
   </si>
   <si>
     <t>Start</t>
   </si>
   <si>
     <t>End</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Travel Depart</t>
   </si>
@@ -2297,50 +2288,53 @@
     <t>DMS</t>
   </si>
   <si>
     <t>DWM</t>
   </si>
   <si>
     <t>DWR</t>
   </si>
   <si>
     <t>EPA</t>
   </si>
   <si>
     <t>FSD</t>
   </si>
   <si>
     <t>NRG</t>
   </si>
   <si>
     <t>REG</t>
   </si>
   <si>
     <t>WIF</t>
   </si>
   <si>
     <t>To:</t>
+  </si>
+  <si>
+    <t>Fund Source</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[$-409]h:mm\ AM/PM;@"/>
     <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="167" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="168" formatCode="m/d"/>
     <numFmt numFmtId="169" formatCode="#,##0.000"/>
     <numFmt numFmtId="170" formatCode="m/d/yy"/>
   </numFmts>
   <fonts count="82" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -4294,51 +4288,51 @@
       <bottom style="thick">
         <color indexed="18"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="20" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="563">
+  <cellXfs count="560">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -4725,62 +4719,51 @@
     </xf>
     <xf numFmtId="0" fontId="56" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="66" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="66" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="8" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="67" fillId="8" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="67" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="65" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="8" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="168" fontId="65" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="65" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...6 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="3" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="4" fontId="58" fillId="0" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="4" fontId="60" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="58" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="94" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="69" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -5029,50 +5012,55 @@
     </xf>
     <xf numFmtId="4" fontId="27" fillId="3" borderId="112" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="92" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="59" fillId="3" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="59" fillId="3" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="80" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="6" borderId="65" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="84" xfId="3" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="49" fillId="0" borderId="84" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -5562,66 +5550,50 @@
     </xf>
     <xf numFmtId="167" fontId="68" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="68" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="18" fontId="60" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="18" fontId="60" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="60" fillId="0" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="65" fillId="3" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="67" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="67" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="67" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="65" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="92" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="60" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="56" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="56" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="56" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="56" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="56" fillId="9" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -5783,50 +5755,51 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="90" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="107" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="59" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{CF28D0B3-439C-496B-A1B0-57E739F058A9}"/>
   </cellStyles>
   <dxfs count="83">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
@@ -7895,928 +7868,974 @@
     <row r="52" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A52" s="3"/>
     </row>
     <row r="53" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A53" s="3" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B47:P47"/>
     <mergeCell ref="B50:P50"/>
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="B6:P6"/>
     <mergeCell ref="B9:P9"/>
     <mergeCell ref="B13:P13"/>
     <mergeCell ref="A35:P35"/>
     <mergeCell ref="B44:P44"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{542577FE-6797-4BA6-85A3-859CEF110745}">
-  <dimension ref="A1:U52"/>
+  <dimension ref="A1:V52"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E10" sqref="E10"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="85" customWidth="1"/>
     <col min="2" max="2" width="24.7109375" style="84" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" style="84" customWidth="1"/>
     <col min="4" max="4" width="4.7109375" style="84" customWidth="1"/>
     <col min="5" max="5" width="24.42578125" style="84" customWidth="1"/>
     <col min="6" max="6" width="19.85546875" style="84" customWidth="1"/>
     <col min="7" max="7" width="21.140625" style="84" customWidth="1"/>
-    <col min="8" max="8" width="16.85546875" style="84" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="84"/>
+    <col min="8" max="9" width="16.85546875" style="84" customWidth="1"/>
+    <col min="10" max="10" width="32.140625" style="84" customWidth="1"/>
+    <col min="11" max="11" width="8.28515625" style="84" customWidth="1"/>
+    <col min="12" max="12" width="13.42578125" style="84" customWidth="1"/>
+    <col min="13" max="13" width="23.5703125" style="84" customWidth="1"/>
+    <col min="14" max="14" width="11" style="84" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="84"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:15" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="81"/>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="81"/>
       <c r="E1" s="81"/>
       <c r="F1" s="81"/>
       <c r="G1" s="81"/>
       <c r="H1" s="81"/>
       <c r="I1" s="81"/>
       <c r="J1" s="81"/>
       <c r="K1" s="81"/>
       <c r="L1" s="81"/>
       <c r="M1" s="81"/>
-      <c r="N1" s="83"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:14" ht="43.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.65">
+      <c r="N1" s="81"/>
+      <c r="O1" s="83"/>
+    </row>
+    <row r="2" spans="1:15" ht="43.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.65">
       <c r="A2" s="334" t="s">
         <v>105</v>
       </c>
       <c r="B2" s="335"/>
       <c r="C2" s="335"/>
       <c r="D2" s="335"/>
       <c r="E2" s="335"/>
       <c r="F2" s="335"/>
       <c r="G2" s="335"/>
       <c r="H2" s="335"/>
       <c r="I2" s="335"/>
       <c r="J2" s="335"/>
       <c r="K2" s="335"/>
       <c r="L2" s="335"/>
-      <c r="M2" s="336"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:14" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="M2" s="335"/>
+      <c r="N2" s="336"/>
+      <c r="O2" s="83"/>
+    </row>
+    <row r="3" spans="1:15" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B3" s="84" t="s">
         <v>106</v>
       </c>
-      <c r="M3" s="86"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:14" ht="35.25" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="N3" s="86"/>
+      <c r="O3" s="83"/>
+    </row>
+    <row r="4" spans="1:15" ht="35.25" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A4" s="87"/>
       <c r="B4" s="88" t="s">
         <v>107</v>
       </c>
       <c r="C4" s="89"/>
       <c r="D4" s="90" t="s">
         <v>108</v>
       </c>
       <c r="E4" s="91"/>
       <c r="G4" s="337" t="s">
         <v>109</v>
       </c>
       <c r="H4" s="338"/>
       <c r="I4" s="338"/>
-      <c r="J4" s="339"/>
-      <c r="K4" s="340"/>
+      <c r="J4" s="338"/>
+      <c r="K4" s="339"/>
       <c r="L4" s="340"/>
-      <c r="M4" s="86"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="M4" s="340"/>
+      <c r="N4" s="86"/>
+      <c r="O4" s="92"/>
+    </row>
+    <row r="5" spans="1:15" ht="18.75" x14ac:dyDescent="0.3">
       <c r="E5" s="93" t="s">
         <v>110</v>
       </c>
       <c r="F5" s="94"/>
       <c r="G5" s="94"/>
       <c r="H5" s="95"/>
       <c r="I5" s="95"/>
-      <c r="M5" s="86"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:14" ht="28.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="J5" s="95"/>
+      <c r="N5" s="86"/>
+      <c r="O5" s="92"/>
+    </row>
+    <row r="6" spans="1:15" ht="28.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A6" s="87"/>
       <c r="B6" s="88" t="s">
         <v>111</v>
       </c>
       <c r="D6" s="341"/>
       <c r="E6" s="340"/>
       <c r="G6" s="337" t="s">
         <v>112</v>
       </c>
       <c r="H6" s="338"/>
-      <c r="I6" s="96"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:14" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="I6" s="291"/>
+      <c r="J6" s="96"/>
+      <c r="K6" s="97"/>
+      <c r="L6" s="98"/>
+      <c r="N6" s="99"/>
+      <c r="O6" s="92"/>
+    </row>
+    <row r="7" spans="1:15" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="E7" s="89"/>
       <c r="F7" s="94"/>
       <c r="G7" s="94"/>
       <c r="H7" s="95"/>
       <c r="I7" s="95"/>
-      <c r="M7" s="86"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:14" ht="24" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="J7" s="95"/>
+      <c r="N7" s="86"/>
+      <c r="O7" s="92"/>
+    </row>
+    <row r="8" spans="1:15" ht="43.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="328" t="s">
         <v>113</v>
       </c>
       <c r="B8" s="329"/>
       <c r="C8" s="329"/>
       <c r="D8" s="330"/>
       <c r="E8" s="100" t="s">
         <v>80</v>
       </c>
       <c r="F8" s="100" t="s">
         <v>83</v>
       </c>
       <c r="G8" s="100" t="s">
         <v>84</v>
       </c>
       <c r="H8" s="100" t="s">
+        <v>85</v>
+      </c>
+      <c r="I8" s="292" t="s">
+        <v>198</v>
+      </c>
+      <c r="J8" s="100" t="s">
+        <v>87</v>
+      </c>
+      <c r="K8" s="101"/>
+      <c r="L8" s="331" t="s">
         <v>114</v>
       </c>
-      <c r="I8" s="100" t="s">
-[...10 lines deleted...]
-    <row r="9" spans="1:14" ht="27" thickTop="1" x14ac:dyDescent="0.4">
+      <c r="M8" s="332"/>
+      <c r="N8" s="333"/>
+      <c r="O8" s="92"/>
+    </row>
+    <row r="9" spans="1:15" ht="27" thickTop="1" x14ac:dyDescent="0.4">
       <c r="A9" s="322"/>
       <c r="B9" s="323"/>
       <c r="C9" s="323"/>
       <c r="D9" s="324"/>
       <c r="E9" s="102"/>
       <c r="F9" s="103"/>
       <c r="G9" s="104"/>
       <c r="H9" s="104"/>
       <c r="I9" s="104"/>
-      <c r="J9" s="105" t="s">
-[...6 lines deleted...]
-    <row r="10" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J9" s="104"/>
+      <c r="K9" s="105" t="s">
+        <v>115</v>
+      </c>
+      <c r="L9" s="325"/>
+      <c r="M9" s="326"/>
+      <c r="N9" s="327"/>
+    </row>
+    <row r="10" spans="1:15" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A10" s="307"/>
       <c r="B10" s="308"/>
       <c r="C10" s="308"/>
       <c r="D10" s="309"/>
       <c r="E10" s="106"/>
       <c r="F10" s="107"/>
       <c r="G10" s="108"/>
       <c r="H10" s="108"/>
       <c r="I10" s="108"/>
-      <c r="J10" s="109" t="s">
-[...7 lines deleted...]
-    <row r="11" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J10" s="108"/>
+      <c r="K10" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L10" s="310"/>
+      <c r="M10" s="311"/>
+      <c r="N10" s="312"/>
+      <c r="O10" s="92"/>
+    </row>
+    <row r="11" spans="1:15" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A11" s="307"/>
       <c r="B11" s="308"/>
       <c r="C11" s="308"/>
       <c r="D11" s="309"/>
       <c r="E11" s="106"/>
       <c r="F11" s="107"/>
       <c r="G11" s="108"/>
       <c r="H11" s="108"/>
       <c r="I11" s="108"/>
-      <c r="J11" s="109" t="s">
-[...7 lines deleted...]
-    <row r="12" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J11" s="108"/>
+      <c r="K11" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L11" s="310"/>
+      <c r="M11" s="311"/>
+      <c r="N11" s="312"/>
+      <c r="O11" s="92"/>
+    </row>
+    <row r="12" spans="1:15" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A12" s="307"/>
       <c r="B12" s="308"/>
       <c r="C12" s="308"/>
       <c r="D12" s="309"/>
       <c r="E12" s="106"/>
       <c r="F12" s="107"/>
       <c r="G12" s="108"/>
       <c r="H12" s="108"/>
       <c r="I12" s="108"/>
-      <c r="J12" s="109" t="s">
-[...7 lines deleted...]
-    <row r="13" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J12" s="108"/>
+      <c r="K12" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L12" s="310"/>
+      <c r="M12" s="311"/>
+      <c r="N12" s="312"/>
+      <c r="O12" s="92"/>
+    </row>
+    <row r="13" spans="1:15" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A13" s="307"/>
       <c r="B13" s="308"/>
       <c r="C13" s="308"/>
       <c r="D13" s="309"/>
       <c r="E13" s="106"/>
       <c r="F13" s="107"/>
       <c r="G13" s="108"/>
       <c r="H13" s="108"/>
       <c r="I13" s="108"/>
-      <c r="J13" s="109" t="s">
-[...7 lines deleted...]
-    <row r="14" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J13" s="108"/>
+      <c r="K13" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L13" s="310"/>
+      <c r="M13" s="311"/>
+      <c r="N13" s="312"/>
+      <c r="O13" s="92"/>
+    </row>
+    <row r="14" spans="1:15" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A14" s="307"/>
       <c r="B14" s="308"/>
       <c r="C14" s="308"/>
       <c r="D14" s="309"/>
       <c r="E14" s="106"/>
       <c r="F14" s="107"/>
       <c r="G14" s="108"/>
       <c r="H14" s="108"/>
       <c r="I14" s="108"/>
-      <c r="J14" s="109" t="s">
-[...7 lines deleted...]
-    <row r="15" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J14" s="108"/>
+      <c r="K14" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L14" s="310"/>
+      <c r="M14" s="311"/>
+      <c r="N14" s="312"/>
+      <c r="O14" s="92"/>
+    </row>
+    <row r="15" spans="1:15" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A15" s="307"/>
       <c r="B15" s="308"/>
       <c r="C15" s="308"/>
       <c r="D15" s="309"/>
       <c r="E15" s="106"/>
       <c r="F15" s="107"/>
       <c r="G15" s="108"/>
       <c r="H15" s="108"/>
       <c r="I15" s="108"/>
-      <c r="J15" s="109" t="s">
-[...7 lines deleted...]
-    <row r="16" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J15" s="108"/>
+      <c r="K15" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L15" s="310"/>
+      <c r="M15" s="311"/>
+      <c r="N15" s="312"/>
+      <c r="O15" s="92"/>
+    </row>
+    <row r="16" spans="1:15" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A16" s="307"/>
       <c r="B16" s="308"/>
       <c r="C16" s="308"/>
       <c r="D16" s="309"/>
       <c r="E16" s="106"/>
       <c r="F16" s="107"/>
       <c r="G16" s="108"/>
       <c r="H16" s="108"/>
       <c r="I16" s="108"/>
-      <c r="J16" s="109" t="s">
-[...7 lines deleted...]
-    <row r="17" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J16" s="108"/>
+      <c r="K16" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L16" s="310"/>
+      <c r="M16" s="311"/>
+      <c r="N16" s="312"/>
+      <c r="O16" s="92"/>
+    </row>
+    <row r="17" spans="1:22" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A17" s="307"/>
       <c r="B17" s="308"/>
       <c r="C17" s="308"/>
       <c r="D17" s="309"/>
       <c r="E17" s="106"/>
       <c r="F17" s="107"/>
       <c r="G17" s="108"/>
       <c r="H17" s="108"/>
       <c r="I17" s="108"/>
-      <c r="J17" s="109" t="s">
-[...7 lines deleted...]
-    <row r="18" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J17" s="108"/>
+      <c r="K17" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L17" s="310"/>
+      <c r="M17" s="311"/>
+      <c r="N17" s="312"/>
+      <c r="O17" s="92"/>
+    </row>
+    <row r="18" spans="1:22" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A18" s="307"/>
       <c r="B18" s="308"/>
       <c r="C18" s="308"/>
       <c r="D18" s="309"/>
       <c r="E18" s="106"/>
       <c r="F18" s="107"/>
       <c r="G18" s="108"/>
       <c r="H18" s="108"/>
       <c r="I18" s="108"/>
-      <c r="J18" s="109" t="s">
-[...7 lines deleted...]
-    <row r="19" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J18" s="108"/>
+      <c r="K18" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L18" s="310"/>
+      <c r="M18" s="311"/>
+      <c r="N18" s="312"/>
+      <c r="O18" s="92"/>
+    </row>
+    <row r="19" spans="1:22" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A19" s="307"/>
       <c r="B19" s="308"/>
       <c r="C19" s="308"/>
       <c r="D19" s="309"/>
       <c r="E19" s="106"/>
       <c r="F19" s="107"/>
       <c r="G19" s="108"/>
       <c r="H19" s="108"/>
       <c r="I19" s="108"/>
-      <c r="J19" s="109" t="s">
-[...7 lines deleted...]
-    <row r="20" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J19" s="108"/>
+      <c r="K19" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L19" s="310"/>
+      <c r="M19" s="311"/>
+      <c r="N19" s="312"/>
+      <c r="O19" s="92"/>
+    </row>
+    <row r="20" spans="1:22" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A20" s="307"/>
       <c r="B20" s="308"/>
       <c r="C20" s="308"/>
       <c r="D20" s="309"/>
       <c r="E20" s="106"/>
       <c r="F20" s="107"/>
       <c r="G20" s="108"/>
       <c r="H20" s="108"/>
       <c r="I20" s="108"/>
-      <c r="J20" s="109" t="s">
-[...7 lines deleted...]
-    <row r="21" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J20" s="108"/>
+      <c r="K20" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L20" s="310"/>
+      <c r="M20" s="311"/>
+      <c r="N20" s="312"/>
+      <c r="O20" s="92"/>
+    </row>
+    <row r="21" spans="1:22" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A21" s="307"/>
       <c r="B21" s="308"/>
       <c r="C21" s="308"/>
       <c r="D21" s="309"/>
       <c r="E21" s="106"/>
       <c r="F21" s="107"/>
       <c r="G21" s="108"/>
       <c r="H21" s="108"/>
       <c r="I21" s="108"/>
-      <c r="J21" s="109" t="s">
-[...7 lines deleted...]
-    <row r="22" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J21" s="108"/>
+      <c r="K21" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L21" s="310"/>
+      <c r="M21" s="311"/>
+      <c r="N21" s="312"/>
+      <c r="O21" s="92"/>
+    </row>
+    <row r="22" spans="1:22" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A22" s="307"/>
       <c r="B22" s="308"/>
       <c r="C22" s="308"/>
       <c r="D22" s="309"/>
       <c r="E22" s="106"/>
       <c r="F22" s="107"/>
       <c r="G22" s="108"/>
       <c r="H22" s="108"/>
       <c r="I22" s="108"/>
-      <c r="J22" s="109" t="s">
-[...7 lines deleted...]
-    <row r="23" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J22" s="108"/>
+      <c r="K22" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L22" s="310"/>
+      <c r="M22" s="311"/>
+      <c r="N22" s="312"/>
+      <c r="O22" s="92"/>
+    </row>
+    <row r="23" spans="1:22" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A23" s="307"/>
       <c r="B23" s="308"/>
       <c r="C23" s="308"/>
       <c r="D23" s="309"/>
       <c r="E23" s="106"/>
       <c r="F23" s="107"/>
       <c r="G23" s="108"/>
       <c r="H23" s="108"/>
       <c r="I23" s="108"/>
-      <c r="J23" s="109" t="s">
-[...7 lines deleted...]
-    <row r="24" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J23" s="108"/>
+      <c r="K23" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L23" s="310"/>
+      <c r="M23" s="311"/>
+      <c r="N23" s="312"/>
+      <c r="O23" s="92"/>
+    </row>
+    <row r="24" spans="1:22" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A24" s="307"/>
       <c r="B24" s="308"/>
       <c r="C24" s="308"/>
       <c r="D24" s="309"/>
       <c r="E24" s="106"/>
       <c r="F24" s="107"/>
       <c r="G24" s="108"/>
       <c r="H24" s="108"/>
       <c r="I24" s="108"/>
-      <c r="J24" s="109" t="s">
-[...6 lines deleted...]
-    <row r="25" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J24" s="108"/>
+      <c r="K24" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L24" s="310"/>
+      <c r="M24" s="311"/>
+      <c r="N24" s="312"/>
+    </row>
+    <row r="25" spans="1:22" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A25" s="307"/>
       <c r="B25" s="308"/>
       <c r="C25" s="308"/>
       <c r="D25" s="309"/>
       <c r="E25" s="106"/>
       <c r="F25" s="107"/>
       <c r="G25" s="108"/>
       <c r="H25" s="108"/>
       <c r="I25" s="108"/>
-      <c r="J25" s="109" t="s">
-[...6 lines deleted...]
-    <row r="26" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J25" s="108"/>
+      <c r="K25" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L25" s="310"/>
+      <c r="M25" s="311"/>
+      <c r="N25" s="312"/>
+    </row>
+    <row r="26" spans="1:22" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A26" s="307"/>
       <c r="B26" s="308"/>
       <c r="C26" s="308"/>
       <c r="D26" s="309"/>
       <c r="E26" s="106"/>
       <c r="F26" s="107"/>
       <c r="G26" s="108"/>
       <c r="H26" s="108"/>
       <c r="I26" s="108"/>
-      <c r="J26" s="109" t="s">
-[...6 lines deleted...]
-    <row r="27" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
+      <c r="J26" s="108"/>
+      <c r="K26" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L26" s="310"/>
+      <c r="M26" s="311"/>
+      <c r="N26" s="312"/>
+    </row>
+    <row r="27" spans="1:22" ht="26.25" x14ac:dyDescent="0.4">
       <c r="A27" s="307"/>
       <c r="B27" s="308"/>
       <c r="C27" s="308"/>
       <c r="D27" s="309"/>
       <c r="E27" s="106"/>
       <c r="F27" s="107"/>
       <c r="G27" s="108"/>
       <c r="H27" s="108"/>
       <c r="I27" s="108"/>
-      <c r="J27" s="109" t="s">
-[...6 lines deleted...]
-    <row r="28" spans="1:21" ht="27" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="J27" s="108"/>
+      <c r="K27" s="109" t="s">
+        <v>115</v>
+      </c>
+      <c r="L27" s="310"/>
+      <c r="M27" s="311"/>
+      <c r="N27" s="312"/>
+    </row>
+    <row r="28" spans="1:22" ht="27" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A28" s="313"/>
       <c r="B28" s="314"/>
       <c r="C28" s="314"/>
       <c r="D28" s="315"/>
       <c r="E28" s="110"/>
       <c r="F28" s="111"/>
       <c r="G28" s="112"/>
       <c r="H28" s="112"/>
       <c r="I28" s="112"/>
-      <c r="J28" s="113" t="s">
-[...6 lines deleted...]
-    <row r="29" spans="1:21" ht="26.25" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="J28" s="112"/>
+      <c r="K28" s="113" t="s">
+        <v>115</v>
+      </c>
+      <c r="L28" s="310"/>
+      <c r="M28" s="311"/>
+      <c r="N28" s="312"/>
+    </row>
+    <row r="29" spans="1:22" ht="26.25" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A29" s="316"/>
       <c r="B29" s="317"/>
       <c r="C29" s="317"/>
       <c r="D29" s="318"/>
       <c r="E29" s="114"/>
       <c r="F29" s="115"/>
       <c r="G29" s="114"/>
       <c r="H29" s="116"/>
       <c r="I29" s="117"/>
-      <c r="J29" s="118"/>
-[...8 lines deleted...]
-    <row r="30" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="J29" s="117"/>
+      <c r="K29" s="118"/>
+      <c r="L29" s="319">
+        <f>SUM(L9:N28)</f>
+        <v>0</v>
+      </c>
+      <c r="M29" s="320"/>
+      <c r="N29" s="321"/>
+      <c r="O29" s="92"/>
+    </row>
+    <row r="30" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A30" s="119"/>
-      <c r="N30" s="120"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="O30" s="120"/>
+    </row>
+    <row r="31" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A31" s="83"/>
       <c r="B31" s="121"/>
       <c r="C31" s="83"/>
       <c r="D31" s="83"/>
       <c r="E31" s="83"/>
       <c r="F31" s="83"/>
       <c r="G31" s="83"/>
       <c r="H31" s="83"/>
       <c r="I31" s="83"/>
       <c r="J31" s="83"/>
       <c r="K31" s="83"/>
       <c r="L31" s="83"/>
       <c r="M31" s="83"/>
-      <c r="O31" s="83"/>
+      <c r="N31" s="83"/>
       <c r="P31" s="83"/>
       <c r="Q31" s="83"/>
       <c r="R31" s="83"/>
       <c r="S31" s="83"/>
       <c r="T31" s="83"/>
       <c r="U31" s="83"/>
-    </row>
-    <row r="32" spans="1:21" ht="25.5" x14ac:dyDescent="0.35">
+      <c r="V31" s="83"/>
+    </row>
+    <row r="32" spans="1:22" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A32" s="297" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B32" s="298"/>
       <c r="C32" s="299"/>
       <c r="D32" s="299"/>
       <c r="E32" s="299"/>
       <c r="F32" s="299"/>
-      <c r="H32" s="124" t="s">
-[...4 lines deleted...]
-      <c r="L32" s="83"/>
+      <c r="H32" s="124"/>
+      <c r="I32" s="124" t="s">
+        <v>117</v>
+      </c>
+      <c r="J32" s="293"/>
+      <c r="K32" s="125"/>
+      <c r="L32" s="126"/>
       <c r="M32" s="83"/>
-    </row>
-    <row r="33" spans="1:21" ht="25.5" x14ac:dyDescent="0.35">
+      <c r="N32" s="83"/>
+    </row>
+    <row r="33" spans="1:22" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A33" s="122"/>
       <c r="B33" s="123"/>
       <c r="C33" s="127" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D33" s="128"/>
       <c r="E33" s="128"/>
       <c r="F33" s="128"/>
       <c r="H33" s="124"/>
-      <c r="I33" s="129"/>
-[...2 lines deleted...]
-      <c r="L33" s="83"/>
+      <c r="I33" s="124"/>
+      <c r="J33" s="129"/>
+      <c r="K33" s="130"/>
+      <c r="L33" s="131"/>
       <c r="M33" s="83"/>
-    </row>
-    <row r="34" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="N33" s="83"/>
+    </row>
+    <row r="34" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A34" s="132"/>
       <c r="B34" s="133"/>
       <c r="C34" s="83"/>
       <c r="D34" s="83"/>
       <c r="E34" s="83"/>
       <c r="F34" s="83"/>
       <c r="G34" s="134"/>
       <c r="H34" s="83"/>
       <c r="I34" s="83"/>
       <c r="J34" s="83"/>
-      <c r="L34" s="83"/>
+      <c r="K34" s="83"/>
       <c r="M34" s="83"/>
-      <c r="N34" s="135"/>
-[...1 lines deleted...]
-      <c r="P34" s="83"/>
+      <c r="N34" s="83"/>
+      <c r="O34" s="135"/>
+      <c r="P34" s="121"/>
       <c r="Q34" s="83"/>
-      <c r="S34" s="136"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:21" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="R34" s="83"/>
+      <c r="T34" s="136"/>
+      <c r="U34" s="83"/>
+    </row>
+    <row r="35" spans="1:22" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A35" s="84"/>
       <c r="B35" s="137"/>
       <c r="C35" s="300" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D35" s="301"/>
       <c r="E35" s="301"/>
       <c r="F35" s="301"/>
       <c r="G35" s="301"/>
       <c r="H35" s="301"/>
       <c r="I35" s="301"/>
       <c r="J35" s="301"/>
       <c r="K35" s="301"/>
       <c r="L35" s="301"/>
-      <c r="M35" s="137"/>
-[...1 lines deleted...]
-      <c r="O35" s="137"/>
+      <c r="M35" s="301"/>
+      <c r="N35" s="137"/>
+      <c r="O35" s="135"/>
       <c r="P35" s="137"/>
       <c r="Q35" s="137"/>
       <c r="R35" s="137"/>
       <c r="S35" s="137"/>
       <c r="T35" s="137"/>
       <c r="U35" s="137"/>
-    </row>
-    <row r="36" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="V35" s="137"/>
+    </row>
+    <row r="36" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A36" s="84"/>
       <c r="B36" s="138"/>
       <c r="C36" s="302"/>
       <c r="D36" s="302"/>
       <c r="E36" s="302"/>
       <c r="F36" s="302"/>
       <c r="G36" s="302"/>
       <c r="H36" s="302"/>
       <c r="I36" s="302"/>
       <c r="J36" s="302"/>
       <c r="K36" s="302"/>
       <c r="L36" s="302"/>
-      <c r="M36" s="83"/>
-[...1 lines deleted...]
-      <c r="O36" s="83"/>
+      <c r="M36" s="302"/>
+      <c r="N36" s="83"/>
+      <c r="O36" s="135"/>
       <c r="P36" s="83"/>
       <c r="Q36" s="83"/>
       <c r="R36" s="83"/>
       <c r="S36" s="83"/>
       <c r="T36" s="83"/>
-      <c r="U36" s="140"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="U36" s="83"/>
+      <c r="V36" s="140"/>
+    </row>
+    <row r="37" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A37" s="84"/>
       <c r="C37" s="302"/>
       <c r="D37" s="302"/>
       <c r="E37" s="302"/>
       <c r="F37" s="302"/>
       <c r="G37" s="302"/>
       <c r="H37" s="302"/>
       <c r="I37" s="302"/>
       <c r="J37" s="302"/>
       <c r="K37" s="302"/>
       <c r="L37" s="302"/>
-      <c r="N37" s="135"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="M37" s="302"/>
+      <c r="O37" s="135"/>
+    </row>
+    <row r="38" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A38" s="84"/>
       <c r="C38" s="302"/>
       <c r="D38" s="302"/>
       <c r="E38" s="302"/>
       <c r="F38" s="302"/>
       <c r="G38" s="302"/>
       <c r="H38" s="302"/>
       <c r="I38" s="302"/>
       <c r="J38" s="302"/>
       <c r="K38" s="302"/>
       <c r="L38" s="302"/>
-    </row>
-    <row r="39" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="M38" s="302"/>
+    </row>
+    <row r="39" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A39" s="84"/>
       <c r="C39" s="139"/>
       <c r="D39" s="139"/>
       <c r="E39" s="139"/>
       <c r="F39" s="139"/>
       <c r="G39" s="139"/>
       <c r="H39" s="139"/>
       <c r="I39" s="139"/>
       <c r="J39" s="139"/>
       <c r="K39" s="139"/>
       <c r="L39" s="139"/>
-    </row>
-    <row r="40" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="M39" s="139"/>
+    </row>
+    <row r="40" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A40" s="84"/>
       <c r="C40" s="303" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D40" s="304"/>
       <c r="E40" s="304"/>
       <c r="F40" s="304"/>
       <c r="G40" s="304"/>
       <c r="H40" s="304"/>
       <c r="I40" s="304"/>
       <c r="J40" s="304"/>
       <c r="K40" s="304"/>
       <c r="L40" s="304"/>
-    </row>
-    <row r="41" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="M40" s="304"/>
+    </row>
+    <row r="41" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A41" s="84"/>
     </row>
-    <row r="42" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A42" s="84"/>
       <c r="C42" s="305" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D42" s="306"/>
       <c r="E42" s="306"/>
       <c r="F42" s="306"/>
       <c r="G42" s="306"/>
       <c r="H42" s="306"/>
       <c r="I42" s="306"/>
       <c r="J42" s="306"/>
       <c r="K42" s="306"/>
       <c r="L42" s="306"/>
-      <c r="M42" s="135"/>
-      <c r="O42" s="135"/>
+      <c r="M42" s="306"/>
+      <c r="N42" s="135"/>
       <c r="P42" s="135"/>
       <c r="Q42" s="135"/>
       <c r="R42" s="135"/>
-    </row>
-    <row r="43" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="S42" s="135"/>
+    </row>
+    <row r="43" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A43" s="84"/>
       <c r="C43" s="306"/>
       <c r="D43" s="306"/>
       <c r="E43" s="306"/>
       <c r="F43" s="306"/>
       <c r="G43" s="306"/>
       <c r="H43" s="306"/>
       <c r="I43" s="306"/>
       <c r="J43" s="306"/>
       <c r="K43" s="306"/>
       <c r="L43" s="306"/>
-      <c r="M43" s="135"/>
-      <c r="O43" s="135"/>
+      <c r="M43" s="306"/>
+      <c r="N43" s="135"/>
       <c r="P43" s="135"/>
       <c r="Q43" s="135"/>
       <c r="R43" s="135"/>
-    </row>
-    <row r="44" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="S43" s="135"/>
+    </row>
+    <row r="44" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A44" s="84"/>
       <c r="C44" s="306"/>
       <c r="D44" s="306"/>
       <c r="E44" s="306"/>
       <c r="F44" s="306"/>
       <c r="G44" s="306"/>
       <c r="H44" s="306"/>
       <c r="I44" s="306"/>
       <c r="J44" s="306"/>
       <c r="K44" s="306"/>
       <c r="L44" s="306"/>
-      <c r="M44" s="135"/>
-      <c r="O44" s="135"/>
+      <c r="M44" s="306"/>
+      <c r="N44" s="135"/>
       <c r="P44" s="135"/>
       <c r="Q44" s="135"/>
       <c r="R44" s="135"/>
-    </row>
-    <row r="45" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="S44" s="135"/>
+    </row>
+    <row r="45" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A45" s="84"/>
       <c r="C45" s="306"/>
       <c r="D45" s="306"/>
       <c r="E45" s="306"/>
       <c r="F45" s="306"/>
       <c r="G45" s="306"/>
       <c r="H45" s="306"/>
       <c r="I45" s="306"/>
       <c r="J45" s="306"/>
       <c r="K45" s="306"/>
       <c r="L45" s="306"/>
-      <c r="M45" s="135"/>
-      <c r="O45" s="135"/>
+      <c r="M45" s="306"/>
+      <c r="N45" s="135"/>
       <c r="P45" s="135"/>
       <c r="Q45" s="135"/>
       <c r="R45" s="135"/>
-    </row>
-    <row r="46" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="S45" s="135"/>
+    </row>
+    <row r="46" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A46" s="84"/>
       <c r="C46" s="306"/>
       <c r="D46" s="306"/>
       <c r="E46" s="306"/>
       <c r="F46" s="306"/>
       <c r="G46" s="306"/>
       <c r="H46" s="306"/>
       <c r="I46" s="306"/>
       <c r="J46" s="306"/>
       <c r="K46" s="306"/>
       <c r="L46" s="306"/>
-    </row>
-    <row r="47" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="M46" s="306"/>
+    </row>
+    <row r="47" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A47" s="84"/>
     </row>
-    <row r="48" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:22" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A48" s="141" t="s">
+        <v>122</v>
+      </c>
+      <c r="N48" s="142" t="s">
         <v>123</v>
       </c>
-      <c r="M48" s="142" t="s">
-[...4 lines deleted...]
-      <c r="K52" s="143"/>
+    </row>
+    <row r="52" spans="12:12" x14ac:dyDescent="0.25">
+      <c r="L52" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="54">
     <mergeCell ref="A8:D8"/>
-    <mergeCell ref="K8:M8"/>
-[...2 lines deleted...]
-    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="L8:N8"/>
+    <mergeCell ref="A2:N2"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="K4:M4"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="A9:D9"/>
-    <mergeCell ref="K9:M9"/>
+    <mergeCell ref="L9:N9"/>
     <mergeCell ref="A10:D10"/>
-    <mergeCell ref="K10:M10"/>
+    <mergeCell ref="L10:N10"/>
     <mergeCell ref="A11:D11"/>
-    <mergeCell ref="K11:M11"/>
+    <mergeCell ref="L11:N11"/>
     <mergeCell ref="A12:D12"/>
-    <mergeCell ref="K12:M12"/>
+    <mergeCell ref="L12:N12"/>
     <mergeCell ref="A13:D13"/>
-    <mergeCell ref="K13:M13"/>
+    <mergeCell ref="L13:N13"/>
     <mergeCell ref="A14:D14"/>
-    <mergeCell ref="K14:M14"/>
+    <mergeCell ref="L14:N14"/>
     <mergeCell ref="A15:D15"/>
-    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="L15:N15"/>
     <mergeCell ref="A16:D16"/>
-    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="L16:N16"/>
     <mergeCell ref="A17:D17"/>
-    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="L17:N17"/>
     <mergeCell ref="A18:D18"/>
-    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="L18:N18"/>
     <mergeCell ref="A19:D19"/>
-    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="L19:N19"/>
     <mergeCell ref="A20:D20"/>
-    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="L20:N20"/>
     <mergeCell ref="A21:D21"/>
-    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="L21:N21"/>
     <mergeCell ref="A22:D22"/>
-    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="L22:N22"/>
     <mergeCell ref="A23:D23"/>
-    <mergeCell ref="K23:M23"/>
+    <mergeCell ref="L23:N23"/>
     <mergeCell ref="A24:D24"/>
-    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="L24:N24"/>
     <mergeCell ref="A25:D25"/>
-    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="L25:N25"/>
     <mergeCell ref="A26:D26"/>
-    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="L26:N26"/>
     <mergeCell ref="A27:D27"/>
-    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="L27:N27"/>
     <mergeCell ref="A28:D28"/>
-    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="L28:N28"/>
     <mergeCell ref="A29:D29"/>
-    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="L29:N29"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:F32"/>
-    <mergeCell ref="C35:L38"/>
-[...1 lines deleted...]
-    <mergeCell ref="C42:L46"/>
+    <mergeCell ref="C35:M38"/>
+    <mergeCell ref="C40:M40"/>
+    <mergeCell ref="C42:M46"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A97F376-EF73-413D-A84C-C332B31FA975}">
   <dimension ref="A1:L55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A9" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+    <sheetView topLeftCell="A14" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7" style="7" customWidth="1"/>
     <col min="2" max="2" width="22.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="7" customWidth="1"/>
     <col min="4" max="4" width="31.140625" style="7" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="7" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" style="7" customWidth="1"/>
     <col min="7" max="7" width="18.28515625" style="7" customWidth="1"/>
     <col min="8" max="9" width="10.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="15.28515625" style="7" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="7" customWidth="1"/>
     <col min="13" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
       <c r="D1" s="420" t="s">
         <v>49</v>
       </c>
       <c r="E1" s="421"/>
@@ -9085,51 +9104,51 @@
       <c r="C18" s="392"/>
       <c r="D18" s="393"/>
       <c r="E18" s="391" t="s">
         <v>67</v>
       </c>
       <c r="F18" s="394"/>
       <c r="G18" s="394"/>
       <c r="H18" s="394"/>
       <c r="I18" s="394"/>
       <c r="J18" s="392"/>
       <c r="K18" s="392"/>
       <c r="L18" s="393"/>
     </row>
     <row r="19" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="395"/>
       <c r="B19" s="396"/>
       <c r="C19" s="396"/>
       <c r="D19" s="397"/>
       <c r="E19" s="34" t="s">
         <v>68</v>
       </c>
       <c r="F19" s="398"/>
       <c r="G19" s="399"/>
       <c r="H19" s="400"/>
       <c r="I19" s="34" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="J19" s="401"/>
       <c r="K19" s="401"/>
       <c r="L19" s="402"/>
     </row>
     <row r="20" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="36"/>
       <c r="B20" s="37"/>
       <c r="C20" s="38"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
     </row>
     <row r="21" spans="1:12" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="374" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="375"/>
       <c r="C21" s="375"/>
@@ -9727,1616 +9746,1617 @@
     <mergeCell ref="E40:F40"/>
     <mergeCell ref="K40:L40"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="E41:F41"/>
     <mergeCell ref="K41:L41"/>
   </mergeCells>
   <dataValidations disablePrompts="1" count="3">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D27:J27" xr:uid="{B9E27DA3-AAF8-4DF6-881D-CFFA054285B2}">
       <formula1>6</formula1>
       <formula2>6</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I29:L42 H30:H42" xr:uid="{C965901E-D3C7-446C-8D37-C8DEFD7DAA07}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J13:L13" xr:uid="{1C5E0E38-C740-4B90-84DB-B781CA9E1DCE}">
       <formula1>Divisions</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26C82ABE-FE10-470B-B03E-E9062A16F5CE}">
   <dimension ref="A1:Q58"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="K25" sqref="K25"/>
+    <sheetView topLeftCell="A12" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
+      <selection activeCell="B37" sqref="B37:H37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" style="7" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" style="7" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="7"/>
     <col min="7" max="7" width="12.28515625" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="7" customWidth="1"/>
     <col min="11" max="11" width="16.7109375" style="7" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="7" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="7" customWidth="1"/>
     <col min="15" max="15" width="15" style="9" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="7" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="144"/>
       <c r="B1" s="144"/>
       <c r="C1" s="145"/>
-      <c r="D1" s="511" t="s">
-[...10 lines deleted...]
-      <c r="M1" s="512"/>
+      <c r="D1" s="507" t="s">
+        <v>124</v>
+      </c>
+      <c r="E1" s="508"/>
+      <c r="F1" s="508"/>
+      <c r="G1" s="508"/>
+      <c r="H1" s="508"/>
+      <c r="I1" s="508"/>
+      <c r="J1" s="508"/>
+      <c r="K1" s="508"/>
+      <c r="L1" s="508"/>
+      <c r="M1" s="508"/>
       <c r="N1" s="146"/>
       <c r="O1" s="146"/>
       <c r="P1" s="147"/>
     </row>
     <row r="2" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="144"/>
       <c r="B2" s="144"/>
       <c r="C2" s="145"/>
       <c r="D2" s="145"/>
       <c r="E2" s="145"/>
-      <c r="F2" s="513" t="s">
-        <v>126</v>
+      <c r="F2" s="509" t="s">
+        <v>125</v>
       </c>
       <c r="G2" s="430"/>
       <c r="H2" s="430"/>
       <c r="I2" s="430"/>
       <c r="J2" s="430"/>
       <c r="K2" s="430"/>
       <c r="L2" s="430"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="145"/>
       <c r="P2" s="145"/>
     </row>
     <row r="3" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="149"/>
       <c r="B3" s="150"/>
       <c r="C3" s="145"/>
       <c r="D3" s="145"/>
       <c r="E3" s="145"/>
-      <c r="F3" s="514" t="s">
-        <v>127</v>
+      <c r="F3" s="510" t="s">
+        <v>126</v>
       </c>
       <c r="G3" s="430"/>
       <c r="H3" s="430"/>
       <c r="I3" s="430"/>
       <c r="J3" s="430"/>
       <c r="K3" s="430"/>
       <c r="L3" s="430"/>
       <c r="M3" s="151"/>
       <c r="N3" s="151"/>
       <c r="O3" s="145"/>
       <c r="P3" s="145"/>
     </row>
     <row r="4" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="515" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="517">
+      <c r="A4" s="511" t="s">
+        <v>127</v>
+      </c>
+      <c r="B4" s="512"/>
+      <c r="C4" s="513">
         <f>+'[1]Daily Travel Summary'!A15</f>
         <v>0</v>
       </c>
-      <c r="D4" s="518"/>
-[...3 lines deleted...]
-      <c r="H4" s="518"/>
+      <c r="D4" s="514"/>
+      <c r="E4" s="514"/>
+      <c r="F4" s="514"/>
+      <c r="G4" s="514"/>
+      <c r="H4" s="514"/>
       <c r="I4" s="153"/>
       <c r="J4" s="154"/>
-      <c r="M4" s="517"/>
-      <c r="N4" s="519"/>
+      <c r="M4" s="513"/>
+      <c r="N4" s="515"/>
     </row>
     <row r="5" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="152" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B5" s="156"/>
-      <c r="C5" s="498"/>
-[...4 lines deleted...]
-      <c r="H5" s="499"/>
+      <c r="C5" s="494"/>
+      <c r="D5" s="495"/>
+      <c r="E5" s="495"/>
+      <c r="F5" s="495"/>
+      <c r="G5" s="495"/>
+      <c r="H5" s="495"/>
       <c r="I5" s="157"/>
       <c r="J5" s="157"/>
       <c r="K5" s="158"/>
       <c r="L5" s="158"/>
       <c r="M5" s="156"/>
       <c r="N5" s="159" t="s">
         <v>48</v>
       </c>
       <c r="O5" s="159"/>
       <c r="P5" s="160"/>
     </row>
     <row r="6" spans="1:16" s="155" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="161"/>
       <c r="B6" s="162"/>
       <c r="C6" s="162"/>
       <c r="D6" s="162"/>
       <c r="E6" s="162"/>
       <c r="F6" s="158"/>
       <c r="G6" s="158"/>
       <c r="H6" s="158"/>
       <c r="I6" s="163"/>
       <c r="J6" s="158"/>
       <c r="K6" s="158"/>
       <c r="L6" s="156"/>
       <c r="M6" s="156"/>
       <c r="N6" s="164"/>
       <c r="O6" s="164"/>
       <c r="P6" s="144"/>
     </row>
     <row r="7" spans="1:16" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165"/>
-      <c r="B7" s="500" t="s">
+      <c r="B7" s="496" t="s">
+        <v>128</v>
+      </c>
+      <c r="C7" s="497"/>
+      <c r="D7" s="497"/>
+      <c r="E7" s="497"/>
+      <c r="F7" s="497"/>
+      <c r="G7" s="497"/>
+      <c r="H7" s="498"/>
+      <c r="I7" s="502" t="s">
         <v>129</v>
       </c>
-      <c r="C7" s="501"/>
-[...5 lines deleted...]
-      <c r="I7" s="506" t="s">
+      <c r="J7" s="503"/>
+      <c r="K7" s="504"/>
+      <c r="L7" s="502" t="s">
         <v>130</v>
       </c>
-      <c r="J7" s="507"/>
-[...1 lines deleted...]
-      <c r="L7" s="506" t="s">
+      <c r="M7" s="505"/>
+      <c r="N7" s="506"/>
+      <c r="O7" s="502" t="s">
         <v>131</v>
       </c>
-      <c r="M7" s="509"/>
-[...4 lines deleted...]
-      <c r="P7" s="510"/>
+      <c r="P7" s="506"/>
     </row>
     <row r="8" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="166"/>
-      <c r="B8" s="503"/>
-[...5 lines deleted...]
-      <c r="H8" s="505"/>
+      <c r="B8" s="499"/>
+      <c r="C8" s="500"/>
+      <c r="D8" s="500"/>
+      <c r="E8" s="500"/>
+      <c r="F8" s="500"/>
+      <c r="G8" s="500"/>
+      <c r="H8" s="501"/>
       <c r="I8" s="167"/>
       <c r="J8" s="168" t="s">
+        <v>132</v>
+      </c>
+      <c r="K8" s="168" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="L8" s="167"/>
       <c r="M8" s="168" t="s">
+        <v>132</v>
+      </c>
+      <c r="N8" s="168" t="s">
         <v>133</v>
       </c>
-      <c r="N8" s="168" t="s">
+      <c r="O8" s="168" t="s">
         <v>134</v>
       </c>
-      <c r="O8" s="168" t="s">
+      <c r="P8" s="169" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="42" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="170" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B9" s="171" t="s">
-        <v>138</v>
+        <v>177</v>
       </c>
       <c r="C9" s="469"/>
       <c r="D9" s="470"/>
-      <c r="E9" s="172" t="s">
+      <c r="E9" s="171" t="s">
+        <v>178</v>
+      </c>
+      <c r="F9" s="471"/>
+      <c r="G9" s="471"/>
+      <c r="H9" s="472"/>
+      <c r="I9" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J9" s="173"/>
+      <c r="K9" s="173"/>
+      <c r="L9" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M9" s="175"/>
+      <c r="N9" s="176"/>
+      <c r="O9" s="177"/>
+      <c r="P9" s="173"/>
+    </row>
+    <row r="10" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="178" t="s">
         <v>139</v>
       </c>
-      <c r="F9" s="173"/>
-[...2 lines deleted...]
-      <c r="I9" s="175" t="s">
+      <c r="B10" s="179" t="s">
         <v>140</v>
       </c>
-      <c r="J9" s="176"/>
-[...16 lines deleted...]
-      <c r="C10" s="491"/>
+      <c r="C10" s="487"/>
       <c r="D10" s="474"/>
       <c r="E10" s="475" t="s">
+        <v>141</v>
+      </c>
+      <c r="F10" s="476"/>
+      <c r="G10" s="487"/>
+      <c r="H10" s="477"/>
+      <c r="I10" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J10" s="180"/>
+      <c r="K10" s="180"/>
+      <c r="L10" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M10" s="176"/>
+      <c r="N10" s="176"/>
+      <c r="O10" s="182"/>
+      <c r="P10" s="180"/>
+    </row>
+    <row r="11" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="183" t="s">
         <v>144</v>
-      </c>
-[...18 lines deleted...]
-        <v>147</v>
       </c>
       <c r="B11" s="455"/>
       <c r="C11" s="381"/>
-      <c r="D11" s="188" t="s">
-        <v>148</v>
+      <c r="D11" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E11" s="456"/>
       <c r="F11" s="457"/>
       <c r="G11" s="457"/>
-      <c r="H11" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P11" s="176"/>
+      <c r="H11" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I11" s="488"/>
+      <c r="J11" s="489"/>
+      <c r="K11" s="490"/>
+      <c r="L11" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M11" s="176"/>
+      <c r="N11" s="180"/>
+      <c r="O11" s="182"/>
+      <c r="P11" s="173"/>
     </row>
     <row r="12" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="182" t="s">
-        <v>151</v>
+      <c r="A12" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B12" s="455"/>
       <c r="C12" s="478"/>
-      <c r="D12" s="191" t="s">
-        <v>148</v>
+      <c r="D12" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E12" s="456"/>
       <c r="F12" s="457"/>
       <c r="G12" s="457"/>
-      <c r="H12" s="192" t="s">
+      <c r="H12" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I12" s="491"/>
+      <c r="J12" s="492"/>
+      <c r="K12" s="493"/>
+      <c r="L12" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I12" s="495"/>
-[...5 lines deleted...]
-      <c r="M12" s="194">
+      <c r="M12" s="191">
         <f>SUM(M9:M11)</f>
         <v>0</v>
       </c>
-      <c r="N12" s="195">
+      <c r="N12" s="192">
         <f>SUM(N9:N11)</f>
         <v>0</v>
       </c>
-      <c r="O12" s="185"/>
-      <c r="P12" s="196"/>
+      <c r="O12" s="182"/>
+      <c r="P12" s="193"/>
     </row>
     <row r="13" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B13" s="459"/>
       <c r="C13" s="392"/>
       <c r="D13" s="461"/>
       <c r="E13" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F13" s="465">
         <v>0.76</v>
       </c>
       <c r="G13" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H13" s="467"/>
       <c r="I13" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J13" s="450">
         <f>ROUND(IF(D13*F13=" ",0,D13*F13),3)</f>
         <v>0</v>
       </c>
       <c r="K13" s="452"/>
       <c r="L13" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M13" s="453"/>
       <c r="N13" s="453"/>
-      <c r="O13" s="489"/>
+      <c r="O13" s="485"/>
       <c r="P13" s="453"/>
     </row>
     <row r="14" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="460"/>
       <c r="B14" s="382"/>
       <c r="C14" s="382"/>
       <c r="D14" s="462"/>
       <c r="E14" s="464"/>
       <c r="F14" s="466"/>
       <c r="G14" s="464"/>
       <c r="H14" s="468"/>
       <c r="I14" s="449"/>
       <c r="J14" s="451"/>
       <c r="K14" s="451"/>
       <c r="L14" s="449"/>
       <c r="M14" s="454"/>
       <c r="N14" s="454"/>
-      <c r="O14" s="490"/>
+      <c r="O14" s="486"/>
       <c r="P14" s="454"/>
     </row>
     <row r="15" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="198" t="s">
-        <v>158</v>
+      <c r="A15" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B15" s="434"/>
       <c r="C15" s="435"/>
       <c r="D15" s="436"/>
       <c r="E15" s="435"/>
       <c r="F15" s="435"/>
       <c r="G15" s="435"/>
       <c r="H15" s="437"/>
-      <c r="I15" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J15" s="200">
+      <c r="I15" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J15" s="197">
         <f>SUM(J9:J14)</f>
         <v>0</v>
       </c>
-      <c r="K15" s="200">
+      <c r="K15" s="197">
         <f>SUM(K9:K13)</f>
         <v>0</v>
       </c>
-      <c r="L15" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M15" s="201">
+      <c r="L15" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M15" s="198">
         <f>SUM(M12:M13)</f>
         <v>0</v>
       </c>
-      <c r="N15" s="201">
+      <c r="N15" s="198">
         <f>SUM(N12:N13)</f>
         <v>0</v>
       </c>
-      <c r="O15" s="202" t="s">
-[...2 lines deleted...]
-      <c r="P15" s="201">
+      <c r="O15" s="199" t="s">
+        <v>156</v>
+      </c>
+      <c r="P15" s="198">
         <f>SUM(P9:P13)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A16" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B16" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C16" s="469"/>
       <c r="D16" s="470"/>
-      <c r="E16" s="172" t="s">
-        <v>139</v>
+      <c r="E16" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F16" s="471"/>
       <c r="G16" s="471"/>
       <c r="H16" s="472"/>
-      <c r="I16" s="175" t="s">
+      <c r="I16" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J16" s="173"/>
+      <c r="K16" s="173"/>
+      <c r="L16" s="181" t="s">
+        <v>138</v>
+      </c>
+      <c r="M16" s="175"/>
+      <c r="N16" s="176"/>
+      <c r="O16" s="200"/>
+      <c r="P16" s="173"/>
+    </row>
+    <row r="17" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B17" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C17" s="473"/>
       <c r="D17" s="474"/>
       <c r="E17" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F17" s="476"/>
       <c r="G17" s="473"/>
       <c r="H17" s="477"/>
-      <c r="I17" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P17" s="176"/>
+      <c r="I17" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J17" s="173"/>
+      <c r="K17" s="173"/>
+      <c r="L17" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M17" s="176"/>
+      <c r="N17" s="176"/>
+      <c r="O17" s="200"/>
+      <c r="P17" s="173"/>
     </row>
     <row r="18" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="186" t="s">
-        <v>147</v>
+      <c r="A18" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B18" s="455"/>
       <c r="C18" s="381"/>
-      <c r="D18" s="188" t="s">
-        <v>148</v>
+      <c r="D18" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E18" s="456"/>
       <c r="F18" s="457"/>
       <c r="G18" s="457"/>
-      <c r="H18" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P18" s="176"/>
+      <c r="H18" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I18" s="480"/>
+      <c r="J18" s="481"/>
+      <c r="K18" s="482"/>
+      <c r="L18" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M18" s="176"/>
+      <c r="N18" s="180"/>
+      <c r="O18" s="200"/>
+      <c r="P18" s="173"/>
     </row>
     <row r="19" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="182" t="s">
-        <v>151</v>
+      <c r="A19" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B19" s="455"/>
       <c r="C19" s="478"/>
-      <c r="D19" s="191" t="s">
-        <v>148</v>
+      <c r="D19" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E19" s="456"/>
       <c r="F19" s="457"/>
       <c r="G19" s="457"/>
-      <c r="H19" s="192" t="s">
+      <c r="H19" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I19" s="480"/>
+      <c r="J19" s="481"/>
+      <c r="K19" s="483"/>
+      <c r="L19" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I19" s="484"/>
-[...5 lines deleted...]
-      <c r="M19" s="194">
+      <c r="M19" s="191">
         <f>SUM(M16:M18)</f>
         <v>0</v>
       </c>
-      <c r="N19" s="195">
+      <c r="N19" s="192">
         <f>SUM(N16:N18)</f>
         <v>0</v>
       </c>
-      <c r="O19" s="203"/>
-      <c r="P19" s="196"/>
+      <c r="O19" s="200"/>
+      <c r="P19" s="193"/>
     </row>
     <row r="20" spans="1:16" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="458" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="C20" s="488"/>
+        <v>150</v>
+      </c>
+      <c r="B20" s="484"/>
+      <c r="C20" s="484"/>
       <c r="D20" s="461"/>
       <c r="E20" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F20" s="465">
         <v>0.76</v>
       </c>
       <c r="G20" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H20" s="467"/>
       <c r="I20" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J20" s="450">
         <f>ROUND(IF(D20*F20=" ",0,D20*F20),3)</f>
         <v>0</v>
       </c>
       <c r="K20" s="452"/>
       <c r="L20" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M20" s="453"/>
       <c r="N20" s="453"/>
-      <c r="O20" s="203"/>
-      <c r="P20" s="196"/>
+      <c r="O20" s="200"/>
+      <c r="P20" s="193"/>
     </row>
     <row r="21" spans="1:16" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="460"/>
       <c r="B21" s="382"/>
       <c r="C21" s="382"/>
       <c r="D21" s="462"/>
       <c r="E21" s="464"/>
       <c r="F21" s="466"/>
       <c r="G21" s="464"/>
       <c r="H21" s="468"/>
-      <c r="I21" s="483"/>
+      <c r="I21" s="479"/>
       <c r="J21" s="451"/>
       <c r="K21" s="451"/>
       <c r="L21" s="449"/>
       <c r="M21" s="454"/>
       <c r="N21" s="454"/>
-      <c r="O21" s="203"/>
-      <c r="P21" s="197"/>
+      <c r="O21" s="200"/>
+      <c r="P21" s="194"/>
     </row>
     <row r="22" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="198" t="s">
-        <v>158</v>
+      <c r="A22" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B22" s="434"/>
       <c r="C22" s="435"/>
       <c r="D22" s="436"/>
       <c r="E22" s="435"/>
       <c r="F22" s="435"/>
       <c r="G22" s="435"/>
       <c r="H22" s="437"/>
-      <c r="I22" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J22" s="200">
+      <c r="I22" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J22" s="197">
         <f>SUM(J16:J21)</f>
         <v>0</v>
       </c>
-      <c r="K22" s="206">
+      <c r="K22" s="203">
         <f>SUM(K16:K20)</f>
         <v>0</v>
       </c>
-      <c r="L22" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M22" s="201">
+      <c r="L22" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M22" s="198">
         <f>SUM(M19:M20)</f>
         <v>0</v>
       </c>
-      <c r="N22" s="201">
+      <c r="N22" s="198">
         <f>SUM(N19:N20)</f>
         <v>0</v>
       </c>
-      <c r="O22" s="207" t="s">
-[...2 lines deleted...]
-      <c r="P22" s="208">
+      <c r="O22" s="204" t="s">
+        <v>156</v>
+      </c>
+      <c r="P22" s="205">
         <f>SUM(P16:P20)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A23" s="170" t="s">
+        <v>136</v>
+      </c>
+      <c r="B23" s="171" t="s">
+        <v>177</v>
+      </c>
+      <c r="C23" s="469"/>
+      <c r="D23" s="470"/>
+      <c r="E23" s="171" t="s">
+        <v>178</v>
+      </c>
+      <c r="F23" s="471"/>
+      <c r="G23" s="471"/>
+      <c r="H23" s="472"/>
+      <c r="I23" s="202" t="s">
         <v>137</v>
       </c>
-      <c r="B23" s="172" t="s">
+      <c r="J23" s="173"/>
+      <c r="K23" s="173"/>
+      <c r="L23" s="181" t="s">
         <v>138</v>
       </c>
-      <c r="C23" s="479"/>
-[...1 lines deleted...]
-      <c r="E23" s="172" t="s">
+      <c r="M23" s="175"/>
+      <c r="N23" s="176"/>
+      <c r="O23" s="206"/>
+      <c r="P23" s="173"/>
+    </row>
+    <row r="24" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="178" t="s">
         <v>139</v>
       </c>
-      <c r="F23" s="481"/>
-[...2 lines deleted...]
-      <c r="I23" s="205" t="s">
+      <c r="B24" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C24" s="473"/>
       <c r="D24" s="474"/>
       <c r="E24" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F24" s="476"/>
       <c r="G24" s="473"/>
       <c r="H24" s="477"/>
-      <c r="I24" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P24" s="176"/>
+      <c r="I24" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J24" s="173"/>
+      <c r="K24" s="173"/>
+      <c r="L24" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M24" s="176"/>
+      <c r="N24" s="176"/>
+      <c r="O24" s="207"/>
+      <c r="P24" s="173"/>
     </row>
     <row r="25" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="186" t="s">
-        <v>147</v>
+      <c r="A25" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B25" s="455"/>
       <c r="C25" s="381"/>
-      <c r="D25" s="188" t="s">
-        <v>148</v>
+      <c r="D25" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E25" s="456"/>
       <c r="F25" s="457"/>
       <c r="G25" s="457"/>
-      <c r="H25" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P25" s="176"/>
+      <c r="H25" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I25" s="186"/>
+      <c r="J25" s="208"/>
+      <c r="K25" s="201"/>
+      <c r="L25" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M25" s="176"/>
+      <c r="N25" s="180"/>
+      <c r="O25" s="207"/>
+      <c r="P25" s="173"/>
     </row>
     <row r="26" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="182" t="s">
-        <v>151</v>
+      <c r="A26" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B26" s="455"/>
       <c r="C26" s="478"/>
-      <c r="D26" s="191" t="s">
-        <v>148</v>
+      <c r="D26" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E26" s="456"/>
       <c r="F26" s="457"/>
       <c r="G26" s="457"/>
-      <c r="H26" s="192" t="s">
+      <c r="H26" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I26" s="209"/>
+      <c r="J26" s="210"/>
+      <c r="K26" s="211"/>
+      <c r="L26" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I26" s="212"/>
-[...5 lines deleted...]
-      <c r="M26" s="194">
+      <c r="M26" s="191">
         <f>SUM(M23:M25)</f>
         <v>0</v>
       </c>
-      <c r="N26" s="195">
+      <c r="N26" s="192">
         <f>SUM(N23:N25)</f>
         <v>0</v>
       </c>
-      <c r="O26" s="210"/>
-      <c r="P26" s="196"/>
+      <c r="O26" s="207"/>
+      <c r="P26" s="193"/>
     </row>
     <row r="27" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B27" s="392"/>
       <c r="C27" s="392"/>
       <c r="D27" s="461"/>
       <c r="E27" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F27" s="465">
         <v>0.76</v>
       </c>
       <c r="G27" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H27" s="467"/>
       <c r="I27" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J27" s="450">
         <f>ROUND(IF(D27*F27=" ",0,D27*F27),3)</f>
         <v>0</v>
       </c>
       <c r="K27" s="452"/>
       <c r="L27" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M27" s="453"/>
       <c r="N27" s="453"/>
-      <c r="O27" s="215"/>
-      <c r="P27" s="216"/>
+      <c r="O27" s="212"/>
+      <c r="P27" s="213"/>
     </row>
     <row r="28" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="460"/>
       <c r="B28" s="382"/>
       <c r="C28" s="382"/>
       <c r="D28" s="462"/>
       <c r="E28" s="464"/>
       <c r="F28" s="466"/>
       <c r="G28" s="464"/>
       <c r="H28" s="468"/>
       <c r="I28" s="449"/>
       <c r="J28" s="451"/>
       <c r="K28" s="451"/>
       <c r="L28" s="449"/>
       <c r="M28" s="454"/>
       <c r="N28" s="454"/>
-      <c r="O28" s="210"/>
-      <c r="P28" s="217"/>
+      <c r="O28" s="207"/>
+      <c r="P28" s="214"/>
     </row>
     <row r="29" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="198" t="s">
-        <v>158</v>
+      <c r="A29" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B29" s="434"/>
       <c r="C29" s="435"/>
       <c r="D29" s="436"/>
       <c r="E29" s="435"/>
       <c r="F29" s="435"/>
       <c r="G29" s="435"/>
       <c r="H29" s="437"/>
-      <c r="I29" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J29" s="200">
+      <c r="I29" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J29" s="197">
         <f>SUM(J23:J28)</f>
         <v>0</v>
       </c>
-      <c r="K29" s="206">
+      <c r="K29" s="203">
         <f>SUM(K23:K27)</f>
         <v>0</v>
       </c>
-      <c r="L29" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M29" s="201">
+      <c r="L29" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M29" s="198">
         <f>SUM(M26:M27)</f>
         <v>0</v>
       </c>
-      <c r="N29" s="201">
+      <c r="N29" s="198">
         <f>SUM(N26:N27)</f>
         <v>0</v>
       </c>
-      <c r="O29" s="207" t="s">
-[...2 lines deleted...]
-      <c r="P29" s="208">
+      <c r="O29" s="204" t="s">
+        <v>156</v>
+      </c>
+      <c r="P29" s="205">
         <f>SUM(P23:P27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A30" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B30" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C30" s="469"/>
       <c r="D30" s="470"/>
-      <c r="E30" s="172" t="s">
-        <v>139</v>
+      <c r="E30" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F30" s="471"/>
       <c r="G30" s="471"/>
       <c r="H30" s="472"/>
-      <c r="I30" s="175" t="s">
+      <c r="I30" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J30" s="215"/>
+      <c r="K30" s="215"/>
+      <c r="L30" s="181" t="s">
+        <v>138</v>
+      </c>
+      <c r="M30" s="175"/>
+      <c r="N30" s="176"/>
+      <c r="O30" s="206"/>
+      <c r="P30" s="215"/>
+    </row>
+    <row r="31" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B31" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C31" s="473"/>
       <c r="D31" s="474"/>
       <c r="E31" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F31" s="476"/>
       <c r="G31" s="473"/>
       <c r="H31" s="477"/>
-      <c r="I31" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P31" s="218"/>
+      <c r="I31" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J31" s="215"/>
+      <c r="K31" s="215"/>
+      <c r="L31" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M31" s="176"/>
+      <c r="N31" s="176"/>
+      <c r="O31" s="207"/>
+      <c r="P31" s="215"/>
     </row>
     <row r="32" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="186" t="s">
-        <v>147</v>
+      <c r="A32" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B32" s="455"/>
       <c r="C32" s="381"/>
-      <c r="D32" s="188" t="s">
-        <v>148</v>
+      <c r="D32" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E32" s="456"/>
       <c r="F32" s="457"/>
       <c r="G32" s="457"/>
-      <c r="H32" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P32" s="218"/>
+      <c r="H32" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I32" s="186"/>
+      <c r="J32" s="208"/>
+      <c r="K32" s="201"/>
+      <c r="L32" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M32" s="176"/>
+      <c r="N32" s="180"/>
+      <c r="O32" s="207"/>
+      <c r="P32" s="215"/>
     </row>
     <row r="33" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="182" t="s">
-        <v>151</v>
+      <c r="A33" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B33" s="455"/>
       <c r="C33" s="478"/>
-      <c r="D33" s="191" t="s">
-        <v>148</v>
+      <c r="D33" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E33" s="456"/>
       <c r="F33" s="457"/>
       <c r="G33" s="457"/>
-      <c r="H33" s="192" t="s">
+      <c r="H33" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I33" s="209"/>
+      <c r="J33" s="210"/>
+      <c r="K33" s="211"/>
+      <c r="L33" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I33" s="212"/>
-[...5 lines deleted...]
-      <c r="M33" s="194">
+      <c r="M33" s="191">
         <f>SUM(M30:M32)</f>
         <v>0</v>
       </c>
-      <c r="N33" s="195">
+      <c r="N33" s="192">
         <f>SUM(N30:N32)</f>
         <v>0</v>
       </c>
-      <c r="O33" s="210"/>
-      <c r="P33" s="216"/>
+      <c r="O33" s="207"/>
+      <c r="P33" s="213"/>
     </row>
     <row r="34" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B34" s="459"/>
       <c r="C34" s="392"/>
       <c r="D34" s="461"/>
       <c r="E34" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F34" s="465">
         <v>0.76</v>
       </c>
       <c r="G34" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H34" s="467"/>
       <c r="I34" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J34" s="450">
         <f>ROUND(IF(D34*F34=" ",0,D34*F34),3)</f>
         <v>0</v>
       </c>
       <c r="K34" s="452"/>
       <c r="L34" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M34" s="453"/>
       <c r="N34" s="453"/>
-      <c r="O34" s="215"/>
-      <c r="P34" s="216"/>
+      <c r="O34" s="212"/>
+      <c r="P34" s="213"/>
     </row>
     <row r="35" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="460"/>
       <c r="B35" s="382"/>
       <c r="C35" s="382"/>
       <c r="D35" s="462"/>
       <c r="E35" s="464"/>
       <c r="F35" s="466"/>
       <c r="G35" s="464"/>
       <c r="H35" s="468"/>
       <c r="I35" s="449"/>
       <c r="J35" s="451"/>
       <c r="K35" s="451"/>
       <c r="L35" s="449"/>
       <c r="M35" s="454"/>
       <c r="N35" s="454"/>
-      <c r="O35" s="210"/>
-      <c r="P35" s="217"/>
+      <c r="O35" s="207"/>
+      <c r="P35" s="214"/>
     </row>
     <row r="36" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="198" t="s">
-        <v>158</v>
+      <c r="A36" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B36" s="434">
         <f>'[1]Page 1 - Daily Travel Detail'!P15+'[1]Page 1 - Daily Travel Detail'!P29+'[1]Page 1 - Daily Travel Detail'!P36+'[1]Page 1 - Daily Travel Detail'!P43</f>
         <v>0</v>
       </c>
       <c r="C36" s="435"/>
       <c r="D36" s="436"/>
       <c r="E36" s="435"/>
       <c r="F36" s="435"/>
       <c r="G36" s="435"/>
       <c r="H36" s="437"/>
-      <c r="I36" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J36" s="200">
+      <c r="I36" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J36" s="197">
         <f>SUM(J30:J35)</f>
         <v>0</v>
       </c>
-      <c r="K36" s="206">
+      <c r="K36" s="203">
         <f>SUM(K30:K34)</f>
         <v>0</v>
       </c>
-      <c r="L36" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M36" s="201">
+      <c r="L36" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M36" s="198">
         <f>SUM(M33:M34)</f>
         <v>0</v>
       </c>
-      <c r="N36" s="201">
+      <c r="N36" s="198">
         <f>SUM(N33:N34)</f>
         <v>0</v>
       </c>
-      <c r="O36" s="219" t="s">
-[...2 lines deleted...]
-      <c r="P36" s="208">
+      <c r="O36" s="216" t="s">
+        <v>156</v>
+      </c>
+      <c r="P36" s="205">
         <f>SUM(P30:P34)</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A37" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B37" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C37" s="469"/>
       <c r="D37" s="470"/>
-      <c r="E37" s="172" t="s">
-        <v>139</v>
+      <c r="E37" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F37" s="471"/>
       <c r="G37" s="471"/>
       <c r="H37" s="472"/>
-      <c r="I37" s="175" t="s">
+      <c r="I37" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J37" s="215"/>
+      <c r="K37" s="215"/>
+      <c r="L37" s="181" t="s">
+        <v>138</v>
+      </c>
+      <c r="M37" s="175"/>
+      <c r="N37" s="176"/>
+      <c r="O37" s="206"/>
+      <c r="P37" s="215"/>
+    </row>
+    <row r="38" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C38" s="473"/>
       <c r="D38" s="474"/>
       <c r="E38" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F38" s="476"/>
       <c r="G38" s="473"/>
       <c r="H38" s="477"/>
-      <c r="I38" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P38" s="218"/>
+      <c r="I38" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J38" s="215"/>
+      <c r="K38" s="215"/>
+      <c r="L38" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M38" s="176"/>
+      <c r="N38" s="176"/>
+      <c r="O38" s="207"/>
+      <c r="P38" s="215"/>
     </row>
     <row r="39" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="186" t="s">
-        <v>147</v>
+      <c r="A39" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B39" s="455"/>
       <c r="C39" s="381"/>
-      <c r="D39" s="188" t="s">
-        <v>148</v>
+      <c r="D39" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E39" s="456"/>
       <c r="F39" s="457"/>
       <c r="G39" s="457"/>
-      <c r="H39" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P39" s="218"/>
+      <c r="H39" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I39" s="186"/>
+      <c r="J39" s="208"/>
+      <c r="K39" s="201"/>
+      <c r="L39" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M39" s="176"/>
+      <c r="N39" s="180"/>
+      <c r="O39" s="207"/>
+      <c r="P39" s="215"/>
     </row>
     <row r="40" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="182" t="s">
-[...4 lines deleted...]
-      <c r="D40" s="191" t="s">
+      <c r="A40" s="179" t="s">
         <v>148</v>
+      </c>
+      <c r="B40" s="184"/>
+      <c r="C40" s="187"/>
+      <c r="D40" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E40" s="456"/>
       <c r="F40" s="457"/>
       <c r="G40" s="457"/>
-      <c r="H40" s="192" t="s">
+      <c r="H40" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I40" s="209"/>
+      <c r="J40" s="210"/>
+      <c r="K40" s="211"/>
+      <c r="L40" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I40" s="212"/>
-[...5 lines deleted...]
-      <c r="M40" s="194">
+      <c r="M40" s="191">
         <f>SUM(M37:M39)</f>
         <v>0</v>
       </c>
-      <c r="N40" s="195">
+      <c r="N40" s="192">
         <f>SUM(N37:N39)</f>
         <v>0</v>
       </c>
-      <c r="O40" s="210"/>
-      <c r="P40" s="216"/>
+      <c r="O40" s="207"/>
+      <c r="P40" s="213"/>
     </row>
     <row r="41" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B41" s="459"/>
       <c r="C41" s="392"/>
       <c r="D41" s="461"/>
       <c r="E41" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F41" s="465">
         <v>0.76</v>
       </c>
       <c r="G41" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H41" s="467"/>
       <c r="I41" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J41" s="450">
         <f>ROUND(IF(D41*F41=" ",0,D41*F41),3)</f>
         <v>0</v>
       </c>
       <c r="K41" s="452"/>
       <c r="L41" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M41" s="453"/>
       <c r="N41" s="453"/>
-      <c r="O41" s="215"/>
-      <c r="P41" s="216"/>
+      <c r="O41" s="212"/>
+      <c r="P41" s="213"/>
     </row>
     <row r="42" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="460"/>
       <c r="B42" s="382"/>
       <c r="C42" s="382"/>
       <c r="D42" s="462"/>
       <c r="E42" s="464"/>
       <c r="F42" s="466"/>
       <c r="G42" s="464"/>
       <c r="H42" s="468"/>
       <c r="I42" s="449"/>
       <c r="J42" s="451"/>
       <c r="K42" s="451"/>
       <c r="L42" s="449"/>
       <c r="M42" s="454"/>
       <c r="N42" s="454"/>
-      <c r="O42" s="210"/>
-      <c r="P42" s="217"/>
+      <c r="O42" s="207"/>
+      <c r="P42" s="214"/>
     </row>
     <row r="43" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="198" t="s">
-        <v>158</v>
+      <c r="A43" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B43" s="434"/>
       <c r="C43" s="435"/>
       <c r="D43" s="436"/>
       <c r="E43" s="435"/>
       <c r="F43" s="435"/>
       <c r="G43" s="435"/>
       <c r="H43" s="437"/>
-      <c r="I43" s="199" t="s">
+      <c r="I43" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J43" s="197">
+        <f>SUM(J37:J42)</f>
+        <v>0</v>
+      </c>
+      <c r="K43" s="203">
+        <f>SUM(K37:K41)</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M43" s="198">
+        <f>SUM(M40:M41)</f>
+        <v>0</v>
+      </c>
+      <c r="N43" s="198">
+        <f>SUM(N40:N41)</f>
+        <v>0</v>
+      </c>
+      <c r="O43" s="217" t="s">
+        <v>156</v>
+      </c>
+      <c r="P43" s="205">
+        <f>SUM(P37:P41)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:16" ht="48.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="218"/>
+      <c r="B44" s="219"/>
+      <c r="C44" s="219"/>
+      <c r="D44" s="219"/>
+      <c r="E44" s="219"/>
+      <c r="F44" s="219"/>
+      <c r="G44" s="219"/>
+      <c r="H44" s="219"/>
+      <c r="I44" s="220" t="s">
+        <v>137</v>
+      </c>
+      <c r="J44" s="221">
+        <f>SUM(J9+J16+J23+J30+J37)</f>
+        <v>0</v>
+      </c>
+      <c r="K44" s="221">
+        <f>SUM(K9+K16+K23+K30+K37)</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="222" t="s">
+        <v>157</v>
+      </c>
+      <c r="M44" s="223">
+        <f>SUM(M12,M19,M26,M33,M40)</f>
+        <v>0</v>
+      </c>
+      <c r="N44" s="223">
+        <f>SUM(N12,N19,N26,N33,N40)</f>
+        <v>0</v>
+      </c>
+      <c r="O44" s="224" t="s">
+        <v>158</v>
+      </c>
+      <c r="P44" s="225">
+        <f>SUM(P15,P22,P29,P36,P43)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="226"/>
+      <c r="C45" s="226"/>
+      <c r="D45" s="226"/>
+      <c r="E45" s="226"/>
+      <c r="F45" s="227"/>
+      <c r="G45" s="438" t="s">
         <v>159</v>
       </c>
-      <c r="J43" s="200">
-[...46 lines deleted...]
-      <c r="L44" s="225" t="s">
+      <c r="H45" s="439"/>
+      <c r="I45" s="229" t="s">
+        <v>142</v>
+      </c>
+      <c r="J45" s="230">
+        <f>SUM(J10+J17+J24+J31+J38)</f>
+        <v>0</v>
+      </c>
+      <c r="K45" s="230">
+        <f>SUM(K10+K17+K24+K31+K38)</f>
+        <v>0</v>
+      </c>
+      <c r="L45" s="231" t="s">
         <v>160</v>
       </c>
-      <c r="M44" s="226">
-[...39 lines deleted...]
-      <c r="M45" s="235">
+      <c r="M45" s="232">
         <f>SUM(M13,M20,M27,M34,M41)</f>
         <v>0</v>
       </c>
-      <c r="N45" s="235">
+      <c r="N45" s="232">
         <f>SUM(N13,N20,N27,N34,N41)</f>
         <v>0</v>
       </c>
-      <c r="O45" s="236"/>
-      <c r="P45" s="237"/>
+      <c r="O45" s="233"/>
+      <c r="P45" s="234"/>
     </row>
     <row r="46" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G46" s="439"/>
       <c r="H46" s="439"/>
-      <c r="I46" s="238" t="s">
-[...2 lines deleted...]
-      <c r="J46" s="239">
+      <c r="I46" s="235" t="s">
+        <v>153</v>
+      </c>
+      <c r="J46" s="236">
         <f>SUM(J13,J14,J20,J21,J27,J28,J34,J35,J41,J42)</f>
         <v>0</v>
       </c>
-      <c r="K46" s="240"/>
-[...4 lines deleted...]
-      <c r="P46" s="244"/>
+      <c r="K46" s="237"/>
+      <c r="L46" s="238"/>
+      <c r="M46" s="238"/>
+      <c r="N46" s="239"/>
+      <c r="O46" s="240"/>
+      <c r="P46" s="241"/>
     </row>
     <row r="47" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="245" t="s">
-        <v>164</v>
+      <c r="A47" s="242" t="s">
+        <v>161</v>
       </c>
       <c r="B47"/>
-      <c r="C47" s="246"/>
-[...1 lines deleted...]
-      <c r="E47" s="246"/>
+      <c r="C47" s="243"/>
+      <c r="D47" s="243"/>
+      <c r="E47" s="243"/>
       <c r="I47" s="7"/>
-      <c r="K47" s="247"/>
-[...3 lines deleted...]
-      <c r="O47" s="249"/>
+      <c r="K47" s="244"/>
+      <c r="L47" s="245"/>
+      <c r="M47" s="245"/>
+      <c r="N47" s="245"/>
+      <c r="O47" s="246"/>
     </row>
     <row r="48" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="250">
+      <c r="A48" s="247">
         <v>-1</v>
       </c>
       <c r="B48" s="440" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C48" s="441"/>
       <c r="D48" s="37"/>
-      <c r="E48" s="250">
+      <c r="E48" s="247">
         <v>-2</v>
       </c>
       <c r="F48" s="442" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G48" s="443"/>
       <c r="H48" s="443"/>
-      <c r="I48" s="251">
+      <c r="I48" s="248">
         <v>-3</v>
       </c>
       <c r="J48" s="444" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="K48" s="445"/>
       <c r="L48" s="445"/>
     </row>
     <row r="49" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="446" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C49" s="441"/>
       <c r="D49"/>
       <c r="E49" s="37"/>
       <c r="F49" s="440" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="G49" s="441"/>
-      <c r="H49" s="253"/>
-      <c r="I49" s="231"/>
+      <c r="H49" s="250"/>
+      <c r="I49" s="228"/>
       <c r="J49" s="445"/>
       <c r="K49" s="445"/>
       <c r="L49" s="445"/>
       <c r="O49" s="7"/>
     </row>
     <row r="50" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B50" s="252" t="s">
-        <v>170</v>
+      <c r="B50" s="249" t="s">
+        <v>167</v>
       </c>
       <c r="C50" s="37"/>
       <c r="D50" s="37"/>
       <c r="E50" s="37"/>
       <c r="F50" s="447" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="G50" s="441"/>
-      <c r="H50" s="253"/>
-      <c r="I50" s="253"/>
+      <c r="H50" s="250"/>
+      <c r="I50" s="250"/>
       <c r="J50" s="445"/>
       <c r="K50" s="445"/>
       <c r="L50" s="445"/>
       <c r="O50" s="7"/>
     </row>
     <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="254"/>
+      <c r="A51" s="251"/>
       <c r="B51" s="446" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C51" s="441"/>
       <c r="D51"/>
       <c r="E51" s="37"/>
       <c r="F51" s="440" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="G51" s="441"/>
-      <c r="H51" s="253"/>
-      <c r="I51" s="253"/>
+      <c r="H51" s="250"/>
+      <c r="I51" s="250"/>
       <c r="J51" s="445"/>
       <c r="K51" s="445"/>
       <c r="L51" s="445"/>
       <c r="M51" s="6"/>
       <c r="N51" s="6"/>
       <c r="O51" s="12"/>
-      <c r="P51" s="255"/>
+      <c r="P51" s="252"/>
     </row>
     <row r="52" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B52" s="21"/>
       <c r="C52" s="21"/>
       <c r="D52" s="21"/>
       <c r="E52" s="21"/>
       <c r="F52" s="447" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="G52" s="441"/>
-      <c r="H52" s="253"/>
-      <c r="I52" s="256"/>
+      <c r="H52" s="250"/>
+      <c r="I52" s="253"/>
       <c r="J52" s="445"/>
       <c r="K52" s="445"/>
       <c r="L52" s="445"/>
       <c r="M52" s="6"/>
       <c r="N52" s="6"/>
       <c r="O52" s="12"/>
     </row>
     <row r="53" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="254"/>
+      <c r="A53" s="251"/>
       <c r="B53" s="6"/>
       <c r="C53" s="6"/>
       <c r="D53" s="6"/>
       <c r="E53" s="6"/>
       <c r="F53" s="6"/>
       <c r="G53" s="6"/>
       <c r="H53" s="6"/>
       <c r="I53" s="12"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="6"/>
       <c r="N53" s="6"/>
       <c r="O53" s="12"/>
-      <c r="P53" s="255"/>
+      <c r="P53" s="252"/>
     </row>
     <row r="54" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="257" t="s">
-[...3 lines deleted...]
-        <v>176</v>
+      <c r="A54" s="254" t="s">
+        <v>172</v>
+      </c>
+      <c r="B54" s="255" t="s">
+        <v>173</v>
       </c>
       <c r="C54" s="37"/>
       <c r="D54" s="37"/>
       <c r="E54" s="37"/>
       <c r="F54" s="37"/>
       <c r="G54" s="37"/>
       <c r="H54" s="37"/>
       <c r="I54" s="37"/>
       <c r="J54" s="37"/>
       <c r="K54" s="37"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54" s="7"/>
-      <c r="P54" s="255"/>
+      <c r="P54" s="252"/>
     </row>
     <row r="55" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="6"/>
       <c r="B55" s="431" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C55" s="431"/>
       <c r="D55" s="431"/>
       <c r="E55" s="431"/>
       <c r="F55" s="431"/>
       <c r="I55" s="7"/>
       <c r="L55" s="6"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
       <c r="O55" s="12"/>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="6"/>
       <c r="B56" s="6"/>
       <c r="C56" s="432" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D56" s="432"/>
       <c r="E56" s="432"/>
-      <c r="F56" s="253"/>
+      <c r="F56" s="250"/>
       <c r="G56" s="433">
         <v>143.1</v>
       </c>
       <c r="H56" s="430"/>
       <c r="I56" s="7"/>
       <c r="L56" s="6"/>
-      <c r="N56" s="260"/>
+      <c r="N56" s="257"/>
       <c r="O56" s="12"/>
       <c r="P56" s="6"/>
     </row>
     <row r="57" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B57" s="6"/>
       <c r="C57" s="432" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D57" s="432"/>
       <c r="E57" s="432"/>
       <c r="F57" s="432"/>
       <c r="G57" s="433">
         <v>163.4</v>
       </c>
       <c r="H57" s="430"/>
       <c r="I57" s="7"/>
-      <c r="N57" s="260"/>
+      <c r="N57" s="257"/>
       <c r="O57" s="6"/>
     </row>
     <row r="58" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="6"/>
       <c r="D58" s="6"/>
       <c r="E58" s="6"/>
       <c r="F58" s="6"/>
       <c r="G58" s="6"/>
       <c r="H58" s="6"/>
       <c r="I58" s="12"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="6"/>
       <c r="N58" s="6"/>
       <c r="O58" s="12"/>
-      <c r="P58" s="261" t="s">
+      <c r="P58" s="258" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="133">
+  <mergeCells count="134">
     <mergeCell ref="L7:N7"/>
     <mergeCell ref="O7:P7"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="D1:M1"/>
     <mergeCell ref="F2:L2"/>
     <mergeCell ref="F3:L3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="M4:N4"/>
+    <mergeCell ref="F9:H9"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="I11:K12"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="E12:G12"/>
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="B7:H8"/>
     <mergeCell ref="I7:K7"/>
     <mergeCell ref="P13:P14"/>
     <mergeCell ref="B15:H15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="O13:O14"/>
     <mergeCell ref="A13:C14"/>
@@ -11539,1800 +11559,1800 @@
       <formula1>" 27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M39 M25 M32" xr:uid="{E6CF5B18-87A5-4AF8-9662-CA3EB7FEAC06}">
       <formula1>" 24.40"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M10:N10 M17:N17 M24:N24 M31:N31 M38:N38" xr:uid="{E44E1BAC-D426-48F5-8CAD-77B596476852}">
       <formula1>"14.00"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M30 M37:N37" xr:uid="{24AA7B3F-4C36-4CDE-A874-B700A1E4E5FB}">
       <formula1>" 10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F41:F42 F13:F14 F20:F21 F27:F28 F34:F35" xr:uid="{5F5A708B-F1C6-4122-B55B-DEDEEA789D9D}">
       <formula1>".760, .33"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Time must be entered in the following format:   h:mm" sqref="B32:B33 E32:G33 B25:B26 B18:B19 B11:B12 E18:G19 E11:G12 E25:G26 B39:B40 E39:G40" xr:uid="{6A2E5AAD-20B5-425C-BA14-9F804FADA469}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2844BE39-5F7D-4AE1-BCDD-A6476ACA0D2B}">
   <dimension ref="A1:Q62"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
-      <selection activeCell="U29" sqref="U29"/>
+    <sheetView topLeftCell="A26" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B41" sqref="B41:H41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="21.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="7" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="7" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="16.7109375" style="7" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="7" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="7" customWidth="1"/>
     <col min="15" max="15" width="15.42578125" style="9" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" style="7" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="144"/>
       <c r="B1" s="144"/>
-      <c r="C1" s="262"/>
-[...11 lines deleted...]
-      <c r="M1" s="511"/>
+      <c r="C1" s="259"/>
+      <c r="D1" s="507" t="s">
+        <v>124</v>
+      </c>
+      <c r="E1" s="507"/>
+      <c r="F1" s="507"/>
+      <c r="G1" s="507"/>
+      <c r="H1" s="507"/>
+      <c r="I1" s="507"/>
+      <c r="J1" s="507"/>
+      <c r="K1" s="507"/>
+      <c r="L1" s="507"/>
+      <c r="M1" s="507"/>
       <c r="N1" s="146"/>
       <c r="O1" s="146"/>
       <c r="P1" s="147"/>
       <c r="Q1" s="9"/>
     </row>
     <row r="2" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="144"/>
       <c r="B2" s="144"/>
-      <c r="C2" s="262"/>
-[...10 lines deleted...]
-      <c r="L2" s="513"/>
+      <c r="C2" s="259"/>
+      <c r="D2" s="259"/>
+      <c r="E2" s="259"/>
+      <c r="F2" s="509" t="s">
+        <v>125</v>
+      </c>
+      <c r="G2" s="509"/>
+      <c r="H2" s="509"/>
+      <c r="I2" s="509"/>
+      <c r="J2" s="509"/>
+      <c r="K2" s="509"/>
+      <c r="L2" s="509"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
-      <c r="O2" s="262"/>
-      <c r="P2" s="262"/>
+      <c r="O2" s="259"/>
+      <c r="P2" s="259"/>
     </row>
     <row r="3" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="149"/>
-      <c r="B3" s="263"/>
-[...11 lines deleted...]
-      <c r="L3" s="514"/>
+      <c r="B3" s="260"/>
+      <c r="C3" s="259"/>
+      <c r="D3" s="259"/>
+      <c r="E3" s="259"/>
+      <c r="F3" s="510" t="s">
+        <v>126</v>
+      </c>
+      <c r="G3" s="510"/>
+      <c r="H3" s="510"/>
+      <c r="I3" s="510"/>
+      <c r="J3" s="510"/>
+      <c r="K3" s="510"/>
+      <c r="L3" s="510"/>
       <c r="M3" s="151"/>
       <c r="N3" s="151"/>
-      <c r="O3" s="262"/>
-      <c r="P3" s="262"/>
+      <c r="O3" s="259"/>
+      <c r="P3" s="259"/>
     </row>
     <row r="4" spans="1:17" s="155" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="515" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="517">
+      <c r="A4" s="511" t="s">
+        <v>127</v>
+      </c>
+      <c r="B4" s="511"/>
+      <c r="C4" s="513">
         <f>+'[1]Daily Travel Summary'!A15</f>
         <v>0</v>
       </c>
-      <c r="D4" s="517"/>
-[...3 lines deleted...]
-      <c r="H4" s="517"/>
+      <c r="D4" s="513"/>
+      <c r="E4" s="513"/>
+      <c r="F4" s="513"/>
+      <c r="G4" s="513"/>
+      <c r="H4" s="513"/>
       <c r="I4" s="153"/>
       <c r="J4" s="154" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="M4" s="517">
+        <v>176</v>
+      </c>
+      <c r="M4" s="513">
         <f>+'[1]Daily Travel Summary'!B13</f>
         <v>0</v>
       </c>
-      <c r="N4" s="517"/>
+      <c r="N4" s="513"/>
     </row>
     <row r="5" spans="1:17" s="155" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="152" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B5" s="156"/>
-      <c r="C5" s="535">
+      <c r="C5" s="531">
         <f ca="1">TODAY()</f>
-        <v>46246</v>
-[...5 lines deleted...]
-      <c r="H5" s="535"/>
+        <v>46260</v>
+      </c>
+      <c r="D5" s="531"/>
+      <c r="E5" s="531"/>
+      <c r="F5" s="531"/>
+      <c r="G5" s="531"/>
+      <c r="H5" s="531"/>
       <c r="I5" s="157"/>
       <c r="J5" s="157"/>
       <c r="K5" s="158"/>
       <c r="L5" s="158"/>
       <c r="M5" s="156"/>
       <c r="N5" s="159" t="s">
         <v>48</v>
       </c>
       <c r="O5" s="159"/>
       <c r="P5" s="160"/>
     </row>
     <row r="6" spans="1:17" s="155" customFormat="1" ht="18.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="536"/>
-[...1 lines deleted...]
-      <c r="C6" s="538" t="s">
+      <c r="A6" s="532"/>
+      <c r="B6" s="533"/>
+      <c r="C6" s="534" t="s">
+        <v>128</v>
+      </c>
+      <c r="D6" s="535"/>
+      <c r="E6" s="535"/>
+      <c r="F6" s="535"/>
+      <c r="G6" s="535"/>
+      <c r="H6" s="536"/>
+      <c r="I6" s="534" t="s">
         <v>129</v>
       </c>
-      <c r="D6" s="539"/>
-[...4 lines deleted...]
-      <c r="I6" s="538" t="s">
+      <c r="J6" s="535"/>
+      <c r="K6" s="537"/>
+      <c r="L6" s="538" t="s">
         <v>130</v>
       </c>
-      <c r="J6" s="539"/>
-[...1 lines deleted...]
-      <c r="L6" s="542" t="s">
+      <c r="M6" s="535"/>
+      <c r="N6" s="536"/>
+      <c r="O6" s="539" t="s">
         <v>131</v>
       </c>
-      <c r="M6" s="539"/>
-[...1 lines deleted...]
-      <c r="O6" s="543" t="s">
+      <c r="P6" s="540"/>
+      <c r="Q6" s="261"/>
+    </row>
+    <row r="7" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="262" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="516" t="s">
+        <v>177</v>
+      </c>
+      <c r="C7" s="517"/>
+      <c r="D7" s="518"/>
+      <c r="E7" s="519" t="s">
+        <v>178</v>
+      </c>
+      <c r="F7" s="520"/>
+      <c r="G7" s="520"/>
+      <c r="H7" s="521"/>
+      <c r="I7" s="167"/>
+      <c r="J7" s="263" t="s">
         <v>132</v>
       </c>
-      <c r="P6" s="544"/>
-[...18 lines deleted...]
-      <c r="J7" s="266" t="s">
+      <c r="K7" s="263" t="s">
         <v>133</v>
       </c>
-      <c r="K7" s="266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L7" s="167"/>
-      <c r="M7" s="266" t="s">
+      <c r="M7" s="263" t="s">
+        <v>132</v>
+      </c>
+      <c r="N7" s="264" t="s">
         <v>133</v>
       </c>
-      <c r="N7" s="267" t="s">
-[...5 lines deleted...]
-        <v>136</v>
+      <c r="O7" s="265"/>
+      <c r="P7" s="266"/>
+      <c r="Q7" s="267" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="271"/>
-[...8 lines deleted...]
-      <c r="H8" s="528"/>
+      <c r="A8" s="268"/>
+      <c r="B8" s="269"/>
+      <c r="C8" s="522" t="s">
+        <v>179</v>
+      </c>
+      <c r="D8" s="523"/>
+      <c r="E8" s="523"/>
+      <c r="F8" s="523"/>
+      <c r="G8" s="523"/>
+      <c r="H8" s="524"/>
       <c r="I8" s="168" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="J8" s="273">
+        <v>137</v>
+      </c>
+      <c r="J8" s="270">
         <f>+'[1]Page 1 - Daily Travel Detail'!J44</f>
         <v>0</v>
       </c>
-      <c r="K8" s="273">
+      <c r="K8" s="270">
         <f>+'[1]Page 1 - Daily Travel Detail'!K44</f>
         <v>0</v>
       </c>
       <c r="L8" s="167"/>
       <c r="M8" s="167"/>
       <c r="N8" s="167"/>
-      <c r="O8" s="268"/>
-[...1 lines deleted...]
-      <c r="Q8" s="274"/>
+      <c r="O8" s="265"/>
+      <c r="P8" s="266"/>
+      <c r="Q8" s="271"/>
     </row>
     <row r="9" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="268"/>
-[...6 lines deleted...]
-      <c r="H9" s="531"/>
+      <c r="A9" s="265"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="525"/>
+      <c r="D9" s="526"/>
+      <c r="E9" s="526"/>
+      <c r="F9" s="526"/>
+      <c r="G9" s="526"/>
+      <c r="H9" s="527"/>
       <c r="I9" s="168" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="J9" s="273">
+        <v>142</v>
+      </c>
+      <c r="J9" s="270">
         <f>+'[1]Page 1 - Daily Travel Detail'!J45</f>
         <v>0</v>
       </c>
-      <c r="K9" s="273">
+      <c r="K9" s="270">
         <f>+'[1]Page 1 - Daily Travel Detail'!K45</f>
         <v>0</v>
       </c>
-      <c r="L9" s="276" t="s">
-[...2 lines deleted...]
-      <c r="M9" s="273">
+      <c r="L9" s="273" t="s">
+        <v>153</v>
+      </c>
+      <c r="M9" s="270">
         <f>+'[1]Page 1 - Daily Travel Detail'!M44</f>
         <v>0</v>
       </c>
-      <c r="N9" s="273">
+      <c r="N9" s="270">
         <f>+'[1]Page 1 - Daily Travel Detail'!N44</f>
         <v>0</v>
       </c>
-      <c r="O9" s="268"/>
-[...1 lines deleted...]
-      <c r="Q9" s="277"/>
+      <c r="O9" s="265"/>
+      <c r="P9" s="266"/>
+      <c r="Q9" s="274"/>
     </row>
     <row r="10" spans="1:17" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="278"/>
-[...10 lines deleted...]
-      <c r="J10" s="281">
+      <c r="A10" s="275"/>
+      <c r="B10" s="276"/>
+      <c r="C10" s="528"/>
+      <c r="D10" s="529"/>
+      <c r="E10" s="529"/>
+      <c r="F10" s="529"/>
+      <c r="G10" s="529"/>
+      <c r="H10" s="530"/>
+      <c r="I10" s="277" t="s">
+        <v>153</v>
+      </c>
+      <c r="J10" s="278">
         <f>+'[1]Page 1 - Daily Travel Detail'!J46</f>
         <v>0</v>
       </c>
-      <c r="K10" s="282"/>
-[...3 lines deleted...]
-      <c r="M10" s="281">
+      <c r="K10" s="279"/>
+      <c r="L10" s="280" t="s">
+        <v>154</v>
+      </c>
+      <c r="M10" s="278">
         <f>+'[1]Page 1 - Daily Travel Detail'!M45</f>
         <v>0</v>
       </c>
-      <c r="N10" s="281">
+      <c r="N10" s="278">
         <f>+'[1]Page 1 - Daily Travel Detail'!N45</f>
         <v>0</v>
       </c>
-      <c r="O10" s="278"/>
-      <c r="P10" s="281">
+      <c r="O10" s="275"/>
+      <c r="P10" s="278">
         <f>+'[1]Page 1 - Daily Travel Detail'!P44</f>
         <v>0</v>
       </c>
-      <c r="Q10" s="284" t="e">
+      <c r="Q10" s="281" t="e">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A11" s="165"/>
-      <c r="B11" s="500" t="s">
+      <c r="B11" s="496" t="s">
+        <v>128</v>
+      </c>
+      <c r="C11" s="497"/>
+      <c r="D11" s="497"/>
+      <c r="E11" s="497"/>
+      <c r="F11" s="497"/>
+      <c r="G11" s="497"/>
+      <c r="H11" s="498"/>
+      <c r="I11" s="502" t="s">
         <v>129</v>
       </c>
-      <c r="C11" s="501"/>
-[...5 lines deleted...]
-      <c r="I11" s="506" t="s">
+      <c r="J11" s="503"/>
+      <c r="K11" s="504"/>
+      <c r="L11" s="502" t="s">
         <v>130</v>
       </c>
-      <c r="J11" s="507"/>
-[...1 lines deleted...]
-      <c r="L11" s="506" t="s">
+      <c r="M11" s="505"/>
+      <c r="N11" s="506"/>
+      <c r="O11" s="502" t="s">
         <v>131</v>
       </c>
-      <c r="M11" s="509"/>
-[...4 lines deleted...]
-      <c r="P11" s="510"/>
+      <c r="P11" s="506"/>
       <c r="Q11" s="155"/>
     </row>
     <row r="12" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="166"/>
-      <c r="B12" s="503"/>
-[...5 lines deleted...]
-      <c r="H12" s="505"/>
+      <c r="B12" s="499"/>
+      <c r="C12" s="500"/>
+      <c r="D12" s="500"/>
+      <c r="E12" s="500"/>
+      <c r="F12" s="500"/>
+      <c r="G12" s="500"/>
+      <c r="H12" s="501"/>
       <c r="I12" s="167"/>
       <c r="J12" s="168" t="s">
+        <v>132</v>
+      </c>
+      <c r="K12" s="168" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="L12" s="167"/>
       <c r="M12" s="168" t="s">
+        <v>132</v>
+      </c>
+      <c r="N12" s="168" t="s">
         <v>133</v>
       </c>
-      <c r="N12" s="168" t="s">
+      <c r="O12" s="168" t="s">
         <v>134</v>
       </c>
-      <c r="O12" s="168" t="s">
+      <c r="P12" s="169" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="Q12" s="155"/>
     </row>
     <row r="13" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B13" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C13" s="469"/>
       <c r="D13" s="470"/>
-      <c r="E13" s="172" t="s">
-        <v>139</v>
+      <c r="E13" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F13" s="471"/>
       <c r="G13" s="471"/>
       <c r="H13" s="472"/>
-      <c r="I13" s="175" t="s">
+      <c r="I13" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J13" s="173"/>
+      <c r="K13" s="173"/>
+      <c r="L13" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M13" s="175"/>
+      <c r="N13" s="176"/>
+      <c r="O13" s="177"/>
+      <c r="P13" s="173"/>
+      <c r="Q13" s="155"/>
+    </row>
+    <row r="14" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B14" s="179" t="s">
         <v>140</v>
-      </c>
-[...16 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C14" s="473"/>
       <c r="D14" s="474"/>
       <c r="E14" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F14" s="476"/>
       <c r="G14" s="473"/>
       <c r="H14" s="477"/>
-      <c r="I14" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P14" s="183"/>
+      <c r="I14" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J14" s="180"/>
+      <c r="K14" s="180"/>
+      <c r="L14" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M14" s="176"/>
+      <c r="N14" s="176"/>
+      <c r="O14" s="182"/>
+      <c r="P14" s="180"/>
       <c r="Q14" s="155"/>
     </row>
     <row r="15" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="186" t="s">
-        <v>147</v>
+      <c r="A15" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B15" s="455"/>
       <c r="C15" s="381"/>
-      <c r="D15" s="188" t="s">
-        <v>148</v>
+      <c r="D15" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E15" s="456"/>
       <c r="F15" s="457"/>
       <c r="G15" s="457"/>
-      <c r="H15" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P15" s="176"/>
+      <c r="H15" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I15" s="488"/>
+      <c r="J15" s="489"/>
+      <c r="K15" s="490"/>
+      <c r="L15" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M15" s="176"/>
+      <c r="N15" s="180"/>
+      <c r="O15" s="182"/>
+      <c r="P15" s="173"/>
       <c r="Q15" s="155"/>
     </row>
     <row r="16" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="182" t="s">
-        <v>151</v>
+      <c r="A16" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B16" s="455"/>
       <c r="C16" s="478"/>
-      <c r="D16" s="191" t="s">
-        <v>148</v>
+      <c r="D16" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E16" s="456"/>
       <c r="F16" s="457"/>
       <c r="G16" s="457"/>
-      <c r="H16" s="192" t="s">
+      <c r="H16" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I16" s="491"/>
+      <c r="J16" s="492"/>
+      <c r="K16" s="493"/>
+      <c r="L16" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I16" s="495"/>
-[...5 lines deleted...]
-      <c r="M16" s="194">
+      <c r="M16" s="191">
         <f>SUM(M13:M15)</f>
         <v>0</v>
       </c>
-      <c r="N16" s="195">
+      <c r="N16" s="192">
         <f>SUM(N13:N15)</f>
         <v>0</v>
       </c>
-      <c r="O16" s="185"/>
-      <c r="P16" s="196"/>
+      <c r="O16" s="182"/>
+      <c r="P16" s="193"/>
       <c r="Q16" s="155"/>
     </row>
     <row r="17" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B17" s="459"/>
       <c r="C17" s="392"/>
       <c r="D17" s="461"/>
       <c r="E17" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F17" s="465">
         <v>0.76</v>
       </c>
       <c r="G17" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H17" s="467"/>
       <c r="I17" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J17" s="450">
         <f>ROUND(IF(D17*F17=" ",0,D17*F17),3)</f>
         <v>0</v>
       </c>
       <c r="K17" s="452"/>
       <c r="L17" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M17" s="453"/>
       <c r="N17" s="453"/>
-      <c r="O17" s="285"/>
-      <c r="P17" s="196"/>
+      <c r="O17" s="282"/>
+      <c r="P17" s="193"/>
       <c r="Q17" s="155"/>
     </row>
     <row r="18" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="460"/>
       <c r="B18" s="382"/>
       <c r="C18" s="382"/>
       <c r="D18" s="462"/>
       <c r="E18" s="464"/>
       <c r="F18" s="466"/>
       <c r="G18" s="464"/>
       <c r="H18" s="468"/>
       <c r="I18" s="449"/>
       <c r="J18" s="451"/>
       <c r="K18" s="451"/>
       <c r="L18" s="449"/>
       <c r="M18" s="454"/>
       <c r="N18" s="454"/>
-      <c r="O18" s="286"/>
-      <c r="P18" s="197"/>
+      <c r="O18" s="283"/>
+      <c r="P18" s="194"/>
       <c r="Q18" s="155"/>
     </row>
     <row r="19" spans="1:17" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="198" t="s">
-        <v>158</v>
+      <c r="A19" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B19" s="434"/>
       <c r="C19" s="435"/>
       <c r="D19" s="436"/>
       <c r="E19" s="435"/>
       <c r="F19" s="435"/>
       <c r="G19" s="435"/>
       <c r="H19" s="437"/>
-      <c r="I19" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="200">
+      <c r="I19" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J19" s="197">
         <f>SUM(J13:J18)</f>
         <v>0</v>
       </c>
-      <c r="K19" s="200">
+      <c r="K19" s="197">
         <f>SUM(K13:K17)</f>
         <v>0</v>
       </c>
-      <c r="L19" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M19" s="201">
+      <c r="L19" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M19" s="198">
         <f>SUM(M16:M17)</f>
         <v>0</v>
       </c>
-      <c r="N19" s="201">
+      <c r="N19" s="198">
         <f>SUM(N16:N17)</f>
         <v>0</v>
       </c>
-      <c r="O19" s="202" t="s">
-[...2 lines deleted...]
-      <c r="P19" s="201">
+      <c r="O19" s="199" t="s">
+        <v>156</v>
+      </c>
+      <c r="P19" s="198">
         <f>SUM(P13:P17)</f>
         <v>0</v>
       </c>
       <c r="Q19" s="155"/>
     </row>
     <row r="20" spans="1:17" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A20" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B20" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C20" s="469"/>
       <c r="D20" s="470"/>
-      <c r="E20" s="172" t="s">
-        <v>139</v>
+      <c r="E20" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F20" s="471"/>
       <c r="G20" s="471"/>
       <c r="H20" s="472"/>
-      <c r="I20" s="175" t="s">
+      <c r="I20" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J20" s="173"/>
+      <c r="K20" s="173"/>
+      <c r="L20" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M20" s="175"/>
+      <c r="N20" s="176"/>
+      <c r="O20" s="200"/>
+      <c r="P20" s="173"/>
+      <c r="Q20" s="155"/>
+    </row>
+    <row r="21" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" s="179" t="s">
         <v>140</v>
-      </c>
-[...16 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C21" s="473"/>
       <c r="D21" s="474"/>
       <c r="E21" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F21" s="476"/>
       <c r="G21" s="473"/>
       <c r="H21" s="477"/>
-      <c r="I21" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P21" s="176"/>
+      <c r="I21" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J21" s="180"/>
+      <c r="K21" s="180"/>
+      <c r="L21" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M21" s="176"/>
+      <c r="N21" s="176"/>
+      <c r="O21" s="200"/>
+      <c r="P21" s="173"/>
       <c r="Q21" s="155"/>
     </row>
     <row r="22" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="186" t="s">
-        <v>147</v>
+      <c r="A22" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B22" s="455"/>
       <c r="C22" s="381"/>
-      <c r="D22" s="188" t="s">
-        <v>148</v>
+      <c r="D22" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E22" s="456"/>
       <c r="F22" s="457"/>
       <c r="G22" s="457"/>
-      <c r="H22" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P22" s="176"/>
+      <c r="H22" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I22" s="488"/>
+      <c r="J22" s="489"/>
+      <c r="K22" s="490"/>
+      <c r="L22" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M22" s="176"/>
+      <c r="N22" s="180"/>
+      <c r="O22" s="200"/>
+      <c r="P22" s="173"/>
       <c r="Q22" s="155"/>
     </row>
     <row r="23" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="182" t="s">
-        <v>151</v>
+      <c r="A23" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B23" s="455"/>
       <c r="C23" s="478"/>
-      <c r="D23" s="191" t="s">
-        <v>148</v>
+      <c r="D23" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E23" s="456"/>
       <c r="F23" s="457"/>
       <c r="G23" s="457"/>
-      <c r="H23" s="192" t="s">
+      <c r="H23" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I23" s="491"/>
+      <c r="J23" s="492"/>
+      <c r="K23" s="493"/>
+      <c r="L23" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I23" s="495"/>
-[...5 lines deleted...]
-      <c r="M23" s="194">
+      <c r="M23" s="191">
         <f>SUM(M20:M22)</f>
         <v>0</v>
       </c>
-      <c r="N23" s="195">
+      <c r="N23" s="192">
         <f>SUM(N20:N22)</f>
         <v>0</v>
       </c>
-      <c r="O23" s="203"/>
-      <c r="P23" s="196"/>
+      <c r="O23" s="200"/>
+      <c r="P23" s="193"/>
       <c r="Q23" s="155"/>
     </row>
     <row r="24" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B24" s="459"/>
       <c r="C24" s="392"/>
       <c r="D24" s="461"/>
       <c r="E24" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F24" s="465">
         <v>0.76</v>
       </c>
       <c r="G24" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H24" s="467"/>
       <c r="I24" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J24" s="450">
         <f>ROUND(IF(D24*F24=" ",0,D24*F24),3)</f>
         <v>0</v>
       </c>
       <c r="K24" s="452"/>
       <c r="L24" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M24" s="453"/>
       <c r="N24" s="453"/>
-      <c r="O24" s="203"/>
-      <c r="P24" s="196"/>
+      <c r="O24" s="200"/>
+      <c r="P24" s="193"/>
       <c r="Q24" s="155"/>
     </row>
     <row r="25" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="460"/>
       <c r="B25" s="382"/>
       <c r="C25" s="382"/>
       <c r="D25" s="462"/>
       <c r="E25" s="464"/>
       <c r="F25" s="466"/>
       <c r="G25" s="464"/>
       <c r="H25" s="468"/>
       <c r="I25" s="449"/>
       <c r="J25" s="451"/>
       <c r="K25" s="451"/>
       <c r="L25" s="449"/>
       <c r="M25" s="454"/>
       <c r="N25" s="454"/>
-      <c r="O25" s="203"/>
-      <c r="P25" s="197"/>
+      <c r="O25" s="200"/>
+      <c r="P25" s="194"/>
       <c r="Q25" s="155"/>
     </row>
     <row r="26" spans="1:17" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="198" t="s">
-        <v>158</v>
+      <c r="A26" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B26" s="434"/>
       <c r="C26" s="435"/>
       <c r="D26" s="436"/>
       <c r="E26" s="435"/>
       <c r="F26" s="435"/>
       <c r="G26" s="435"/>
       <c r="H26" s="437"/>
-      <c r="I26" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="200">
+      <c r="I26" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J26" s="197">
         <f>SUM(J20:J25)</f>
         <v>0</v>
       </c>
-      <c r="K26" s="206">
+      <c r="K26" s="203">
         <f>SUM(K20:K24)</f>
         <v>0</v>
       </c>
-      <c r="L26" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M26" s="201">
+      <c r="L26" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M26" s="198">
         <f>SUM(M23:M24)</f>
         <v>0</v>
       </c>
-      <c r="N26" s="201">
+      <c r="N26" s="198">
         <f>SUM(N23:N24)</f>
         <v>0</v>
       </c>
-      <c r="O26" s="207" t="s">
-[...2 lines deleted...]
-      <c r="P26" s="208">
+      <c r="O26" s="204" t="s">
+        <v>156</v>
+      </c>
+      <c r="P26" s="205">
         <f>SUM(P20:P24)</f>
         <v>0</v>
       </c>
       <c r="Q26" s="155"/>
     </row>
     <row r="27" spans="1:17" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A27" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B27" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C27" s="469"/>
       <c r="D27" s="470"/>
-      <c r="E27" s="172" t="s">
-        <v>139</v>
+      <c r="E27" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F27" s="471"/>
       <c r="G27" s="471"/>
       <c r="H27" s="472"/>
-      <c r="I27" s="175" t="s">
+      <c r="I27" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J27" s="173"/>
+      <c r="K27" s="173"/>
+      <c r="L27" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M27" s="175"/>
+      <c r="N27" s="176"/>
+      <c r="O27" s="206"/>
+      <c r="P27" s="173"/>
+      <c r="Q27" s="155"/>
+    </row>
+    <row r="28" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="179" t="s">
         <v>140</v>
-      </c>
-[...16 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C28" s="473"/>
       <c r="D28" s="474"/>
       <c r="E28" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F28" s="476"/>
       <c r="G28" s="473"/>
       <c r="H28" s="477"/>
-      <c r="I28" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P28" s="176"/>
+      <c r="I28" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J28" s="180"/>
+      <c r="K28" s="180"/>
+      <c r="L28" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M28" s="176"/>
+      <c r="N28" s="176"/>
+      <c r="O28" s="207"/>
+      <c r="P28" s="173"/>
       <c r="Q28" s="155"/>
     </row>
     <row r="29" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="186" t="s">
-        <v>147</v>
+      <c r="A29" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B29" s="455"/>
       <c r="C29" s="381"/>
-      <c r="D29" s="188" t="s">
-        <v>148</v>
+      <c r="D29" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E29" s="456"/>
       <c r="F29" s="457"/>
       <c r="G29" s="457"/>
-      <c r="H29" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P29" s="176"/>
+      <c r="H29" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I29" s="488"/>
+      <c r="J29" s="489"/>
+      <c r="K29" s="490"/>
+      <c r="L29" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M29" s="176"/>
+      <c r="N29" s="180"/>
+      <c r="O29" s="207"/>
+      <c r="P29" s="173"/>
       <c r="Q29" s="155"/>
     </row>
     <row r="30" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="182" t="s">
-        <v>151</v>
+      <c r="A30" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B30" s="455"/>
       <c r="C30" s="478"/>
-      <c r="D30" s="191" t="s">
-        <v>148</v>
+      <c r="D30" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E30" s="456"/>
       <c r="F30" s="457"/>
       <c r="G30" s="457"/>
-      <c r="H30" s="192" t="s">
+      <c r="H30" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I30" s="491"/>
+      <c r="J30" s="492"/>
+      <c r="K30" s="493"/>
+      <c r="L30" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I30" s="495"/>
-[...5 lines deleted...]
-      <c r="M30" s="194">
+      <c r="M30" s="191">
         <f>SUM(M27:M29)</f>
         <v>0</v>
       </c>
-      <c r="N30" s="195">
+      <c r="N30" s="192">
         <f>SUM(N27:N29)</f>
         <v>0</v>
       </c>
-      <c r="O30" s="210"/>
-      <c r="P30" s="196"/>
+      <c r="O30" s="207"/>
+      <c r="P30" s="193"/>
       <c r="Q30" s="155"/>
     </row>
     <row r="31" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B31" s="459"/>
       <c r="C31" s="392"/>
       <c r="D31" s="461"/>
       <c r="E31" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F31" s="465">
         <v>0.76</v>
       </c>
       <c r="G31" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H31" s="467"/>
       <c r="I31" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J31" s="450">
         <f>ROUND(IF(D31*F31=" ",0,D31*F31),3)</f>
         <v>0</v>
       </c>
       <c r="K31" s="452"/>
       <c r="L31" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M31" s="453"/>
       <c r="N31" s="453"/>
-      <c r="O31" s="215"/>
-      <c r="P31" s="216"/>
+      <c r="O31" s="212"/>
+      <c r="P31" s="213"/>
       <c r="Q31" s="155"/>
     </row>
     <row r="32" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="460"/>
       <c r="B32" s="382"/>
       <c r="C32" s="382"/>
       <c r="D32" s="462"/>
       <c r="E32" s="464"/>
       <c r="F32" s="466"/>
       <c r="G32" s="464"/>
       <c r="H32" s="468"/>
       <c r="I32" s="449"/>
       <c r="J32" s="451"/>
       <c r="K32" s="451"/>
       <c r="L32" s="449"/>
       <c r="M32" s="454"/>
       <c r="N32" s="454"/>
-      <c r="O32" s="210"/>
-      <c r="P32" s="217"/>
+      <c r="O32" s="207"/>
+      <c r="P32" s="214"/>
       <c r="Q32" s="155"/>
     </row>
     <row r="33" spans="1:17" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="198" t="s">
-        <v>158</v>
+      <c r="A33" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B33" s="434"/>
       <c r="C33" s="435"/>
       <c r="D33" s="436"/>
       <c r="E33" s="435"/>
       <c r="F33" s="435"/>
       <c r="G33" s="435"/>
       <c r="H33" s="437"/>
-      <c r="I33" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="200">
+      <c r="I33" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J33" s="197">
         <f>SUM(J27:J32)</f>
         <v>0</v>
       </c>
-      <c r="K33" s="206">
+      <c r="K33" s="203">
         <f>SUM(K27:K31)</f>
         <v>0</v>
       </c>
-      <c r="L33" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M33" s="201">
+      <c r="L33" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M33" s="198">
         <f>SUM(M30:M31)</f>
         <v>0</v>
       </c>
-      <c r="N33" s="201">
+      <c r="N33" s="198">
         <f>SUM(N30:N31)</f>
         <v>0</v>
       </c>
-      <c r="O33" s="207" t="s">
-[...2 lines deleted...]
-      <c r="P33" s="208">
+      <c r="O33" s="204" t="s">
+        <v>156</v>
+      </c>
+      <c r="P33" s="205">
         <f>SUM(P27:P31)</f>
         <v>0</v>
       </c>
       <c r="Q33" s="155"/>
     </row>
     <row r="34" spans="1:17" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A34" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B34" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C34" s="469"/>
       <c r="D34" s="470"/>
-      <c r="E34" s="172" t="s">
-        <v>139</v>
+      <c r="E34" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F34" s="471"/>
       <c r="G34" s="471"/>
       <c r="H34" s="472"/>
-      <c r="I34" s="175" t="s">
+      <c r="I34" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J34" s="173"/>
+      <c r="K34" s="173"/>
+      <c r="L34" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M34" s="175"/>
+      <c r="N34" s="176"/>
+      <c r="O34" s="206"/>
+      <c r="P34" s="215"/>
+      <c r="Q34" s="155"/>
+    </row>
+    <row r="35" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B35" s="179" t="s">
         <v>140</v>
-      </c>
-[...16 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C35" s="473"/>
       <c r="D35" s="474"/>
       <c r="E35" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F35" s="476"/>
       <c r="G35" s="473"/>
       <c r="H35" s="477"/>
-      <c r="I35" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P35" s="218"/>
+      <c r="I35" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J35" s="180"/>
+      <c r="K35" s="180"/>
+      <c r="L35" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M35" s="176"/>
+      <c r="N35" s="176"/>
+      <c r="O35" s="207"/>
+      <c r="P35" s="215"/>
       <c r="Q35" s="155"/>
     </row>
     <row r="36" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="186" t="s">
-        <v>147</v>
+      <c r="A36" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B36" s="455"/>
       <c r="C36" s="381"/>
-      <c r="D36" s="188" t="s">
-        <v>148</v>
+      <c r="D36" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E36" s="456"/>
       <c r="F36" s="457"/>
       <c r="G36" s="457"/>
-      <c r="H36" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P36" s="218"/>
+      <c r="H36" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I36" s="488"/>
+      <c r="J36" s="489"/>
+      <c r="K36" s="490"/>
+      <c r="L36" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M36" s="176"/>
+      <c r="N36" s="180"/>
+      <c r="O36" s="207"/>
+      <c r="P36" s="215"/>
       <c r="Q36" s="155"/>
     </row>
     <row r="37" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="182" t="s">
-        <v>151</v>
+      <c r="A37" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B37" s="455"/>
       <c r="C37" s="478"/>
-      <c r="D37" s="191" t="s">
-        <v>148</v>
+      <c r="D37" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E37" s="456"/>
       <c r="F37" s="457"/>
       <c r="G37" s="457"/>
-      <c r="H37" s="192" t="s">
+      <c r="H37" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I37" s="491"/>
+      <c r="J37" s="492"/>
+      <c r="K37" s="493"/>
+      <c r="L37" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I37" s="495"/>
-[...5 lines deleted...]
-      <c r="M37" s="194">
+      <c r="M37" s="191">
         <f>SUM(M34:M36)</f>
         <v>0</v>
       </c>
-      <c r="N37" s="195">
+      <c r="N37" s="192">
         <f>SUM(N34:N36)</f>
         <v>0</v>
       </c>
-      <c r="O37" s="210"/>
-      <c r="P37" s="216"/>
+      <c r="O37" s="207"/>
+      <c r="P37" s="213"/>
       <c r="Q37" s="155"/>
     </row>
     <row r="38" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B38" s="459"/>
       <c r="C38" s="392"/>
       <c r="D38" s="461"/>
       <c r="E38" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F38" s="465">
         <v>0.76</v>
       </c>
       <c r="G38" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H38" s="467"/>
       <c r="I38" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J38" s="450">
         <f>ROUND(IF(D38*F38=" ",0,D38*F38),3)</f>
         <v>0</v>
       </c>
       <c r="K38" s="452"/>
       <c r="L38" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M38" s="453"/>
       <c r="N38" s="453"/>
-      <c r="O38" s="215"/>
-      <c r="P38" s="216"/>
+      <c r="O38" s="212"/>
+      <c r="P38" s="213"/>
       <c r="Q38" s="155"/>
     </row>
     <row r="39" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="460"/>
       <c r="B39" s="382"/>
       <c r="C39" s="382"/>
       <c r="D39" s="462"/>
       <c r="E39" s="464"/>
       <c r="F39" s="466"/>
       <c r="G39" s="464"/>
       <c r="H39" s="468"/>
       <c r="I39" s="449"/>
       <c r="J39" s="451"/>
       <c r="K39" s="451"/>
       <c r="L39" s="449"/>
       <c r="M39" s="454"/>
       <c r="N39" s="454"/>
-      <c r="O39" s="210"/>
-      <c r="P39" s="217"/>
+      <c r="O39" s="207"/>
+      <c r="P39" s="214"/>
       <c r="Q39" s="155"/>
     </row>
     <row r="40" spans="1:17" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="198" t="s">
-        <v>158</v>
+      <c r="A40" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B40" s="434"/>
       <c r="C40" s="435"/>
       <c r="D40" s="436"/>
       <c r="E40" s="435"/>
       <c r="F40" s="435"/>
       <c r="G40" s="435"/>
       <c r="H40" s="437"/>
-      <c r="I40" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="200">
+      <c r="I40" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J40" s="197">
         <f>SUM(J34:J39)</f>
         <v>0</v>
       </c>
-      <c r="K40" s="206">
+      <c r="K40" s="203">
         <f>SUM(K34:K38)</f>
         <v>0</v>
       </c>
-      <c r="L40" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M40" s="201">
+      <c r="L40" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M40" s="198">
         <f>SUM(M37:M38)</f>
         <v>0</v>
       </c>
-      <c r="N40" s="201">
+      <c r="N40" s="198">
         <f>SUM(N37:N38)</f>
         <v>0</v>
       </c>
-      <c r="O40" s="219" t="s">
-[...2 lines deleted...]
-      <c r="P40" s="208">
+      <c r="O40" s="216" t="s">
+        <v>156</v>
+      </c>
+      <c r="P40" s="205">
         <f>SUM(P34:P38)</f>
         <v>0</v>
       </c>
       <c r="Q40" s="155"/>
     </row>
     <row r="41" spans="1:17" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A41" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B41" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C41" s="469"/>
       <c r="D41" s="470"/>
-      <c r="E41" s="172" t="s">
-        <v>139</v>
+      <c r="E41" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F41" s="471"/>
       <c r="G41" s="471"/>
       <c r="H41" s="472"/>
-      <c r="I41" s="175" t="s">
+      <c r="I41" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J41" s="173"/>
+      <c r="K41" s="173"/>
+      <c r="L41" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M41" s="175"/>
+      <c r="N41" s="176"/>
+      <c r="O41" s="206"/>
+      <c r="P41" s="215"/>
+      <c r="Q41" s="155"/>
+    </row>
+    <row r="42" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B42" s="179" t="s">
         <v>140</v>
-      </c>
-[...16 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C42" s="473"/>
       <c r="D42" s="474"/>
       <c r="E42" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F42" s="476"/>
       <c r="G42" s="473"/>
       <c r="H42" s="477"/>
-      <c r="I42" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P42" s="218"/>
+      <c r="I42" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J42" s="180"/>
+      <c r="K42" s="180"/>
+      <c r="L42" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M42" s="176"/>
+      <c r="N42" s="176"/>
+      <c r="O42" s="207"/>
+      <c r="P42" s="215"/>
       <c r="Q42" s="155"/>
     </row>
     <row r="43" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="186" t="s">
-        <v>147</v>
+      <c r="A43" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B43" s="455"/>
       <c r="C43" s="381"/>
-      <c r="D43" s="188" t="s">
-        <v>148</v>
+      <c r="D43" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E43" s="456"/>
       <c r="F43" s="457"/>
       <c r="G43" s="457"/>
-      <c r="H43" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P43" s="218"/>
+      <c r="H43" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I43" s="488"/>
+      <c r="J43" s="489"/>
+      <c r="K43" s="490"/>
+      <c r="L43" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M43" s="176"/>
+      <c r="N43" s="180"/>
+      <c r="O43" s="207"/>
+      <c r="P43" s="215"/>
       <c r="Q43" s="155"/>
     </row>
     <row r="44" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="182" t="s">
-        <v>151</v>
+      <c r="A44" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B44" s="455"/>
       <c r="C44" s="478"/>
-      <c r="D44" s="191" t="s">
-        <v>148</v>
+      <c r="D44" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E44" s="456"/>
       <c r="F44" s="457"/>
       <c r="G44" s="457"/>
-      <c r="H44" s="192" t="s">
+      <c r="H44" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I44" s="491"/>
+      <c r="J44" s="492"/>
+      <c r="K44" s="493"/>
+      <c r="L44" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I44" s="495"/>
-[...5 lines deleted...]
-      <c r="M44" s="194">
+      <c r="M44" s="191">
         <f>SUM(M41:M43)</f>
         <v>0</v>
       </c>
-      <c r="N44" s="195">
+      <c r="N44" s="192">
         <f>SUM(N41:N43)</f>
         <v>0</v>
       </c>
-      <c r="O44" s="210"/>
-      <c r="P44" s="216"/>
+      <c r="O44" s="207"/>
+      <c r="P44" s="213"/>
       <c r="Q44" s="155"/>
     </row>
     <row r="45" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B45" s="459"/>
       <c r="C45" s="392"/>
       <c r="D45" s="461"/>
       <c r="E45" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F45" s="465">
         <v>0.76</v>
       </c>
       <c r="G45" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H45" s="467"/>
       <c r="I45" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J45" s="450">
         <f>ROUND(IF(D45*F45=" ",0,D45*F45),3)</f>
         <v>0</v>
       </c>
       <c r="K45" s="452"/>
       <c r="L45" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M45" s="453"/>
       <c r="N45" s="453"/>
-      <c r="O45" s="215"/>
-      <c r="P45" s="216"/>
+      <c r="O45" s="212"/>
+      <c r="P45" s="213"/>
       <c r="Q45" s="155"/>
     </row>
     <row r="46" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="460"/>
       <c r="B46" s="382"/>
       <c r="C46" s="382"/>
       <c r="D46" s="462"/>
       <c r="E46" s="464"/>
       <c r="F46" s="466"/>
       <c r="G46" s="464"/>
       <c r="H46" s="468"/>
       <c r="I46" s="449"/>
       <c r="J46" s="451"/>
       <c r="K46" s="451"/>
       <c r="L46" s="449"/>
       <c r="M46" s="454"/>
       <c r="N46" s="454"/>
-      <c r="O46" s="210"/>
-      <c r="P46" s="217"/>
+      <c r="O46" s="207"/>
+      <c r="P46" s="214"/>
       <c r="Q46" s="155"/>
     </row>
     <row r="47" spans="1:17" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="198" t="s">
-        <v>158</v>
+      <c r="A47" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B47" s="434"/>
       <c r="C47" s="435"/>
       <c r="D47" s="436"/>
       <c r="E47" s="435"/>
       <c r="F47" s="435"/>
       <c r="G47" s="435"/>
       <c r="H47" s="437"/>
-      <c r="I47" s="199" t="s">
+      <c r="I47" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J47" s="197">
+        <f>SUM(J41:J46)</f>
+        <v>0</v>
+      </c>
+      <c r="K47" s="203">
+        <f>SUM(K41:K45)</f>
+        <v>0</v>
+      </c>
+      <c r="L47" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M47" s="198">
+        <f>SUM(M44:M45)</f>
+        <v>0</v>
+      </c>
+      <c r="N47" s="198">
+        <f>SUM(N44:N45)</f>
+        <v>0</v>
+      </c>
+      <c r="O47" s="217" t="s">
+        <v>156</v>
+      </c>
+      <c r="P47" s="205">
+        <f>SUM(P41:P45)</f>
+        <v>0</v>
+      </c>
+      <c r="Q47" s="155"/>
+    </row>
+    <row r="48" spans="1:17" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="218"/>
+      <c r="B48" s="219"/>
+      <c r="C48" s="219"/>
+      <c r="D48" s="219"/>
+      <c r="E48" s="219"/>
+      <c r="F48" s="219"/>
+      <c r="G48" s="219"/>
+      <c r="H48" s="219"/>
+      <c r="I48" s="220" t="s">
+        <v>137</v>
+      </c>
+      <c r="J48" s="284">
+        <f>SUM(J41,J34,J27,J20,J13)</f>
+        <v>0</v>
+      </c>
+      <c r="K48" s="221">
+        <f>SUM(K41,K34,K27,K20,K13)</f>
+        <v>0</v>
+      </c>
+      <c r="L48" s="222" t="s">
+        <v>157</v>
+      </c>
+      <c r="M48" s="223">
+        <f>SUM(M44,M37,M30,M23,M16)</f>
+        <v>0</v>
+      </c>
+      <c r="N48" s="223">
+        <f>SUM(N44,N37,N30,N23,N16)</f>
+        <v>0</v>
+      </c>
+      <c r="O48" s="224" t="s">
+        <v>158</v>
+      </c>
+      <c r="P48" s="225">
+        <f>SUM(P19,P26,P33,P40,P47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="226"/>
+      <c r="C49" s="226"/>
+      <c r="D49" s="226"/>
+      <c r="E49" s="226"/>
+      <c r="F49" s="227"/>
+      <c r="G49" s="438" t="s">
         <v>159</v>
       </c>
-      <c r="J47" s="200">
-[...47 lines deleted...]
-      <c r="L48" s="225" t="s">
+      <c r="H49" s="439"/>
+      <c r="I49" s="229" t="s">
+        <v>142</v>
+      </c>
+      <c r="J49" s="285">
+        <f>SUM(J42,J35,J28,J21,J14)</f>
+        <v>0</v>
+      </c>
+      <c r="K49" s="230">
+        <f>SUM(K42,K35,K28,K21,K14)</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="231" t="s">
         <v>160</v>
       </c>
-      <c r="M48" s="226">
-[...39 lines deleted...]
-      <c r="M49" s="235">
+      <c r="M49" s="232">
         <f>SUM(M45,M38,M31,M24,M17)</f>
         <v>0</v>
       </c>
-      <c r="N49" s="235">
+      <c r="N49" s="232">
         <f>SUM(N45,N38,N31,N24,N17)</f>
         <v>0</v>
       </c>
-      <c r="O49" s="236"/>
-      <c r="P49" s="237"/>
+      <c r="O49" s="233"/>
+      <c r="P49" s="234"/>
     </row>
     <row r="50" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G50" s="439"/>
       <c r="H50" s="439"/>
-      <c r="I50" s="238" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="288">
+      <c r="I50" s="235" t="s">
+        <v>153</v>
+      </c>
+      <c r="J50" s="285">
         <f>SUM(J17,J24,J31,J38,J45)</f>
         <v>0</v>
       </c>
-      <c r="K50" s="240"/>
-[...4 lines deleted...]
-      <c r="P50" s="244"/>
+      <c r="K50" s="237"/>
+      <c r="L50" s="238"/>
+      <c r="M50" s="238"/>
+      <c r="N50" s="239"/>
+      <c r="O50" s="240"/>
+      <c r="P50" s="241"/>
     </row>
     <row r="51" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="245" t="s">
-        <v>164</v>
+      <c r="A51" s="242" t="s">
+        <v>161</v>
       </c>
       <c r="B51"/>
-      <c r="C51" s="246"/>
-[...1 lines deleted...]
-      <c r="E51" s="246"/>
+      <c r="C51" s="243"/>
+      <c r="D51" s="243"/>
+      <c r="E51" s="243"/>
       <c r="I51" s="7"/>
-      <c r="K51" s="247"/>
-[...3 lines deleted...]
-      <c r="O51" s="249"/>
+      <c r="K51" s="244"/>
+      <c r="L51" s="245"/>
+      <c r="M51" s="245"/>
+      <c r="N51" s="245"/>
+      <c r="O51" s="246"/>
     </row>
     <row r="52" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="250">
+      <c r="A52" s="247">
         <v>-1</v>
       </c>
       <c r="B52" s="440" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C52" s="441"/>
       <c r="D52" s="37"/>
-      <c r="E52" s="250">
+      <c r="E52" s="247">
         <v>-2</v>
       </c>
       <c r="F52" s="442" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G52" s="443"/>
       <c r="H52" s="443"/>
-      <c r="I52" s="251">
+      <c r="I52" s="248">
         <v>-3</v>
       </c>
       <c r="J52" s="444" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="K52" s="445"/>
       <c r="L52" s="445"/>
     </row>
     <row r="53" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="446" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C53" s="441"/>
       <c r="D53"/>
       <c r="E53" s="37"/>
       <c r="F53" s="440" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="G53" s="441"/>
-      <c r="H53" s="253"/>
-      <c r="I53" s="231"/>
+      <c r="H53" s="250"/>
+      <c r="I53" s="228"/>
       <c r="J53" s="445"/>
       <c r="K53" s="445"/>
       <c r="L53" s="445"/>
       <c r="O53" s="7"/>
-      <c r="Q53" s="289"/>
+      <c r="Q53" s="286"/>
     </row>
     <row r="54" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="252" t="s">
-        <v>170</v>
+      <c r="B54" s="249" t="s">
+        <v>167</v>
       </c>
       <c r="C54" s="37"/>
       <c r="D54" s="37"/>
       <c r="E54" s="37"/>
       <c r="F54" s="447" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="G54" s="441"/>
-      <c r="H54" s="253"/>
-      <c r="I54" s="253"/>
+      <c r="H54" s="250"/>
+      <c r="I54" s="250"/>
       <c r="J54" s="445"/>
       <c r="K54" s="445"/>
       <c r="L54" s="445"/>
       <c r="O54" s="7"/>
     </row>
     <row r="55" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="254"/>
+      <c r="A55" s="251"/>
       <c r="B55" s="446" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C55" s="441"/>
       <c r="D55"/>
       <c r="E55" s="37"/>
       <c r="F55" s="440" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="G55" s="441"/>
-      <c r="H55" s="253"/>
-      <c r="I55" s="253"/>
+      <c r="H55" s="250"/>
+      <c r="I55" s="250"/>
       <c r="J55" s="445"/>
       <c r="K55" s="445"/>
       <c r="L55" s="445"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
       <c r="O55" s="12"/>
-      <c r="P55" s="255"/>
-      <c r="Q55" s="290"/>
+      <c r="P55" s="252"/>
+      <c r="Q55" s="287"/>
     </row>
     <row r="56" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="447" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="G56" s="441"/>
-      <c r="H56" s="253"/>
-      <c r="I56" s="256"/>
+      <c r="H56" s="250"/>
+      <c r="I56" s="253"/>
       <c r="J56" s="445"/>
       <c r="K56" s="445"/>
       <c r="L56" s="445"/>
       <c r="M56" s="6"/>
       <c r="N56" s="6"/>
       <c r="O56" s="12"/>
     </row>
     <row r="57" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="254"/>
+      <c r="A57" s="251"/>
       <c r="B57" s="6"/>
       <c r="C57" s="6"/>
       <c r="D57" s="6"/>
       <c r="E57" s="6"/>
       <c r="F57" s="6"/>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="12"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
       <c r="N57" s="6"/>
       <c r="O57" s="12"/>
-      <c r="P57" s="255"/>
-      <c r="Q57" s="290"/>
+      <c r="P57" s="252"/>
+      <c r="Q57" s="287"/>
     </row>
     <row r="58" spans="1:17" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A58" s="257" t="s">
-[...3 lines deleted...]
-        <v>176</v>
+      <c r="A58" s="254" t="s">
+        <v>172</v>
+      </c>
+      <c r="B58" s="255" t="s">
+        <v>173</v>
       </c>
       <c r="C58" s="37"/>
       <c r="D58" s="37"/>
       <c r="E58" s="37"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="37"/>
       <c r="I58" s="37"/>
       <c r="J58" s="37"/>
       <c r="K58" s="37"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58" s="7"/>
-      <c r="P58" s="255"/>
-      <c r="Q58" s="290"/>
+      <c r="P58" s="252"/>
+      <c r="Q58" s="287"/>
     </row>
     <row r="59" spans="1:17" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A59" s="6"/>
       <c r="B59" s="431" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C59" s="431"/>
       <c r="D59" s="431"/>
       <c r="E59" s="431"/>
       <c r="F59" s="431"/>
       <c r="I59" s="7"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
       <c r="O59" s="12"/>
       <c r="P59" s="6"/>
       <c r="Q59" s="6"/>
     </row>
     <row r="60" spans="1:17" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A60" s="6"/>
       <c r="B60" s="6"/>
       <c r="C60" s="432" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D60" s="432"/>
       <c r="E60" s="432"/>
-      <c r="F60" s="253"/>
+      <c r="F60" s="250"/>
       <c r="G60" s="433">
         <v>143.1</v>
       </c>
       <c r="H60" s="430"/>
       <c r="I60" s="7"/>
       <c r="L60" s="6"/>
-      <c r="N60" s="260"/>
+      <c r="N60" s="257"/>
       <c r="O60" s="12"/>
       <c r="P60" s="6"/>
       <c r="Q60" s="6"/>
     </row>
     <row r="61" spans="1:17" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B61" s="6"/>
       <c r="C61" s="432" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D61" s="432"/>
       <c r="E61" s="432"/>
       <c r="F61" s="432"/>
       <c r="G61" s="433">
         <v>163.4</v>
       </c>
       <c r="H61" s="430"/>
       <c r="I61" s="7"/>
-      <c r="N61" s="260"/>
+      <c r="N61" s="257"/>
       <c r="O61" s="6"/>
       <c r="Q61" s="6"/>
     </row>
     <row r="62" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="6"/>
       <c r="D62" s="6"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="12"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
       <c r="N62" s="6"/>
       <c r="O62" s="12"/>
-      <c r="P62" s="261" t="s">
+      <c r="P62" s="258" t="s">
         <v>104</v>
       </c>
-      <c r="Q62" s="290"/>
+      <c r="Q62" s="287"/>
     </row>
   </sheetData>
   <mergeCells count="144">
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="D1:M1"/>
     <mergeCell ref="F2:L2"/>
     <mergeCell ref="F3:L3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E7:H7"/>
     <mergeCell ref="C8:H10"/>
     <mergeCell ref="B11:H12"/>
@@ -13601,1743 +13621,1743 @@
       <formula1>"24.40"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N43 N15 N29 N36" xr:uid="{B814128D-243E-48CD-A2AD-61D1EE244B74}">
       <formula1>" 27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N41 M13" xr:uid="{5DD2E73B-96F0-4C30-8959-8D8794544988}">
       <formula1>" 10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N42 M14:N14 M21:N21 M28:N28 M35:N35" xr:uid="{27A30FB6-83FE-4F94-B348-A60049F245E5}">
       <formula1>"14.00"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F45:F46 F17:F18 F24:F25 F31:F32 F38:F39" xr:uid="{06FCAA4A-3198-4A3A-91F6-87E2C8FE1700}">
       <formula1>".760, .33"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Time must be entered in the following format:   h:mm" sqref="B36:B37 E36:G37 B29:B30 B22:B23 B15:B16 E22:G23 E15:G16 E29:G30 B43:B44 E43:G44" xr:uid="{1D79D7C3-4D46-4738-BE69-9E40CEACCE69}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24054546-965F-44FE-8C35-A181C8E61597}">
   <dimension ref="A1:Q62"/>
   <sheetViews>
-    <sheetView zoomScale="25" zoomScaleNormal="25" workbookViewId="0">
-      <selection activeCell="AQ50" sqref="AQ50"/>
+    <sheetView topLeftCell="A27" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="B41" sqref="B41:H41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="7" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="7" customWidth="1"/>
     <col min="4" max="4" width="19.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="5.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="7"/>
     <col min="7" max="7" width="8" style="7" customWidth="1"/>
     <col min="8" max="8" width="29.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="16.7109375" style="7" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="7" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="7" customWidth="1"/>
     <col min="15" max="15" width="16.7109375" style="9" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" style="7" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="144"/>
       <c r="B1" s="144"/>
-      <c r="C1" s="262"/>
-[...11 lines deleted...]
-      <c r="M1" s="511"/>
+      <c r="C1" s="259"/>
+      <c r="D1" s="507" t="s">
+        <v>124</v>
+      </c>
+      <c r="E1" s="507"/>
+      <c r="F1" s="507"/>
+      <c r="G1" s="507"/>
+      <c r="H1" s="507"/>
+      <c r="I1" s="507"/>
+      <c r="J1" s="507"/>
+      <c r="K1" s="507"/>
+      <c r="L1" s="507"/>
+      <c r="M1" s="507"/>
       <c r="N1" s="146"/>
       <c r="O1" s="146"/>
       <c r="P1" s="147"/>
     </row>
     <row r="2" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="144"/>
       <c r="B2" s="144"/>
-      <c r="C2" s="262"/>
-[...10 lines deleted...]
-      <c r="L2" s="513"/>
+      <c r="C2" s="259"/>
+      <c r="D2" s="259"/>
+      <c r="E2" s="259"/>
+      <c r="F2" s="509" t="s">
+        <v>125</v>
+      </c>
+      <c r="G2" s="509"/>
+      <c r="H2" s="509"/>
+      <c r="I2" s="509"/>
+      <c r="J2" s="509"/>
+      <c r="K2" s="509"/>
+      <c r="L2" s="509"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
-      <c r="O2" s="262"/>
-      <c r="P2" s="262"/>
+      <c r="O2" s="259"/>
+      <c r="P2" s="259"/>
     </row>
     <row r="3" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="149"/>
-      <c r="B3" s="263"/>
-[...11 lines deleted...]
-      <c r="L3" s="514"/>
+      <c r="B3" s="260"/>
+      <c r="C3" s="259"/>
+      <c r="D3" s="259"/>
+      <c r="E3" s="259"/>
+      <c r="F3" s="510" t="s">
+        <v>126</v>
+      </c>
+      <c r="G3" s="510"/>
+      <c r="H3" s="510"/>
+      <c r="I3" s="510"/>
+      <c r="J3" s="510"/>
+      <c r="K3" s="510"/>
+      <c r="L3" s="510"/>
       <c r="M3" s="151"/>
       <c r="N3" s="151"/>
-      <c r="O3" s="262"/>
-      <c r="P3" s="262"/>
+      <c r="O3" s="259"/>
+      <c r="P3" s="259"/>
     </row>
     <row r="4" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="515" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="517">
+      <c r="A4" s="511" t="s">
+        <v>127</v>
+      </c>
+      <c r="B4" s="511"/>
+      <c r="C4" s="513">
         <f>+'[1]Daily Travel Summary'!A15</f>
         <v>0</v>
       </c>
-      <c r="D4" s="517"/>
-[...3 lines deleted...]
-      <c r="H4" s="517"/>
+      <c r="D4" s="513"/>
+      <c r="E4" s="513"/>
+      <c r="F4" s="513"/>
+      <c r="G4" s="513"/>
+      <c r="H4" s="513"/>
       <c r="I4" s="153"/>
       <c r="J4" s="154" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="M4" s="517">
+        <v>176</v>
+      </c>
+      <c r="M4" s="513">
         <f>+'[1]Daily Travel Summary'!B13</f>
         <v>0</v>
       </c>
-      <c r="N4" s="517"/>
+      <c r="N4" s="513"/>
     </row>
     <row r="5" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="152" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B5" s="156"/>
-      <c r="C5" s="535">
+      <c r="C5" s="531">
         <f ca="1">TODAY()</f>
-        <v>46246</v>
-[...5 lines deleted...]
-      <c r="H5" s="535"/>
+        <v>46260</v>
+      </c>
+      <c r="D5" s="531"/>
+      <c r="E5" s="531"/>
+      <c r="F5" s="531"/>
+      <c r="G5" s="531"/>
+      <c r="H5" s="531"/>
       <c r="I5" s="157"/>
       <c r="J5" s="157"/>
       <c r="K5" s="158"/>
       <c r="L5" s="158"/>
       <c r="M5" s="156"/>
       <c r="N5" s="159" t="s">
         <v>48</v>
       </c>
       <c r="O5" s="159"/>
       <c r="P5" s="160"/>
     </row>
     <row r="6" spans="1:16" s="155" customFormat="1" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="536"/>
-[...1 lines deleted...]
-      <c r="C6" s="538" t="s">
+      <c r="A6" s="532"/>
+      <c r="B6" s="533"/>
+      <c r="C6" s="534" t="s">
+        <v>128</v>
+      </c>
+      <c r="D6" s="535"/>
+      <c r="E6" s="535"/>
+      <c r="F6" s="535"/>
+      <c r="G6" s="535"/>
+      <c r="H6" s="536"/>
+      <c r="I6" s="534" t="s">
         <v>129</v>
       </c>
-      <c r="D6" s="539"/>
-[...4 lines deleted...]
-      <c r="I6" s="538" t="s">
+      <c r="J6" s="535"/>
+      <c r="K6" s="537"/>
+      <c r="L6" s="538" t="s">
         <v>130</v>
       </c>
-      <c r="J6" s="539"/>
-[...1 lines deleted...]
-      <c r="L6" s="542" t="s">
+      <c r="M6" s="535"/>
+      <c r="N6" s="536"/>
+      <c r="O6" s="539" t="s">
         <v>131</v>
       </c>
-      <c r="M6" s="539"/>
-[...1 lines deleted...]
-      <c r="O6" s="543" t="s">
+      <c r="P6" s="540"/>
+    </row>
+    <row r="7" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="262" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="516" t="s">
+        <v>177</v>
+      </c>
+      <c r="C7" s="517"/>
+      <c r="D7" s="518"/>
+      <c r="E7" s="519" t="s">
+        <v>178</v>
+      </c>
+      <c r="F7" s="520"/>
+      <c r="G7" s="520"/>
+      <c r="H7" s="521"/>
+      <c r="I7" s="167"/>
+      <c r="J7" s="263" t="s">
         <v>132</v>
       </c>
-      <c r="P6" s="544"/>
-[...17 lines deleted...]
-      <c r="J7" s="266" t="s">
+      <c r="K7" s="263" t="s">
         <v>133</v>
       </c>
-      <c r="K7" s="266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L7" s="167"/>
-      <c r="M7" s="266" t="s">
+      <c r="M7" s="263" t="s">
+        <v>132</v>
+      </c>
+      <c r="N7" s="264" t="s">
         <v>133</v>
       </c>
-      <c r="N7" s="267" t="s">
-[...3 lines deleted...]
-      <c r="P7" s="269"/>
+      <c r="O7" s="265"/>
+      <c r="P7" s="266"/>
     </row>
     <row r="8" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="271"/>
-[...8 lines deleted...]
-      <c r="H8" s="528"/>
+      <c r="A8" s="268"/>
+      <c r="B8" s="269"/>
+      <c r="C8" s="522" t="s">
+        <v>179</v>
+      </c>
+      <c r="D8" s="523"/>
+      <c r="E8" s="523"/>
+      <c r="F8" s="523"/>
+      <c r="G8" s="523"/>
+      <c r="H8" s="524"/>
       <c r="I8" s="168" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="J8" s="273">
+        <v>137</v>
+      </c>
+      <c r="J8" s="270">
         <f>+'[1]Page 2 - Daily Travel Detail'!J48+'[1]Page 2 - Daily Travel Detail'!J8</f>
         <v>0</v>
       </c>
-      <c r="K8" s="273">
+      <c r="K8" s="270">
         <f>+'[1]Page 2 - Daily Travel Detail'!K48+'[1]Page 2 - Daily Travel Detail'!K8</f>
         <v>0</v>
       </c>
       <c r="L8" s="167"/>
       <c r="M8" s="167"/>
       <c r="N8" s="167"/>
-      <c r="O8" s="268"/>
-      <c r="P8" s="269"/>
+      <c r="O8" s="265"/>
+      <c r="P8" s="266"/>
     </row>
     <row r="9" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="268"/>
-[...6 lines deleted...]
-      <c r="H9" s="531"/>
+      <c r="A9" s="265"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="525"/>
+      <c r="D9" s="526"/>
+      <c r="E9" s="526"/>
+      <c r="F9" s="526"/>
+      <c r="G9" s="526"/>
+      <c r="H9" s="527"/>
       <c r="I9" s="168" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="J9" s="273">
+        <v>142</v>
+      </c>
+      <c r="J9" s="270">
         <f>+'[1]Page 2 - Daily Travel Detail'!J49+'[1]Page 2 - Daily Travel Detail'!J9</f>
         <v>0</v>
       </c>
-      <c r="K9" s="273">
+      <c r="K9" s="270">
         <f>+'[1]Page 2 - Daily Travel Detail'!K49+'[1]Page 2 - Daily Travel Detail'!K9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="276" t="s">
-[...2 lines deleted...]
-      <c r="M9" s="273">
+      <c r="L9" s="273" t="s">
+        <v>153</v>
+      </c>
+      <c r="M9" s="270">
         <f>+'[1]Page 2 - Daily Travel Detail'!M48+'[1]Page 2 - Daily Travel Detail'!M9</f>
         <v>0</v>
       </c>
-      <c r="N9" s="273">
+      <c r="N9" s="270">
         <f>+'[1]Page 2 - Daily Travel Detail'!N48+'[1]Page 2 - Daily Travel Detail'!N9</f>
         <v>0</v>
       </c>
-      <c r="O9" s="268"/>
-      <c r="P9" s="269"/>
+      <c r="O9" s="265"/>
+      <c r="P9" s="266"/>
     </row>
     <row r="10" spans="1:16" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="278"/>
-[...10 lines deleted...]
-      <c r="J10" s="273">
+      <c r="A10" s="275"/>
+      <c r="B10" s="276"/>
+      <c r="C10" s="528"/>
+      <c r="D10" s="529"/>
+      <c r="E10" s="529"/>
+      <c r="F10" s="529"/>
+      <c r="G10" s="529"/>
+      <c r="H10" s="530"/>
+      <c r="I10" s="277" t="s">
+        <v>153</v>
+      </c>
+      <c r="J10" s="270">
         <f>+'[1]Page 2 - Daily Travel Detail'!J50+'[1]Page 2 - Daily Travel Detail'!J10</f>
         <v>0</v>
       </c>
-      <c r="K10" s="240"/>
-[...3 lines deleted...]
-      <c r="M10" s="273">
+      <c r="K10" s="237"/>
+      <c r="L10" s="280" t="s">
+        <v>154</v>
+      </c>
+      <c r="M10" s="270">
         <f>+'[1]Page 2 - Daily Travel Detail'!M49+'[1]Page 2 - Daily Travel Detail'!M10</f>
         <v>0</v>
       </c>
-      <c r="N10" s="273">
+      <c r="N10" s="270">
         <f>+'[1]Page 2 - Daily Travel Detail'!N49+'[1]Page 2 - Daily Travel Detail'!N10</f>
         <v>0</v>
       </c>
-      <c r="O10" s="278"/>
-      <c r="P10" s="273">
+      <c r="O10" s="275"/>
+      <c r="P10" s="270">
         <f>+'[1]Page 2 - Daily Travel Detail'!P48+'[1]Page 2 - Daily Travel Detail'!P10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A11" s="165"/>
-      <c r="B11" s="500" t="s">
+      <c r="B11" s="496" t="s">
+        <v>128</v>
+      </c>
+      <c r="C11" s="497"/>
+      <c r="D11" s="497"/>
+      <c r="E11" s="497"/>
+      <c r="F11" s="497"/>
+      <c r="G11" s="497"/>
+      <c r="H11" s="498"/>
+      <c r="I11" s="502" t="s">
         <v>129</v>
       </c>
-      <c r="C11" s="501"/>
-[...5 lines deleted...]
-      <c r="I11" s="506" t="s">
+      <c r="J11" s="503"/>
+      <c r="K11" s="504"/>
+      <c r="L11" s="502" t="s">
         <v>130</v>
       </c>
-      <c r="J11" s="507"/>
-[...1 lines deleted...]
-      <c r="L11" s="506" t="s">
+      <c r="M11" s="505"/>
+      <c r="N11" s="506"/>
+      <c r="O11" s="502" t="s">
         <v>131</v>
       </c>
-      <c r="M11" s="509"/>
-[...4 lines deleted...]
-      <c r="P11" s="510"/>
+      <c r="P11" s="506"/>
     </row>
     <row r="12" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="166"/>
-      <c r="B12" s="503"/>
-[...5 lines deleted...]
-      <c r="H12" s="505"/>
+      <c r="B12" s="499"/>
+      <c r="C12" s="500"/>
+      <c r="D12" s="500"/>
+      <c r="E12" s="500"/>
+      <c r="F12" s="500"/>
+      <c r="G12" s="500"/>
+      <c r="H12" s="501"/>
       <c r="I12" s="167"/>
       <c r="J12" s="168" t="s">
+        <v>132</v>
+      </c>
+      <c r="K12" s="168" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="L12" s="167"/>
       <c r="M12" s="168" t="s">
+        <v>132</v>
+      </c>
+      <c r="N12" s="168" t="s">
         <v>133</v>
       </c>
-      <c r="N12" s="168" t="s">
+      <c r="O12" s="168" t="s">
         <v>134</v>
       </c>
-      <c r="O12" s="168" t="s">
+      <c r="P12" s="169" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B13" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C13" s="469"/>
       <c r="D13" s="470"/>
-      <c r="E13" s="172" t="s">
-        <v>139</v>
+      <c r="E13" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F13" s="471"/>
       <c r="G13" s="471"/>
       <c r="H13" s="472"/>
-      <c r="I13" s="175" t="s">
+      <c r="I13" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J13" s="173"/>
+      <c r="K13" s="173"/>
+      <c r="L13" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M13" s="175"/>
+      <c r="N13" s="176"/>
+      <c r="O13" s="177"/>
+      <c r="P13" s="173"/>
+    </row>
+    <row r="14" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B14" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C14" s="473"/>
       <c r="D14" s="474"/>
       <c r="E14" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F14" s="476"/>
       <c r="G14" s="473"/>
       <c r="H14" s="477"/>
-      <c r="I14" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P14" s="183"/>
+      <c r="I14" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J14" s="180"/>
+      <c r="K14" s="180"/>
+      <c r="L14" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M14" s="176"/>
+      <c r="N14" s="176"/>
+      <c r="O14" s="182"/>
+      <c r="P14" s="180"/>
     </row>
     <row r="15" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="186" t="s">
-        <v>147</v>
+      <c r="A15" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B15" s="455"/>
       <c r="C15" s="381"/>
-      <c r="D15" s="188" t="s">
-        <v>148</v>
+      <c r="D15" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E15" s="456"/>
       <c r="F15" s="457"/>
       <c r="G15" s="457"/>
-      <c r="H15" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P15" s="176"/>
+      <c r="H15" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I15" s="488"/>
+      <c r="J15" s="489"/>
+      <c r="K15" s="490"/>
+      <c r="L15" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M15" s="176"/>
+      <c r="N15" s="180"/>
+      <c r="O15" s="182"/>
+      <c r="P15" s="173"/>
     </row>
     <row r="16" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="182" t="s">
-        <v>151</v>
+      <c r="A16" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B16" s="455"/>
       <c r="C16" s="478"/>
-      <c r="D16" s="191" t="s">
-        <v>148</v>
+      <c r="D16" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E16" s="456"/>
       <c r="F16" s="457"/>
       <c r="G16" s="457"/>
-      <c r="H16" s="192" t="s">
+      <c r="H16" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I16" s="491"/>
+      <c r="J16" s="492"/>
+      <c r="K16" s="493"/>
+      <c r="L16" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I16" s="495"/>
-[...5 lines deleted...]
-      <c r="M16" s="194">
+      <c r="M16" s="191">
         <f>SUM(M13:M15)</f>
         <v>0</v>
       </c>
-      <c r="N16" s="195">
+      <c r="N16" s="192">
         <f>SUM(N13:N15)</f>
         <v>0</v>
       </c>
-      <c r="O16" s="185"/>
-      <c r="P16" s="196"/>
+      <c r="O16" s="182"/>
+      <c r="P16" s="193"/>
     </row>
     <row r="17" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B17" s="459"/>
       <c r="C17" s="392"/>
       <c r="D17" s="461"/>
       <c r="E17" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F17" s="465">
         <v>0.76</v>
       </c>
       <c r="G17" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H17" s="467"/>
       <c r="I17" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J17" s="450">
         <f>ROUND(IF(D17*F17=" ",0,D17*F17),3)</f>
         <v>0</v>
       </c>
       <c r="K17" s="452"/>
       <c r="L17" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M17" s="453"/>
       <c r="N17" s="453"/>
-      <c r="O17" s="285"/>
-      <c r="P17" s="196"/>
+      <c r="O17" s="282"/>
+      <c r="P17" s="193"/>
     </row>
     <row r="18" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="460"/>
       <c r="B18" s="382"/>
       <c r="C18" s="382"/>
       <c r="D18" s="462"/>
       <c r="E18" s="464"/>
       <c r="F18" s="466"/>
       <c r="G18" s="464"/>
       <c r="H18" s="468"/>
       <c r="I18" s="449"/>
       <c r="J18" s="451"/>
       <c r="K18" s="451"/>
       <c r="L18" s="449"/>
       <c r="M18" s="454"/>
       <c r="N18" s="454"/>
-      <c r="O18" s="286"/>
-      <c r="P18" s="197"/>
+      <c r="O18" s="283"/>
+      <c r="P18" s="194"/>
     </row>
     <row r="19" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="198" t="s">
-        <v>158</v>
+      <c r="A19" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B19" s="434"/>
       <c r="C19" s="435"/>
       <c r="D19" s="436"/>
       <c r="E19" s="435"/>
       <c r="F19" s="435"/>
       <c r="G19" s="435"/>
       <c r="H19" s="437"/>
-      <c r="I19" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="200">
+      <c r="I19" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J19" s="197">
         <f>SUM(J13:J18)</f>
         <v>0</v>
       </c>
-      <c r="K19" s="200">
+      <c r="K19" s="197">
         <f>SUM(K13:K17)</f>
         <v>0</v>
       </c>
-      <c r="L19" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M19" s="201">
+      <c r="L19" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M19" s="198">
         <f>SUM(M16:M17)</f>
         <v>0</v>
       </c>
-      <c r="N19" s="201">
+      <c r="N19" s="198">
         <f>SUM(N16:N17)</f>
         <v>0</v>
       </c>
-      <c r="O19" s="202" t="s">
-[...2 lines deleted...]
-      <c r="P19" s="201">
+      <c r="O19" s="199" t="s">
+        <v>156</v>
+      </c>
+      <c r="P19" s="198">
         <f>SUM(P13:P17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A20" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B20" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C20" s="469"/>
       <c r="D20" s="470"/>
-      <c r="E20" s="172" t="s">
-        <v>139</v>
+      <c r="E20" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F20" s="471"/>
       <c r="G20" s="471"/>
       <c r="H20" s="472"/>
-      <c r="I20" s="175" t="s">
+      <c r="I20" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J20" s="173"/>
+      <c r="K20" s="173"/>
+      <c r="L20" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M20" s="175"/>
+      <c r="N20" s="176"/>
+      <c r="O20" s="200"/>
+      <c r="P20" s="173"/>
+    </row>
+    <row r="21" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C21" s="473"/>
       <c r="D21" s="474"/>
       <c r="E21" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F21" s="476"/>
       <c r="G21" s="473"/>
       <c r="H21" s="477"/>
-      <c r="I21" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P21" s="176"/>
+      <c r="I21" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J21" s="180"/>
+      <c r="K21" s="180"/>
+      <c r="L21" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M21" s="176"/>
+      <c r="N21" s="176"/>
+      <c r="O21" s="200"/>
+      <c r="P21" s="173"/>
     </row>
     <row r="22" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="186" t="s">
-        <v>147</v>
+      <c r="A22" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B22" s="455"/>
       <c r="C22" s="381"/>
-      <c r="D22" s="188" t="s">
-        <v>148</v>
+      <c r="D22" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E22" s="456"/>
       <c r="F22" s="457"/>
       <c r="G22" s="457"/>
-      <c r="H22" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P22" s="176"/>
+      <c r="H22" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I22" s="488"/>
+      <c r="J22" s="489"/>
+      <c r="K22" s="490"/>
+      <c r="L22" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M22" s="176"/>
+      <c r="N22" s="180"/>
+      <c r="O22" s="200"/>
+      <c r="P22" s="173"/>
     </row>
     <row r="23" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="182" t="s">
-        <v>151</v>
+      <c r="A23" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B23" s="455"/>
       <c r="C23" s="478"/>
-      <c r="D23" s="191" t="s">
-        <v>148</v>
+      <c r="D23" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E23" s="456"/>
       <c r="F23" s="457"/>
       <c r="G23" s="457"/>
-      <c r="H23" s="192" t="s">
+      <c r="H23" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I23" s="491"/>
+      <c r="J23" s="492"/>
+      <c r="K23" s="493"/>
+      <c r="L23" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I23" s="495"/>
-[...5 lines deleted...]
-      <c r="M23" s="194">
+      <c r="M23" s="191">
         <f>SUM(M20:M22)</f>
         <v>0</v>
       </c>
-      <c r="N23" s="195">
+      <c r="N23" s="192">
         <f>SUM(N20:N22)</f>
         <v>0</v>
       </c>
-      <c r="O23" s="203"/>
-      <c r="P23" s="196"/>
+      <c r="O23" s="200"/>
+      <c r="P23" s="193"/>
     </row>
     <row r="24" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B24" s="459"/>
       <c r="C24" s="392"/>
       <c r="D24" s="461"/>
       <c r="E24" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F24" s="465">
         <v>0.76</v>
       </c>
       <c r="G24" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H24" s="467"/>
       <c r="I24" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J24" s="450">
         <f>ROUND(IF(D24*F24=" ",0,D24*F24),3)</f>
         <v>0</v>
       </c>
       <c r="K24" s="452"/>
       <c r="L24" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M24" s="453"/>
       <c r="N24" s="453"/>
-      <c r="O24" s="203"/>
-      <c r="P24" s="196"/>
+      <c r="O24" s="200"/>
+      <c r="P24" s="193"/>
     </row>
     <row r="25" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="460"/>
       <c r="B25" s="382"/>
       <c r="C25" s="382"/>
       <c r="D25" s="462"/>
       <c r="E25" s="464"/>
       <c r="F25" s="466"/>
       <c r="G25" s="464"/>
       <c r="H25" s="468"/>
       <c r="I25" s="449"/>
       <c r="J25" s="451"/>
       <c r="K25" s="451"/>
       <c r="L25" s="449"/>
       <c r="M25" s="454"/>
       <c r="N25" s="454"/>
-      <c r="O25" s="203"/>
-      <c r="P25" s="197"/>
+      <c r="O25" s="200"/>
+      <c r="P25" s="194"/>
     </row>
     <row r="26" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="198" t="s">
-        <v>158</v>
+      <c r="A26" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B26" s="434"/>
       <c r="C26" s="435"/>
       <c r="D26" s="436"/>
       <c r="E26" s="435"/>
       <c r="F26" s="435"/>
       <c r="G26" s="435"/>
       <c r="H26" s="437"/>
-      <c r="I26" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="200">
+      <c r="I26" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J26" s="197">
         <f>SUM(J20:J25)</f>
         <v>0</v>
       </c>
-      <c r="K26" s="206">
+      <c r="K26" s="203">
         <f>SUM(K20:K24)</f>
         <v>0</v>
       </c>
-      <c r="L26" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M26" s="201">
+      <c r="L26" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M26" s="198">
         <f>SUM(M23:M24)</f>
         <v>0</v>
       </c>
-      <c r="N26" s="201">
+      <c r="N26" s="198">
         <f>SUM(N23:N24)</f>
         <v>0</v>
       </c>
-      <c r="O26" s="207" t="s">
-[...2 lines deleted...]
-      <c r="P26" s="208">
+      <c r="O26" s="204" t="s">
+        <v>156</v>
+      </c>
+      <c r="P26" s="205">
         <f>SUM(P20:P24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A27" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B27" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C27" s="469"/>
       <c r="D27" s="470"/>
-      <c r="E27" s="172" t="s">
-        <v>139</v>
+      <c r="E27" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F27" s="471"/>
       <c r="G27" s="471"/>
       <c r="H27" s="472"/>
-      <c r="I27" s="175" t="s">
+      <c r="I27" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J27" s="173"/>
+      <c r="K27" s="173"/>
+      <c r="L27" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M27" s="175"/>
+      <c r="N27" s="176"/>
+      <c r="O27" s="206"/>
+      <c r="P27" s="173"/>
+    </row>
+    <row r="28" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C28" s="473"/>
       <c r="D28" s="474"/>
       <c r="E28" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F28" s="476"/>
       <c r="G28" s="473"/>
       <c r="H28" s="477"/>
-      <c r="I28" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P28" s="176"/>
+      <c r="I28" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J28" s="180"/>
+      <c r="K28" s="180"/>
+      <c r="L28" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M28" s="176"/>
+      <c r="N28" s="176"/>
+      <c r="O28" s="207"/>
+      <c r="P28" s="173"/>
     </row>
     <row r="29" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="186" t="s">
-        <v>147</v>
+      <c r="A29" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B29" s="455"/>
       <c r="C29" s="381"/>
-      <c r="D29" s="188" t="s">
-        <v>148</v>
+      <c r="D29" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E29" s="456"/>
       <c r="F29" s="457"/>
       <c r="G29" s="457"/>
-      <c r="H29" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P29" s="176"/>
+      <c r="H29" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I29" s="488"/>
+      <c r="J29" s="489"/>
+      <c r="K29" s="490"/>
+      <c r="L29" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M29" s="176"/>
+      <c r="N29" s="180"/>
+      <c r="O29" s="207"/>
+      <c r="P29" s="173"/>
     </row>
     <row r="30" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="182" t="s">
-        <v>151</v>
+      <c r="A30" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B30" s="455"/>
       <c r="C30" s="478"/>
-      <c r="D30" s="191" t="s">
-        <v>148</v>
+      <c r="D30" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E30" s="456"/>
       <c r="F30" s="457"/>
       <c r="G30" s="457"/>
-      <c r="H30" s="192" t="s">
+      <c r="H30" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I30" s="491"/>
+      <c r="J30" s="492"/>
+      <c r="K30" s="493"/>
+      <c r="L30" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I30" s="495"/>
-[...5 lines deleted...]
-      <c r="M30" s="194">
+      <c r="M30" s="191">
         <f>SUM(M27:M29)</f>
         <v>0</v>
       </c>
-      <c r="N30" s="195">
+      <c r="N30" s="192">
         <f>SUM(N27:N29)</f>
         <v>0</v>
       </c>
-      <c r="O30" s="210"/>
-      <c r="P30" s="196"/>
+      <c r="O30" s="207"/>
+      <c r="P30" s="193"/>
     </row>
     <row r="31" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B31" s="459"/>
       <c r="C31" s="392"/>
       <c r="D31" s="461"/>
       <c r="E31" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F31" s="465">
         <v>0.76</v>
       </c>
       <c r="G31" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H31" s="467"/>
       <c r="I31" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J31" s="450">
         <f>ROUND(IF(D31*F31=" ",0,D31*F31),3)</f>
         <v>0</v>
       </c>
       <c r="K31" s="452"/>
       <c r="L31" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M31" s="453"/>
       <c r="N31" s="453"/>
-      <c r="O31" s="215"/>
-      <c r="P31" s="216"/>
+      <c r="O31" s="212"/>
+      <c r="P31" s="213"/>
     </row>
     <row r="32" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="460"/>
       <c r="B32" s="382"/>
       <c r="C32" s="382"/>
       <c r="D32" s="462"/>
       <c r="E32" s="464"/>
       <c r="F32" s="466"/>
       <c r="G32" s="464"/>
       <c r="H32" s="468"/>
       <c r="I32" s="449"/>
       <c r="J32" s="451"/>
       <c r="K32" s="451"/>
       <c r="L32" s="449"/>
       <c r="M32" s="454"/>
       <c r="N32" s="454"/>
-      <c r="O32" s="210"/>
-      <c r="P32" s="217"/>
+      <c r="O32" s="207"/>
+      <c r="P32" s="214"/>
     </row>
     <row r="33" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="198" t="s">
-        <v>158</v>
+      <c r="A33" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B33" s="434"/>
       <c r="C33" s="435"/>
       <c r="D33" s="436"/>
       <c r="E33" s="435"/>
       <c r="F33" s="435"/>
       <c r="G33" s="435"/>
       <c r="H33" s="437"/>
-      <c r="I33" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="200">
+      <c r="I33" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J33" s="197">
         <f>SUM(J27:J32)</f>
         <v>0</v>
       </c>
-      <c r="K33" s="206">
+      <c r="K33" s="203">
         <f>SUM(K27:K31)</f>
         <v>0</v>
       </c>
-      <c r="L33" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M33" s="201">
+      <c r="L33" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M33" s="198">
         <f>SUM(M30:M31)</f>
         <v>0</v>
       </c>
-      <c r="N33" s="201">
+      <c r="N33" s="198">
         <f>SUM(N30:N31)</f>
         <v>0</v>
       </c>
-      <c r="O33" s="207" t="s">
-[...2 lines deleted...]
-      <c r="P33" s="208">
+      <c r="O33" s="204" t="s">
+        <v>156</v>
+      </c>
+      <c r="P33" s="205">
         <f>SUM(P27:P31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A34" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B34" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C34" s="469"/>
       <c r="D34" s="470"/>
-      <c r="E34" s="172" t="s">
-        <v>139</v>
+      <c r="E34" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F34" s="471"/>
       <c r="G34" s="471"/>
       <c r="H34" s="472"/>
-      <c r="I34" s="175" t="s">
+      <c r="I34" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J34" s="173"/>
+      <c r="K34" s="173"/>
+      <c r="L34" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M34" s="175"/>
+      <c r="N34" s="176"/>
+      <c r="O34" s="206"/>
+      <c r="P34" s="215"/>
+    </row>
+    <row r="35" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B35" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C35" s="473"/>
       <c r="D35" s="474"/>
       <c r="E35" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F35" s="476"/>
       <c r="G35" s="473"/>
       <c r="H35" s="477"/>
-      <c r="I35" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P35" s="218"/>
+      <c r="I35" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J35" s="180"/>
+      <c r="K35" s="180"/>
+      <c r="L35" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M35" s="176"/>
+      <c r="N35" s="176"/>
+      <c r="O35" s="207"/>
+      <c r="P35" s="215"/>
     </row>
     <row r="36" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="186" t="s">
-        <v>147</v>
+      <c r="A36" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B36" s="455"/>
       <c r="C36" s="381"/>
-      <c r="D36" s="188" t="s">
-        <v>148</v>
+      <c r="D36" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E36" s="456"/>
       <c r="F36" s="457"/>
       <c r="G36" s="457"/>
-      <c r="H36" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P36" s="218"/>
+      <c r="H36" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I36" s="488"/>
+      <c r="J36" s="489"/>
+      <c r="K36" s="490"/>
+      <c r="L36" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M36" s="176"/>
+      <c r="N36" s="180"/>
+      <c r="O36" s="207"/>
+      <c r="P36" s="215"/>
     </row>
     <row r="37" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="182" t="s">
-        <v>151</v>
+      <c r="A37" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B37" s="455"/>
       <c r="C37" s="478"/>
-      <c r="D37" s="191" t="s">
-        <v>148</v>
+      <c r="D37" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E37" s="456"/>
       <c r="F37" s="457"/>
       <c r="G37" s="457"/>
-      <c r="H37" s="192" t="s">
+      <c r="H37" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I37" s="491"/>
+      <c r="J37" s="492"/>
+      <c r="K37" s="493"/>
+      <c r="L37" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I37" s="495"/>
-[...5 lines deleted...]
-      <c r="M37" s="194">
+      <c r="M37" s="191">
         <f>SUM(M34:M36)</f>
         <v>0</v>
       </c>
-      <c r="N37" s="195">
+      <c r="N37" s="192">
         <f>SUM(N34:N36)</f>
         <v>0</v>
       </c>
-      <c r="O37" s="210"/>
-      <c r="P37" s="216"/>
+      <c r="O37" s="207"/>
+      <c r="P37" s="213"/>
     </row>
     <row r="38" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B38" s="459"/>
       <c r="C38" s="392"/>
       <c r="D38" s="461"/>
       <c r="E38" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F38" s="465">
         <v>0.76</v>
       </c>
       <c r="G38" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H38" s="467"/>
       <c r="I38" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J38" s="450">
         <f>ROUND(IF(D38*F38=" ",0,D38*F38),3)</f>
         <v>0</v>
       </c>
       <c r="K38" s="452"/>
       <c r="L38" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M38" s="453"/>
       <c r="N38" s="453"/>
-      <c r="O38" s="215"/>
-      <c r="P38" s="216"/>
+      <c r="O38" s="212"/>
+      <c r="P38" s="213"/>
     </row>
     <row r="39" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="460"/>
       <c r="B39" s="382"/>
       <c r="C39" s="382"/>
       <c r="D39" s="462"/>
       <c r="E39" s="464"/>
       <c r="F39" s="466"/>
       <c r="G39" s="464"/>
       <c r="H39" s="468"/>
       <c r="I39" s="449"/>
       <c r="J39" s="451"/>
       <c r="K39" s="451"/>
       <c r="L39" s="449"/>
       <c r="M39" s="454"/>
       <c r="N39" s="454"/>
-      <c r="O39" s="210"/>
-      <c r="P39" s="217"/>
+      <c r="O39" s="207"/>
+      <c r="P39" s="214"/>
     </row>
     <row r="40" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="198" t="s">
-        <v>158</v>
+      <c r="A40" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B40" s="434"/>
       <c r="C40" s="435"/>
       <c r="D40" s="436"/>
       <c r="E40" s="435"/>
       <c r="F40" s="435"/>
       <c r="G40" s="435"/>
       <c r="H40" s="437"/>
-      <c r="I40" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="200">
+      <c r="I40" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J40" s="197">
         <f>SUM(J34:J39)</f>
         <v>0</v>
       </c>
-      <c r="K40" s="206">
+      <c r="K40" s="203">
         <f>SUM(K34:K38)</f>
         <v>0</v>
       </c>
-      <c r="L40" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M40" s="201">
+      <c r="L40" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M40" s="198">
         <f>SUM(M37:M38)</f>
         <v>0</v>
       </c>
-      <c r="N40" s="201">
+      <c r="N40" s="198">
         <f>SUM(N37:N38)</f>
         <v>0</v>
       </c>
-      <c r="O40" s="219" t="s">
-[...2 lines deleted...]
-      <c r="P40" s="208">
+      <c r="O40" s="216" t="s">
+        <v>156</v>
+      </c>
+      <c r="P40" s="205">
         <f>SUM(P34:P38)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A41" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B41" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C41" s="469"/>
       <c r="D41" s="470"/>
-      <c r="E41" s="172" t="s">
-        <v>139</v>
+      <c r="E41" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F41" s="471"/>
       <c r="G41" s="471"/>
       <c r="H41" s="472"/>
-      <c r="I41" s="175" t="s">
+      <c r="I41" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J41" s="173"/>
+      <c r="K41" s="173"/>
+      <c r="L41" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M41" s="175"/>
+      <c r="N41" s="176"/>
+      <c r="O41" s="206"/>
+      <c r="P41" s="215"/>
+    </row>
+    <row r="42" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B42" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C42" s="473"/>
       <c r="D42" s="474"/>
       <c r="E42" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F42" s="476"/>
       <c r="G42" s="473"/>
       <c r="H42" s="477"/>
-      <c r="I42" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P42" s="218"/>
+      <c r="I42" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J42" s="180"/>
+      <c r="K42" s="180"/>
+      <c r="L42" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M42" s="176"/>
+      <c r="N42" s="176"/>
+      <c r="O42" s="207"/>
+      <c r="P42" s="215"/>
     </row>
     <row r="43" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="186" t="s">
-        <v>147</v>
+      <c r="A43" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B43" s="455"/>
       <c r="C43" s="381"/>
-      <c r="D43" s="188" t="s">
-        <v>148</v>
+      <c r="D43" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E43" s="456"/>
       <c r="F43" s="457"/>
       <c r="G43" s="457"/>
-      <c r="H43" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P43" s="218"/>
+      <c r="H43" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I43" s="488"/>
+      <c r="J43" s="489"/>
+      <c r="K43" s="490"/>
+      <c r="L43" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M43" s="176"/>
+      <c r="N43" s="180"/>
+      <c r="O43" s="207"/>
+      <c r="P43" s="215"/>
     </row>
     <row r="44" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="182" t="s">
-        <v>151</v>
+      <c r="A44" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B44" s="455"/>
       <c r="C44" s="478"/>
-      <c r="D44" s="191" t="s">
-        <v>148</v>
+      <c r="D44" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E44" s="456"/>
       <c r="F44" s="457"/>
       <c r="G44" s="457"/>
-      <c r="H44" s="192" t="s">
+      <c r="H44" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I44" s="491"/>
+      <c r="J44" s="492"/>
+      <c r="K44" s="493"/>
+      <c r="L44" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I44" s="495"/>
-[...5 lines deleted...]
-      <c r="M44" s="194">
+      <c r="M44" s="191">
         <f>SUM(M41:M43)</f>
         <v>0</v>
       </c>
-      <c r="N44" s="195">
+      <c r="N44" s="192">
         <f>SUM(N41:N43)</f>
         <v>0</v>
       </c>
-      <c r="O44" s="210"/>
-      <c r="P44" s="216"/>
+      <c r="O44" s="207"/>
+      <c r="P44" s="213"/>
     </row>
     <row r="45" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B45" s="459"/>
       <c r="C45" s="392"/>
       <c r="D45" s="461"/>
       <c r="E45" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F45" s="465">
         <v>0.76</v>
       </c>
       <c r="G45" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H45" s="467"/>
       <c r="I45" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J45" s="450">
         <f>ROUND(IF(D45*F45=" ",0,D45*F45),3)</f>
         <v>0</v>
       </c>
       <c r="K45" s="452"/>
       <c r="L45" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M45" s="453"/>
       <c r="N45" s="453"/>
-      <c r="O45" s="215"/>
-      <c r="P45" s="216"/>
+      <c r="O45" s="212"/>
+      <c r="P45" s="213"/>
     </row>
     <row r="46" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="460"/>
       <c r="B46" s="382"/>
       <c r="C46" s="382"/>
       <c r="D46" s="462"/>
       <c r="E46" s="464"/>
       <c r="F46" s="466"/>
       <c r="G46" s="464"/>
       <c r="H46" s="468"/>
       <c r="I46" s="449"/>
       <c r="J46" s="451"/>
       <c r="K46" s="451"/>
       <c r="L46" s="449"/>
       <c r="M46" s="454"/>
       <c r="N46" s="454"/>
-      <c r="O46" s="210"/>
-      <c r="P46" s="217"/>
+      <c r="O46" s="207"/>
+      <c r="P46" s="214"/>
     </row>
     <row r="47" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="198" t="s">
-        <v>158</v>
+      <c r="A47" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B47" s="434"/>
       <c r="C47" s="435"/>
       <c r="D47" s="436"/>
       <c r="E47" s="435"/>
       <c r="F47" s="435"/>
       <c r="G47" s="435"/>
       <c r="H47" s="437"/>
-      <c r="I47" s="199" t="s">
+      <c r="I47" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J47" s="197">
+        <f>SUM(J41:J46)</f>
+        <v>0</v>
+      </c>
+      <c r="K47" s="203">
+        <f>SUM(K41:K45)</f>
+        <v>0</v>
+      </c>
+      <c r="L47" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M47" s="198">
+        <f>SUM(M44:M45)</f>
+        <v>0</v>
+      </c>
+      <c r="N47" s="198">
+        <f>SUM(N44:N45)</f>
+        <v>0</v>
+      </c>
+      <c r="O47" s="217" t="s">
+        <v>156</v>
+      </c>
+      <c r="P47" s="205">
+        <f>SUM(P41:P45)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="218"/>
+      <c r="B48" s="219"/>
+      <c r="C48" s="219"/>
+      <c r="D48" s="219"/>
+      <c r="E48" s="219"/>
+      <c r="F48" s="219"/>
+      <c r="G48" s="219"/>
+      <c r="H48" s="219"/>
+      <c r="I48" s="220" t="s">
+        <v>137</v>
+      </c>
+      <c r="J48" s="284">
+        <f>SUM(J41,J34,J27,J20,J13)</f>
+        <v>0</v>
+      </c>
+      <c r="K48" s="221">
+        <f>SUM(K41,K34,K27,K20,K13)</f>
+        <v>0</v>
+      </c>
+      <c r="L48" s="222" t="s">
+        <v>157</v>
+      </c>
+      <c r="M48" s="223">
+        <f>SUM(M44,M37,M30,M23,M16)</f>
+        <v>0</v>
+      </c>
+      <c r="N48" s="223">
+        <f>SUM(N44,N37,N30,N23,N16)</f>
+        <v>0</v>
+      </c>
+      <c r="O48" s="224" t="s">
+        <v>158</v>
+      </c>
+      <c r="P48" s="225">
+        <f>SUM(P47,P40,P33,P26,P19)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="226"/>
+      <c r="C49" s="226"/>
+      <c r="D49" s="226"/>
+      <c r="E49" s="226"/>
+      <c r="F49" s="227"/>
+      <c r="G49" s="438" t="s">
         <v>159</v>
       </c>
-      <c r="J47" s="200">
-[...46 lines deleted...]
-      <c r="L48" s="225" t="s">
+      <c r="H49" s="439"/>
+      <c r="I49" s="229" t="s">
+        <v>142</v>
+      </c>
+      <c r="J49" s="285">
+        <f>SUM(J42,J35,J28,J21,J14)</f>
+        <v>0</v>
+      </c>
+      <c r="K49" s="230">
+        <f>SUM(K42,K35,K28,K14)</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="231" t="s">
         <v>160</v>
       </c>
-      <c r="M48" s="226">
-[...39 lines deleted...]
-      <c r="M49" s="235">
+      <c r="M49" s="232">
         <f>SUM(M45,M38,M31,M24,M17)</f>
         <v>0</v>
       </c>
-      <c r="N49" s="235">
+      <c r="N49" s="232">
         <f>SUM(N45,N38,N31,N24,N17)</f>
         <v>0</v>
       </c>
-      <c r="O49" s="236"/>
-      <c r="P49" s="237"/>
+      <c r="O49" s="233"/>
+      <c r="P49" s="234"/>
     </row>
     <row r="50" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G50" s="439"/>
       <c r="H50" s="439"/>
-      <c r="I50" s="238" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="288">
+      <c r="I50" s="235" t="s">
+        <v>153</v>
+      </c>
+      <c r="J50" s="285">
         <f>SUM(J17,J24,J31,J38,J45)</f>
         <v>0</v>
       </c>
-      <c r="K50" s="240"/>
-[...4 lines deleted...]
-      <c r="P50" s="244"/>
+      <c r="K50" s="237"/>
+      <c r="L50" s="238"/>
+      <c r="M50" s="238"/>
+      <c r="N50" s="239"/>
+      <c r="O50" s="240"/>
+      <c r="P50" s="241"/>
     </row>
     <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="245" t="s">
-        <v>164</v>
+      <c r="A51" s="242" t="s">
+        <v>161</v>
       </c>
       <c r="B51"/>
-      <c r="C51" s="246"/>
-[...1 lines deleted...]
-      <c r="E51" s="246"/>
+      <c r="C51" s="243"/>
+      <c r="D51" s="243"/>
+      <c r="E51" s="243"/>
       <c r="I51" s="7"/>
-      <c r="K51" s="247"/>
-[...3 lines deleted...]
-      <c r="O51" s="249"/>
+      <c r="K51" s="244"/>
+      <c r="L51" s="245"/>
+      <c r="M51" s="245"/>
+      <c r="N51" s="245"/>
+      <c r="O51" s="246"/>
     </row>
     <row r="52" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="250">
+      <c r="A52" s="247">
         <v>-1</v>
       </c>
       <c r="B52" s="440" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C52" s="441"/>
       <c r="D52" s="37"/>
-      <c r="E52" s="250">
+      <c r="E52" s="247">
         <v>-2</v>
       </c>
       <c r="F52" s="442" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G52" s="443"/>
       <c r="H52" s="443"/>
-      <c r="I52" s="251">
+      <c r="I52" s="248">
         <v>-3</v>
       </c>
       <c r="J52" s="444" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="K52" s="445"/>
       <c r="L52" s="445"/>
     </row>
     <row r="53" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="446" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C53" s="441"/>
       <c r="D53"/>
       <c r="E53" s="37"/>
       <c r="F53" s="440" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="G53" s="441"/>
-      <c r="H53" s="253"/>
-      <c r="I53" s="231"/>
+      <c r="H53" s="250"/>
+      <c r="I53" s="228"/>
       <c r="J53" s="445"/>
       <c r="K53" s="445"/>
       <c r="L53" s="445"/>
       <c r="O53" s="7"/>
     </row>
     <row r="54" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="252" t="s">
-        <v>170</v>
+      <c r="B54" s="249" t="s">
+        <v>167</v>
       </c>
       <c r="C54" s="37"/>
       <c r="D54" s="37"/>
       <c r="E54" s="37"/>
       <c r="F54" s="447" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="G54" s="441"/>
-      <c r="H54" s="253"/>
-      <c r="I54" s="253"/>
+      <c r="H54" s="250"/>
+      <c r="I54" s="250"/>
       <c r="J54" s="445"/>
       <c r="K54" s="445"/>
       <c r="L54" s="445"/>
       <c r="O54" s="7"/>
     </row>
     <row r="55" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="254"/>
+      <c r="A55" s="251"/>
       <c r="B55" s="446" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C55" s="441"/>
       <c r="D55"/>
       <c r="E55" s="37"/>
       <c r="F55" s="440" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="G55" s="441"/>
-      <c r="H55" s="253"/>
-      <c r="I55" s="253"/>
+      <c r="H55" s="250"/>
+      <c r="I55" s="250"/>
       <c r="J55" s="445"/>
       <c r="K55" s="445"/>
       <c r="L55" s="445"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
       <c r="O55" s="12"/>
-      <c r="P55" s="255"/>
+      <c r="P55" s="252"/>
     </row>
     <row r="56" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="447" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="G56" s="441"/>
-      <c r="H56" s="253"/>
-      <c r="I56" s="256"/>
+      <c r="H56" s="250"/>
+      <c r="I56" s="253"/>
       <c r="J56" s="445"/>
       <c r="K56" s="445"/>
       <c r="L56" s="445"/>
       <c r="M56" s="6"/>
       <c r="N56" s="6"/>
       <c r="O56" s="12"/>
     </row>
     <row r="57" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="254"/>
+      <c r="A57" s="251"/>
       <c r="B57" s="6"/>
       <c r="C57" s="6"/>
       <c r="D57" s="6"/>
       <c r="E57" s="6"/>
       <c r="F57" s="6"/>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="12"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
       <c r="N57" s="6"/>
       <c r="O57" s="12"/>
-      <c r="P57" s="255"/>
+      <c r="P57" s="252"/>
     </row>
     <row r="58" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A58" s="257" t="s">
-[...3 lines deleted...]
-        <v>176</v>
+      <c r="A58" s="254" t="s">
+        <v>172</v>
+      </c>
+      <c r="B58" s="255" t="s">
+        <v>173</v>
       </c>
       <c r="C58" s="37"/>
       <c r="D58" s="37"/>
       <c r="E58" s="37"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="37"/>
       <c r="I58" s="37"/>
       <c r="J58" s="37"/>
       <c r="K58" s="37"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58" s="7"/>
-      <c r="P58" s="255"/>
+      <c r="P58" s="252"/>
     </row>
     <row r="59" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A59" s="6"/>
       <c r="B59" s="431" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C59" s="431"/>
       <c r="D59" s="431"/>
       <c r="E59" s="431"/>
       <c r="F59" s="431"/>
       <c r="I59" s="7"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
       <c r="O59" s="12"/>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A60" s="6"/>
       <c r="B60" s="6"/>
       <c r="C60" s="432" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D60" s="432"/>
       <c r="E60" s="432"/>
-      <c r="F60" s="253"/>
-[...1 lines deleted...]
-      <c r="H60" s="259">
+      <c r="F60" s="250"/>
+      <c r="G60" s="256"/>
+      <c r="H60" s="256">
         <v>143.1</v>
       </c>
       <c r="I60" s="7"/>
       <c r="L60" s="6"/>
-      <c r="N60" s="260"/>
+      <c r="N60" s="257"/>
       <c r="O60" s="12"/>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B61" s="6"/>
       <c r="C61" s="432" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D61" s="432"/>
       <c r="E61" s="432"/>
       <c r="F61" s="432"/>
-      <c r="G61" s="259"/>
-      <c r="H61" s="259">
+      <c r="G61" s="256"/>
+      <c r="H61" s="256">
         <v>163.4</v>
       </c>
       <c r="I61" s="7"/>
-      <c r="N61" s="260"/>
+      <c r="N61" s="257"/>
       <c r="O61" s="6"/>
     </row>
     <row r="62" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="6"/>
       <c r="D62" s="6"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="12"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
       <c r="N62" s="6"/>
       <c r="O62" s="12"/>
-      <c r="P62" s="261" t="s">
+      <c r="P62" s="258" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="142">
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="D1:M1"/>
     <mergeCell ref="F2:L2"/>
     <mergeCell ref="F3:L3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E7:H7"/>
@@ -15604,1741 +15624,1741 @@
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M34 M41:N41" xr:uid="{E10D11AF-349A-4D53-99A1-2AC6F6CD866D}">
       <formula1>" 10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N43 N29 N36" xr:uid="{AE415986-0E57-4FBF-9F40-84456B39FAFB}">
       <formula1>" 27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M43 M15 M22 M29 M36" xr:uid="{4FF0B3B7-AA8D-4AEB-BC51-34F2EC66EBEB}">
       <formula1>"24.40"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F45:F46 F17:F18 F24:F25 F31:F32 F38:F39" xr:uid="{7835F458-3B31-4804-8BBC-ABFB06319FA1}">
       <formula1>"0.33, .760"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Time must be entered in the following format:   h:mm" sqref="B36:B37 E36:G37 B29:B30 B22:B23 B15:B16 E22:G23 E15:G16 E29:G30 B43:B44 E43:G44" xr:uid="{9AF40309-C40C-4BBA-AD53-A88D7CA7579C}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0205D50-7608-4B13-977C-0B74C8385E4D}">
   <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView topLeftCell="A11" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
-      <selection activeCell="AD30" sqref="AD30"/>
+      <selection activeCell="B41" sqref="B41:H41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="7" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="5.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="7"/>
     <col min="7" max="7" width="11.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="17" style="7" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="16.7109375" style="7" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="7" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="7" customWidth="1"/>
     <col min="15" max="15" width="14.7109375" style="9" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" style="7" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="144"/>
       <c r="B1" s="144"/>
       <c r="C1" s="145"/>
-      <c r="D1" s="511" t="s">
-[...10 lines deleted...]
-      <c r="M1" s="512"/>
+      <c r="D1" s="507" t="s">
+        <v>124</v>
+      </c>
+      <c r="E1" s="508"/>
+      <c r="F1" s="508"/>
+      <c r="G1" s="508"/>
+      <c r="H1" s="508"/>
+      <c r="I1" s="508"/>
+      <c r="J1" s="508"/>
+      <c r="K1" s="508"/>
+      <c r="L1" s="508"/>
+      <c r="M1" s="508"/>
       <c r="N1" s="146"/>
       <c r="O1" s="146"/>
       <c r="P1" s="147"/>
     </row>
     <row r="2" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="144"/>
       <c r="B2" s="144"/>
       <c r="C2" s="145"/>
       <c r="D2" s="145"/>
       <c r="E2" s="145"/>
-      <c r="F2" s="513" t="s">
-        <v>126</v>
+      <c r="F2" s="509" t="s">
+        <v>125</v>
       </c>
       <c r="G2" s="430"/>
       <c r="H2" s="430"/>
       <c r="I2" s="430"/>
       <c r="J2" s="430"/>
       <c r="K2" s="430"/>
       <c r="L2" s="430"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="145"/>
       <c r="P2" s="145"/>
     </row>
     <row r="3" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="149"/>
       <c r="B3" s="150"/>
       <c r="C3" s="145"/>
       <c r="D3" s="145"/>
       <c r="E3" s="145"/>
-      <c r="F3" s="514" t="s">
-        <v>127</v>
+      <c r="F3" s="510" t="s">
+        <v>126</v>
       </c>
       <c r="G3" s="430"/>
       <c r="H3" s="430"/>
       <c r="I3" s="430"/>
       <c r="J3" s="430"/>
       <c r="K3" s="430"/>
       <c r="L3" s="430"/>
       <c r="M3" s="151"/>
       <c r="N3" s="151"/>
       <c r="O3" s="145"/>
       <c r="P3" s="145"/>
     </row>
     <row r="4" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="515" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="517">
+      <c r="A4" s="511" t="s">
+        <v>127</v>
+      </c>
+      <c r="B4" s="512"/>
+      <c r="C4" s="513">
         <f>+'[1]Daily Travel Summary'!A15</f>
         <v>0</v>
       </c>
-      <c r="D4" s="518"/>
-[...3 lines deleted...]
-      <c r="H4" s="518"/>
+      <c r="D4" s="514"/>
+      <c r="E4" s="514"/>
+      <c r="F4" s="514"/>
+      <c r="G4" s="514"/>
+      <c r="H4" s="514"/>
       <c r="I4" s="153"/>
       <c r="J4" s="154" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="M4" s="517">
+        <v>176</v>
+      </c>
+      <c r="M4" s="513">
         <f>+'[1]Daily Travel Summary'!B13</f>
         <v>0</v>
       </c>
-      <c r="N4" s="519"/>
+      <c r="N4" s="515"/>
     </row>
     <row r="5" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="152" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B5" s="156"/>
-      <c r="C5" s="498">
+      <c r="C5" s="494">
         <f ca="1">TODAY()</f>
-        <v>46246</v>
-[...5 lines deleted...]
-      <c r="H5" s="499"/>
+        <v>46260</v>
+      </c>
+      <c r="D5" s="495"/>
+      <c r="E5" s="495"/>
+      <c r="F5" s="495"/>
+      <c r="G5" s="495"/>
+      <c r="H5" s="495"/>
       <c r="I5" s="157"/>
       <c r="J5" s="157"/>
       <c r="K5" s="158"/>
       <c r="L5" s="158"/>
       <c r="M5" s="156"/>
       <c r="N5" s="159" t="s">
         <v>48</v>
       </c>
       <c r="O5" s="159"/>
       <c r="P5" s="160"/>
     </row>
     <row r="6" spans="1:16" s="155" customFormat="1" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="536"/>
-[...1 lines deleted...]
-      <c r="C6" s="538" t="s">
+      <c r="A6" s="532"/>
+      <c r="B6" s="533"/>
+      <c r="C6" s="534" t="s">
+        <v>128</v>
+      </c>
+      <c r="D6" s="553"/>
+      <c r="E6" s="553"/>
+      <c r="F6" s="553"/>
+      <c r="G6" s="553"/>
+      <c r="H6" s="554"/>
+      <c r="I6" s="534" t="s">
         <v>129</v>
       </c>
-      <c r="D6" s="557"/>
-[...4 lines deleted...]
-      <c r="I6" s="538" t="s">
+      <c r="J6" s="555"/>
+      <c r="K6" s="556"/>
+      <c r="L6" s="538" t="s">
         <v>130</v>
       </c>
-      <c r="J6" s="559"/>
-[...1 lines deleted...]
-      <c r="L6" s="542" t="s">
+      <c r="M6" s="553"/>
+      <c r="N6" s="553"/>
+      <c r="O6" s="539" t="s">
         <v>131</v>
       </c>
-      <c r="M6" s="557"/>
-[...1 lines deleted...]
-      <c r="O6" s="543" t="s">
+      <c r="P6" s="540"/>
+    </row>
+    <row r="7" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="262" t="s">
+        <v>180</v>
+      </c>
+      <c r="B7" s="516" t="s">
+        <v>177</v>
+      </c>
+      <c r="C7" s="541"/>
+      <c r="D7" s="542"/>
+      <c r="E7" s="519" t="s">
+        <v>178</v>
+      </c>
+      <c r="F7" s="543"/>
+      <c r="G7" s="543"/>
+      <c r="H7" s="544"/>
+      <c r="I7" s="167"/>
+      <c r="J7" s="288" t="s">
         <v>132</v>
       </c>
-      <c r="P6" s="544"/>
-[...17 lines deleted...]
-      <c r="J7" s="291" t="s">
+      <c r="K7" s="288" t="s">
         <v>133</v>
       </c>
-      <c r="K7" s="291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L7" s="167"/>
-      <c r="M7" s="266" t="s">
+      <c r="M7" s="263" t="s">
+        <v>132</v>
+      </c>
+      <c r="N7" s="264" t="s">
         <v>133</v>
       </c>
-      <c r="N7" s="267" t="s">
-[...3 lines deleted...]
-      <c r="P7" s="269"/>
+      <c r="O7" s="265"/>
+      <c r="P7" s="266"/>
     </row>
     <row r="8" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="271"/>
-[...8 lines deleted...]
-      <c r="H8" s="550"/>
+      <c r="A8" s="268"/>
+      <c r="B8" s="269"/>
+      <c r="C8" s="522" t="s">
+        <v>179</v>
+      </c>
+      <c r="D8" s="545"/>
+      <c r="E8" s="545"/>
+      <c r="F8" s="545"/>
+      <c r="G8" s="545"/>
+      <c r="H8" s="546"/>
       <c r="I8" s="168" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="J8" s="273">
+        <v>137</v>
+      </c>
+      <c r="J8" s="270">
         <f>+'[1]Page 3 - Daily Travel Detail'!J48+'[1]Page 3 - Daily Travel Detail'!J8</f>
         <v>0</v>
       </c>
-      <c r="K8" s="273">
+      <c r="K8" s="270">
         <f>+'[1]Page 3 - Daily Travel Detail'!K48+'[1]Page 3 - Daily Travel Detail'!K8</f>
         <v>0</v>
       </c>
       <c r="L8" s="167"/>
       <c r="M8" s="167"/>
       <c r="N8" s="167"/>
-      <c r="O8" s="268"/>
-      <c r="P8" s="269"/>
+      <c r="O8" s="265"/>
+      <c r="P8" s="266"/>
     </row>
     <row r="9" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="268"/>
-[...6 lines deleted...]
-      <c r="H9" s="553"/>
+      <c r="A9" s="265"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="547"/>
+      <c r="D9" s="548"/>
+      <c r="E9" s="548"/>
+      <c r="F9" s="548"/>
+      <c r="G9" s="548"/>
+      <c r="H9" s="549"/>
       <c r="I9" s="168" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="J9" s="273">
+        <v>142</v>
+      </c>
+      <c r="J9" s="270">
         <f>+'[1]Page 3 - Daily Travel Detail'!J49+'[1]Page 3 - Daily Travel Detail'!J9</f>
         <v>0</v>
       </c>
-      <c r="K9" s="273">
+      <c r="K9" s="270">
         <f>+'[1]Page 3 - Daily Travel Detail'!K49+'[1]Page 3 - Daily Travel Detail'!K9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="276" t="s">
-[...2 lines deleted...]
-      <c r="M9" s="273">
+      <c r="L9" s="273" t="s">
+        <v>153</v>
+      </c>
+      <c r="M9" s="270">
         <f>+'[1]Page 3 - Daily Travel Detail'!M48+'[1]Page 3 - Daily Travel Detail'!M9</f>
         <v>0</v>
       </c>
-      <c r="N9" s="273">
+      <c r="N9" s="270">
         <f>+'[1]Page 3 - Daily Travel Detail'!N48+'[1]Page 3 - Daily Travel Detail'!N9</f>
         <v>0</v>
       </c>
-      <c r="O9" s="268"/>
-      <c r="P9" s="269"/>
+      <c r="O9" s="265"/>
+      <c r="P9" s="266"/>
     </row>
     <row r="10" spans="1:16" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="278"/>
-[...10 lines deleted...]
-      <c r="J10" s="273">
+      <c r="A10" s="275"/>
+      <c r="B10" s="276"/>
+      <c r="C10" s="550"/>
+      <c r="D10" s="551"/>
+      <c r="E10" s="551"/>
+      <c r="F10" s="551"/>
+      <c r="G10" s="551"/>
+      <c r="H10" s="552"/>
+      <c r="I10" s="277" t="s">
+        <v>153</v>
+      </c>
+      <c r="J10" s="270">
         <f>'[1]Page 3 - Daily Travel Detail'!J10+'[1]Page 3 - Daily Travel Detail'!J50</f>
         <v>0</v>
       </c>
-      <c r="K10" s="282"/>
-[...3 lines deleted...]
-      <c r="M10" s="273">
+      <c r="K10" s="279"/>
+      <c r="L10" s="280" t="s">
+        <v>154</v>
+      </c>
+      <c r="M10" s="270">
         <f>+'[1]Page 3 - Daily Travel Detail'!M49+'[1]Page 3 - Daily Travel Detail'!M10</f>
         <v>0</v>
       </c>
-      <c r="N10" s="273">
+      <c r="N10" s="270">
         <f>+'[1]Page 3 - Daily Travel Detail'!N49+'[1]Page 3 - Daily Travel Detail'!N10</f>
         <v>0</v>
       </c>
-      <c r="O10" s="278"/>
-      <c r="P10" s="273">
+      <c r="O10" s="275"/>
+      <c r="P10" s="270">
         <f>+'[1]Page 3 - Daily Travel Detail'!P48+'[1]Page 3 - Daily Travel Detail'!P10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A11" s="165"/>
-      <c r="B11" s="500" t="s">
+      <c r="B11" s="496" t="s">
+        <v>128</v>
+      </c>
+      <c r="C11" s="497"/>
+      <c r="D11" s="497"/>
+      <c r="E11" s="497"/>
+      <c r="F11" s="497"/>
+      <c r="G11" s="497"/>
+      <c r="H11" s="498"/>
+      <c r="I11" s="502" t="s">
         <v>129</v>
       </c>
-      <c r="C11" s="501"/>
-[...5 lines deleted...]
-      <c r="I11" s="506" t="s">
+      <c r="J11" s="503"/>
+      <c r="K11" s="504"/>
+      <c r="L11" s="502" t="s">
         <v>130</v>
       </c>
-      <c r="J11" s="507"/>
-[...1 lines deleted...]
-      <c r="L11" s="506" t="s">
+      <c r="M11" s="505"/>
+      <c r="N11" s="506"/>
+      <c r="O11" s="502" t="s">
         <v>131</v>
       </c>
-      <c r="M11" s="509"/>
-[...4 lines deleted...]
-      <c r="P11" s="510"/>
+      <c r="P11" s="506"/>
     </row>
     <row r="12" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="166"/>
-      <c r="B12" s="503"/>
-[...5 lines deleted...]
-      <c r="H12" s="505"/>
+      <c r="B12" s="499"/>
+      <c r="C12" s="500"/>
+      <c r="D12" s="500"/>
+      <c r="E12" s="500"/>
+      <c r="F12" s="500"/>
+      <c r="G12" s="500"/>
+      <c r="H12" s="501"/>
       <c r="I12" s="167"/>
       <c r="J12" s="168" t="s">
+        <v>132</v>
+      </c>
+      <c r="K12" s="168" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="L12" s="167"/>
       <c r="M12" s="168" t="s">
+        <v>132</v>
+      </c>
+      <c r="N12" s="168" t="s">
         <v>133</v>
       </c>
-      <c r="N12" s="168" t="s">
+      <c r="O12" s="168" t="s">
         <v>134</v>
       </c>
-      <c r="O12" s="168" t="s">
+      <c r="P12" s="169" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B13" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C13" s="469"/>
       <c r="D13" s="470"/>
-      <c r="E13" s="172" t="s">
-        <v>139</v>
+      <c r="E13" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F13" s="471"/>
       <c r="G13" s="471"/>
       <c r="H13" s="472"/>
-      <c r="I13" s="175" t="s">
+      <c r="I13" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J13" s="173"/>
+      <c r="K13" s="173"/>
+      <c r="L13" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M13" s="175"/>
+      <c r="N13" s="176"/>
+      <c r="O13" s="177"/>
+      <c r="P13" s="173"/>
+    </row>
+    <row r="14" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B14" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C14" s="473"/>
       <c r="D14" s="474"/>
       <c r="E14" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F14" s="476"/>
       <c r="G14" s="473"/>
       <c r="H14" s="477"/>
-      <c r="I14" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P14" s="183"/>
+      <c r="I14" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J14" s="180"/>
+      <c r="K14" s="180"/>
+      <c r="L14" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M14" s="176"/>
+      <c r="N14" s="176"/>
+      <c r="O14" s="182"/>
+      <c r="P14" s="180"/>
     </row>
     <row r="15" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="186" t="s">
-        <v>147</v>
+      <c r="A15" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B15" s="455"/>
       <c r="C15" s="381"/>
-      <c r="D15" s="188" t="s">
-        <v>148</v>
+      <c r="D15" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E15" s="456"/>
       <c r="F15" s="457"/>
       <c r="G15" s="457"/>
-      <c r="H15" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P15" s="176"/>
+      <c r="H15" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I15" s="488"/>
+      <c r="J15" s="489"/>
+      <c r="K15" s="490"/>
+      <c r="L15" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M15" s="176"/>
+      <c r="N15" s="180"/>
+      <c r="O15" s="182"/>
+      <c r="P15" s="173"/>
     </row>
     <row r="16" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="182" t="s">
-        <v>151</v>
+      <c r="A16" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B16" s="455"/>
       <c r="C16" s="478"/>
-      <c r="D16" s="191" t="s">
-        <v>148</v>
+      <c r="D16" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E16" s="456"/>
       <c r="F16" s="457"/>
       <c r="G16" s="457"/>
-      <c r="H16" s="192" t="s">
+      <c r="H16" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I16" s="491"/>
+      <c r="J16" s="492"/>
+      <c r="K16" s="493"/>
+      <c r="L16" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I16" s="495"/>
-[...5 lines deleted...]
-      <c r="M16" s="194">
+      <c r="M16" s="191">
         <f>SUM(M13:M15)</f>
         <v>0</v>
       </c>
-      <c r="N16" s="195">
+      <c r="N16" s="192">
         <f>SUM(N13:N15)</f>
         <v>0</v>
       </c>
-      <c r="O16" s="185"/>
-      <c r="P16" s="196"/>
+      <c r="O16" s="182"/>
+      <c r="P16" s="193"/>
     </row>
     <row r="17" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B17" s="459"/>
       <c r="C17" s="392"/>
       <c r="D17" s="461"/>
       <c r="E17" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F17" s="465">
         <v>0.76</v>
       </c>
       <c r="G17" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H17" s="467"/>
       <c r="I17" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J17" s="450">
         <f>ROUND(IF(D17*F17=" ",0,D17*F17),3)</f>
         <v>0</v>
       </c>
       <c r="K17" s="452"/>
       <c r="L17" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M17" s="453"/>
       <c r="N17" s="453"/>
-      <c r="O17" s="285"/>
-      <c r="P17" s="196"/>
+      <c r="O17" s="282"/>
+      <c r="P17" s="193"/>
     </row>
     <row r="18" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="460"/>
       <c r="B18" s="382"/>
       <c r="C18" s="382"/>
       <c r="D18" s="462"/>
       <c r="E18" s="464"/>
       <c r="F18" s="466"/>
       <c r="G18" s="464"/>
       <c r="H18" s="468"/>
       <c r="I18" s="449"/>
       <c r="J18" s="451"/>
       <c r="K18" s="451"/>
       <c r="L18" s="449"/>
       <c r="M18" s="454"/>
       <c r="N18" s="454"/>
-      <c r="O18" s="286"/>
-      <c r="P18" s="197"/>
+      <c r="O18" s="283"/>
+      <c r="P18" s="194"/>
     </row>
     <row r="19" spans="1:16" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="198" t="s">
-        <v>158</v>
+      <c r="A19" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B19" s="434"/>
       <c r="C19" s="435"/>
       <c r="D19" s="436"/>
       <c r="E19" s="435"/>
       <c r="F19" s="435"/>
       <c r="G19" s="435"/>
       <c r="H19" s="437"/>
-      <c r="I19" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="200">
+      <c r="I19" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J19" s="197">
         <f>SUM(J13:J18)</f>
         <v>0</v>
       </c>
-      <c r="K19" s="200">
+      <c r="K19" s="197">
         <f>SUM(K13:K17)</f>
         <v>0</v>
       </c>
-      <c r="L19" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M19" s="201">
+      <c r="L19" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M19" s="198">
         <f>SUM(M16:M17)</f>
         <v>0</v>
       </c>
-      <c r="N19" s="201">
+      <c r="N19" s="198">
         <f>SUM(N16:N17)</f>
         <v>0</v>
       </c>
-      <c r="O19" s="207" t="s">
-[...2 lines deleted...]
-      <c r="P19" s="201">
+      <c r="O19" s="204" t="s">
+        <v>156</v>
+      </c>
+      <c r="P19" s="198">
         <f>SUM(P13:P17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A20" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B20" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C20" s="469"/>
       <c r="D20" s="470"/>
-      <c r="E20" s="172" t="s">
-        <v>139</v>
+      <c r="E20" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F20" s="471"/>
       <c r="G20" s="471"/>
       <c r="H20" s="472"/>
-      <c r="I20" s="175" t="s">
+      <c r="I20" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J20" s="173"/>
+      <c r="K20" s="173"/>
+      <c r="L20" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M20" s="175"/>
+      <c r="N20" s="176"/>
+      <c r="O20" s="200"/>
+      <c r="P20" s="173"/>
+    </row>
+    <row r="21" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C21" s="473"/>
       <c r="D21" s="474"/>
       <c r="E21" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F21" s="476"/>
       <c r="G21" s="473"/>
       <c r="H21" s="477"/>
-      <c r="I21" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P21" s="176"/>
+      <c r="I21" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J21" s="180"/>
+      <c r="K21" s="180"/>
+      <c r="L21" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M21" s="176"/>
+      <c r="N21" s="176"/>
+      <c r="O21" s="200"/>
+      <c r="P21" s="173"/>
     </row>
     <row r="22" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="186" t="s">
-        <v>147</v>
+      <c r="A22" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B22" s="455"/>
       <c r="C22" s="381"/>
-      <c r="D22" s="188" t="s">
-        <v>148</v>
+      <c r="D22" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E22" s="456"/>
       <c r="F22" s="457"/>
       <c r="G22" s="457"/>
-      <c r="H22" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P22" s="176"/>
+      <c r="H22" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I22" s="488"/>
+      <c r="J22" s="489"/>
+      <c r="K22" s="490"/>
+      <c r="L22" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M22" s="176"/>
+      <c r="N22" s="180"/>
+      <c r="O22" s="200"/>
+      <c r="P22" s="173"/>
     </row>
     <row r="23" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="182" t="s">
-        <v>151</v>
+      <c r="A23" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B23" s="455"/>
       <c r="C23" s="478"/>
-      <c r="D23" s="191" t="s">
-        <v>148</v>
+      <c r="D23" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E23" s="456"/>
       <c r="F23" s="457"/>
       <c r="G23" s="457"/>
-      <c r="H23" s="192" t="s">
+      <c r="H23" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I23" s="491"/>
+      <c r="J23" s="492"/>
+      <c r="K23" s="493"/>
+      <c r="L23" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I23" s="495"/>
-[...5 lines deleted...]
-      <c r="M23" s="194">
+      <c r="M23" s="191">
         <f>SUM(M20:M22)</f>
         <v>0</v>
       </c>
-      <c r="N23" s="195">
+      <c r="N23" s="192">
         <f>SUM(N20:N22)</f>
         <v>0</v>
       </c>
-      <c r="O23" s="203"/>
-      <c r="P23" s="196"/>
+      <c r="O23" s="200"/>
+      <c r="P23" s="193"/>
     </row>
     <row r="24" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B24" s="459"/>
       <c r="C24" s="392"/>
       <c r="D24" s="461"/>
       <c r="E24" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F24" s="465">
         <v>0.76</v>
       </c>
       <c r="G24" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H24" s="467"/>
       <c r="I24" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J24" s="450">
         <f>ROUND(IF(D24*F24=" ",0,D24*F24),3)</f>
         <v>0</v>
       </c>
       <c r="K24" s="452"/>
       <c r="L24" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M24" s="453"/>
       <c r="N24" s="453"/>
-      <c r="O24" s="203"/>
-      <c r="P24" s="196"/>
+      <c r="O24" s="200"/>
+      <c r="P24" s="193"/>
     </row>
     <row r="25" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="460"/>
       <c r="B25" s="382"/>
       <c r="C25" s="382"/>
       <c r="D25" s="462"/>
       <c r="E25" s="464"/>
       <c r="F25" s="466"/>
       <c r="G25" s="464"/>
       <c r="H25" s="468"/>
       <c r="I25" s="449"/>
       <c r="J25" s="451"/>
       <c r="K25" s="451"/>
       <c r="L25" s="449"/>
       <c r="M25" s="454"/>
       <c r="N25" s="454"/>
-      <c r="O25" s="203"/>
-      <c r="P25" s="197"/>
+      <c r="O25" s="200"/>
+      <c r="P25" s="194"/>
     </row>
     <row r="26" spans="1:16" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="198" t="s">
-        <v>158</v>
+      <c r="A26" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B26" s="434"/>
       <c r="C26" s="435"/>
       <c r="D26" s="436"/>
       <c r="E26" s="435"/>
       <c r="F26" s="435"/>
       <c r="G26" s="435"/>
       <c r="H26" s="437"/>
-      <c r="I26" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="200">
+      <c r="I26" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J26" s="197">
         <f>SUM(J20:J25)</f>
         <v>0</v>
       </c>
-      <c r="K26" s="206">
+      <c r="K26" s="203">
         <f>SUM(K20:K24)</f>
         <v>0</v>
       </c>
-      <c r="L26" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M26" s="201">
+      <c r="L26" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M26" s="198">
         <f>SUM(M23:M24)</f>
         <v>0</v>
       </c>
-      <c r="N26" s="201">
+      <c r="N26" s="198">
         <f>SUM(N23:N24)</f>
         <v>0</v>
       </c>
-      <c r="O26" s="207" t="s">
-[...2 lines deleted...]
-      <c r="P26" s="208">
+      <c r="O26" s="204" t="s">
+        <v>156</v>
+      </c>
+      <c r="P26" s="205">
         <f>SUM(P20:P24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A27" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B27" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C27" s="469"/>
       <c r="D27" s="470"/>
-      <c r="E27" s="172" t="s">
-        <v>139</v>
+      <c r="E27" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F27" s="471"/>
       <c r="G27" s="471"/>
       <c r="H27" s="472"/>
-      <c r="I27" s="175" t="s">
+      <c r="I27" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J27" s="173"/>
+      <c r="K27" s="173"/>
+      <c r="L27" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M27" s="175"/>
+      <c r="N27" s="176"/>
+      <c r="O27" s="206"/>
+      <c r="P27" s="173"/>
+    </row>
+    <row r="28" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C28" s="473"/>
       <c r="D28" s="474"/>
       <c r="E28" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F28" s="476"/>
       <c r="G28" s="473"/>
       <c r="H28" s="477"/>
-      <c r="I28" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P28" s="176"/>
+      <c r="I28" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J28" s="180"/>
+      <c r="K28" s="180"/>
+      <c r="L28" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M28" s="176"/>
+      <c r="N28" s="176"/>
+      <c r="O28" s="207"/>
+      <c r="P28" s="173"/>
     </row>
     <row r="29" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="186" t="s">
-        <v>147</v>
+      <c r="A29" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B29" s="455"/>
       <c r="C29" s="381"/>
-      <c r="D29" s="188" t="s">
-        <v>148</v>
+      <c r="D29" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E29" s="456"/>
       <c r="F29" s="457"/>
       <c r="G29" s="457"/>
-      <c r="H29" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P29" s="176"/>
+      <c r="H29" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I29" s="488"/>
+      <c r="J29" s="489"/>
+      <c r="K29" s="490"/>
+      <c r="L29" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M29" s="176"/>
+      <c r="N29" s="180"/>
+      <c r="O29" s="207"/>
+      <c r="P29" s="173"/>
     </row>
     <row r="30" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="182" t="s">
-        <v>151</v>
+      <c r="A30" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B30" s="455"/>
       <c r="C30" s="478"/>
-      <c r="D30" s="191" t="s">
-        <v>148</v>
+      <c r="D30" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E30" s="456"/>
       <c r="F30" s="457"/>
       <c r="G30" s="457"/>
-      <c r="H30" s="192" t="s">
+      <c r="H30" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I30" s="491"/>
+      <c r="J30" s="492"/>
+      <c r="K30" s="493"/>
+      <c r="L30" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I30" s="495"/>
-[...5 lines deleted...]
-      <c r="M30" s="194">
+      <c r="M30" s="191">
         <f>SUM(M27:M29)</f>
         <v>0</v>
       </c>
-      <c r="N30" s="195">
+      <c r="N30" s="192">
         <f>SUM(N27:N29)</f>
         <v>0</v>
       </c>
-      <c r="O30" s="210"/>
-      <c r="P30" s="196"/>
+      <c r="O30" s="207"/>
+      <c r="P30" s="193"/>
     </row>
     <row r="31" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B31" s="459"/>
       <c r="C31" s="392"/>
       <c r="D31" s="461"/>
       <c r="E31" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F31" s="465">
         <v>0.76</v>
       </c>
       <c r="G31" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H31" s="467"/>
       <c r="I31" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J31" s="450">
         <f>ROUND(IF(D31*F31=" ",0,D31*F31),3)</f>
         <v>0</v>
       </c>
       <c r="K31" s="452"/>
       <c r="L31" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M31" s="453"/>
       <c r="N31" s="453"/>
-      <c r="O31" s="215"/>
-      <c r="P31" s="216"/>
+      <c r="O31" s="212"/>
+      <c r="P31" s="213"/>
     </row>
     <row r="32" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="460"/>
       <c r="B32" s="382"/>
       <c r="C32" s="382"/>
       <c r="D32" s="462"/>
       <c r="E32" s="464"/>
       <c r="F32" s="466"/>
       <c r="G32" s="464"/>
       <c r="H32" s="468"/>
       <c r="I32" s="449"/>
       <c r="J32" s="451"/>
       <c r="K32" s="451"/>
       <c r="L32" s="449"/>
       <c r="M32" s="454"/>
       <c r="N32" s="454"/>
-      <c r="O32" s="210"/>
-      <c r="P32" s="217"/>
+      <c r="O32" s="207"/>
+      <c r="P32" s="214"/>
     </row>
     <row r="33" spans="1:16" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="198" t="s">
-        <v>158</v>
+      <c r="A33" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B33" s="434"/>
       <c r="C33" s="435"/>
       <c r="D33" s="436"/>
       <c r="E33" s="435"/>
       <c r="F33" s="435"/>
       <c r="G33" s="435"/>
       <c r="H33" s="437"/>
-      <c r="I33" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="200">
+      <c r="I33" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J33" s="197">
         <f>SUM(J27:J32)</f>
         <v>0</v>
       </c>
-      <c r="K33" s="206">
+      <c r="K33" s="203">
         <f>SUM(K27:K31)</f>
         <v>0</v>
       </c>
-      <c r="L33" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M33" s="201">
+      <c r="L33" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M33" s="198">
         <f>SUM(M30:M31)</f>
         <v>0</v>
       </c>
-      <c r="N33" s="201">
+      <c r="N33" s="198">
         <f>SUM(N30:N31)</f>
         <v>0</v>
       </c>
-      <c r="O33" s="207" t="s">
-[...2 lines deleted...]
-      <c r="P33" s="208">
+      <c r="O33" s="204" t="s">
+        <v>156</v>
+      </c>
+      <c r="P33" s="205">
         <f>SUM(P27:P31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A34" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B34" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C34" s="469"/>
       <c r="D34" s="470"/>
-      <c r="E34" s="172" t="s">
-        <v>139</v>
+      <c r="E34" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F34" s="471"/>
       <c r="G34" s="471"/>
       <c r="H34" s="472"/>
-      <c r="I34" s="175" t="s">
+      <c r="I34" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J34" s="173"/>
+      <c r="K34" s="173"/>
+      <c r="L34" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M34" s="175"/>
+      <c r="N34" s="176"/>
+      <c r="O34" s="206"/>
+      <c r="P34" s="215"/>
+    </row>
+    <row r="35" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B35" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C35" s="473"/>
       <c r="D35" s="474"/>
       <c r="E35" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F35" s="476"/>
       <c r="G35" s="473"/>
       <c r="H35" s="477"/>
-      <c r="I35" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P35" s="218"/>
+      <c r="I35" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J35" s="180"/>
+      <c r="K35" s="180"/>
+      <c r="L35" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M35" s="176"/>
+      <c r="N35" s="176"/>
+      <c r="O35" s="207"/>
+      <c r="P35" s="215"/>
     </row>
     <row r="36" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="186" t="s">
-        <v>147</v>
+      <c r="A36" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B36" s="455"/>
       <c r="C36" s="381"/>
-      <c r="D36" s="188" t="s">
-        <v>148</v>
+      <c r="D36" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E36" s="456"/>
       <c r="F36" s="457"/>
       <c r="G36" s="457"/>
-      <c r="H36" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P36" s="218"/>
+      <c r="H36" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I36" s="488"/>
+      <c r="J36" s="489"/>
+      <c r="K36" s="490"/>
+      <c r="L36" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M36" s="176"/>
+      <c r="N36" s="180"/>
+      <c r="O36" s="207"/>
+      <c r="P36" s="215"/>
     </row>
     <row r="37" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="182" t="s">
-        <v>151</v>
+      <c r="A37" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B37" s="455"/>
       <c r="C37" s="478"/>
-      <c r="D37" s="191" t="s">
-        <v>148</v>
+      <c r="D37" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E37" s="456"/>
       <c r="F37" s="457"/>
       <c r="G37" s="457"/>
-      <c r="H37" s="192" t="s">
+      <c r="H37" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I37" s="491"/>
+      <c r="J37" s="492"/>
+      <c r="K37" s="493"/>
+      <c r="L37" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I37" s="495"/>
-[...5 lines deleted...]
-      <c r="M37" s="194">
+      <c r="M37" s="191">
         <f>SUM(M34:M36)</f>
         <v>0</v>
       </c>
-      <c r="N37" s="195">
+      <c r="N37" s="192">
         <f>SUM(N34:N36)</f>
         <v>0</v>
       </c>
-      <c r="O37" s="210"/>
-      <c r="P37" s="216"/>
+      <c r="O37" s="207"/>
+      <c r="P37" s="213"/>
     </row>
     <row r="38" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B38" s="459"/>
       <c r="C38" s="392"/>
       <c r="D38" s="461"/>
       <c r="E38" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F38" s="465">
         <v>0.76</v>
       </c>
       <c r="G38" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H38" s="467"/>
       <c r="I38" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J38" s="450">
         <f>ROUND(IF(D38*F38=" ",0,D38*F38),3)</f>
         <v>0</v>
       </c>
       <c r="K38" s="452"/>
       <c r="L38" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M38" s="453"/>
       <c r="N38" s="453"/>
-      <c r="O38" s="215"/>
-      <c r="P38" s="216"/>
+      <c r="O38" s="212"/>
+      <c r="P38" s="213"/>
     </row>
     <row r="39" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="460"/>
       <c r="B39" s="382"/>
       <c r="C39" s="382"/>
       <c r="D39" s="462"/>
       <c r="E39" s="464"/>
       <c r="F39" s="466"/>
       <c r="G39" s="464"/>
       <c r="H39" s="468"/>
       <c r="I39" s="449"/>
       <c r="J39" s="451"/>
       <c r="K39" s="451"/>
       <c r="L39" s="449"/>
       <c r="M39" s="454"/>
       <c r="N39" s="454"/>
-      <c r="O39" s="210"/>
-      <c r="P39" s="217"/>
+      <c r="O39" s="207"/>
+      <c r="P39" s="214"/>
     </row>
     <row r="40" spans="1:16" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="198" t="s">
-        <v>158</v>
+      <c r="A40" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B40" s="434"/>
       <c r="C40" s="435"/>
       <c r="D40" s="436"/>
       <c r="E40" s="435"/>
       <c r="F40" s="435"/>
       <c r="G40" s="435"/>
       <c r="H40" s="437"/>
-      <c r="I40" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="200">
+      <c r="I40" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J40" s="197">
         <f>SUM(J34:J39)</f>
         <v>0</v>
       </c>
-      <c r="K40" s="206">
+      <c r="K40" s="203">
         <f>SUM(K34:K38)</f>
         <v>0</v>
       </c>
-      <c r="L40" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M40" s="201">
+      <c r="L40" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M40" s="198">
         <f>SUM(M37:M38)</f>
         <v>0</v>
       </c>
-      <c r="N40" s="201">
+      <c r="N40" s="198">
         <f>SUM(N37:N38)</f>
         <v>0</v>
       </c>
-      <c r="O40" s="219" t="s">
-[...2 lines deleted...]
-      <c r="P40" s="208">
+      <c r="O40" s="216" t="s">
+        <v>156</v>
+      </c>
+      <c r="P40" s="205">
         <f>SUM(P34:P38)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A41" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B41" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C41" s="469"/>
       <c r="D41" s="470"/>
-      <c r="E41" s="172" t="s">
-        <v>139</v>
+      <c r="E41" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F41" s="471"/>
       <c r="G41" s="471"/>
       <c r="H41" s="472"/>
-      <c r="I41" s="175" t="s">
+      <c r="I41" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J41" s="173"/>
+      <c r="K41" s="173"/>
+      <c r="L41" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M41" s="175"/>
+      <c r="N41" s="176"/>
+      <c r="O41" s="206"/>
+      <c r="P41" s="215"/>
+    </row>
+    <row r="42" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B42" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C42" s="473"/>
       <c r="D42" s="474"/>
       <c r="E42" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F42" s="476"/>
       <c r="G42" s="473"/>
       <c r="H42" s="477"/>
-      <c r="I42" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P42" s="218"/>
+      <c r="I42" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J42" s="180"/>
+      <c r="K42" s="180"/>
+      <c r="L42" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M42" s="176"/>
+      <c r="N42" s="176"/>
+      <c r="O42" s="207"/>
+      <c r="P42" s="215"/>
     </row>
     <row r="43" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="186" t="s">
-        <v>147</v>
+      <c r="A43" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B43" s="455"/>
       <c r="C43" s="381"/>
-      <c r="D43" s="188" t="s">
-        <v>148</v>
+      <c r="D43" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E43" s="456"/>
       <c r="F43" s="457"/>
       <c r="G43" s="457"/>
-      <c r="H43" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P43" s="218"/>
+      <c r="H43" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I43" s="488"/>
+      <c r="J43" s="489"/>
+      <c r="K43" s="490"/>
+      <c r="L43" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M43" s="176"/>
+      <c r="N43" s="180"/>
+      <c r="O43" s="207"/>
+      <c r="P43" s="215"/>
     </row>
     <row r="44" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="182" t="s">
-        <v>151</v>
+      <c r="A44" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B44" s="455"/>
       <c r="C44" s="478"/>
-      <c r="D44" s="191" t="s">
-        <v>148</v>
+      <c r="D44" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E44" s="456"/>
       <c r="F44" s="457"/>
       <c r="G44" s="457"/>
-      <c r="H44" s="192" t="s">
+      <c r="H44" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I44" s="491"/>
+      <c r="J44" s="492"/>
+      <c r="K44" s="493"/>
+      <c r="L44" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I44" s="495"/>
-[...5 lines deleted...]
-      <c r="M44" s="194">
+      <c r="M44" s="191">
         <f>SUM(M41:M43)</f>
         <v>0</v>
       </c>
-      <c r="N44" s="195">
+      <c r="N44" s="192">
         <f>SUM(N41:N43)</f>
         <v>0</v>
       </c>
-      <c r="O44" s="210"/>
-      <c r="P44" s="216"/>
+      <c r="O44" s="207"/>
+      <c r="P44" s="213"/>
     </row>
     <row r="45" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B45" s="459"/>
       <c r="C45" s="392"/>
       <c r="D45" s="461"/>
       <c r="E45" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F45" s="465">
         <v>0.76</v>
       </c>
       <c r="G45" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H45" s="467"/>
       <c r="I45" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J45" s="450">
         <f>ROUND(IF(D45*F45=" ",0,D45*F45),3)</f>
         <v>0</v>
       </c>
       <c r="K45" s="452"/>
       <c r="L45" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M45" s="453"/>
       <c r="N45" s="453"/>
-      <c r="O45" s="215"/>
-      <c r="P45" s="216"/>
+      <c r="O45" s="212"/>
+      <c r="P45" s="213"/>
     </row>
     <row r="46" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="460"/>
       <c r="B46" s="382"/>
       <c r="C46" s="382"/>
       <c r="D46" s="462"/>
       <c r="E46" s="464"/>
       <c r="F46" s="466"/>
       <c r="G46" s="464"/>
       <c r="H46" s="468"/>
       <c r="I46" s="449"/>
       <c r="J46" s="451"/>
       <c r="K46" s="451"/>
       <c r="L46" s="449"/>
       <c r="M46" s="454"/>
       <c r="N46" s="454"/>
-      <c r="O46" s="210"/>
-      <c r="P46" s="217"/>
+      <c r="O46" s="207"/>
+      <c r="P46" s="214"/>
     </row>
     <row r="47" spans="1:16" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="198" t="s">
-        <v>158</v>
+      <c r="A47" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B47" s="434"/>
       <c r="C47" s="435"/>
       <c r="D47" s="436"/>
       <c r="E47" s="435"/>
       <c r="F47" s="435"/>
       <c r="G47" s="435"/>
       <c r="H47" s="437"/>
-      <c r="I47" s="199" t="s">
+      <c r="I47" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J47" s="197">
+        <f>SUM(J41:J46)</f>
+        <v>0</v>
+      </c>
+      <c r="K47" s="203">
+        <f>SUM(K41:K45)</f>
+        <v>0</v>
+      </c>
+      <c r="L47" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M47" s="198">
+        <f>SUM(M44:M45)</f>
+        <v>0</v>
+      </c>
+      <c r="N47" s="198">
+        <f>SUM(N44:N45)</f>
+        <v>0</v>
+      </c>
+      <c r="O47" s="217" t="s">
+        <v>156</v>
+      </c>
+      <c r="P47" s="205">
+        <f>SUM(P41:P45)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="218"/>
+      <c r="B48" s="219"/>
+      <c r="C48" s="219"/>
+      <c r="D48" s="219"/>
+      <c r="E48" s="219"/>
+      <c r="F48" s="219"/>
+      <c r="G48" s="219"/>
+      <c r="H48" s="219"/>
+      <c r="I48" s="220" t="s">
+        <v>137</v>
+      </c>
+      <c r="J48" s="284">
+        <f>SUM(J41,J34,J27,J20,J13)</f>
+        <v>0</v>
+      </c>
+      <c r="K48" s="221">
+        <f>SUM(K13,K20,K27,K34,K41)</f>
+        <v>0</v>
+      </c>
+      <c r="L48" s="222" t="s">
+        <v>157</v>
+      </c>
+      <c r="M48" s="223">
+        <f>SUM(M16,M23,M30,M37,M44)</f>
+        <v>0</v>
+      </c>
+      <c r="N48" s="223">
+        <f>SUM(N9,N16,N23,N30,N37,N44)</f>
+        <v>0</v>
+      </c>
+      <c r="O48" s="224" t="s">
+        <v>158</v>
+      </c>
+      <c r="P48" s="225">
+        <f>SUM(P19,P26,P33,P40,P47)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="226"/>
+      <c r="C49" s="226"/>
+      <c r="D49" s="226"/>
+      <c r="E49" s="226"/>
+      <c r="F49" s="227"/>
+      <c r="G49" s="438" t="s">
         <v>159</v>
       </c>
-      <c r="J47" s="200">
-[...46 lines deleted...]
-      <c r="L48" s="225" t="s">
+      <c r="H49" s="439"/>
+      <c r="I49" s="229" t="s">
+        <v>142</v>
+      </c>
+      <c r="J49" s="285">
+        <f>SUM(J42,J35,J28,J21,J14)</f>
+        <v>0</v>
+      </c>
+      <c r="K49" s="230">
+        <f>SUM(K14,K21,K28,K35,K42)</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="231" t="s">
         <v>160</v>
       </c>
-      <c r="M48" s="226">
-[...39 lines deleted...]
-      <c r="M49" s="235">
+      <c r="M49" s="232">
         <f>SUM(M45,M38,M31,M24,M17)</f>
         <v>0</v>
       </c>
-      <c r="N49" s="235">
+      <c r="N49" s="232">
         <f>SUM(N45,N38,N31,N24,N17)</f>
         <v>0</v>
       </c>
-      <c r="O49" s="236"/>
-      <c r="P49" s="237"/>
+      <c r="O49" s="233"/>
+      <c r="P49" s="234"/>
     </row>
     <row r="50" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G50" s="439"/>
       <c r="H50" s="439"/>
-      <c r="I50" s="238" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="288">
+      <c r="I50" s="235" t="s">
+        <v>153</v>
+      </c>
+      <c r="J50" s="285">
         <f>SUM(J17,J18,J24,J25,J31,J32,J38,J39,J45,J46)</f>
         <v>0</v>
       </c>
-      <c r="K50" s="240"/>
-[...4 lines deleted...]
-      <c r="P50" s="244"/>
+      <c r="K50" s="237"/>
+      <c r="L50" s="238"/>
+      <c r="M50" s="238"/>
+      <c r="N50" s="239"/>
+      <c r="O50" s="240"/>
+      <c r="P50" s="241"/>
     </row>
     <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="245" t="s">
-        <v>164</v>
+      <c r="A51" s="242" t="s">
+        <v>161</v>
       </c>
       <c r="B51"/>
-      <c r="C51" s="246"/>
-[...1 lines deleted...]
-      <c r="E51" s="246"/>
+      <c r="C51" s="243"/>
+      <c r="D51" s="243"/>
+      <c r="E51" s="243"/>
       <c r="I51" s="7"/>
-      <c r="K51" s="247"/>
-[...3 lines deleted...]
-      <c r="O51" s="249"/>
+      <c r="K51" s="244"/>
+      <c r="L51" s="245"/>
+      <c r="M51" s="245"/>
+      <c r="N51" s="245"/>
+      <c r="O51" s="246"/>
     </row>
     <row r="52" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="250">
+      <c r="A52" s="247">
         <v>-1</v>
       </c>
       <c r="B52" s="440" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C52" s="441"/>
       <c r="D52" s="37"/>
-      <c r="E52" s="250">
+      <c r="E52" s="247">
         <v>-2</v>
       </c>
       <c r="F52" s="442" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G52" s="443"/>
       <c r="H52" s="443"/>
-      <c r="I52" s="251">
+      <c r="I52" s="248">
         <v>-3</v>
       </c>
       <c r="J52" s="444" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="K52" s="445"/>
       <c r="L52" s="445"/>
     </row>
     <row r="53" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="446" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C53" s="441"/>
       <c r="D53"/>
       <c r="E53" s="37"/>
       <c r="F53" s="440" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="G53" s="441"/>
-      <c r="H53" s="253"/>
-      <c r="I53" s="231"/>
+      <c r="H53" s="250"/>
+      <c r="I53" s="228"/>
       <c r="J53" s="445"/>
       <c r="K53" s="445"/>
       <c r="L53" s="445"/>
       <c r="O53" s="7"/>
     </row>
     <row r="54" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="252" t="s">
-        <v>170</v>
+      <c r="B54" s="249" t="s">
+        <v>167</v>
       </c>
       <c r="C54" s="37"/>
       <c r="D54" s="37"/>
       <c r="E54" s="37"/>
       <c r="F54" s="447" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="G54" s="441"/>
-      <c r="H54" s="253"/>
-      <c r="I54" s="253"/>
+      <c r="H54" s="250"/>
+      <c r="I54" s="250"/>
       <c r="J54" s="445"/>
       <c r="K54" s="445"/>
       <c r="L54" s="445"/>
       <c r="O54" s="7"/>
     </row>
     <row r="55" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="254"/>
+      <c r="A55" s="251"/>
       <c r="B55" s="446" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C55" s="441"/>
       <c r="D55"/>
       <c r="E55" s="37"/>
       <c r="F55" s="440" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="G55" s="441"/>
-      <c r="H55" s="253"/>
-      <c r="I55" s="253"/>
+      <c r="H55" s="250"/>
+      <c r="I55" s="250"/>
       <c r="J55" s="445"/>
       <c r="K55" s="445"/>
       <c r="L55" s="445"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
       <c r="O55" s="12"/>
-      <c r="P55" s="255"/>
+      <c r="P55" s="252"/>
     </row>
     <row r="56" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="447" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="G56" s="441"/>
-      <c r="H56" s="253"/>
-      <c r="I56" s="256"/>
+      <c r="H56" s="250"/>
+      <c r="I56" s="253"/>
       <c r="J56" s="445"/>
       <c r="K56" s="445"/>
       <c r="L56" s="445"/>
       <c r="M56" s="6"/>
       <c r="N56" s="6"/>
       <c r="O56" s="12"/>
     </row>
     <row r="57" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="254"/>
+      <c r="A57" s="251"/>
       <c r="B57" s="6"/>
       <c r="C57" s="6"/>
       <c r="D57" s="6"/>
       <c r="E57" s="6"/>
       <c r="F57" s="6"/>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="12"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
       <c r="N57" s="6"/>
       <c r="O57" s="12"/>
-      <c r="P57" s="255"/>
+      <c r="P57" s="252"/>
     </row>
     <row r="58" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A58" s="257" t="s">
-[...3 lines deleted...]
-        <v>176</v>
+      <c r="A58" s="254" t="s">
+        <v>172</v>
+      </c>
+      <c r="B58" s="255" t="s">
+        <v>173</v>
       </c>
       <c r="C58" s="37"/>
       <c r="D58" s="37"/>
       <c r="E58" s="37"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="37"/>
       <c r="I58" s="37"/>
       <c r="J58" s="37"/>
       <c r="K58" s="37"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58" s="7"/>
-      <c r="P58" s="255"/>
+      <c r="P58" s="252"/>
     </row>
     <row r="59" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A59" s="6"/>
       <c r="B59" s="431" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C59" s="431"/>
       <c r="D59" s="431"/>
       <c r="E59" s="431"/>
       <c r="F59" s="431"/>
       <c r="I59" s="7"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
       <c r="O59" s="12"/>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A60" s="6"/>
       <c r="B60" s="6"/>
       <c r="C60" s="432" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D60" s="432"/>
       <c r="E60" s="432"/>
-      <c r="F60" s="253"/>
-[...1 lines deleted...]
-      <c r="H60" s="259">
+      <c r="F60" s="250"/>
+      <c r="G60" s="256"/>
+      <c r="H60" s="256">
         <v>143.1</v>
       </c>
       <c r="I60" s="7"/>
       <c r="L60" s="6"/>
-      <c r="N60" s="260"/>
+      <c r="N60" s="257"/>
       <c r="O60" s="12"/>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B61" s="6"/>
       <c r="C61" s="432" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D61" s="432"/>
       <c r="E61" s="432"/>
       <c r="F61" s="432"/>
-      <c r="G61" s="259"/>
-      <c r="H61" s="259">
+      <c r="G61" s="256"/>
+      <c r="H61" s="256">
         <v>163.4</v>
       </c>
       <c r="I61" s="7"/>
-      <c r="N61" s="260"/>
+      <c r="N61" s="257"/>
       <c r="O61" s="6"/>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="6"/>
       <c r="D62" s="6"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="12"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
       <c r="N62" s="6"/>
       <c r="O62" s="12"/>
-      <c r="P62" s="261" t="s">
+      <c r="P62" s="258" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="142">
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="D1:M1"/>
     <mergeCell ref="F2:L2"/>
     <mergeCell ref="F3:L3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E7:H7"/>
@@ -17682,1743 +17702,1743 @@
       <formula1>" 24.40"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N43 N15 N29 N36" xr:uid="{37AEF10A-3549-4584-88B7-5E5C433B0A5E}">
       <formula1>" 27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M13:N13 M20:N20 N27 M41:N41" xr:uid="{31D96196-C3BA-4379-8FEB-21CF34D66776}">
       <formula1>"10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N42 N28 N35" xr:uid="{1DF78F6D-B50E-4198-9299-012F4170CCC2}">
       <formula1>" 14.00"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F45:F46 F17:F18 F24:F25 F31:F32 F38:F39" xr:uid="{1C9A4179-63D9-4F27-9572-5EA43C179291}">
       <formula1>"0.33, .760"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Time must be entered in the following format:   h:mm" sqref="B36:B37 E36:G37 B29:B30 B22:B23 B15:B16 E22:G23 E15:G16 E29:G30 B43:B44 E43:G44" xr:uid="{99727591-C13C-426F-AD06-938E5C8F58E1}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCA07D15-2002-40C9-A017-DBE2E376051C}">
   <dimension ref="A1:Q62"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
-      <selection activeCell="D17" sqref="D17:D18"/>
+    <sheetView tabSelected="1" topLeftCell="A7" zoomScale="40" zoomScaleNormal="40" workbookViewId="0">
+      <selection activeCell="B41" sqref="B41:H41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="7" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="19.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="5.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="7" customWidth="1"/>
     <col min="8" max="8" width="21.140625" style="7" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="16.7109375" style="7" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="7" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="7" customWidth="1"/>
     <col min="15" max="15" width="17.5703125" style="9" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" style="7" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="144"/>
       <c r="B1" s="144"/>
       <c r="C1" s="145"/>
-      <c r="D1" s="511" t="s">
-[...10 lines deleted...]
-      <c r="M1" s="512"/>
+      <c r="D1" s="507" t="s">
+        <v>124</v>
+      </c>
+      <c r="E1" s="508"/>
+      <c r="F1" s="508"/>
+      <c r="G1" s="508"/>
+      <c r="H1" s="508"/>
+      <c r="I1" s="508"/>
+      <c r="J1" s="508"/>
+      <c r="K1" s="508"/>
+      <c r="L1" s="508"/>
+      <c r="M1" s="508"/>
       <c r="N1" s="146"/>
       <c r="O1" s="146"/>
       <c r="P1" s="147"/>
     </row>
     <row r="2" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="144"/>
       <c r="B2" s="144"/>
       <c r="C2" s="145"/>
       <c r="D2" s="145"/>
       <c r="E2" s="145"/>
-      <c r="F2" s="513" t="s">
-        <v>126</v>
+      <c r="F2" s="509" t="s">
+        <v>125</v>
       </c>
       <c r="G2" s="430"/>
       <c r="H2" s="430"/>
       <c r="I2" s="430"/>
       <c r="J2" s="430"/>
       <c r="K2" s="430"/>
       <c r="L2" s="430"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="145"/>
       <c r="P2" s="145"/>
     </row>
     <row r="3" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="149"/>
       <c r="B3" s="150"/>
       <c r="C3" s="145"/>
       <c r="D3" s="145"/>
       <c r="E3" s="145"/>
-      <c r="F3" s="514" t="s">
-        <v>127</v>
+      <c r="F3" s="510" t="s">
+        <v>126</v>
       </c>
       <c r="G3" s="430"/>
       <c r="H3" s="430"/>
       <c r="I3" s="430"/>
       <c r="J3" s="430"/>
       <c r="K3" s="430"/>
       <c r="L3" s="430"/>
       <c r="M3" s="151"/>
       <c r="N3" s="151"/>
       <c r="O3" s="145"/>
       <c r="P3" s="145"/>
     </row>
     <row r="4" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="515" t="s">
-[...3 lines deleted...]
-      <c r="C4" s="517">
+      <c r="A4" s="511" t="s">
+        <v>127</v>
+      </c>
+      <c r="B4" s="512"/>
+      <c r="C4" s="513">
         <f>+'[1]Daily Travel Summary'!A15</f>
         <v>0</v>
       </c>
-      <c r="D4" s="518"/>
-[...3 lines deleted...]
-      <c r="H4" s="518"/>
+      <c r="D4" s="514"/>
+      <c r="E4" s="514"/>
+      <c r="F4" s="514"/>
+      <c r="G4" s="514"/>
+      <c r="H4" s="514"/>
       <c r="I4" s="153"/>
       <c r="J4" s="154" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="M4" s="517">
+        <v>176</v>
+      </c>
+      <c r="M4" s="513">
         <f>+'[1]Daily Travel Summary'!B13</f>
         <v>0</v>
       </c>
-      <c r="N4" s="519"/>
+      <c r="N4" s="515"/>
     </row>
     <row r="5" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="152" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B5" s="156"/>
-      <c r="C5" s="561">
+      <c r="C5" s="557">
         <f ca="1">TODAY()</f>
-        <v>46246</v>
-[...5 lines deleted...]
-      <c r="H5" s="562"/>
+        <v>46260</v>
+      </c>
+      <c r="D5" s="558"/>
+      <c r="E5" s="558"/>
+      <c r="F5" s="558"/>
+      <c r="G5" s="558"/>
+      <c r="H5" s="558"/>
       <c r="I5" s="157"/>
       <c r="J5" s="157"/>
       <c r="K5" s="158"/>
       <c r="L5" s="158"/>
       <c r="M5" s="156"/>
       <c r="N5" s="159" t="s">
         <v>48</v>
       </c>
       <c r="O5" s="159"/>
       <c r="P5" s="160"/>
     </row>
     <row r="6" spans="1:16" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="536"/>
-[...1 lines deleted...]
-      <c r="C6" s="538" t="s">
+      <c r="A6" s="532"/>
+      <c r="B6" s="533"/>
+      <c r="C6" s="534" t="s">
+        <v>128</v>
+      </c>
+      <c r="D6" s="553"/>
+      <c r="E6" s="553"/>
+      <c r="F6" s="553"/>
+      <c r="G6" s="553"/>
+      <c r="H6" s="554"/>
+      <c r="I6" s="534" t="s">
         <v>129</v>
       </c>
-      <c r="D6" s="557"/>
-[...4 lines deleted...]
-      <c r="I6" s="538" t="s">
+      <c r="J6" s="555"/>
+      <c r="K6" s="556"/>
+      <c r="L6" s="538" t="s">
         <v>130</v>
       </c>
-      <c r="J6" s="559"/>
-[...1 lines deleted...]
-      <c r="L6" s="542" t="s">
+      <c r="M6" s="553"/>
+      <c r="N6" s="553"/>
+      <c r="O6" s="539" t="s">
         <v>131</v>
       </c>
-      <c r="M6" s="557"/>
-[...1 lines deleted...]
-      <c r="O6" s="543" t="s">
+      <c r="P6" s="540"/>
+    </row>
+    <row r="7" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="262" t="s">
+        <v>180</v>
+      </c>
+      <c r="B7" s="516" t="s">
+        <v>177</v>
+      </c>
+      <c r="C7" s="541"/>
+      <c r="D7" s="542"/>
+      <c r="E7" s="519" t="s">
+        <v>178</v>
+      </c>
+      <c r="F7" s="543"/>
+      <c r="G7" s="543"/>
+      <c r="H7" s="544"/>
+      <c r="I7" s="167"/>
+      <c r="J7" s="288" t="s">
         <v>132</v>
       </c>
-      <c r="P6" s="544"/>
-[...17 lines deleted...]
-      <c r="J7" s="291" t="s">
+      <c r="K7" s="288" t="s">
         <v>133</v>
       </c>
-      <c r="K7" s="291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L7" s="167"/>
-      <c r="M7" s="266" t="s">
+      <c r="M7" s="263" t="s">
+        <v>132</v>
+      </c>
+      <c r="N7" s="264" t="s">
         <v>133</v>
       </c>
-      <c r="N7" s="267" t="s">
-[...3 lines deleted...]
-      <c r="P7" s="269"/>
+      <c r="O7" s="265"/>
+      <c r="P7" s="266"/>
     </row>
     <row r="8" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="271"/>
-[...8 lines deleted...]
-      <c r="H8" s="550"/>
+      <c r="A8" s="268"/>
+      <c r="B8" s="269"/>
+      <c r="C8" s="522" t="s">
+        <v>179</v>
+      </c>
+      <c r="D8" s="545"/>
+      <c r="E8" s="545"/>
+      <c r="F8" s="545"/>
+      <c r="G8" s="545"/>
+      <c r="H8" s="546"/>
       <c r="I8" s="168" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="J8" s="273">
+        <v>137</v>
+      </c>
+      <c r="J8" s="270">
         <f>+'[1]Page 4 - Daily Travel Detail'!J48+'[1]Page 4 - Daily Travel Detail'!J8</f>
         <v>0</v>
       </c>
-      <c r="K8" s="273">
+      <c r="K8" s="270">
         <f>+'[1]Page 4 - Daily Travel Detail'!K48+'[1]Page 4 - Daily Travel Detail'!K8</f>
         <v>0</v>
       </c>
       <c r="L8" s="167"/>
       <c r="M8" s="167"/>
       <c r="N8" s="167"/>
-      <c r="O8" s="268"/>
-      <c r="P8" s="269"/>
+      <c r="O8" s="265"/>
+      <c r="P8" s="266"/>
     </row>
     <row r="9" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="268"/>
-[...6 lines deleted...]
-      <c r="H9" s="553"/>
+      <c r="A9" s="265"/>
+      <c r="B9" s="272"/>
+      <c r="C9" s="547"/>
+      <c r="D9" s="548"/>
+      <c r="E9" s="548"/>
+      <c r="F9" s="548"/>
+      <c r="G9" s="548"/>
+      <c r="H9" s="549"/>
       <c r="I9" s="168" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="J9" s="273">
+        <v>142</v>
+      </c>
+      <c r="J9" s="270">
         <f>+'[1]Page 4 - Daily Travel Detail'!J49+'[1]Page 4 - Daily Travel Detail'!J9</f>
         <v>0</v>
       </c>
-      <c r="K9" s="273">
+      <c r="K9" s="270">
         <f>+'[1]Page 4 - Daily Travel Detail'!K49+'[1]Page 4 - Daily Travel Detail'!K9</f>
         <v>0</v>
       </c>
-      <c r="L9" s="276" t="s">
-[...2 lines deleted...]
-      <c r="M9" s="273">
+      <c r="L9" s="273" t="s">
+        <v>153</v>
+      </c>
+      <c r="M9" s="270">
         <f>+'[1]Page 4 - Daily Travel Detail'!M48+'[1]Page 4 - Daily Travel Detail'!M9</f>
         <v>0</v>
       </c>
-      <c r="N9" s="273">
+      <c r="N9" s="270">
         <f>+'[1]Page 4 - Daily Travel Detail'!N48+'[1]Page 4 - Daily Travel Detail'!N9</f>
         <v>0</v>
       </c>
-      <c r="O9" s="268"/>
-      <c r="P9" s="269"/>
+      <c r="O9" s="265"/>
+      <c r="P9" s="266"/>
     </row>
     <row r="10" spans="1:16" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="278"/>
-[...10 lines deleted...]
-      <c r="J10" s="273">
+      <c r="A10" s="275"/>
+      <c r="B10" s="276"/>
+      <c r="C10" s="550"/>
+      <c r="D10" s="551"/>
+      <c r="E10" s="551"/>
+      <c r="F10" s="551"/>
+      <c r="G10" s="551"/>
+      <c r="H10" s="552"/>
+      <c r="I10" s="277" t="s">
+        <v>153</v>
+      </c>
+      <c r="J10" s="270">
         <f>+'[1]Page 4 - Daily Travel Detail'!J50+'[1]Page 4 - Daily Travel Detail'!J10</f>
         <v>0</v>
       </c>
-      <c r="K10" s="240"/>
-[...3 lines deleted...]
-      <c r="M10" s="273">
+      <c r="K10" s="237"/>
+      <c r="L10" s="280" t="s">
+        <v>154</v>
+      </c>
+      <c r="M10" s="270">
         <f>+'[1]Page 4 - Daily Travel Detail'!M49+'[1]Page 4 - Daily Travel Detail'!M10</f>
         <v>0</v>
       </c>
-      <c r="N10" s="273">
+      <c r="N10" s="270">
         <f>+'[1]Page 4 - Daily Travel Detail'!N49+'[1]Page 4 - Daily Travel Detail'!N10</f>
         <v>0</v>
       </c>
-      <c r="O10" s="278"/>
-      <c r="P10" s="273">
+      <c r="O10" s="275"/>
+      <c r="P10" s="270">
         <f>+'[1]Page 4 - Daily Travel Detail'!P48+'[1]Page 4 - Daily Travel Detail'!P10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A11" s="165"/>
-      <c r="B11" s="500" t="s">
+      <c r="B11" s="496" t="s">
+        <v>128</v>
+      </c>
+      <c r="C11" s="497"/>
+      <c r="D11" s="497"/>
+      <c r="E11" s="497"/>
+      <c r="F11" s="497"/>
+      <c r="G11" s="497"/>
+      <c r="H11" s="498"/>
+      <c r="I11" s="502" t="s">
         <v>129</v>
       </c>
-      <c r="C11" s="501"/>
-[...5 lines deleted...]
-      <c r="I11" s="506" t="s">
+      <c r="J11" s="503"/>
+      <c r="K11" s="504"/>
+      <c r="L11" s="502" t="s">
         <v>130</v>
       </c>
-      <c r="J11" s="507"/>
-[...1 lines deleted...]
-      <c r="L11" s="506" t="s">
+      <c r="M11" s="505"/>
+      <c r="N11" s="506"/>
+      <c r="O11" s="502" t="s">
         <v>131</v>
       </c>
-      <c r="M11" s="509"/>
-[...4 lines deleted...]
-      <c r="P11" s="510"/>
+      <c r="P11" s="506"/>
     </row>
     <row r="12" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="166"/>
-      <c r="B12" s="503"/>
-[...5 lines deleted...]
-      <c r="H12" s="505"/>
+      <c r="B12" s="499"/>
+      <c r="C12" s="500"/>
+      <c r="D12" s="500"/>
+      <c r="E12" s="500"/>
+      <c r="F12" s="500"/>
+      <c r="G12" s="500"/>
+      <c r="H12" s="501"/>
       <c r="I12" s="167"/>
       <c r="J12" s="168" t="s">
+        <v>132</v>
+      </c>
+      <c r="K12" s="168" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="L12" s="167"/>
       <c r="M12" s="168" t="s">
+        <v>132</v>
+      </c>
+      <c r="N12" s="168" t="s">
         <v>133</v>
       </c>
-      <c r="N12" s="168" t="s">
+      <c r="O12" s="168" t="s">
         <v>134</v>
       </c>
-      <c r="O12" s="168" t="s">
+      <c r="P12" s="169" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B13" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C13" s="469"/>
       <c r="D13" s="470"/>
-      <c r="E13" s="172" t="s">
-        <v>139</v>
+      <c r="E13" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F13" s="471"/>
       <c r="G13" s="471"/>
       <c r="H13" s="472"/>
-      <c r="I13" s="175" t="s">
+      <c r="I13" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J13" s="173"/>
+      <c r="K13" s="173"/>
+      <c r="L13" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M13" s="175"/>
+      <c r="N13" s="176"/>
+      <c r="O13" s="177"/>
+      <c r="P13" s="173"/>
+    </row>
+    <row r="14" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B14" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C14" s="473"/>
       <c r="D14" s="474"/>
       <c r="E14" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F14" s="476"/>
       <c r="G14" s="473"/>
       <c r="H14" s="477"/>
-      <c r="I14" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P14" s="183"/>
+      <c r="I14" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J14" s="180"/>
+      <c r="K14" s="180"/>
+      <c r="L14" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M14" s="176"/>
+      <c r="N14" s="176"/>
+      <c r="O14" s="182"/>
+      <c r="P14" s="180"/>
     </row>
     <row r="15" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="186" t="s">
-        <v>147</v>
+      <c r="A15" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B15" s="455"/>
       <c r="C15" s="381"/>
-      <c r="D15" s="188" t="s">
-        <v>148</v>
+      <c r="D15" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E15" s="456"/>
       <c r="F15" s="457"/>
       <c r="G15" s="457"/>
-      <c r="H15" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P15" s="176"/>
+      <c r="H15" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I15" s="488"/>
+      <c r="J15" s="489"/>
+      <c r="K15" s="490"/>
+      <c r="L15" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M15" s="176"/>
+      <c r="N15" s="180"/>
+      <c r="O15" s="182"/>
+      <c r="P15" s="173"/>
     </row>
     <row r="16" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="182" t="s">
-        <v>151</v>
+      <c r="A16" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B16" s="455"/>
       <c r="C16" s="478"/>
-      <c r="D16" s="191" t="s">
-        <v>148</v>
+      <c r="D16" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E16" s="456"/>
       <c r="F16" s="457"/>
       <c r="G16" s="457"/>
-      <c r="H16" s="192" t="s">
+      <c r="H16" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I16" s="491"/>
+      <c r="J16" s="492"/>
+      <c r="K16" s="493"/>
+      <c r="L16" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I16" s="495"/>
-[...5 lines deleted...]
-      <c r="M16" s="194">
+      <c r="M16" s="191">
         <f>SUM(M13:M15)</f>
         <v>0</v>
       </c>
-      <c r="N16" s="195">
+      <c r="N16" s="192">
         <f>SUM(N13:N15)</f>
         <v>0</v>
       </c>
-      <c r="O16" s="185"/>
-      <c r="P16" s="196"/>
+      <c r="O16" s="182"/>
+      <c r="P16" s="193"/>
     </row>
     <row r="17" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B17" s="459"/>
       <c r="C17" s="392"/>
       <c r="D17" s="461"/>
       <c r="E17" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F17" s="465">
         <v>0.76</v>
       </c>
       <c r="G17" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H17" s="467"/>
       <c r="I17" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J17" s="450">
         <f>ROUND(IF(D17*F17=" ",0,D17*F17),3)</f>
         <v>0</v>
       </c>
       <c r="K17" s="452"/>
       <c r="L17" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M17" s="453"/>
       <c r="N17" s="453"/>
-      <c r="O17" s="285"/>
-      <c r="P17" s="196"/>
+      <c r="O17" s="282"/>
+      <c r="P17" s="193"/>
     </row>
     <row r="18" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="460"/>
       <c r="B18" s="382"/>
       <c r="C18" s="382"/>
       <c r="D18" s="462"/>
       <c r="E18" s="464"/>
       <c r="F18" s="466"/>
       <c r="G18" s="464"/>
       <c r="H18" s="468"/>
       <c r="I18" s="449"/>
       <c r="J18" s="451"/>
       <c r="K18" s="451"/>
       <c r="L18" s="449"/>
       <c r="M18" s="454"/>
       <c r="N18" s="454"/>
-      <c r="O18" s="286"/>
-      <c r="P18" s="197"/>
+      <c r="O18" s="283"/>
+      <c r="P18" s="194"/>
     </row>
     <row r="19" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="198" t="s">
-        <v>158</v>
+      <c r="A19" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B19" s="434"/>
       <c r="C19" s="435"/>
       <c r="D19" s="436"/>
       <c r="E19" s="435"/>
       <c r="F19" s="435"/>
       <c r="G19" s="435"/>
       <c r="H19" s="437"/>
-      <c r="I19" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="200">
+      <c r="I19" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J19" s="197">
         <f>SUM(J13:J18)</f>
         <v>0</v>
       </c>
-      <c r="K19" s="200">
+      <c r="K19" s="197">
         <f>SUM(K13:K17)</f>
         <v>0</v>
       </c>
-      <c r="L19" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M19" s="201">
+      <c r="L19" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M19" s="198">
         <f>SUM(M16:M17)</f>
         <v>0</v>
       </c>
-      <c r="N19" s="201">
+      <c r="N19" s="198">
         <f>SUM(N16:N17)</f>
         <v>0</v>
       </c>
-      <c r="O19" s="202" t="s">
-[...2 lines deleted...]
-      <c r="P19" s="201">
+      <c r="O19" s="199" t="s">
+        <v>156</v>
+      </c>
+      <c r="P19" s="198">
         <f>SUM(P13:P17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A20" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B20" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C20" s="469"/>
       <c r="D20" s="470"/>
-      <c r="E20" s="172" t="s">
-        <v>139</v>
+      <c r="E20" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F20" s="471"/>
       <c r="G20" s="471"/>
       <c r="H20" s="472"/>
-      <c r="I20" s="175" t="s">
+      <c r="I20" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J20" s="173"/>
+      <c r="K20" s="173"/>
+      <c r="L20" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M20" s="175"/>
+      <c r="N20" s="176"/>
+      <c r="O20" s="200"/>
+      <c r="P20" s="173"/>
+    </row>
+    <row r="21" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C21" s="473"/>
       <c r="D21" s="474"/>
       <c r="E21" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F21" s="476"/>
       <c r="G21" s="473"/>
       <c r="H21" s="477"/>
-      <c r="I21" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P21" s="176"/>
+      <c r="I21" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J21" s="180"/>
+      <c r="K21" s="180"/>
+      <c r="L21" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M21" s="176"/>
+      <c r="N21" s="176"/>
+      <c r="O21" s="200"/>
+      <c r="P21" s="173"/>
     </row>
     <row r="22" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="186" t="s">
-        <v>147</v>
+      <c r="A22" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B22" s="455"/>
       <c r="C22" s="381"/>
-      <c r="D22" s="188" t="s">
-        <v>148</v>
+      <c r="D22" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E22" s="456"/>
       <c r="F22" s="457"/>
       <c r="G22" s="457"/>
-      <c r="H22" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P22" s="176"/>
+      <c r="H22" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I22" s="488"/>
+      <c r="J22" s="489"/>
+      <c r="K22" s="490"/>
+      <c r="L22" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M22" s="176"/>
+      <c r="N22" s="180"/>
+      <c r="O22" s="200"/>
+      <c r="P22" s="173"/>
     </row>
     <row r="23" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="182" t="s">
-        <v>151</v>
+      <c r="A23" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B23" s="455"/>
       <c r="C23" s="478"/>
-      <c r="D23" s="191" t="s">
-        <v>148</v>
+      <c r="D23" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E23" s="456"/>
       <c r="F23" s="457"/>
       <c r="G23" s="457"/>
-      <c r="H23" s="192" t="s">
+      <c r="H23" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I23" s="491"/>
+      <c r="J23" s="492"/>
+      <c r="K23" s="493"/>
+      <c r="L23" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I23" s="495"/>
-[...5 lines deleted...]
-      <c r="M23" s="194">
+      <c r="M23" s="191">
         <f>SUM(M20:M22)</f>
         <v>0</v>
       </c>
-      <c r="N23" s="195">
+      <c r="N23" s="192">
         <f>SUM(N20:N22)</f>
         <v>0</v>
       </c>
-      <c r="O23" s="203"/>
-      <c r="P23" s="196"/>
+      <c r="O23" s="200"/>
+      <c r="P23" s="193"/>
     </row>
     <row r="24" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B24" s="459"/>
       <c r="C24" s="392"/>
       <c r="D24" s="461"/>
       <c r="E24" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F24" s="465">
         <v>0.76</v>
       </c>
       <c r="G24" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H24" s="467"/>
       <c r="I24" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J24" s="450">
         <f>ROUND(IF(D24*F24=" ",0,D24*F24),3)</f>
         <v>0</v>
       </c>
       <c r="K24" s="452"/>
       <c r="L24" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M24" s="453"/>
       <c r="N24" s="453"/>
-      <c r="O24" s="203"/>
-      <c r="P24" s="196"/>
+      <c r="O24" s="200"/>
+      <c r="P24" s="193"/>
     </row>
     <row r="25" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="460"/>
       <c r="B25" s="382"/>
       <c r="C25" s="382"/>
       <c r="D25" s="462"/>
       <c r="E25" s="464"/>
       <c r="F25" s="466"/>
       <c r="G25" s="464"/>
       <c r="H25" s="468"/>
       <c r="I25" s="449"/>
       <c r="J25" s="451"/>
       <c r="K25" s="451"/>
       <c r="L25" s="449"/>
       <c r="M25" s="454"/>
       <c r="N25" s="454"/>
-      <c r="O25" s="203"/>
-      <c r="P25" s="197"/>
+      <c r="O25" s="200"/>
+      <c r="P25" s="194"/>
     </row>
     <row r="26" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="198" t="s">
-        <v>158</v>
+      <c r="A26" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B26" s="434"/>
       <c r="C26" s="435"/>
       <c r="D26" s="436"/>
       <c r="E26" s="435"/>
       <c r="F26" s="435"/>
       <c r="G26" s="435"/>
       <c r="H26" s="437"/>
-      <c r="I26" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J26" s="200">
+      <c r="I26" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J26" s="197">
         <f>SUM(J20:J25)</f>
         <v>0</v>
       </c>
-      <c r="K26" s="206">
+      <c r="K26" s="203">
         <f>SUM(K20:K24)</f>
         <v>0</v>
       </c>
-      <c r="L26" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M26" s="201">
+      <c r="L26" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M26" s="198">
         <f>SUM(M23:M24)</f>
         <v>0</v>
       </c>
-      <c r="N26" s="201">
+      <c r="N26" s="198">
         <f>SUM(N23:N24)</f>
         <v>0</v>
       </c>
-      <c r="O26" s="207" t="s">
-[...2 lines deleted...]
-      <c r="P26" s="208">
+      <c r="O26" s="204" t="s">
+        <v>156</v>
+      </c>
+      <c r="P26" s="205">
         <f>SUM(P20:P24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A27" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B27" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C27" s="469"/>
       <c r="D27" s="470"/>
-      <c r="E27" s="172" t="s">
-        <v>139</v>
+      <c r="E27" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F27" s="471"/>
       <c r="G27" s="471"/>
       <c r="H27" s="472"/>
-      <c r="I27" s="175" t="s">
+      <c r="I27" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J27" s="173"/>
+      <c r="K27" s="173"/>
+      <c r="L27" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M27" s="175"/>
+      <c r="N27" s="176"/>
+      <c r="O27" s="206"/>
+      <c r="P27" s="173"/>
+    </row>
+    <row r="28" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B28" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C28" s="473"/>
       <c r="D28" s="474"/>
       <c r="E28" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F28" s="476"/>
       <c r="G28" s="473"/>
       <c r="H28" s="477"/>
-      <c r="I28" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P28" s="176"/>
+      <c r="I28" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J28" s="180"/>
+      <c r="K28" s="180"/>
+      <c r="L28" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M28" s="176"/>
+      <c r="N28" s="176"/>
+      <c r="O28" s="207"/>
+      <c r="P28" s="173"/>
     </row>
     <row r="29" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="186" t="s">
-        <v>147</v>
+      <c r="A29" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B29" s="455"/>
       <c r="C29" s="381"/>
-      <c r="D29" s="188" t="s">
-        <v>148</v>
+      <c r="D29" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E29" s="456"/>
       <c r="F29" s="457"/>
       <c r="G29" s="457"/>
-      <c r="H29" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P29" s="176"/>
+      <c r="H29" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I29" s="488"/>
+      <c r="J29" s="489"/>
+      <c r="K29" s="490"/>
+      <c r="L29" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M29" s="176"/>
+      <c r="N29" s="180"/>
+      <c r="O29" s="207"/>
+      <c r="P29" s="173"/>
     </row>
     <row r="30" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="182" t="s">
-        <v>151</v>
+      <c r="A30" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B30" s="455"/>
       <c r="C30" s="478"/>
-      <c r="D30" s="191" t="s">
-        <v>148</v>
+      <c r="D30" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E30" s="456"/>
       <c r="F30" s="457"/>
       <c r="G30" s="457"/>
-      <c r="H30" s="192" t="s">
+      <c r="H30" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I30" s="491"/>
+      <c r="J30" s="492"/>
+      <c r="K30" s="493"/>
+      <c r="L30" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I30" s="495"/>
-[...5 lines deleted...]
-      <c r="M30" s="194">
+      <c r="M30" s="191">
         <f>SUM(M27:M29)</f>
         <v>0</v>
       </c>
-      <c r="N30" s="195">
+      <c r="N30" s="192">
         <f>SUM(N27:N29)</f>
         <v>0</v>
       </c>
-      <c r="O30" s="210"/>
-      <c r="P30" s="196"/>
+      <c r="O30" s="207"/>
+      <c r="P30" s="193"/>
     </row>
     <row r="31" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B31" s="459"/>
       <c r="C31" s="392"/>
       <c r="D31" s="461"/>
       <c r="E31" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F31" s="465">
         <v>0.76</v>
       </c>
       <c r="G31" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H31" s="467"/>
       <c r="I31" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J31" s="450">
         <f>ROUND(IF(D31*F31=" ",0,D31*F31),3)</f>
         <v>0</v>
       </c>
       <c r="K31" s="452"/>
       <c r="L31" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M31" s="453"/>
       <c r="N31" s="453"/>
-      <c r="O31" s="215"/>
-      <c r="P31" s="216"/>
+      <c r="O31" s="212"/>
+      <c r="P31" s="213"/>
     </row>
     <row r="32" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="460"/>
       <c r="B32" s="382"/>
       <c r="C32" s="382"/>
       <c r="D32" s="462"/>
       <c r="E32" s="464"/>
       <c r="F32" s="466"/>
       <c r="G32" s="464"/>
       <c r="H32" s="468"/>
       <c r="I32" s="449"/>
       <c r="J32" s="451"/>
       <c r="K32" s="451"/>
       <c r="L32" s="449"/>
       <c r="M32" s="454"/>
       <c r="N32" s="454"/>
-      <c r="O32" s="210"/>
-      <c r="P32" s="217"/>
+      <c r="O32" s="207"/>
+      <c r="P32" s="214"/>
     </row>
     <row r="33" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="198" t="s">
-        <v>158</v>
+      <c r="A33" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B33" s="434"/>
       <c r="C33" s="435"/>
       <c r="D33" s="436"/>
       <c r="E33" s="435"/>
       <c r="F33" s="435"/>
       <c r="G33" s="435"/>
       <c r="H33" s="437"/>
-      <c r="I33" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J33" s="200">
+      <c r="I33" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J33" s="197">
         <f>SUM(J27:J32)</f>
         <v>0</v>
       </c>
-      <c r="K33" s="206">
+      <c r="K33" s="203">
         <f>SUM(K27:K31)</f>
         <v>0</v>
       </c>
-      <c r="L33" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M33" s="201">
+      <c r="L33" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M33" s="198">
         <f>SUM(M30:M31)</f>
         <v>0</v>
       </c>
-      <c r="N33" s="201">
+      <c r="N33" s="198">
         <f>SUM(N30:N31)</f>
         <v>0</v>
       </c>
-      <c r="O33" s="207" t="s">
-[...2 lines deleted...]
-      <c r="P33" s="208">
+      <c r="O33" s="204" t="s">
+        <v>156</v>
+      </c>
+      <c r="P33" s="205">
         <f>SUM(P27:P31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A34" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B34" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C34" s="469"/>
       <c r="D34" s="470"/>
-      <c r="E34" s="172" t="s">
-        <v>139</v>
+      <c r="E34" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F34" s="471"/>
       <c r="G34" s="471"/>
       <c r="H34" s="472"/>
-      <c r="I34" s="175" t="s">
+      <c r="I34" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J34" s="173"/>
+      <c r="K34" s="173"/>
+      <c r="L34" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M34" s="175"/>
+      <c r="N34" s="176"/>
+      <c r="O34" s="206"/>
+      <c r="P34" s="215"/>
+    </row>
+    <row r="35" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B35" s="179" t="s">
         <v>140</v>
       </c>
-      <c r="J34" s="176"/>
-[...1 lines deleted...]
-      <c r="L34" s="177" t="s">
+      <c r="C35" s="473"/>
+      <c r="D35" s="477"/>
+      <c r="E35" s="475" t="s">
         <v>141</v>
       </c>
-      <c r="M34" s="178"/>
-[...16 lines deleted...]
-      <c r="F35" s="476"/>
+      <c r="F35" s="559"/>
       <c r="G35" s="473"/>
       <c r="H35" s="477"/>
-      <c r="I35" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P35" s="218"/>
+      <c r="I35" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J35" s="180"/>
+      <c r="K35" s="180"/>
+      <c r="L35" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M35" s="176"/>
+      <c r="N35" s="176"/>
+      <c r="O35" s="207"/>
+      <c r="P35" s="215"/>
     </row>
     <row r="36" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="186" t="s">
-        <v>147</v>
+      <c r="A36" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B36" s="455"/>
       <c r="C36" s="381"/>
-      <c r="D36" s="188" t="s">
-        <v>148</v>
+      <c r="D36" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E36" s="456"/>
       <c r="F36" s="457"/>
       <c r="G36" s="457"/>
-      <c r="H36" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P36" s="218"/>
+      <c r="H36" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I36" s="488"/>
+      <c r="J36" s="489"/>
+      <c r="K36" s="490"/>
+      <c r="L36" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M36" s="176"/>
+      <c r="N36" s="180"/>
+      <c r="O36" s="207"/>
+      <c r="P36" s="215"/>
     </row>
     <row r="37" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="182" t="s">
-        <v>151</v>
+      <c r="A37" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B37" s="455"/>
       <c r="C37" s="478"/>
-      <c r="D37" s="191" t="s">
-        <v>148</v>
+      <c r="D37" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E37" s="456"/>
       <c r="F37" s="457"/>
       <c r="G37" s="457"/>
-      <c r="H37" s="192" t="s">
+      <c r="H37" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I37" s="491"/>
+      <c r="J37" s="492"/>
+      <c r="K37" s="493"/>
+      <c r="L37" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I37" s="495"/>
-[...5 lines deleted...]
-      <c r="M37" s="194">
+      <c r="M37" s="191">
         <f>SUM(M34:M36)</f>
         <v>0</v>
       </c>
-      <c r="N37" s="195">
+      <c r="N37" s="192">
         <f>SUM(N34:N36)</f>
         <v>0</v>
       </c>
-      <c r="O37" s="210"/>
-      <c r="P37" s="216"/>
+      <c r="O37" s="207"/>
+      <c r="P37" s="213"/>
     </row>
     <row r="38" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B38" s="459"/>
       <c r="C38" s="392"/>
       <c r="D38" s="461"/>
       <c r="E38" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F38" s="465">
         <v>0.76</v>
       </c>
       <c r="G38" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H38" s="467"/>
       <c r="I38" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J38" s="450">
         <f>ROUND(IF(D38*F38=" ",0,D38*F38),3)</f>
         <v>0</v>
       </c>
       <c r="K38" s="452"/>
       <c r="L38" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M38" s="453"/>
       <c r="N38" s="453"/>
-      <c r="O38" s="215"/>
-      <c r="P38" s="216"/>
+      <c r="O38" s="212"/>
+      <c r="P38" s="213"/>
     </row>
     <row r="39" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="460"/>
       <c r="B39" s="382"/>
       <c r="C39" s="382"/>
       <c r="D39" s="462"/>
       <c r="E39" s="464"/>
       <c r="F39" s="466"/>
       <c r="G39" s="464"/>
       <c r="H39" s="468"/>
       <c r="I39" s="449"/>
       <c r="J39" s="451"/>
       <c r="K39" s="451"/>
       <c r="L39" s="449"/>
       <c r="M39" s="454"/>
       <c r="N39" s="454"/>
-      <c r="O39" s="210"/>
-      <c r="P39" s="217"/>
+      <c r="O39" s="207"/>
+      <c r="P39" s="214"/>
     </row>
     <row r="40" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="198" t="s">
-        <v>158</v>
+      <c r="A40" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B40" s="434"/>
       <c r="C40" s="435"/>
       <c r="D40" s="436"/>
       <c r="E40" s="435"/>
       <c r="F40" s="435"/>
       <c r="G40" s="435"/>
       <c r="H40" s="437"/>
-      <c r="I40" s="199" t="s">
-[...2 lines deleted...]
-      <c r="J40" s="200">
+      <c r="I40" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J40" s="197">
         <f>SUM(J34:J39)</f>
         <v>0</v>
       </c>
-      <c r="K40" s="206">
+      <c r="K40" s="203">
         <f>SUM(K34:K38)</f>
         <v>0</v>
       </c>
-      <c r="L40" s="199" t="s">
-[...2 lines deleted...]
-      <c r="M40" s="201">
+      <c r="L40" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M40" s="198">
         <f>SUM(M37:M38)</f>
         <v>0</v>
       </c>
-      <c r="N40" s="201">
+      <c r="N40" s="198">
         <f>SUM(N37:N38)</f>
         <v>0</v>
       </c>
-      <c r="O40" s="219" t="s">
-[...2 lines deleted...]
-      <c r="P40" s="208">
+      <c r="O40" s="216" t="s">
+        <v>156</v>
+      </c>
+      <c r="P40" s="205">
         <f>SUM(P34:P38)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A41" s="170" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>136</v>
+      </c>
+      <c r="B41" s="171" t="s">
+        <v>177</v>
       </c>
       <c r="C41" s="469"/>
       <c r="D41" s="470"/>
-      <c r="E41" s="172" t="s">
-        <v>139</v>
+      <c r="E41" s="171" t="s">
+        <v>178</v>
       </c>
       <c r="F41" s="471"/>
       <c r="G41" s="471"/>
       <c r="H41" s="472"/>
-      <c r="I41" s="175" t="s">
+      <c r="I41" s="172" t="s">
+        <v>137</v>
+      </c>
+      <c r="J41" s="173"/>
+      <c r="K41" s="173"/>
+      <c r="L41" s="174" t="s">
+        <v>138</v>
+      </c>
+      <c r="M41" s="175"/>
+      <c r="N41" s="176"/>
+      <c r="O41" s="206"/>
+      <c r="P41" s="215"/>
+    </row>
+    <row r="42" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="178" t="s">
+        <v>139</v>
+      </c>
+      <c r="B42" s="179" t="s">
         <v>140</v>
-      </c>
-[...15 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C42" s="473"/>
       <c r="D42" s="474"/>
       <c r="E42" s="475" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="F42" s="476"/>
       <c r="G42" s="473"/>
       <c r="H42" s="477"/>
-      <c r="I42" s="175" t="s">
-[...10 lines deleted...]
-      <c r="P42" s="218"/>
+      <c r="I42" s="172" t="s">
+        <v>142</v>
+      </c>
+      <c r="J42" s="180"/>
+      <c r="K42" s="180"/>
+      <c r="L42" s="181" t="s">
+        <v>143</v>
+      </c>
+      <c r="M42" s="176"/>
+      <c r="N42" s="176"/>
+      <c r="O42" s="207"/>
+      <c r="P42" s="215"/>
     </row>
     <row r="43" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="186" t="s">
-        <v>147</v>
+      <c r="A43" s="183" t="s">
+        <v>144</v>
       </c>
       <c r="B43" s="455"/>
       <c r="C43" s="381"/>
-      <c r="D43" s="188" t="s">
-        <v>148</v>
+      <c r="D43" s="185" t="s">
+        <v>145</v>
       </c>
       <c r="E43" s="456"/>
       <c r="F43" s="457"/>
       <c r="G43" s="457"/>
-      <c r="H43" s="188" t="s">
-[...11 lines deleted...]
-      <c r="P43" s="218"/>
+      <c r="H43" s="185" t="s">
+        <v>146</v>
+      </c>
+      <c r="I43" s="488"/>
+      <c r="J43" s="489"/>
+      <c r="K43" s="490"/>
+      <c r="L43" s="181" t="s">
+        <v>147</v>
+      </c>
+      <c r="M43" s="176"/>
+      <c r="N43" s="180"/>
+      <c r="O43" s="207"/>
+      <c r="P43" s="215"/>
     </row>
     <row r="44" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="182" t="s">
-        <v>151</v>
+      <c r="A44" s="179" t="s">
+        <v>148</v>
       </c>
       <c r="B44" s="455"/>
       <c r="C44" s="478"/>
-      <c r="D44" s="191" t="s">
-        <v>148</v>
+      <c r="D44" s="188" t="s">
+        <v>145</v>
       </c>
       <c r="E44" s="456"/>
       <c r="F44" s="457"/>
       <c r="G44" s="457"/>
-      <c r="H44" s="192" t="s">
+      <c r="H44" s="189" t="s">
+        <v>146</v>
+      </c>
+      <c r="I44" s="491"/>
+      <c r="J44" s="492"/>
+      <c r="K44" s="493"/>
+      <c r="L44" s="190" t="s">
         <v>149</v>
       </c>
-      <c r="I44" s="495"/>
-[...5 lines deleted...]
-      <c r="M44" s="194">
+      <c r="M44" s="191">
         <f>SUM(M41:M43)</f>
         <v>0</v>
       </c>
-      <c r="N44" s="195">
+      <c r="N44" s="192">
         <f>SUM(N41:N43)</f>
         <v>0</v>
       </c>
-      <c r="O44" s="210"/>
-      <c r="P44" s="216"/>
+      <c r="O44" s="207"/>
+      <c r="P44" s="213"/>
     </row>
     <row r="45" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="458" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B45" s="459"/>
       <c r="C45" s="392"/>
       <c r="D45" s="461"/>
       <c r="E45" s="463" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="F45" s="465">
         <v>0.76</v>
       </c>
       <c r="G45" s="463" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="H45" s="467"/>
       <c r="I45" s="448" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="J45" s="450">
         <f>ROUND(IF(D45*F45=" ",0,D45*F45),3)</f>
         <v>0</v>
       </c>
       <c r="K45" s="452"/>
       <c r="L45" s="448" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="M45" s="453"/>
       <c r="N45" s="453"/>
-      <c r="O45" s="215"/>
-      <c r="P45" s="216"/>
+      <c r="O45" s="212"/>
+      <c r="P45" s="213"/>
     </row>
     <row r="46" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="460"/>
       <c r="B46" s="382"/>
       <c r="C46" s="382"/>
       <c r="D46" s="462"/>
       <c r="E46" s="464"/>
       <c r="F46" s="466"/>
       <c r="G46" s="464"/>
       <c r="H46" s="468"/>
       <c r="I46" s="449"/>
       <c r="J46" s="451"/>
       <c r="K46" s="451"/>
       <c r="L46" s="449"/>
       <c r="M46" s="454"/>
       <c r="N46" s="454"/>
-      <c r="O46" s="210"/>
-      <c r="P46" s="217"/>
+      <c r="O46" s="207"/>
+      <c r="P46" s="214"/>
     </row>
     <row r="47" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="198" t="s">
-        <v>158</v>
+      <c r="A47" s="195" t="s">
+        <v>155</v>
       </c>
       <c r="B47" s="434"/>
       <c r="C47" s="435"/>
       <c r="D47" s="436"/>
       <c r="E47" s="435"/>
       <c r="F47" s="435"/>
       <c r="G47" s="435"/>
       <c r="H47" s="437"/>
-      <c r="I47" s="199" t="s">
+      <c r="I47" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="J47" s="197">
+        <f>SUM(J41:J46)</f>
+        <v>0</v>
+      </c>
+      <c r="K47" s="203">
+        <f>SUM(K41:K45)</f>
+        <v>0</v>
+      </c>
+      <c r="L47" s="196" t="s">
+        <v>156</v>
+      </c>
+      <c r="M47" s="198">
+        <f>SUM(M44:M45)</f>
+        <v>0</v>
+      </c>
+      <c r="N47" s="198">
+        <f>SUM(N44:N45)</f>
+        <v>0</v>
+      </c>
+      <c r="O47" s="217" t="s">
+        <v>156</v>
+      </c>
+      <c r="P47" s="205">
+        <f>SUM(P41:P45)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:16" ht="36" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="218"/>
+      <c r="B48" s="219"/>
+      <c r="C48" s="219"/>
+      <c r="D48" s="219"/>
+      <c r="E48" s="219"/>
+      <c r="F48" s="219"/>
+      <c r="G48" s="219"/>
+      <c r="H48" s="219"/>
+      <c r="I48" s="220" t="s">
+        <v>137</v>
+      </c>
+      <c r="J48" s="284">
+        <f>SUM(J8+J13+J20+J27+J34+J41)</f>
+        <v>0</v>
+      </c>
+      <c r="K48" s="221">
+        <f>SUM(K8+K13+K20+K27+K34+K41)</f>
+        <v>0</v>
+      </c>
+      <c r="L48" s="222" t="s">
+        <v>157</v>
+      </c>
+      <c r="M48" s="223">
+        <f>SUM(M16,M23,M30,M37,M44)</f>
+        <v>0</v>
+      </c>
+      <c r="N48" s="223">
+        <f>SUM(N16,N23,N30,N37,N44)</f>
+        <v>0</v>
+      </c>
+      <c r="O48" s="224" t="s">
+        <v>158</v>
+      </c>
+      <c r="P48" s="225">
+        <f>SUM(P47,P40,P33,P26,P19)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="226"/>
+      <c r="C49" s="226"/>
+      <c r="D49" s="226"/>
+      <c r="E49" s="226"/>
+      <c r="F49" s="227"/>
+      <c r="G49" s="438" t="s">
         <v>159</v>
       </c>
-      <c r="J47" s="200">
-[...46 lines deleted...]
-      <c r="L48" s="225" t="s">
+      <c r="H49" s="439"/>
+      <c r="I49" s="229" t="s">
+        <v>142</v>
+      </c>
+      <c r="J49" s="285">
+        <f>SUM(J9+J14+J21+J28+J35+J42)</f>
+        <v>0</v>
+      </c>
+      <c r="K49" s="230">
+        <f>SUM(K9+K14+K21+K28+K35+K42)</f>
+        <v>0</v>
+      </c>
+      <c r="L49" s="231" t="s">
         <v>160</v>
       </c>
-      <c r="M48" s="226">
-[...39 lines deleted...]
-      <c r="M49" s="235">
+      <c r="M49" s="232">
         <f>SUM(M17,M24,M31,M38,M45)</f>
         <v>0</v>
       </c>
-      <c r="N49" s="235">
+      <c r="N49" s="232">
         <f>SUM(N17+N24+N31+N38+N45)</f>
         <v>0</v>
       </c>
-      <c r="O49" s="236"/>
-      <c r="P49" s="237"/>
+      <c r="O49" s="233"/>
+      <c r="P49" s="234"/>
     </row>
     <row r="50" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G50" s="439"/>
       <c r="H50" s="439"/>
-      <c r="I50" s="238" t="s">
-[...2 lines deleted...]
-      <c r="J50" s="288">
+      <c r="I50" s="235" t="s">
+        <v>153</v>
+      </c>
+      <c r="J50" s="285">
         <f>SUM(J17,J18,J24,J25,J31,J32,J38,J39,J45)</f>
         <v>0</v>
       </c>
-      <c r="K50" s="240"/>
-[...4 lines deleted...]
-      <c r="P50" s="244"/>
+      <c r="K50" s="237"/>
+      <c r="L50" s="238"/>
+      <c r="M50" s="238"/>
+      <c r="N50" s="239"/>
+      <c r="O50" s="240"/>
+      <c r="P50" s="241"/>
     </row>
     <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="245" t="s">
-        <v>164</v>
+      <c r="A51" s="242" t="s">
+        <v>161</v>
       </c>
       <c r="B51"/>
-      <c r="C51" s="246"/>
-[...1 lines deleted...]
-      <c r="E51" s="246"/>
+      <c r="C51" s="243"/>
+      <c r="D51" s="243"/>
+      <c r="E51" s="243"/>
       <c r="I51" s="7"/>
-      <c r="K51" s="247"/>
-[...3 lines deleted...]
-      <c r="O51" s="249"/>
+      <c r="K51" s="244"/>
+      <c r="L51" s="245"/>
+      <c r="M51" s="245"/>
+      <c r="N51" s="245"/>
+      <c r="O51" s="246"/>
     </row>
     <row r="52" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="250">
+      <c r="A52" s="247">
         <v>-1</v>
       </c>
       <c r="B52" s="440" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C52" s="441"/>
       <c r="D52" s="37"/>
-      <c r="E52" s="250">
+      <c r="E52" s="247">
         <v>-2</v>
       </c>
       <c r="F52" s="442" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G52" s="443"/>
       <c r="H52" s="443"/>
-      <c r="I52" s="251">
+      <c r="I52" s="248">
         <v>-3</v>
       </c>
       <c r="J52" s="444" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="K52" s="445"/>
       <c r="L52" s="445"/>
     </row>
     <row r="53" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="446" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="C53" s="441"/>
       <c r="D53"/>
       <c r="E53" s="37"/>
       <c r="F53" s="440" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="G53" s="441"/>
-      <c r="H53" s="253"/>
-      <c r="I53" s="231"/>
+      <c r="H53" s="250"/>
+      <c r="I53" s="228"/>
       <c r="J53" s="445"/>
       <c r="K53" s="445"/>
       <c r="L53" s="445"/>
       <c r="O53" s="7"/>
     </row>
     <row r="54" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="252" t="s">
-        <v>170</v>
+      <c r="B54" s="249" t="s">
+        <v>167</v>
       </c>
       <c r="C54" s="37"/>
       <c r="D54" s="37"/>
       <c r="E54" s="37"/>
       <c r="F54" s="447" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="G54" s="441"/>
-      <c r="H54" s="253"/>
-      <c r="I54" s="253"/>
+      <c r="H54" s="250"/>
+      <c r="I54" s="250"/>
       <c r="J54" s="445"/>
       <c r="K54" s="445"/>
       <c r="L54" s="445"/>
       <c r="O54" s="7"/>
     </row>
     <row r="55" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="254"/>
+      <c r="A55" s="251"/>
       <c r="B55" s="446" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C55" s="441"/>
       <c r="D55"/>
       <c r="E55" s="37"/>
       <c r="F55" s="440" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="G55" s="441"/>
-      <c r="H55" s="253"/>
-      <c r="I55" s="253"/>
+      <c r="H55" s="250"/>
+      <c r="I55" s="250"/>
       <c r="J55" s="445"/>
       <c r="K55" s="445"/>
       <c r="L55" s="445"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
       <c r="O55" s="12"/>
-      <c r="P55" s="255"/>
+      <c r="P55" s="252"/>
     </row>
     <row r="56" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
       <c r="F56" s="447" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="G56" s="441"/>
-      <c r="H56" s="253"/>
-      <c r="I56" s="256"/>
+      <c r="H56" s="250"/>
+      <c r="I56" s="253"/>
       <c r="J56" s="445"/>
       <c r="K56" s="445"/>
       <c r="L56" s="445"/>
       <c r="M56" s="6"/>
       <c r="N56" s="6"/>
       <c r="O56" s="12"/>
     </row>
     <row r="57" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="254"/>
+      <c r="A57" s="251"/>
       <c r="B57" s="6"/>
       <c r="C57" s="6"/>
       <c r="D57" s="6"/>
       <c r="E57" s="6"/>
       <c r="F57" s="6"/>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="12"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
       <c r="N57" s="6"/>
       <c r="O57" s="12"/>
-      <c r="P57" s="255"/>
+      <c r="P57" s="252"/>
     </row>
     <row r="58" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A58" s="257" t="s">
-[...3 lines deleted...]
-        <v>176</v>
+      <c r="A58" s="254" t="s">
+        <v>172</v>
+      </c>
+      <c r="B58" s="255" t="s">
+        <v>173</v>
       </c>
       <c r="C58" s="37"/>
       <c r="D58" s="37"/>
       <c r="E58" s="37"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="37"/>
       <c r="I58" s="37"/>
       <c r="J58" s="37"/>
       <c r="K58" s="37"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58" s="7"/>
-      <c r="P58" s="255"/>
+      <c r="P58" s="252"/>
     </row>
     <row r="59" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A59" s="6"/>
       <c r="B59" s="431" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C59" s="431"/>
       <c r="D59" s="431"/>
       <c r="E59" s="431"/>
       <c r="F59" s="431"/>
       <c r="I59" s="7"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
       <c r="O59" s="12"/>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A60" s="6"/>
       <c r="B60" s="6"/>
       <c r="C60" s="432" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D60" s="432"/>
       <c r="E60" s="432"/>
-      <c r="F60" s="253"/>
-[...1 lines deleted...]
-      <c r="H60" s="259">
+      <c r="F60" s="250"/>
+      <c r="G60" s="256"/>
+      <c r="H60" s="256">
         <v>143.1</v>
       </c>
       <c r="I60" s="7"/>
       <c r="L60" s="6"/>
-      <c r="N60" s="260"/>
+      <c r="N60" s="257"/>
       <c r="O60" s="12"/>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B61" s="6"/>
       <c r="C61" s="432" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="D61" s="432"/>
       <c r="E61" s="432"/>
       <c r="F61" s="432"/>
-      <c r="G61" s="259"/>
-      <c r="H61" s="259">
+      <c r="G61" s="256"/>
+      <c r="H61" s="256">
         <v>163.4</v>
       </c>
       <c r="I61" s="7"/>
-      <c r="N61" s="260"/>
+      <c r="N61" s="257"/>
       <c r="O61" s="6"/>
     </row>
     <row r="62" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="6"/>
       <c r="D62" s="6"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="12"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
       <c r="N62" s="6"/>
       <c r="O62" s="12"/>
-      <c r="P62" s="261" t="s">
-        <v>184</v>
+      <c r="P62" s="258" t="s">
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="142">
     <mergeCell ref="C5:H5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:H6"/>
     <mergeCell ref="I6:K6"/>
     <mergeCell ref="L6:N6"/>
     <mergeCell ref="O6:P6"/>
     <mergeCell ref="D1:M1"/>
     <mergeCell ref="F2:L2"/>
     <mergeCell ref="F3:L3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E7:H7"/>
     <mergeCell ref="C8:H10"/>
@@ -19762,123 +19782,123 @@
       <formula1>"10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N43 N29" xr:uid="{6AA14A25-A1A6-44BE-B528-113390655259}">
       <formula1>" 27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M43 M29" xr:uid="{5860E1D9-4B66-4DF8-83DD-730C13C46302}">
       <formula1>"24.40"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Time must be entered in the following format:   h:mm" sqref="B36:B37 E36:G37 B29:B30 B22:B23 B15:B16 E22:G23 E15:G16 E29:G30 B43:B44 E43:G44" xr:uid="{EAEB322B-474D-42F7-A88C-1E198EB285D4}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{446421EA-825D-41B7-8B35-5952D2DCAB9C}">
   <dimension ref="A1:A15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P23" sqref="P23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:1" s="293" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="292" t="s">
+    <row r="1" spans="1:1" s="290" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="289" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" s="290" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="289" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" s="290" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="289" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" s="290" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A4" s="289" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="2" spans="1:1" s="293" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="292" t="s">
+    <row r="5" spans="1:1" s="290" customFormat="1" ht="30" x14ac:dyDescent="0.2">
+      <c r="A5" s="289" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="3" spans="1:1" s="293" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="292" t="s">
+    <row r="6" spans="1:1" s="290" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="289" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="4" spans="1:1" s="293" customFormat="1" ht="30" x14ac:dyDescent="0.2">
-      <c r="A4" s="292" t="s">
+    <row r="7" spans="1:1" s="290" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="289" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="5" spans="1:1" s="293" customFormat="1" ht="30" x14ac:dyDescent="0.2">
-      <c r="A5" s="292" t="s">
+    <row r="8" spans="1:1" s="290" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="289" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="6" spans="1:1" s="293" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="292" t="s">
+    <row r="9" spans="1:1" s="290" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="289" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="7" spans="1:1" s="293" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="292" t="s">
+    <row r="10" spans="1:1" s="290" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="289" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="8" spans="1:1" s="293" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="292" t="s">
+    <row r="11" spans="1:1" s="290" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="289" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="9" spans="1:1" s="293" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="292" t="s">
+    <row r="12" spans="1:1" s="290" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="289" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="10" spans="1:1" s="293" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="292" t="s">
+    <row r="13" spans="1:1" s="290" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="289" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="11" spans="1:1" s="293" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="292" t="s">
+    <row r="14" spans="1:1" s="290" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="289" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="12" spans="1:1" s="293" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="292" t="s">
+    <row r="15" spans="1:1" s="290" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="289" t="s">
         <v>196</v>
-      </c>
-[...13 lines deleted...]
-        <v>199</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>