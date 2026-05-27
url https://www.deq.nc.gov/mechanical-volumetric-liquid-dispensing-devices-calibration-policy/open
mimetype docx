--- v0 (2025-12-21)
+++ v1 (2026-05-27)
@@ -1,513 +1,1280 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5B9061E3" w14:textId="77777777" w:rsidR="00C70C42" w:rsidRPr="00044384" w:rsidRDefault="00967D31" w:rsidP="00C70C42">
-[...25 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1BF3C15B" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mechanical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Volumetric</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Liquid-Dispensing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Devices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Calibration</w:t>
       </w:r>
-      <w:r w:rsidR="00B90DBE" w:rsidRPr="00044384">
-[...68 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C15C" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:right="358"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(NC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>WW/GW</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>LCB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7/6/2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C15D" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="00E85AE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF3C15E" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="00E85AE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF3C15F" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The administrative code requirement relating to mechanical volumetric liquid-dispensing devices for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>non-Field laboratories</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C160" w14:textId="03E62EAD" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="252"/>
+        <w:ind w:left="359" w:right="356"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Mechanical volumetric liquid-dispensing devices (e.g., fixed and adjustable auto-pipettors and bottle-top dispensers) used for critical volume measurements shall be calibrated once every six months</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Ref: 15A NCAC 02H .0805 (a) (7) (O).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C161" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="252"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The administrative code requirement relating to mechanical volumetric liquid-dispensing devices for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Field laboratories</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C162" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="00E85AE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF3C163" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="359" w:right="356"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mechanical volumetric liquid-dispensing devices (e.g., fixed and adjustable auto-pipettors and bottle-top dispensers) used for critical volume measurements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> be calibrated once every twelve months. Ref: 15A NCAC 02H .0805 (g) (10).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C164" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="00E85AE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF3C165" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="00E85AE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF3C166" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="355"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To demonstrate compliance with these requirements, each liquid-dispensing device</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must meet the manufacturer’s statement of accuracy. For variable volume devices used at more than one setting, check the accuracy at the maximum, middle and minimum values. Testing at more than three volumes is optional. When a device capable of variable settings is dedicated to dispensing a single specific volume, calibration is required at that setting only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C167" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="00E85AE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF3C168" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Required</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C169" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="00E85AE1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BF3C16A" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...108 lines deleted...]
-      <w:pPr>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> performed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C16B" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...42 lines deleted...]
-    <w:sectPr w:rsidR="00152C25" w:rsidRPr="00197DFC">
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Analyst</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>performing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>test</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C16C" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Unique</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>identifier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(e.g.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>serial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>number,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C16D" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Manufacturer’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>specification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>accuracy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C16E" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Balance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>test-weight</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>reading</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C16F" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Volumes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>tested</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C170" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="721"/>
+        </w:tabs>
+        <w:ind w:left="721" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Volume</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>weights</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>observed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C171" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="721"/>
+        </w:tabs>
+        <w:ind w:left="721" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Reagent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>water</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>used</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ambient</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>temperature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF3C172" w14:textId="77777777" w:rsidR="00E85AE1" w:rsidRDefault="006B7E00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="721"/>
+        </w:tabs>
+        <w:spacing w:line="269" w:lineRule="exact"/>
+        <w:ind w:left="721" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>All</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>calculations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>used</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>assess</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>accuracy</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00E85AE1">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1360" w:right="1440" w:bottom="280" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C005589"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="67F6E08C"/>
+    <w:lvl w:ilvl="0" w:tplc="16146AD6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1702F5A0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="818681E6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2376" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E53A9C12">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3204" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F8E6429C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4032" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D24ADF78">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9750468A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5688" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6D8C1416">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6516" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D88E653A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7344" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="714C4815"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21004FF2"/>
+    <w:lvl w:ilvl="0" w:tplc="736A2E96">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="84B2217C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0EE24ED4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2376" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="813E927E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3204" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="71D6BE9C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4032" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F6A48318">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9A28950C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5688" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="581ED812">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6516" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BB94C83C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7344" w:hanging="361"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1612781438">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2067676876">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00152C25"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00FA0193"/>
+    <w:rsidRoot w:val="002624B8"/>
+    <w:rsid w:val="002624B8"/>
+    <w:rsid w:val="006B7E00"/>
+    <w:rsid w:val="00D90E44"/>
+    <w:rsid w:val="00DF002A"/>
+    <w:rsid w:val="00E85AE1"/>
+    <w:rsid w:val="00FF2850"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6AFE0A62"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{8D81D880-E275-4062-BD54-A1548BAF7320}"/>
+  <w14:docId w14:val="1BF3C15B"/>
+  <w15:docId w15:val="{47877E7C-0FA8-4133-AAE5-4DFC05E1F3E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -656,456 +1423,446 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00152C25"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="80" w:line="252" w:lineRule="exact"/>
+      <w:ind w:left="1" w:right="358"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
-    <w:semiHidden/>
-[...14 lines deleted...]
-    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000701B3"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="268" w:lineRule="exact"/>
+      <w:ind w:left="720" w:hanging="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" xmlns:ns3="6c4d0212-d18a-49b7-9235-90f5080397e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9843860ce2017e7edc8de73e820c3e16" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A8160F1F83AD343AA5ADD21600CAC3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="962ebb92074a852ffe16ac83e118b6e5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" xmlns:ns3="6c4d0212-d18a-49b7-9235-90f5080397e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d4a4ffd33a3112bc2ba8f33ab9ad46" ns2:_="" ns3:_="">
     <xsd:import namespace="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
     <xsd:import namespace="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -1294,143 +2051,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="6c4d0212-d18a-49b7-9235-90f5080397e6" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{284B2024-E8B7-48CE-BB90-626BE5F634C3}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2150E9C1-45D1-4468-A251-E16E23848977}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BF63206-4F14-4B0A-8144-38620C5C692E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59016EFC-6044-4BC8-96BE-7434CDBA6294}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82200721-5503-47F4-B1B0-746EC0776A5A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
+    <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E012F68-3A30-471F-A4CB-2C75A4825459}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{704B7A12-5569-435A-B350-4E01AEACFC26}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
+    <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>107</Words>
-  <Characters>611</Characters>
+  <Words>239</Words>
+  <Characters>1368</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>717</CharactersWithSpaces>
+  <CharactersWithSpaces>1604</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Auto-Pipette Calibration (NC WW/GW LC Policy 02/18/2009)</dc:title>
-  <dc:subject/>
   <dc:creator>Todd Crawford</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Editor">
-    <vt:lpwstr>Crawford, Todd</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2021-07-06T00:00:00Z</vt:filetime>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="display_urn:schemas-microsoft-com:office:office#Author">
-    <vt:lpwstr>Swanson, Beth</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Acrobat PDFMaker 21 for Word</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-05-19T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Adobe PDF Library 21.1.174</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ContentTypeId">
     <vt:lpwstr>0x0101003A8160F1F83AD343AA5ADD21600CAC3F</vt:lpwstr>
   </property>
 </Properties>
 </file>