--- v0 (2025-12-21)
+++ v1 (2026-11-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6BD7879D" w14:textId="0E9B8460" w:rsidR="00891A2D" w:rsidRDefault="00D933D0" w:rsidP="00700DD7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="26"/>
         <w:ind w:left="810" w:right="40"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Sample</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Collection,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1127,63 +1127,50 @@
       <w:r w:rsidRPr="00920EEE">
         <w:t>Sample identification (</w:t>
       </w:r>
       <w:r w:rsidR="00D933D0">
         <w:t>effluent,</w:t>
       </w:r>
       <w:r w:rsidR="00D933D0">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D933D0">
         <w:t>influent,</w:t>
       </w:r>
       <w:r w:rsidR="00D933D0">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D933D0">
         <w:t>upstream, downstream, monitoring well, pretreatment, etc.);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D15D4F3" w14:textId="2A645F7E" w:rsidR="00F45D0B" w:rsidRDefault="00F45D0B">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2D15D4F4" w14:textId="59C2FDA3" w:rsidR="00F45D0B" w:rsidRDefault="00D933D0" w:rsidP="00975165">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1538"/>
           <w:tab w:val="left" w:pos="1540"/>
         </w:tabs>
         <w:spacing w:before="44" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="1540" w:right="166" w:hanging="353"/>
       </w:pPr>
       <w:r>
         <w:t>Sample (or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>temperature</w:t>
@@ -1882,77 +1869,78 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F45D0B" w:rsidSect="003D04DB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1350" w:right="1320" w:bottom="1260" w:left="620" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C595BD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3800E3F8"/>
     <w:lvl w:ilvl="0" w:tplc="2B524988">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1538" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -2163,85 +2151,87 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="35A2E6E2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8548" w:hanging="353"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="151530242">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="577179640">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F45D0B"/>
     <w:rsid w:val="0001220E"/>
     <w:rsid w:val="00022683"/>
     <w:rsid w:val="00033FFC"/>
     <w:rsid w:val="00077B36"/>
     <w:rsid w:val="000B5166"/>
     <w:rsid w:val="00143F01"/>
     <w:rsid w:val="00150CE2"/>
     <w:rsid w:val="00183B4F"/>
     <w:rsid w:val="001A05D8"/>
     <w:rsid w:val="001D0909"/>
     <w:rsid w:val="001D368B"/>
     <w:rsid w:val="001D36F7"/>
     <w:rsid w:val="00203130"/>
     <w:rsid w:val="00236548"/>
     <w:rsid w:val="00250EFA"/>
     <w:rsid w:val="00261B24"/>
+    <w:rsid w:val="00276C82"/>
     <w:rsid w:val="00282686"/>
     <w:rsid w:val="002C2868"/>
+    <w:rsid w:val="002C71DE"/>
     <w:rsid w:val="002F5F72"/>
     <w:rsid w:val="00311E23"/>
     <w:rsid w:val="00312381"/>
     <w:rsid w:val="00337C82"/>
     <w:rsid w:val="00374C90"/>
     <w:rsid w:val="0037667D"/>
     <w:rsid w:val="003A1948"/>
     <w:rsid w:val="003B182E"/>
     <w:rsid w:val="003B7669"/>
     <w:rsid w:val="003C452F"/>
     <w:rsid w:val="003C7E4B"/>
     <w:rsid w:val="003D04DB"/>
     <w:rsid w:val="003D3FED"/>
     <w:rsid w:val="003E372D"/>
     <w:rsid w:val="003E395F"/>
     <w:rsid w:val="003F08B9"/>
     <w:rsid w:val="004127D2"/>
     <w:rsid w:val="00415E11"/>
     <w:rsid w:val="00427028"/>
     <w:rsid w:val="004413F0"/>
     <w:rsid w:val="00442783"/>
     <w:rsid w:val="00494FE3"/>
     <w:rsid w:val="004A30C6"/>
     <w:rsid w:val="005076CF"/>
     <w:rsid w:val="0056117B"/>
@@ -2356,51 +2346,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2D15D4DF"/>
   <w15:docId w15:val="{63982A0F-E9BC-42D1-B8F6-C9FE369261D2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2917,51 +2907,51 @@
     <w:semiHidden/>
     <w:rsid w:val="00D933D0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D933D0"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3220,63 +3210,61 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A8160F1F83AD343AA5ADD21600CAC3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1ea16cf91fc8ef9f84dde93f5cf4449f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" xmlns:ns3="6c4d0212-d18a-49b7-9235-90f5080397e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10a6069a042290a6c56d9d11497b4321" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A8160F1F83AD343AA5ADD21600CAC3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="962ebb92074a852ffe16ac83e118b6e5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" xmlns:ns3="6c4d0212-d18a-49b7-9235-90f5080397e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d4a4ffd33a3112bc2ba8f33ab9ad46" ns2:_="" ns3:_="">
     <xsd:import namespace="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
     <xsd:import namespace="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -3466,126 +3454,113 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="6c4d0212-d18a-49b7-9235-90f5080397e6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FB8B17E-D62D-42C6-B538-C317EFFCAB30}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{741347B0-61D7-40C8-A270-E485244661B7}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53D1D2FA-7A45-4963-B0D3-681B5D336BA4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>708</Words>
+  <Words>707</Words>
   <Characters>4036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4735</CharactersWithSpaces>
+  <CharactersWithSpaces>4734</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="54" baseType="variant">
       <vt:variant>
         <vt:i4>6815832</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:todd.crawford@deq.nc.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2031670</vt:i4>
       </vt:variant>
       <vt:variant>