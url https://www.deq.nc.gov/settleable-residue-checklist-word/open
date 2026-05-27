--- v0 (2025-10-03)
+++ v1 (2026-05-27)
@@ -1,503 +1,418 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2FD532C9" w14:textId="4FF00749" w:rsidR="00C37462" w:rsidRDefault="00C37462">
-[...72 lines deleted...]
-    </w:p>
     <w:p w14:paraId="210A0ABC" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10980" w:type="dxa"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2135"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="3670"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1305"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C37462" w:rsidRPr="00A0149B" w14:paraId="623FA2CD" w14:textId="77777777" w:rsidTr="00F23DA3">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="194A8D3D" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00550967">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>LABORATORY NAME:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6550" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C1926D0" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BF2E89B" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00550967">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CERT #:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40D2637E" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C37462" w:rsidRPr="00A0149B" w14:paraId="30EF56F7" w14:textId="77777777" w:rsidTr="00F23DA3">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2135" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E557DFF" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PRIMARY ANALYST:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6550" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70CF6C36" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="607745E2" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00550967">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AC0C917" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C37462" w:rsidRPr="00A0149B" w14:paraId="04730132" w14:textId="77777777" w:rsidTr="00F23DA3">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68E812E0" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00550967">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NAME OF PERSON COMPLETING CHECKLIST (PRINT):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5965" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A2910B7" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C37462" w:rsidRPr="00A0149B" w14:paraId="71626205" w14:textId="77777777" w:rsidTr="00F23DA3">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5015" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B017DEE" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F23DA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SIGNATURE OF PERSON COMPLETING CHECKLIST:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5965" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1348F818" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00F23DA3" w:rsidRDefault="00C37462" w:rsidP="00F23DA3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66574796" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00A0149B" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -559,51 +474,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C7118A" w:rsidRPr="00013DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Settleable</w:t>
       </w:r>
       <w:r w:rsidR="00013DDD" w:rsidRPr="00013DDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Aqueous)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F40A90" w14:textId="4DCF295D" w:rsidR="00C37462" w:rsidRDefault="00C37462" w:rsidP="006262D7">
+    <w:p w14:paraId="78F40A90" w14:textId="5C907AB9" w:rsidR="00C37462" w:rsidRDefault="00C37462" w:rsidP="006262D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Method:</w:t>
       </w:r>
       <w:r w:rsidR="006F417B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -614,125 +529,124 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Standard Methods</w:t>
       </w:r>
       <w:r w:rsidR="00D33287">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="000A6D3D" w:rsidRPr="000A6D3D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2540 F-2015</w:t>
+        <w:t xml:space="preserve"> 2540 F-20</w:t>
+      </w:r>
+      <w:r w:rsidR="00C53C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="0048711C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0048711C" w:rsidRPr="0048711C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(Volumetric)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8260EC" w14:textId="7DCD054A" w:rsidR="006307A2" w:rsidRDefault="006307A2" w:rsidP="006262D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D50D3A1" w14:textId="1D197038" w:rsidR="006307A2" w:rsidRPr="00CF0CE3" w:rsidRDefault="006307A2" w:rsidP="006262D7">
+    <w:p w14:paraId="3B804BA4" w14:textId="0B6168A0" w:rsidR="00C37462" w:rsidRDefault="006307A2" w:rsidP="00E40A2A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Settleable</w:t>
       </w:r>
       <w:r w:rsidRPr="007729CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Residue is considered a method-defined parameter per the definition in the Code of Federal Regulations, Part 136.6, Section (a) (5). This means that the method may not be modified per Part 136.6, Section (b) (3).</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="43E2B423" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00B80A24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>quipment</w:t>
       </w:r>
@@ -756,423 +670,367 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="371"/>
         <w:gridCol w:w="4590"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="5580"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE33F5" w:rsidRPr="00A0149B" w14:paraId="6A8BEA43" w14:textId="77777777" w:rsidTr="00CF6C60">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B256938" w14:textId="77777777" w:rsidR="00FE33F5" w:rsidRPr="00A0149B" w:rsidRDefault="00FE33F5" w:rsidP="003D5D83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="154286A0" w14:textId="22F8D506" w:rsidR="00FE33F5" w:rsidRPr="00A0149B" w:rsidRDefault="00FE33F5" w:rsidP="003D5D83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00894513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Imhoff </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00894513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>one</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34337693" w14:textId="77777777" w:rsidR="00FE33F5" w:rsidRPr="00A0149B" w:rsidRDefault="00FE33F5" w:rsidP="003D5D83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3558C610" w14:textId="6DDC7DC8" w:rsidR="00FE33F5" w:rsidRPr="00A0149B" w:rsidRDefault="00FE33F5" w:rsidP="003D5D83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Stirring Rod</w:t>
             </w:r>
             <w:r w:rsidR="00B93AA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> or other inert material</w:t>
+              <w:t>, glass or other inert material</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00066C04" w:rsidRPr="00A0149B" w14:paraId="0F31F3BA" w14:textId="77777777" w:rsidTr="00CF6C60">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F676760" w14:textId="77777777" w:rsidR="00FE33F5" w:rsidRDefault="00FE33F5" w:rsidP="003D5D83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CF59979" w14:textId="292F90FC" w:rsidR="00FE33F5" w:rsidRPr="00894513" w:rsidRDefault="00FE33F5" w:rsidP="003D5D83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="750DC1B9" w14:textId="77777777" w:rsidR="00FE33F5" w:rsidRPr="00A0149B" w:rsidRDefault="00FE33F5" w:rsidP="003D5D83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BCDBF55" w14:textId="27C23D7E" w:rsidR="00FE33F5" w:rsidRDefault="00FE33F5" w:rsidP="003D5D83">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Timer (optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="55B88627" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="65E2087F" w14:textId="77777777" w:rsidR="00107A02" w:rsidRDefault="00107A02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11063" w:type="dxa"/>
         <w:tblInd w:w="97" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="371"/>
         <w:gridCol w:w="4896"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="4824"/>
         <w:gridCol w:w="72"/>
       </w:tblGrid>
       <w:tr w:rsidR="00157C6C" w:rsidRPr="00A0149B" w14:paraId="00F09EBE" w14:textId="77777777" w:rsidTr="00C1119C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="72" w:type="dxa"/>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10991" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22FF72E4" w14:textId="77777777" w:rsidR="00157C6C" w:rsidRPr="000808F0" w:rsidRDefault="00157C6C" w:rsidP="00157C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000808F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PLEASE COMPLETE CHECKLIST IN INDELIBLE INK</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CE75DCF" w14:textId="77777777" w:rsidR="00664CCC" w:rsidRPr="007B33A1" w:rsidRDefault="00157C6C" w:rsidP="00157C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B33A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please mark Y, N or NA in the column labeled LAB to indicate the common lab </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Please mark Y, N or NA in the column labeled LAB to indicate the common lab practice</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="1306A4E5" w14:textId="77777777" w:rsidR="00157C6C" w:rsidRPr="009C3D45" w:rsidRDefault="00157C6C" w:rsidP="00157C6C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B33A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and in the column labeled SOP to indicate whether it is addressed in the SOP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00157C6C" w:rsidRPr="00A0149B" w14:paraId="3729F987" w14:textId="77777777">
         <w:trPr>
@@ -1339,134 +1197,94 @@
           <w:p w14:paraId="60567A72" w14:textId="0ECE6A23" w:rsidR="00CD61FE" w:rsidRPr="00A0149B" w:rsidRDefault="00CD61FE" w:rsidP="00FD39F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60B33CA8" w14:textId="552C6CAE" w:rsidR="00CD61FE" w:rsidRDefault="00FC0CBC" w:rsidP="001B6CAD">
+          <w:p w14:paraId="60B33CA8" w14:textId="57868611" w:rsidR="00CD61FE" w:rsidRDefault="00FC0CBC" w:rsidP="001B6CAD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075586A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the SOP reviewed at least every 2 years</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r w:rsidR="00CD61FE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What is the most recent review/revision date of the SOP</w:t>
             </w:r>
             <w:r w:rsidR="00CD61FE" w:rsidRPr="007741AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
-            </w:r>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C4698A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00C4698A" w:rsidRPr="007741AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">15A NCAC </w:t>
             </w:r>
             <w:r w:rsidR="001D7133">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
@@ -1533,51 +1351,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A8773D7" w14:textId="77777777" w:rsidR="00CD61FE" w:rsidRPr="00560E41" w:rsidRDefault="00CD61FE" w:rsidP="00560E41">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6973F351" w14:textId="77777777" w:rsidR="00CD61FE" w:rsidRPr="00560E41" w:rsidRDefault="00CD61FE" w:rsidP="00560E41">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F696C9C" w14:textId="77777777" w:rsidR="00825391" w:rsidRDefault="00825391" w:rsidP="00825391">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -1608,112 +1425,95 @@
           </w:p>
           <w:p w14:paraId="1751CFB4" w14:textId="6ED6DB84" w:rsidR="00CD61FE" w:rsidRPr="00560E41" w:rsidRDefault="004F5487" w:rsidP="001B2604">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Verify proper method reference. </w:t>
             </w:r>
             <w:r w:rsidR="001B2604">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">During </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> notate deviations from the approved method and SOP. </w:t>
+              <w:t xml:space="preserve">During review notate deviations from the approved method and SOP. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB2AFD" w:rsidRPr="00A0149B" w14:paraId="10E55E41" w14:textId="77777777">
+      <w:tr w:rsidR="00BB2AFD" w:rsidRPr="00A0149B" w14:paraId="10E55E41" w14:textId="77777777" w:rsidTr="00DF02A7">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78B5CFB4" w14:textId="77777777" w:rsidR="00BB2AFD" w:rsidRDefault="00BB2AFD" w:rsidP="00FD39F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
-          </w:tcPr>
-          <w:p w14:paraId="71EE1FA1" w14:textId="44447E9D" w:rsidR="00BB2AFD" w:rsidRPr="0075586A" w:rsidRDefault="00BB2AFD" w:rsidP="00BB2AFD">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EE1FA1" w14:textId="6B57C4EC" w:rsidR="00BB2AFD" w:rsidRPr="0075586A" w:rsidRDefault="00BB2AFD" w:rsidP="009E06AD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075586A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Are all </w:t>
             </w:r>
             <w:r w:rsidR="00FE33F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1723,86 +1523,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">revision dates and </w:t>
             </w:r>
             <w:r w:rsidR="00FE33F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>procedural edits</w:t>
             </w:r>
             <w:r w:rsidRPr="0075586A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> tracked and documented?</w:t>
-            </w:r>
-[...34 lines deleted...]
-              <w:t>2H .0805 (a) (7)]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007741AB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">15A NCAC </w:t>
@@ -1833,51 +1597,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57404B6A" w14:textId="77777777" w:rsidR="00BB2AFD" w:rsidRPr="00560E41" w:rsidRDefault="00BB2AFD" w:rsidP="00BB2AFD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5899F8F3" w14:textId="77777777" w:rsidR="00BB2AFD" w:rsidRPr="00560E41" w:rsidRDefault="00BB2AFD" w:rsidP="00BB2AFD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25F05B25" w14:textId="05953304" w:rsidR="00BB2AFD" w:rsidRDefault="00BB2AFD" w:rsidP="00BB2AFD">
             <w:pPr>
               <w:jc w:val="both"/>
@@ -2077,85 +1840,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are the following items documented with each analysis?</w:t>
             </w:r>
             <w:r w:rsidR="00AD3EC6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05874D0B" w14:textId="714A6CC1" w:rsidR="00AD3EC6" w:rsidRDefault="00AD3EC6" w:rsidP="00CB795E">
-[...33 lines deleted...]
-          </w:p>
           <w:p w14:paraId="24FA9173" w14:textId="267A5D72" w:rsidR="00AD3EC6" w:rsidRDefault="00AD3EC6" w:rsidP="00CB795E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">[15A NCAC </w:t>
             </w:r>
             <w:r w:rsidR="001D7133">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
@@ -3211,50 +2939,173 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EA1D36">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date and time of sample analysis (must document start and end times) to verify the 48-hour holding and the 1-hour settling times are met</w:t>
             </w:r>
             <w:r w:rsidR="00FB0714">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="009E06AD" w:rsidRPr="00A0149B" w14:paraId="125BC712" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="371" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="413D13C1" w14:textId="77777777" w:rsidR="009E06AD" w:rsidRDefault="009E06AD" w:rsidP="00FD39F9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4896" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2BBC03" w14:textId="7B0CD40D" w:rsidR="009E06AD" w:rsidRDefault="009E06AD" w:rsidP="00C24D29">
+            <w:pPr>
+              <w:ind w:left="522"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Volume of sample analyzed</w:t>
+            </w:r>
+            <w:r w:rsidR="00F921CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD8A452" w14:textId="77777777" w:rsidR="009E06AD" w:rsidRPr="00560E41" w:rsidRDefault="009E06AD" w:rsidP="00CB795E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3124A07A" w14:textId="77777777" w:rsidR="009E06AD" w:rsidRPr="00560E41" w:rsidRDefault="009E06AD" w:rsidP="00CB795E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4896" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="652D351F" w14:textId="77777777" w:rsidR="009E06AD" w:rsidRPr="00EA1D36" w:rsidRDefault="009E06AD" w:rsidP="00EA1D36">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="000A2AED" w:rsidRPr="00A0149B" w14:paraId="63DA0238" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="414C6E4E" w14:textId="34F44372" w:rsidR="000A2AED" w:rsidRDefault="000A2AED" w:rsidP="00FD39F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4356,271 +4207,261 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CB795E" w:rsidRPr="00A0149B" w14:paraId="39871C5A" w14:textId="77777777" w:rsidTr="002C25E5">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6094B710" w14:textId="7FBBFA01" w:rsidR="00CB795E" w:rsidRPr="00A0149B" w:rsidRDefault="00CB795E" w:rsidP="00FD39F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="443FD5ED" w14:textId="27F27869" w:rsidR="00CB795E" w:rsidRPr="00A0149B" w:rsidRDefault="00CB795E" w:rsidP="00C12641">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the sample analyzed within </w:t>
             </w:r>
             <w:r w:rsidR="002F64AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>48 hours</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> of collection? [40 CFR Part 136.3, Table II]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FFEBB43" w14:textId="77777777" w:rsidR="00CB795E" w:rsidRPr="00A0149B" w:rsidRDefault="00CB795E" w:rsidP="00CB795E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A62F532" w14:textId="77777777" w:rsidR="00CB795E" w:rsidRPr="00A0149B" w:rsidRDefault="00CB795E" w:rsidP="00CB795E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="516562AB" w14:textId="2DBD33A0" w:rsidR="00CB795E" w:rsidRPr="00A0149B" w:rsidRDefault="00CB795E" w:rsidP="00CB795E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00570422" w:rsidRPr="00A0149B" w14:paraId="12392ED6" w14:textId="77777777" w:rsidTr="002C25E5">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D80641A" w14:textId="77777777" w:rsidR="00570422" w:rsidRPr="00A0149B" w:rsidRDefault="00570422" w:rsidP="00FD39F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="418D3261" w14:textId="633B3909" w:rsidR="00570422" w:rsidRDefault="00026A65" w:rsidP="00C12641">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If not analyzed immediately, is the sample stored above freezing and </w:t>
             </w:r>
             <w:r w:rsidR="007C3CB9" w:rsidRPr="007C3CB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>≤ 6°C? [40 CFR Part 136.3, Table II]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60D293AB" w14:textId="77777777" w:rsidR="00570422" w:rsidRPr="00A0149B" w:rsidRDefault="00570422" w:rsidP="00CB795E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0977FE8F" w14:textId="77777777" w:rsidR="00570422" w:rsidRPr="00A0149B" w:rsidRDefault="00570422" w:rsidP="00CB795E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B6D7BF4" w14:textId="77777777" w:rsidR="00570422" w:rsidRPr="00A0149B" w:rsidRDefault="00570422" w:rsidP="00CB795E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF0CE3" w:rsidRPr="00A0149B" w14:paraId="48BEC2F8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="576AA360" w14:textId="77777777" w:rsidR="00CF0CE3" w:rsidRDefault="00CF0CE3" w:rsidP="001A5759">
@@ -4750,73 +4591,71 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560E41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>EXPLANATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C6FF4" w:rsidRPr="00A0149B" w14:paraId="0B36653F" w14:textId="77777777" w:rsidTr="002C25E5">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38989AEA" w14:textId="77777777" w:rsidR="001C6FF4" w:rsidRDefault="001C6FF4" w:rsidP="00FD39F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="517BE610" w14:textId="1B6992D0" w:rsidR="001C6FF4" w:rsidRPr="001D7133" w:rsidRDefault="00DB295D" w:rsidP="00C12641">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB295D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is the Imhoff Cone clean and dry</w:t>
             </w:r>
             <w:r w:rsidR="00700D7D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4862,135 +4701,130 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Approved Procedure for the Analysis of Settleable </w:t>
             </w:r>
             <w:r w:rsidR="003C37BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Residue</w:t>
             </w:r>
             <w:r w:rsidRPr="00DB295D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1935D299" w14:textId="77777777" w:rsidR="001C6FF4" w:rsidRDefault="001C6FF4" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40DD08CE" w14:textId="77777777" w:rsidR="001C6FF4" w:rsidRDefault="001C6FF4" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AA79CC7" w14:textId="77777777" w:rsidR="001C6FF4" w:rsidRPr="00560E41" w:rsidRDefault="001C6FF4" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF0CE3" w:rsidRPr="00A0149B" w14:paraId="5BFEC339" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="594A8593" w14:textId="7CC1CCE2" w:rsidR="00CF0CE3" w:rsidRDefault="00CF0CE3" w:rsidP="00FD39F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AF33E4F" w14:textId="0B20A58D" w:rsidR="0008149C" w:rsidRPr="00414BED" w:rsidRDefault="00CA37AD" w:rsidP="00C12641">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Is exactly 1 liter</w:t>
             </w:r>
             <w:r w:rsidR="003C37BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5096,94 +4930,91 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17695DF4" w14:textId="77777777" w:rsidR="00CF0CE3" w:rsidRPr="00A0149B" w:rsidRDefault="00CF0CE3" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40461775" w14:textId="77777777" w:rsidR="00CF0CE3" w:rsidRPr="00A0149B" w:rsidRDefault="00CF0CE3" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD0309" w:rsidRPr="00A0149B" w14:paraId="78431D04" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="479E0BE5" w14:textId="77777777" w:rsidR="00DD0309" w:rsidRDefault="00DD0309" w:rsidP="00FD39F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="153B3798" w14:textId="3A20A993" w:rsidR="00DD0309" w:rsidRDefault="00C84485" w:rsidP="00C12641">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C84485">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What does the laboratory do if it does not receive at least 1 L of sample? [</w:t>
             </w:r>
             <w:r w:rsidR="001D7133" w:rsidRPr="000C52B5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5254,51 +5085,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B11535E" w14:textId="77777777" w:rsidR="00DD0309" w:rsidRPr="00A0149B" w:rsidRDefault="00DD0309" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0958B01B" w14:textId="40F1C246" w:rsidR="008F6B16" w:rsidRDefault="008F6B16" w:rsidP="001F0F44">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F6B16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If the laboratory does not receive 1 liter of sample and another sample cannot be collected, the results and reporting limit must be calculated based upon the volume analyzed and qualified on the Discharge Monitoring Report (DMR) or client report. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ED0A548" w14:textId="77777777" w:rsidR="008F6B16" w:rsidRDefault="008F6B16" w:rsidP="001F0F44">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5365,73 +5195,71 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidR="008F6B16" w:rsidRPr="008F6B16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(mL of sample)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF0CE3" w:rsidRPr="00A0149B" w14:paraId="290669B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C3D67B3" w14:textId="29A7CD3A" w:rsidR="00CF0CE3" w:rsidRDefault="00CF0CE3" w:rsidP="00FD39F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AC00FB4" w14:textId="480A9996" w:rsidR="00CF0CE3" w:rsidRDefault="0008149C" w:rsidP="00C12641">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Is the sample allowed to </w:t>
             </w:r>
             <w:r w:rsidR="00A442E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5617,158 +5445,162 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58ED1A18" w14:textId="77777777" w:rsidR="00CF0CE3" w:rsidRPr="00A0149B" w:rsidRDefault="00CF0CE3" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B0EFCD6" w14:textId="0A03EFD5" w:rsidR="00CF0CE3" w:rsidRPr="00A0149B" w:rsidRDefault="00250D4A" w:rsidP="00C12641">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">This is done to </w:t>
             </w:r>
             <w:r w:rsidR="00272054">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>move</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> any residue that sticks to the sides of the cone down to the bottom.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF0CE3" w:rsidRPr="00A0149B" w14:paraId="39ECD083" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57945073" w14:textId="25790170" w:rsidR="00CF0CE3" w:rsidRDefault="00CF0CE3" w:rsidP="00FD39F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="6FDF3772" w14:textId="5715C794" w:rsidR="00CF0CE3" w:rsidRPr="00DD4723" w:rsidRDefault="00181588" w:rsidP="00C12641">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FDF3772" w14:textId="0DE658FC" w:rsidR="00CF0CE3" w:rsidRPr="00DD4723" w:rsidRDefault="00181588" w:rsidP="00C12641">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00E062E5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the sample then allowed to settle an additional 15 minutes</w:t>
             </w:r>
             <w:r w:rsidR="00D14512">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> for a total of exactly</w:t>
+            </w:r>
+            <w:r w:rsidR="00F378B3">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B32FB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1 hour? </w:t>
             </w:r>
             <w:r w:rsidR="00807087" w:rsidRPr="00E062E5">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00001503" w:rsidRPr="09F84453">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>NC WW/GW LCB</w:t>
             </w:r>
             <w:r w:rsidR="00001503" w:rsidRPr="00DB295D">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -5821,98 +5653,95 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17272DE9" w14:textId="77777777" w:rsidR="00CF0CE3" w:rsidRPr="00A0149B" w:rsidRDefault="00CF0CE3" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5518F7F2" w14:textId="25F0C33B" w:rsidR="00CF0CE3" w:rsidRPr="00F8564D" w:rsidRDefault="00CF0CE3" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF0CE3" w:rsidRPr="00A0149B" w14:paraId="496B721A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D080403" w14:textId="77777777" w:rsidR="00CF0CE3" w:rsidRDefault="00CF0CE3" w:rsidP="00FD39F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="478EB970" w14:textId="62F97CD3" w:rsidR="00CF0CE3" w:rsidRPr="00D8503D" w:rsidRDefault="007C1CEA" w:rsidP="00C12641">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="478EB970" w14:textId="036C6F8B" w:rsidR="00CF0CE3" w:rsidRPr="00D8503D" w:rsidRDefault="007C1CEA" w:rsidP="00C12641">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="09F84453">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If the settled matter contains pockets of liquid between large</w:t>
             </w:r>
             <w:r w:rsidR="00B816CD" w:rsidRPr="09F84453">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="09F84453">
@@ -5979,51 +5808,59 @@
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="09F84453">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> from </w:t>
             </w:r>
             <w:r w:rsidR="009A4E80" w:rsidRPr="09F84453">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="09F84453">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>volume of settled solids</w:t>
+              <w:t xml:space="preserve">volume of settled </w:t>
+            </w:r>
+            <w:r w:rsidR="001374A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>residue</w:t>
             </w:r>
             <w:r w:rsidR="008B3639" w:rsidRPr="09F84453">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
             <w:r w:rsidR="00A81FBF" w:rsidRPr="09F84453">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A81FBF" w:rsidRPr="09F84453">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="001D7133" w:rsidRPr="09F84453">
@@ -6066,51 +5903,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D6A60AC" w14:textId="77777777" w:rsidR="00CF0CE3" w:rsidRPr="00A0149B" w:rsidRDefault="00CF0CE3" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="250B9BF9" w14:textId="6BAB3A0D" w:rsidR="00CF0CE3" w:rsidRDefault="00821B62" w:rsidP="00C12641">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00821B62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>If settleable and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6128,77 +5964,75 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00821B62">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>settleable matter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B3A89" w:rsidRPr="00A0149B" w14:paraId="1505BB6C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="150FF826" w14:textId="77777777" w:rsidR="003B3A89" w:rsidRDefault="003B3A89" w:rsidP="00FD39F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="20AF8081" w14:textId="3E6A45EB" w:rsidR="003B3A89" w:rsidRPr="09F84453" w:rsidRDefault="003B3A89" w:rsidP="00C12641">
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20AF8081" w14:textId="596D7DA0" w:rsidR="003B3A89" w:rsidRPr="09F84453" w:rsidRDefault="003B3A89" w:rsidP="00C12641">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r w:rsidR="006029E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>the situation in question #12 occurs, is the subtraction documented?</w:t>
             </w:r>
             <w:r w:rsidR="00954BC2">
@@ -6209,51 +6043,67 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A659AE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">[SM </w:t>
             </w:r>
             <w:r w:rsidR="00DA72D4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2540 F-</w:t>
             </w:r>
             <w:r w:rsidR="000E304A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>2015. (1)</w:t>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00F378B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="000E304A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (1)</w:t>
             </w:r>
             <w:r w:rsidR="00A93F00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000E304A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(b)</w:t>
             </w:r>
             <w:r w:rsidR="00A93F00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
@@ -6281,62 +6131,103 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75A7DBB3" w14:textId="77777777" w:rsidR="003B3A89" w:rsidRPr="00A0149B" w:rsidRDefault="003B3A89" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="43A466BA" w14:textId="77777777" w:rsidR="003B3A89" w:rsidRPr="00821B62" w:rsidRDefault="003B3A89" w:rsidP="00C12641">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14EAC2D9" w14:textId="77777777" w:rsidR="00F378B3" w:rsidRPr="00F378B3" w:rsidRDefault="00F378B3" w:rsidP="00F378B3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00F378B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If the settled matter contains pockets of liquid between large</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A466BA" w14:textId="26FB1E25" w:rsidR="003B3A89" w:rsidRPr="00821B62" w:rsidRDefault="00F378B3" w:rsidP="00F378B3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F378B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>settled particles, then estimate the liquid volume, subtract it from</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F378B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>settled-solids volume, and note in the lab report.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A1270" w:rsidRPr="00A0149B" w14:paraId="70EA62D5" w14:textId="77777777" w:rsidTr="00FD7752">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B6A1203" w14:textId="77777777" w:rsidR="006A1270" w:rsidRDefault="006A1270" w:rsidP="00FD39F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6493,119 +6384,141 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>What is the lowest grad</w:t>
             </w:r>
             <w:r w:rsidR="00D5280E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>u</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ation of the cone (reporting limit):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F41B3C9" w14:textId="6331D9FF" w:rsidR="00457AF9" w:rsidRPr="00457AF9" w:rsidRDefault="00457AF9" w:rsidP="00C12641">
+          <w:p w14:paraId="1418ED22" w14:textId="77777777" w:rsidR="00F25FA5" w:rsidRDefault="00F25FA5" w:rsidP="00C12641">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="68559535" w14:textId="77777777" w:rsidR="00F25FA5" w:rsidRDefault="00F25FA5" w:rsidP="00C12641">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F41B3C9" w14:textId="6331D9FF" w:rsidR="00457AF9" w:rsidRPr="00457AF9" w:rsidRDefault="00457AF9" w:rsidP="00C12641">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="169B16CA" w14:textId="77777777" w:rsidR="006A1270" w:rsidRPr="00A0149B" w:rsidRDefault="006A1270" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56C60518" w14:textId="77777777" w:rsidR="006A1270" w:rsidRPr="00A0149B" w:rsidRDefault="006A1270" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="05BE4F07" w14:textId="78125585" w:rsidR="006A1270" w:rsidRDefault="00F444D2" w:rsidP="00CF0CE3">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05BE4F07" w14:textId="37E7F340" w:rsidR="006A1270" w:rsidRDefault="00F444D2" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results, which fall below the lowest graduation </w:t>
+              <w:t xml:space="preserve">Results which fall below the lowest graduation </w:t>
             </w:r>
             <w:r w:rsidR="00680794">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">n the </w:t>
             </w:r>
             <w:r w:rsidR="00680794">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Imhoff</w:t>
             </w:r>
@@ -6617,93 +6530,91 @@
               </w:rPr>
               <w:t xml:space="preserve"> cone </w:t>
             </w:r>
             <w:r w:rsidR="00007405">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(this is generally in the 0.1 to 1.0 m</w:t>
             </w:r>
             <w:r w:rsidR="00CD467D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidR="00007405">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">/L range), must be reported as </w:t>
+              <w:t xml:space="preserve">/L range) must be reported as </w:t>
             </w:r>
             <w:r w:rsidR="00680794">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">less than that value. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C7604" w:rsidRPr="00A0149B" w14:paraId="6EB03FCD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12CA3D3C" w14:textId="77777777" w:rsidR="000C7604" w:rsidRDefault="000C7604" w:rsidP="00FD39F9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="739BF10C" w14:textId="23DEAD48" w:rsidR="000C7604" w:rsidRPr="000C7604" w:rsidRDefault="000C7604" w:rsidP="00C12641">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C7604">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Are results qualified to indicate sample anomalies when reporting results? [15A NCAC 02H .0805 (e) (5)]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
@@ -6726,51 +6637,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57305ABF" w14:textId="77777777" w:rsidR="000C7604" w:rsidRPr="00A0149B" w:rsidRDefault="000C7604" w:rsidP="00CF0CE3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75162C59" w14:textId="5F4B5412" w:rsidR="000C7604" w:rsidRDefault="000C7604" w:rsidP="00E33732">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C7604">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Reported data associated with quality control failures, improper sample collection, holding time exceedances, or improper preservation shall be qualified as such.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="420C6238" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
@@ -6823,50 +6733,104 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77339C53" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12010D26" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18EC0356" w14:textId="77777777" w:rsidR="00DF02A7" w:rsidRDefault="00DF02A7" w:rsidP="00DF02A7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3148C373" w14:textId="77777777" w:rsidR="00DF02A7" w:rsidRDefault="00DF02A7" w:rsidP="00DF02A7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7ED803" w14:textId="77777777" w:rsidR="00DF02A7" w:rsidRDefault="00DF02A7" w:rsidP="00DF02A7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D621AFC" w14:textId="77777777" w:rsidR="00C37462" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -6947,281 +6911,274 @@
     <w:p w14:paraId="7ACB5DC6" w14:textId="77777777" w:rsidR="00C37462" w:rsidRPr="00351E5A" w:rsidRDefault="00C37462">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>nspector: ______________________________________________________</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...8 lines deleted...]
-        <w:t>________</w:t>
+        <w:t>_________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>___________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="00A0149B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C37462" w:rsidRPr="00351E5A" w:rsidSect="00AA757C">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="576" w:right="576" w:bottom="576" w:left="576" w:header="288" w:footer="144" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F20D7BF" w14:textId="77777777" w:rsidR="00036DA3" w:rsidRDefault="00036DA3">
+    <w:p w14:paraId="267DDAB7" w14:textId="77777777" w:rsidR="00672FC2" w:rsidRDefault="00672FC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="478F5E8A" w14:textId="77777777" w:rsidR="00036DA3" w:rsidRDefault="00036DA3">
+    <w:p w14:paraId="38711B09" w14:textId="77777777" w:rsidR="00672FC2" w:rsidRDefault="00672FC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="18F6CB6D" w14:textId="77777777" w:rsidR="00036DA3" w:rsidRDefault="00036DA3"/>
+    <w:p w14:paraId="00B9C729" w14:textId="77777777" w:rsidR="00672FC2" w:rsidRDefault="00672FC2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier 10cpi">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="718FEAB7" w14:textId="23FC0EF9" w:rsidR="00EA3E48" w:rsidRDefault="00EA3E48" w:rsidP="00C1119C">
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidR="00C1119C">
+    <w:r w:rsidR="00F83229">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>8/23/2023</w:t>
+      <w:t>12/03/2025</w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7712532A" w14:textId="47CC90A9" w:rsidR="00EA3E48" w:rsidRPr="00B8487A" w:rsidRDefault="00EA3E48">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B8487A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C950C2B" w14:textId="77777777" w:rsidR="00036DA3" w:rsidRDefault="00036DA3">
+    <w:p w14:paraId="3FE9216D" w14:textId="77777777" w:rsidR="00672FC2" w:rsidRDefault="00672FC2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="202788F5" w14:textId="77777777" w:rsidR="00036DA3" w:rsidRDefault="00036DA3">
+    <w:p w14:paraId="328FC814" w14:textId="77777777" w:rsidR="00672FC2" w:rsidRDefault="00672FC2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A73F102" w14:textId="77777777" w:rsidR="00036DA3" w:rsidRDefault="00036DA3"/>
+    <w:p w14:paraId="59E58DE1" w14:textId="77777777" w:rsidR="00672FC2" w:rsidRDefault="00672FC2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="53399F3E" w14:textId="41247476" w:rsidR="00EA3E48" w:rsidRPr="0058752C" w:rsidRDefault="00342A06" w:rsidP="00C1119C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53399F3E" w14:textId="1BD3CCD6" w:rsidR="00EA3E48" w:rsidRPr="0058752C" w:rsidRDefault="00342A06" w:rsidP="002739AA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="right"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4320"/>
+        <w:tab w:val="clear" w:pos="8640"/>
+        <w:tab w:val="right" w:pos="11160"/>
+      </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Settleable Resi</w:t>
     </w:r>
     <w:r w:rsidR="006C2008">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>d</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7230,51 +7187,67 @@
       </w:rPr>
       <w:t>ue</w:t>
     </w:r>
     <w:r w:rsidR="00E33712">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidR="006C2008">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00342A06">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>SM 2540 F-2015</w:t>
+      <w:t>SM 2540 F-20</w:t>
+    </w:r>
+    <w:r w:rsidR="00F378B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>20</w:t>
+    </w:r>
+    <w:r w:rsidR="00F378B3">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
     <w:r w:rsidR="0012464D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00EA3E48" w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00EA3E48" w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -7293,52 +7266,75 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00664CCC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00EA3E48" w:rsidRPr="0058752C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B358CE1" w14:textId="77777777" w:rsidR="00E40A2A" w:rsidRDefault="00E40A2A" w:rsidP="00E40A2A">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>NC DEQ/DWR WASTEWATER/GROUNDWATER LABORATORY CERTIFICATION BRANCH</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1701374A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A746B6A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21156698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3086350"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7528,513 +7524,540 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1410348634">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="235750888">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1909726892">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useWord2002TableStyleRules/>
-    <w:growAutofit/>
     <w:useFELayout/>
-    <w:useNormalStyleForList/>
-[...13 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B666B8"/>
     <w:rsid w:val="00001503"/>
     <w:rsid w:val="00007405"/>
     <w:rsid w:val="00013304"/>
     <w:rsid w:val="00013DDD"/>
+    <w:rsid w:val="00020DB1"/>
     <w:rsid w:val="00026092"/>
     <w:rsid w:val="00026A65"/>
     <w:rsid w:val="00032566"/>
     <w:rsid w:val="00036DA3"/>
     <w:rsid w:val="000373B1"/>
     <w:rsid w:val="00040DD3"/>
     <w:rsid w:val="000413E5"/>
     <w:rsid w:val="00053ABA"/>
     <w:rsid w:val="00066C04"/>
     <w:rsid w:val="00081280"/>
     <w:rsid w:val="0008149C"/>
     <w:rsid w:val="000946B8"/>
     <w:rsid w:val="000A2AED"/>
     <w:rsid w:val="000A6D3D"/>
     <w:rsid w:val="000B11FE"/>
     <w:rsid w:val="000B1EFA"/>
     <w:rsid w:val="000C52B5"/>
     <w:rsid w:val="000C7604"/>
     <w:rsid w:val="000D2A50"/>
+    <w:rsid w:val="000D6B71"/>
     <w:rsid w:val="000E0DFC"/>
     <w:rsid w:val="000E304A"/>
     <w:rsid w:val="000F5638"/>
+    <w:rsid w:val="00103117"/>
     <w:rsid w:val="00107A02"/>
+    <w:rsid w:val="00107C3E"/>
     <w:rsid w:val="001139FD"/>
     <w:rsid w:val="001245E0"/>
     <w:rsid w:val="0012464D"/>
     <w:rsid w:val="00132AEF"/>
+    <w:rsid w:val="001374A9"/>
     <w:rsid w:val="00155D01"/>
     <w:rsid w:val="00157C6C"/>
     <w:rsid w:val="00181588"/>
     <w:rsid w:val="00186288"/>
     <w:rsid w:val="00186491"/>
     <w:rsid w:val="00190E5D"/>
     <w:rsid w:val="001920D1"/>
     <w:rsid w:val="001A5759"/>
     <w:rsid w:val="001A6822"/>
     <w:rsid w:val="001B2604"/>
     <w:rsid w:val="001B6CAD"/>
     <w:rsid w:val="001C6FF4"/>
     <w:rsid w:val="001D7133"/>
     <w:rsid w:val="001E1463"/>
     <w:rsid w:val="001E6F37"/>
     <w:rsid w:val="001F0F44"/>
     <w:rsid w:val="001F2205"/>
     <w:rsid w:val="001F371A"/>
+    <w:rsid w:val="001F3D4C"/>
     <w:rsid w:val="00212D4F"/>
     <w:rsid w:val="00217E1B"/>
+    <w:rsid w:val="00222035"/>
     <w:rsid w:val="00244FDB"/>
     <w:rsid w:val="00250D4A"/>
+    <w:rsid w:val="002546CD"/>
     <w:rsid w:val="002607AF"/>
+    <w:rsid w:val="0026669F"/>
     <w:rsid w:val="00272054"/>
+    <w:rsid w:val="002739AA"/>
     <w:rsid w:val="002837D5"/>
     <w:rsid w:val="00284D22"/>
     <w:rsid w:val="00291F36"/>
     <w:rsid w:val="00296E8F"/>
     <w:rsid w:val="0029704D"/>
     <w:rsid w:val="00297CE1"/>
+    <w:rsid w:val="002A7F26"/>
     <w:rsid w:val="002B58DE"/>
     <w:rsid w:val="002C25E5"/>
     <w:rsid w:val="002D739D"/>
     <w:rsid w:val="002E067A"/>
     <w:rsid w:val="002E0D22"/>
     <w:rsid w:val="002E3E6A"/>
     <w:rsid w:val="002E423C"/>
     <w:rsid w:val="002E7AB2"/>
     <w:rsid w:val="002F3E0D"/>
     <w:rsid w:val="002F64AF"/>
     <w:rsid w:val="00301BF0"/>
     <w:rsid w:val="00312389"/>
     <w:rsid w:val="00320E50"/>
     <w:rsid w:val="0032181C"/>
+    <w:rsid w:val="00326C83"/>
     <w:rsid w:val="00327A2C"/>
     <w:rsid w:val="003304D4"/>
     <w:rsid w:val="0033582C"/>
     <w:rsid w:val="0034015B"/>
     <w:rsid w:val="00342A06"/>
     <w:rsid w:val="00343B89"/>
     <w:rsid w:val="00386F71"/>
     <w:rsid w:val="003937F1"/>
     <w:rsid w:val="003A0766"/>
     <w:rsid w:val="003A6991"/>
     <w:rsid w:val="003B37D4"/>
     <w:rsid w:val="003B3A89"/>
     <w:rsid w:val="003C37BB"/>
+    <w:rsid w:val="003C5D52"/>
     <w:rsid w:val="003D3700"/>
+    <w:rsid w:val="003D44BB"/>
     <w:rsid w:val="003D5D83"/>
     <w:rsid w:val="003E2D04"/>
     <w:rsid w:val="003E4B78"/>
     <w:rsid w:val="003E50C2"/>
+    <w:rsid w:val="003F49C6"/>
     <w:rsid w:val="00400F95"/>
     <w:rsid w:val="004058C1"/>
     <w:rsid w:val="0041037E"/>
     <w:rsid w:val="00415594"/>
     <w:rsid w:val="00420616"/>
+    <w:rsid w:val="00420D36"/>
     <w:rsid w:val="0042162F"/>
     <w:rsid w:val="00425F93"/>
     <w:rsid w:val="00432991"/>
     <w:rsid w:val="00450CCF"/>
     <w:rsid w:val="00457AF9"/>
     <w:rsid w:val="00457FE3"/>
     <w:rsid w:val="00464694"/>
     <w:rsid w:val="00464CD7"/>
     <w:rsid w:val="00465436"/>
+    <w:rsid w:val="00473AAC"/>
     <w:rsid w:val="00476A00"/>
     <w:rsid w:val="00481E99"/>
     <w:rsid w:val="0048711C"/>
     <w:rsid w:val="004C7704"/>
     <w:rsid w:val="004D54C0"/>
     <w:rsid w:val="004D56B0"/>
     <w:rsid w:val="004F5487"/>
     <w:rsid w:val="004F6ABC"/>
     <w:rsid w:val="0050633D"/>
     <w:rsid w:val="00514FBE"/>
     <w:rsid w:val="00521A98"/>
     <w:rsid w:val="005337E4"/>
     <w:rsid w:val="0054425D"/>
     <w:rsid w:val="00550967"/>
     <w:rsid w:val="00551463"/>
     <w:rsid w:val="00554C5B"/>
     <w:rsid w:val="00560E41"/>
     <w:rsid w:val="00570422"/>
     <w:rsid w:val="00571799"/>
+    <w:rsid w:val="005A7E56"/>
     <w:rsid w:val="005B32FB"/>
     <w:rsid w:val="005B3E0C"/>
     <w:rsid w:val="005E149E"/>
     <w:rsid w:val="005F50A6"/>
     <w:rsid w:val="006029E8"/>
     <w:rsid w:val="006036AB"/>
     <w:rsid w:val="00614AC4"/>
     <w:rsid w:val="006210D6"/>
     <w:rsid w:val="00621B58"/>
     <w:rsid w:val="00621B85"/>
     <w:rsid w:val="006262D7"/>
     <w:rsid w:val="006307A2"/>
     <w:rsid w:val="00636E59"/>
     <w:rsid w:val="00641A76"/>
     <w:rsid w:val="00651E40"/>
     <w:rsid w:val="00664CCC"/>
     <w:rsid w:val="00666583"/>
+    <w:rsid w:val="00672FC2"/>
     <w:rsid w:val="00676501"/>
     <w:rsid w:val="00677D7E"/>
     <w:rsid w:val="00680794"/>
     <w:rsid w:val="006859C6"/>
     <w:rsid w:val="006955B9"/>
     <w:rsid w:val="006A1270"/>
     <w:rsid w:val="006A5833"/>
     <w:rsid w:val="006A7AF7"/>
     <w:rsid w:val="006B1D33"/>
     <w:rsid w:val="006B5E09"/>
     <w:rsid w:val="006C1B04"/>
     <w:rsid w:val="006C2008"/>
+    <w:rsid w:val="006C61AF"/>
     <w:rsid w:val="006C7CE9"/>
     <w:rsid w:val="006D5C51"/>
     <w:rsid w:val="006E18C9"/>
     <w:rsid w:val="006E780D"/>
     <w:rsid w:val="006F417B"/>
     <w:rsid w:val="00700D7D"/>
     <w:rsid w:val="0070114C"/>
     <w:rsid w:val="00712B62"/>
     <w:rsid w:val="007231ED"/>
+    <w:rsid w:val="00734274"/>
     <w:rsid w:val="00745694"/>
     <w:rsid w:val="00746079"/>
     <w:rsid w:val="00747D95"/>
     <w:rsid w:val="0075059A"/>
     <w:rsid w:val="00757CF5"/>
     <w:rsid w:val="00771071"/>
     <w:rsid w:val="00794C41"/>
     <w:rsid w:val="007A109F"/>
     <w:rsid w:val="007A5266"/>
     <w:rsid w:val="007B206F"/>
     <w:rsid w:val="007B33A1"/>
     <w:rsid w:val="007B7BC8"/>
     <w:rsid w:val="007C07B1"/>
     <w:rsid w:val="007C1CEA"/>
     <w:rsid w:val="007C3CB9"/>
     <w:rsid w:val="007C6C4F"/>
     <w:rsid w:val="007C7CC9"/>
     <w:rsid w:val="007D2945"/>
     <w:rsid w:val="007D5119"/>
     <w:rsid w:val="007E5F97"/>
     <w:rsid w:val="007F18DE"/>
+    <w:rsid w:val="007F30D8"/>
     <w:rsid w:val="007F5661"/>
     <w:rsid w:val="007F75CF"/>
     <w:rsid w:val="00807087"/>
     <w:rsid w:val="00821B62"/>
     <w:rsid w:val="00823615"/>
     <w:rsid w:val="00825391"/>
     <w:rsid w:val="008352D2"/>
     <w:rsid w:val="0087291B"/>
     <w:rsid w:val="00873313"/>
     <w:rsid w:val="00876D1D"/>
+    <w:rsid w:val="00877CA9"/>
+    <w:rsid w:val="008802AF"/>
     <w:rsid w:val="00882F84"/>
     <w:rsid w:val="008844D8"/>
     <w:rsid w:val="0089142F"/>
     <w:rsid w:val="00892932"/>
     <w:rsid w:val="00894513"/>
     <w:rsid w:val="008947B3"/>
     <w:rsid w:val="008954F5"/>
     <w:rsid w:val="00897615"/>
     <w:rsid w:val="008B040A"/>
     <w:rsid w:val="008B3639"/>
     <w:rsid w:val="008C5BB1"/>
     <w:rsid w:val="008C6E28"/>
     <w:rsid w:val="008D7AB9"/>
     <w:rsid w:val="008E7CB8"/>
     <w:rsid w:val="008F2AD1"/>
     <w:rsid w:val="008F5EF6"/>
     <w:rsid w:val="008F6B16"/>
     <w:rsid w:val="008F7915"/>
     <w:rsid w:val="00902BDA"/>
     <w:rsid w:val="0090660B"/>
     <w:rsid w:val="009255B6"/>
     <w:rsid w:val="00925F9A"/>
     <w:rsid w:val="00943CA8"/>
     <w:rsid w:val="00954BC2"/>
     <w:rsid w:val="00955C80"/>
     <w:rsid w:val="00960583"/>
     <w:rsid w:val="009627E1"/>
+    <w:rsid w:val="00964CBE"/>
     <w:rsid w:val="00967A51"/>
     <w:rsid w:val="00973622"/>
     <w:rsid w:val="00973E31"/>
     <w:rsid w:val="00976E10"/>
     <w:rsid w:val="0098370A"/>
     <w:rsid w:val="00983E0F"/>
     <w:rsid w:val="009904D7"/>
     <w:rsid w:val="009A4E80"/>
     <w:rsid w:val="009A5462"/>
     <w:rsid w:val="009A5934"/>
     <w:rsid w:val="009B0DDF"/>
     <w:rsid w:val="009C11FE"/>
+    <w:rsid w:val="009E06AD"/>
     <w:rsid w:val="009E4143"/>
     <w:rsid w:val="009F161E"/>
     <w:rsid w:val="009F200A"/>
     <w:rsid w:val="00A0414D"/>
     <w:rsid w:val="00A07B87"/>
     <w:rsid w:val="00A25964"/>
     <w:rsid w:val="00A26CC4"/>
+    <w:rsid w:val="00A274CF"/>
     <w:rsid w:val="00A303DF"/>
     <w:rsid w:val="00A3255C"/>
     <w:rsid w:val="00A34107"/>
     <w:rsid w:val="00A37FB2"/>
     <w:rsid w:val="00A4405E"/>
     <w:rsid w:val="00A442E7"/>
     <w:rsid w:val="00A52D09"/>
     <w:rsid w:val="00A546A4"/>
     <w:rsid w:val="00A56CB9"/>
     <w:rsid w:val="00A62040"/>
     <w:rsid w:val="00A6480E"/>
     <w:rsid w:val="00A659AE"/>
     <w:rsid w:val="00A75F31"/>
     <w:rsid w:val="00A81FBF"/>
     <w:rsid w:val="00A84541"/>
     <w:rsid w:val="00A93F00"/>
     <w:rsid w:val="00AA6D74"/>
     <w:rsid w:val="00AA757C"/>
     <w:rsid w:val="00AB4097"/>
     <w:rsid w:val="00AB7242"/>
     <w:rsid w:val="00AC7FF9"/>
     <w:rsid w:val="00AD3EC6"/>
     <w:rsid w:val="00AE7955"/>
     <w:rsid w:val="00B20DFF"/>
     <w:rsid w:val="00B246F3"/>
     <w:rsid w:val="00B25839"/>
     <w:rsid w:val="00B42049"/>
     <w:rsid w:val="00B546E7"/>
     <w:rsid w:val="00B54A6F"/>
     <w:rsid w:val="00B56548"/>
     <w:rsid w:val="00B666B8"/>
     <w:rsid w:val="00B713BF"/>
     <w:rsid w:val="00B80A24"/>
     <w:rsid w:val="00B816CD"/>
     <w:rsid w:val="00B819EB"/>
     <w:rsid w:val="00B82CA9"/>
+    <w:rsid w:val="00B902AA"/>
     <w:rsid w:val="00B93AA7"/>
     <w:rsid w:val="00B9627A"/>
     <w:rsid w:val="00BB2AFD"/>
     <w:rsid w:val="00BB419D"/>
     <w:rsid w:val="00BB59E6"/>
     <w:rsid w:val="00BD0625"/>
     <w:rsid w:val="00BF36EB"/>
     <w:rsid w:val="00BF3F9B"/>
     <w:rsid w:val="00C1119C"/>
     <w:rsid w:val="00C12641"/>
     <w:rsid w:val="00C22E4A"/>
     <w:rsid w:val="00C24D29"/>
     <w:rsid w:val="00C2792A"/>
     <w:rsid w:val="00C37462"/>
     <w:rsid w:val="00C4698A"/>
     <w:rsid w:val="00C47093"/>
     <w:rsid w:val="00C50469"/>
     <w:rsid w:val="00C52081"/>
     <w:rsid w:val="00C529DF"/>
+    <w:rsid w:val="00C53C84"/>
     <w:rsid w:val="00C56267"/>
+    <w:rsid w:val="00C62833"/>
     <w:rsid w:val="00C64370"/>
     <w:rsid w:val="00C7118A"/>
     <w:rsid w:val="00C74435"/>
     <w:rsid w:val="00C84485"/>
     <w:rsid w:val="00C93A19"/>
     <w:rsid w:val="00CA37AD"/>
     <w:rsid w:val="00CB3D76"/>
     <w:rsid w:val="00CB795E"/>
     <w:rsid w:val="00CC17C0"/>
     <w:rsid w:val="00CD3A20"/>
     <w:rsid w:val="00CD3C29"/>
     <w:rsid w:val="00CD3F65"/>
     <w:rsid w:val="00CD467D"/>
     <w:rsid w:val="00CD61FE"/>
     <w:rsid w:val="00CD7670"/>
     <w:rsid w:val="00CF0CE3"/>
     <w:rsid w:val="00CF59B4"/>
     <w:rsid w:val="00CF6C60"/>
     <w:rsid w:val="00CF748E"/>
     <w:rsid w:val="00D06EF5"/>
     <w:rsid w:val="00D13B4D"/>
     <w:rsid w:val="00D13CBC"/>
     <w:rsid w:val="00D14512"/>
     <w:rsid w:val="00D33287"/>
+    <w:rsid w:val="00D42147"/>
     <w:rsid w:val="00D5280E"/>
     <w:rsid w:val="00D533F0"/>
+    <w:rsid w:val="00D64C84"/>
     <w:rsid w:val="00D81945"/>
     <w:rsid w:val="00D97259"/>
     <w:rsid w:val="00DA21F3"/>
     <w:rsid w:val="00DA6F69"/>
     <w:rsid w:val="00DA72D4"/>
     <w:rsid w:val="00DB11C0"/>
+    <w:rsid w:val="00DB182A"/>
     <w:rsid w:val="00DB295D"/>
     <w:rsid w:val="00DB6254"/>
     <w:rsid w:val="00DD0309"/>
     <w:rsid w:val="00DE53F5"/>
     <w:rsid w:val="00DE5CAA"/>
+    <w:rsid w:val="00DF02A7"/>
     <w:rsid w:val="00DF53B0"/>
     <w:rsid w:val="00E00C20"/>
     <w:rsid w:val="00E06165"/>
     <w:rsid w:val="00E062E5"/>
     <w:rsid w:val="00E22D4A"/>
     <w:rsid w:val="00E25456"/>
     <w:rsid w:val="00E33712"/>
     <w:rsid w:val="00E33732"/>
+    <w:rsid w:val="00E40A2A"/>
     <w:rsid w:val="00E50F56"/>
     <w:rsid w:val="00E62BE2"/>
     <w:rsid w:val="00E65301"/>
     <w:rsid w:val="00E723E6"/>
     <w:rsid w:val="00E72475"/>
     <w:rsid w:val="00E86E19"/>
     <w:rsid w:val="00E92248"/>
     <w:rsid w:val="00EA00DD"/>
     <w:rsid w:val="00EA1D36"/>
     <w:rsid w:val="00EA3E48"/>
     <w:rsid w:val="00EB4C12"/>
+    <w:rsid w:val="00ED6D6B"/>
     <w:rsid w:val="00EE20D8"/>
     <w:rsid w:val="00EE31F0"/>
     <w:rsid w:val="00EE4267"/>
+    <w:rsid w:val="00EE4EFC"/>
     <w:rsid w:val="00EE65C7"/>
     <w:rsid w:val="00EF196D"/>
     <w:rsid w:val="00EF24E5"/>
     <w:rsid w:val="00EF41D1"/>
     <w:rsid w:val="00EF53B8"/>
     <w:rsid w:val="00EF6021"/>
     <w:rsid w:val="00F23DA3"/>
+    <w:rsid w:val="00F25FA5"/>
+    <w:rsid w:val="00F378B3"/>
     <w:rsid w:val="00F444D2"/>
+    <w:rsid w:val="00F4479E"/>
     <w:rsid w:val="00F51C91"/>
     <w:rsid w:val="00F70616"/>
+    <w:rsid w:val="00F83229"/>
     <w:rsid w:val="00F8564D"/>
+    <w:rsid w:val="00F921CE"/>
     <w:rsid w:val="00F93952"/>
     <w:rsid w:val="00F97D25"/>
     <w:rsid w:val="00FA12CF"/>
     <w:rsid w:val="00FB0714"/>
     <w:rsid w:val="00FB484A"/>
     <w:rsid w:val="00FC0CBC"/>
     <w:rsid w:val="00FD39F9"/>
     <w:rsid w:val="00FD7752"/>
+    <w:rsid w:val="00FE24DC"/>
+    <w:rsid w:val="00FE2FBE"/>
     <w:rsid w:val="00FE33F5"/>
     <w:rsid w:val="00FE34C8"/>
     <w:rsid w:val="00FE3A6F"/>
     <w:rsid w:val="00FE796E"/>
     <w:rsid w:val="00FF1285"/>
     <w:rsid w:val="00FF7E5C"/>
     <w:rsid w:val="09F84453"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1639B74D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C5701C46-B3FD-4AF6-96BB-F9EE2B443886}"/>
+  <w15:docId w15:val="{610AD5E0-0B97-4F62-8D0B-50EB099EA183}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -8513,51 +8536,51 @@
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CF0CE3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="400755928">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="678049384">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8612,51 +8635,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1762795207">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8927,211 +8950,206 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-    <xsd:import namespace="616aef02-9798-44e7-9ab4-6529c8fdfa36"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="6c4d0212-d18a-49b7-9235-90f5080397e6" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003A8160F1F83AD343AA5ADD21600CAC3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="eec91c36a05983d449b16d0074def615">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" xmlns:ns3="6c4d0212-d18a-49b7-9235-90f5080397e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9843860ce2017e7edc8de73e820c3e16" ns2:_="" ns3:_="">
+    <xsd:import namespace="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
+    <xsd:import namespace="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns1:PublishingStartDate" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="PublishingStartDate" ma:index="8" nillable="true" ma:displayName="Scheduling Start Date" ma:description="Scheduling Start Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will first appear to site visitors." ma:internalName="PublishingStartDate">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PublishingExpirationDate" ma:index="9" nillable="true" ma:displayName="Scheduling End Date" ma:description="Scheduling End Date is a site column created by the Publishing feature. It is used to specify the date and time on which this page will no longer appear to site visitors." ma:internalName="PublishingExpirationDate">
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Unknown"/>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="97c26e27-a340-4306-98a7-c36055956ab5" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6c4d0212-d18a-49b7-9235-90f5080397e6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{553c0fd6-0baa-415a-adcc-bb7a482904d4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6c4d0212-d18a-49b7-9235-90f5080397e6">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...79 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -9190,155 +9208,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65B99129-2CBA-49FD-A336-F43AC54B9F34}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8068EA02-1900-44C8-B237-8F085021B622}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A247686B-5D5C-43A8-BE5F-E7C96891537D}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F73B71F1-8B45-459A-92A9-6DB0DC52390A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
+    <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{774305B1-2572-4931-BDF4-E7E7D9B64CEB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="616aef02-9798-44e7-9ab4-6529c8fdfa36"/>
+    <ds:schemaRef ds:uri="d3c03ec7-3eeb-4732-ad31-f70c7a5d5f12"/>
+    <ds:schemaRef ds:uri="6c4d0212-d18a-49b7-9235-90f5080397e6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>965</Words>
-  <Characters>5501</Characters>
+  <Words>901</Words>
+  <Characters>5948</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NC DENR/DWQ LABORATORY CERTIFICATION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NC DENR DWQ Lab Certification</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6454</CharactersWithSpaces>
+  <CharactersWithSpaces>6836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>NC DENR/DWQ LABORATORY CERTIFICATION</dc:title>
   <dc:subject/>
   <dc:creator>e_henderson</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100803BD5AA45C9314B85FF8458E0EE0789</vt:lpwstr>
+    <vt:lpwstr>0x0101003A8160F1F83AD343AA5ADD21600CAC3F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>11774800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>