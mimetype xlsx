--- v0 (2026-03-13)
+++ v1 (2026-07-21)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30305"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\Accounts Payable\NEW ACCOUNTS PAYABLE FORMAT TEMPLATE\2025-2026 Invoices for SharePoint\Travel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B98327CD-59D0-438B-9751-0CE6D9EDBE7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CB421511-FFB7-4ACC-BE39-403E00D82136}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="10" r:id="rId1"/>
     <sheet name="Travel Authorization Form" sheetId="1" r:id="rId2"/>
     <sheet name="Travel Breakdown pg 1" sheetId="2" r:id="rId3"/>
     <sheet name="Travel Breakdown pg 2" sheetId="7" r:id="rId4"/>
     <sheet name="Travel Breakdown pg 3" sheetId="8" r:id="rId5"/>
     <sheet name="Travel Breakdown pg 4" sheetId="9" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Travel Authorization Form'!$A$1:$BA$78</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Travel Breakdown pg 1'!$A$1:$M$70</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Travel Breakdown pg 2'!$A$1:$M$70</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Travel Breakdown pg 3'!$A$1:$M$70</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Travel Breakdown pg 4'!$A$1:$M$70</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
@@ -501,51 +501,51 @@
   <si>
     <t>Division Director</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Financial Services - Budget</t>
   </si>
   <si>
     <t>Secretary/Assistant Secretary</t>
   </si>
   <si>
     <t>The Supervising Assistant Secretary may elect to require scanned copies of all approved travel authorizations be sent via email within 24 hours of approval.</t>
   </si>
   <si>
     <t>All appropriate boxes must be filled in.</t>
   </si>
   <si>
     <t xml:space="preserve">OC10         </t>
   </si>
   <si>
-    <t>Eff 7-1-24 rev 7-24</t>
+    <t>Rev 7-26</t>
   </si>
   <si>
     <t>TRAVEL BREAKDOWN</t>
   </si>
   <si>
     <t xml:space="preserve">Section         </t>
   </si>
   <si>
     <t>TOTAL COSTS</t>
   </si>
   <si>
     <t>Name(s):</t>
   </si>
   <si>
     <t>Travel Date(s):</t>
   </si>
   <si>
     <t>Destination:</t>
   </si>
   <si>
     <t>Fund/RCC:</t>
   </si>
   <si>
     <t>Air Transportation:</t>
   </si>
@@ -726,51 +726,51 @@
   <si>
     <t xml:space="preserve">TRAVEL BREAKDOWN </t>
   </si>
   <si>
     <t xml:space="preserve">Lunch     </t>
   </si>
   <si>
     <t xml:space="preserve">Dinner </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="9">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="m/d/yy"/>
     <numFmt numFmtId="165" formatCode="mmmm\ d\,\ yyyy"/>
     <numFmt numFmtId="166" formatCode="mm/dd/yy;@"/>
     <numFmt numFmtId="167" formatCode="0.0%"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="169" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="170" formatCode="0.000"/>
     <numFmt numFmtId="171" formatCode="m/d/yy;@"/>
   </numFmts>
-  <fonts count="36" x14ac:knownFonts="1">
+  <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="18"/>
@@ -1600,51 +1600,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF00297A"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF002A7E"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="277">
+  <cellXfs count="278">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
@@ -2040,157 +2040,158 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="170" fontId="13" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="171" fontId="2" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="171" fontId="0" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="171" fontId="0" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="171" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2207,123 +2208,123 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="3" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="169" fontId="11" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="34" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="13" fillId="12" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="11" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="5" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{FE932BC1-88DF-4294-B714-0542123985EB}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FF99FF66"/>
       <color rgb="FFFFFF66"/>
       <color rgb="FFCCECFF"/>
@@ -2918,304 +2919,442 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:S24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <sheetData>
-    <row r="1" spans="1:19" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="193" t="s">
+    <row r="1" spans="1:19" ht="21" customHeight="1">
+      <c r="A1" s="194" t="s">
         <v>0</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A3" s="199" t="s">
+      <c r="B1" s="193"/>
+      <c r="C1" s="193"/>
+      <c r="D1" s="193"/>
+      <c r="E1" s="193"/>
+      <c r="F1" s="193"/>
+      <c r="G1" s="193"/>
+      <c r="H1" s="193"/>
+      <c r="I1" s="193"/>
+      <c r="J1" s="193"/>
+      <c r="K1" s="193"/>
+      <c r="L1" s="193"/>
+      <c r="M1" s="193"/>
+      <c r="N1" s="193"/>
+      <c r="O1" s="193"/>
+      <c r="P1" s="193"/>
+      <c r="Q1" s="193"/>
+      <c r="R1" s="193"/>
+      <c r="S1" s="193"/>
+    </row>
+    <row r="2" spans="1:19" ht="15" customHeight="1">
+      <c r="A2" s="193"/>
+      <c r="B2" s="193"/>
+      <c r="C2" s="193"/>
+      <c r="D2" s="193"/>
+      <c r="E2" s="193"/>
+      <c r="F2" s="193"/>
+      <c r="G2" s="193"/>
+      <c r="H2" s="193"/>
+      <c r="I2" s="193"/>
+      <c r="J2" s="193"/>
+      <c r="K2" s="193"/>
+      <c r="L2" s="193"/>
+      <c r="M2" s="193"/>
+      <c r="N2" s="193"/>
+      <c r="O2" s="193"/>
+      <c r="P2" s="193"/>
+      <c r="Q2" s="193"/>
+      <c r="R2" s="193"/>
+      <c r="S2" s="193"/>
+    </row>
+    <row r="3" spans="1:19" ht="21" customHeight="1">
+      <c r="A3" s="200" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="200"/>
-[...40 lines deleted...]
-      <c r="A5" s="199" t="s">
+      <c r="B3" s="201"/>
+      <c r="C3" s="201"/>
+      <c r="D3" s="201"/>
+      <c r="E3" s="201"/>
+      <c r="F3" s="201"/>
+      <c r="G3" s="201"/>
+      <c r="H3" s="201"/>
+      <c r="I3" s="201"/>
+      <c r="J3" s="201"/>
+      <c r="K3" s="201"/>
+      <c r="L3" s="201"/>
+      <c r="M3" s="201"/>
+      <c r="N3" s="201"/>
+      <c r="O3" s="201"/>
+      <c r="P3" s="201"/>
+      <c r="Q3" s="201"/>
+      <c r="R3" s="201"/>
+      <c r="S3" s="201"/>
+    </row>
+    <row r="4" spans="1:19" ht="12" customHeight="1">
+      <c r="A4" s="195"/>
+      <c r="B4" s="196"/>
+      <c r="C4" s="196"/>
+      <c r="D4" s="196"/>
+      <c r="E4" s="196"/>
+      <c r="F4" s="196"/>
+      <c r="G4" s="196"/>
+      <c r="H4" s="196"/>
+      <c r="I4" s="196"/>
+      <c r="J4" s="196"/>
+      <c r="K4" s="196"/>
+      <c r="L4" s="196"/>
+      <c r="M4" s="196"/>
+      <c r="N4" s="196"/>
+      <c r="O4" s="196"/>
+      <c r="P4" s="196"/>
+      <c r="Q4" s="196"/>
+      <c r="R4" s="196"/>
+      <c r="S4" s="196"/>
+    </row>
+    <row r="5" spans="1:19" ht="38.25" customHeight="1">
+      <c r="A5" s="200" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="199"/>
-[...40 lines deleted...]
-      <c r="A7" s="199" t="s">
+      <c r="B5" s="200"/>
+      <c r="C5" s="200"/>
+      <c r="D5" s="200"/>
+      <c r="E5" s="200"/>
+      <c r="F5" s="200"/>
+      <c r="G5" s="200"/>
+      <c r="H5" s="200"/>
+      <c r="I5" s="200"/>
+      <c r="J5" s="200"/>
+      <c r="K5" s="200"/>
+      <c r="L5" s="200"/>
+      <c r="M5" s="200"/>
+      <c r="N5" s="200"/>
+      <c r="O5" s="200"/>
+      <c r="P5" s="200"/>
+      <c r="Q5" s="200"/>
+      <c r="R5" s="200"/>
+      <c r="S5" s="200"/>
+    </row>
+    <row r="6" spans="1:19" ht="12" customHeight="1">
+      <c r="A6" s="195"/>
+      <c r="B6" s="195"/>
+      <c r="C6" s="195"/>
+      <c r="D6" s="195"/>
+      <c r="E6" s="195"/>
+      <c r="F6" s="195"/>
+      <c r="G6" s="195"/>
+      <c r="H6" s="195"/>
+      <c r="I6" s="195"/>
+      <c r="J6" s="195"/>
+      <c r="K6" s="195"/>
+      <c r="L6" s="195"/>
+      <c r="M6" s="195"/>
+      <c r="N6" s="195"/>
+      <c r="O6" s="195"/>
+      <c r="P6" s="195"/>
+      <c r="Q6" s="195"/>
+      <c r="R6" s="195"/>
+      <c r="S6" s="195"/>
+    </row>
+    <row r="7" spans="1:19" ht="21" customHeight="1">
+      <c r="A7" s="200" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="200"/>
-[...40 lines deleted...]
-      <c r="A9" s="199" t="s">
+      <c r="B7" s="201"/>
+      <c r="C7" s="201"/>
+      <c r="D7" s="201"/>
+      <c r="E7" s="201"/>
+      <c r="F7" s="201"/>
+      <c r="G7" s="201"/>
+      <c r="H7" s="201"/>
+      <c r="I7" s="201"/>
+      <c r="J7" s="201"/>
+      <c r="K7" s="201"/>
+      <c r="L7" s="201"/>
+      <c r="M7" s="201"/>
+      <c r="N7" s="201"/>
+      <c r="O7" s="201"/>
+      <c r="P7" s="201"/>
+      <c r="Q7" s="201"/>
+      <c r="R7" s="201"/>
+      <c r="S7" s="201"/>
+    </row>
+    <row r="8" spans="1:19" ht="12" customHeight="1">
+      <c r="A8" s="195"/>
+      <c r="B8" s="196"/>
+      <c r="C8" s="196"/>
+      <c r="D8" s="196"/>
+      <c r="E8" s="196"/>
+      <c r="F8" s="196"/>
+      <c r="G8" s="196"/>
+      <c r="H8" s="196"/>
+      <c r="I8" s="196"/>
+      <c r="J8" s="196"/>
+      <c r="K8" s="196"/>
+      <c r="L8" s="196"/>
+      <c r="M8" s="196"/>
+      <c r="N8" s="196"/>
+      <c r="O8" s="196"/>
+      <c r="P8" s="196"/>
+      <c r="Q8" s="196"/>
+      <c r="R8" s="196"/>
+      <c r="S8" s="196"/>
+    </row>
+    <row r="9" spans="1:19" ht="57" customHeight="1">
+      <c r="A9" s="200" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="200"/>
-[...40 lines deleted...]
-      <c r="A11" s="199" t="s">
+      <c r="B9" s="201"/>
+      <c r="C9" s="201"/>
+      <c r="D9" s="201"/>
+      <c r="E9" s="201"/>
+      <c r="F9" s="201"/>
+      <c r="G9" s="201"/>
+      <c r="H9" s="201"/>
+      <c r="I9" s="201"/>
+      <c r="J9" s="201"/>
+      <c r="K9" s="201"/>
+      <c r="L9" s="201"/>
+      <c r="M9" s="201"/>
+      <c r="N9" s="201"/>
+      <c r="O9" s="201"/>
+      <c r="P9" s="201"/>
+      <c r="Q9" s="201"/>
+      <c r="R9" s="201"/>
+      <c r="S9" s="201"/>
+    </row>
+    <row r="10" spans="1:19" ht="12" customHeight="1">
+      <c r="A10" s="195"/>
+      <c r="B10" s="196"/>
+      <c r="C10" s="196"/>
+      <c r="D10" s="196"/>
+      <c r="E10" s="196"/>
+      <c r="F10" s="196"/>
+      <c r="G10" s="196"/>
+      <c r="H10" s="196"/>
+      <c r="I10" s="196"/>
+      <c r="J10" s="196"/>
+      <c r="K10" s="196"/>
+      <c r="L10" s="196"/>
+      <c r="M10" s="196"/>
+      <c r="N10" s="196"/>
+      <c r="O10" s="196"/>
+      <c r="P10" s="196"/>
+      <c r="Q10" s="196"/>
+      <c r="R10" s="196"/>
+      <c r="S10" s="196"/>
+    </row>
+    <row r="11" spans="1:19" ht="36" customHeight="1">
+      <c r="A11" s="200" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="200"/>
-[...30 lines deleted...]
-    <row r="24" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B11" s="201"/>
+      <c r="C11" s="201"/>
+      <c r="D11" s="201"/>
+      <c r="E11" s="201"/>
+      <c r="F11" s="201"/>
+      <c r="G11" s="201"/>
+      <c r="H11" s="201"/>
+      <c r="I11" s="201"/>
+      <c r="J11" s="201"/>
+      <c r="K11" s="201"/>
+      <c r="L11" s="201"/>
+      <c r="M11" s="201"/>
+      <c r="N11" s="201"/>
+      <c r="O11" s="201"/>
+      <c r="P11" s="201"/>
+      <c r="Q11" s="201"/>
+      <c r="R11" s="201"/>
+      <c r="S11" s="201"/>
+    </row>
+    <row r="12" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A12" s="193"/>
+      <c r="B12" s="193"/>
+      <c r="C12" s="193"/>
+      <c r="D12" s="193"/>
+      <c r="E12" s="193"/>
+      <c r="F12" s="193"/>
+      <c r="G12" s="193"/>
+      <c r="H12" s="193"/>
+      <c r="I12" s="193"/>
+      <c r="J12" s="193"/>
+      <c r="K12" s="193"/>
+      <c r="L12" s="193"/>
+      <c r="M12" s="193"/>
+      <c r="N12" s="193"/>
+      <c r="O12" s="193"/>
+      <c r="P12" s="193"/>
+      <c r="Q12" s="193"/>
+      <c r="R12" s="193"/>
+      <c r="S12" s="193"/>
+    </row>
+    <row r="13" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="193"/>
+      <c r="B13" s="193"/>
+      <c r="C13" s="193"/>
+      <c r="D13" s="193"/>
+      <c r="E13" s="193"/>
+      <c r="F13" s="193"/>
+      <c r="G13" s="193"/>
+      <c r="H13" s="193"/>
+      <c r="I13" s="193"/>
+      <c r="J13" s="193"/>
+      <c r="K13" s="193"/>
+      <c r="L13" s="193"/>
+      <c r="M13" s="193"/>
+      <c r="N13" s="193"/>
+      <c r="O13" s="193"/>
+      <c r="P13" s="193"/>
+      <c r="Q13" s="193"/>
+      <c r="R13" s="193"/>
+      <c r="S13" s="193"/>
+    </row>
+    <row r="14" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="193"/>
+      <c r="B14" s="193"/>
+      <c r="C14" s="193"/>
+      <c r="D14" s="193"/>
+      <c r="E14" s="193"/>
+      <c r="F14" s="193"/>
+      <c r="G14" s="193"/>
+      <c r="H14" s="193"/>
+      <c r="I14" s="193"/>
+      <c r="J14" s="193"/>
+      <c r="K14" s="193"/>
+      <c r="L14" s="193"/>
+      <c r="M14" s="193"/>
+      <c r="N14" s="193"/>
+      <c r="O14" s="193"/>
+      <c r="P14" s="193"/>
+      <c r="Q14" s="193"/>
+      <c r="R14" s="193"/>
+      <c r="S14" s="193"/>
+    </row>
+    <row r="15" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A15" s="193"/>
+      <c r="B15" s="193"/>
+      <c r="C15" s="193"/>
+      <c r="D15" s="193"/>
+      <c r="E15" s="193"/>
+      <c r="F15" s="193"/>
+      <c r="G15" s="193"/>
+      <c r="H15" s="193"/>
+      <c r="I15" s="193"/>
+      <c r="J15" s="193"/>
+      <c r="K15" s="193"/>
+      <c r="L15" s="193"/>
+      <c r="M15" s="193"/>
+      <c r="N15" s="193"/>
+      <c r="O15" s="193"/>
+      <c r="P15" s="193"/>
+      <c r="Q15" s="193"/>
+      <c r="R15" s="193"/>
+      <c r="S15" s="193"/>
+    </row>
+    <row r="16" spans="1:19" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="193"/>
+      <c r="B16" s="193"/>
+      <c r="C16" s="193"/>
+      <c r="D16" s="193"/>
+      <c r="E16" s="193"/>
+      <c r="F16" s="193"/>
+      <c r="G16" s="193"/>
+      <c r="H16" s="193"/>
+      <c r="I16" s="193"/>
+      <c r="J16" s="193"/>
+      <c r="K16" s="193"/>
+      <c r="L16" s="193"/>
+      <c r="M16" s="193"/>
+      <c r="N16" s="193"/>
+      <c r="O16" s="193"/>
+      <c r="P16" s="193"/>
+      <c r="Q16" s="193"/>
+      <c r="R16" s="193"/>
+      <c r="S16" s="193"/>
+    </row>
+    <row r="17" ht="20.100000000000001" customHeight="1"/>
+    <row r="18" ht="20.100000000000001" customHeight="1"/>
+    <row r="19" ht="20.100000000000001" customHeight="1"/>
+    <row r="20" ht="20.100000000000001" customHeight="1"/>
+    <row r="21" ht="20.100000000000001" customHeight="1"/>
+    <row r="22" ht="20.100000000000001" customHeight="1"/>
+    <row r="23" ht="20.100000000000001" customHeight="1"/>
+    <row r="24" ht="20.100000000000001" customHeight="1"/>
   </sheetData>
   <sheetProtection password="CCD8" sheet="1"/>
   <mergeCells count="5">
     <mergeCell ref="A3:S3"/>
     <mergeCell ref="A5:S5"/>
     <mergeCell ref="A7:S7"/>
     <mergeCell ref="A9:S9"/>
     <mergeCell ref="A11:S11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="72" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:IN101"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B59" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="AL34" sqref="AL34:AQ34"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A61" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="U87" sqref="U87"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="1.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="1.7109375" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="25" width="2.6640625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="28" max="37" width="2.6640625" style="4" customWidth="1"/>
+    <col min="1" max="25" width="2.7109375" style="4" customWidth="1"/>
+    <col min="26" max="27" width="2.42578125" style="4" customWidth="1"/>
+    <col min="28" max="37" width="2.7109375" style="4" customWidth="1"/>
     <col min="38" max="38" width="4" style="4" customWidth="1"/>
     <col min="39" max="39" width="3" style="4" customWidth="1"/>
-    <col min="40" max="53" width="2.6640625" style="4" customWidth="1"/>
-    <col min="54" max="16384" width="1.6640625" style="4"/>
+    <col min="40" max="53" width="2.7109375" style="4" customWidth="1"/>
+    <col min="54" max="16384" width="1.7109375" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:248" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:248">
       <c r="BB1" s="161"/>
       <c r="BC1" s="161"/>
       <c r="BD1" s="161"/>
       <c r="BE1" s="161"/>
       <c r="BF1" s="161"/>
       <c r="BG1" s="161"/>
       <c r="BH1" s="161"/>
       <c r="BI1" s="161"/>
       <c r="BJ1" s="161"/>
       <c r="BK1" s="161"/>
       <c r="BL1" s="161"/>
       <c r="BM1" s="161"/>
       <c r="BN1" s="161"/>
       <c r="BO1" s="161"/>
       <c r="BP1" s="161"/>
       <c r="BQ1" s="161"/>
       <c r="BR1" s="161"/>
       <c r="BS1" s="161"/>
       <c r="BT1" s="161"/>
       <c r="BU1" s="161"/>
       <c r="BV1" s="161"/>
       <c r="BW1" s="161"/>
       <c r="BX1" s="161"/>
       <c r="BY1" s="161"/>
       <c r="BZ1" s="161"/>
@@ -3251,94 +3390,94 @@
       <c r="DD1" s="161"/>
       <c r="DE1" s="161"/>
       <c r="DF1" s="161"/>
       <c r="DG1" s="161"/>
       <c r="DH1" s="161"/>
       <c r="DI1" s="161"/>
       <c r="DJ1" s="161"/>
       <c r="DK1" s="161"/>
       <c r="DL1" s="161"/>
       <c r="DM1" s="161"/>
       <c r="DN1" s="161"/>
       <c r="DO1" s="161"/>
       <c r="DP1" s="161"/>
       <c r="DQ1" s="161"/>
       <c r="DR1" s="161"/>
       <c r="DS1" s="161"/>
       <c r="DT1" s="161"/>
       <c r="DU1" s="161"/>
       <c r="DV1" s="161"/>
       <c r="DW1" s="161"/>
       <c r="DX1" s="161"/>
       <c r="DY1" s="161"/>
       <c r="DZ1" s="161"/>
       <c r="EA1" s="161"/>
     </row>
-    <row r="2" spans="1:248" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:248" ht="18" customHeight="1">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
-      <c r="Q2" s="245" t="s">
+      <c r="Q2" s="246" t="s">
         <v>6</v>
       </c>
-      <c r="R2" s="246"/>
-[...24 lines deleted...]
-      <c r="AQ2" s="246"/>
+      <c r="R2" s="247"/>
+      <c r="S2" s="247"/>
+      <c r="T2" s="247"/>
+      <c r="U2" s="247"/>
+      <c r="V2" s="247"/>
+      <c r="W2" s="247"/>
+      <c r="X2" s="247"/>
+      <c r="Y2" s="247"/>
+      <c r="Z2" s="247"/>
+      <c r="AA2" s="247"/>
+      <c r="AB2" s="247"/>
+      <c r="AC2" s="247"/>
+      <c r="AD2" s="247"/>
+      <c r="AE2" s="247"/>
+      <c r="AF2" s="247"/>
+      <c r="AG2" s="247"/>
+      <c r="AH2" s="247"/>
+      <c r="AI2" s="247"/>
+      <c r="AJ2" s="247"/>
+      <c r="AK2" s="247"/>
+      <c r="AL2" s="247"/>
+      <c r="AM2" s="247"/>
+      <c r="AN2" s="247"/>
+      <c r="AO2" s="247"/>
+      <c r="AP2" s="247"/>
+      <c r="AQ2" s="247"/>
       <c r="AR2" s="1"/>
       <c r="AS2" s="1"/>
       <c r="AT2" s="1"/>
       <c r="AU2" s="1"/>
       <c r="AV2" s="1"/>
       <c r="AW2" s="1"/>
       <c r="AX2" s="1"/>
       <c r="AY2" s="1"/>
       <c r="AZ2" s="1"/>
       <c r="BA2" s="1"/>
       <c r="BB2" s="2"/>
       <c r="BC2" s="2"/>
       <c r="BD2" s="3"/>
       <c r="BE2" s="3"/>
       <c r="BF2" s="3"/>
       <c r="BG2" s="3"/>
       <c r="BH2" s="3"/>
       <c r="BI2" s="3"/>
       <c r="BJ2" s="3"/>
       <c r="BK2" s="3"/>
       <c r="BL2" s="3"/>
       <c r="BM2" s="3"/>
       <c r="BN2" s="3"/>
       <c r="BO2" s="3"/>
       <c r="BP2" s="3"/>
@@ -3384,95 +3523,95 @@
       <c r="DD2" s="3"/>
       <c r="DE2" s="3"/>
       <c r="DF2" s="3"/>
       <c r="DG2" s="3"/>
       <c r="DH2" s="3"/>
       <c r="DI2" s="3"/>
       <c r="DJ2" s="3"/>
       <c r="DK2" s="3"/>
       <c r="DL2" s="3"/>
       <c r="DM2" s="3"/>
       <c r="DN2" s="3"/>
       <c r="DO2" s="3"/>
       <c r="DP2" s="3"/>
       <c r="DQ2" s="3"/>
       <c r="DR2" s="3"/>
       <c r="DS2" s="3"/>
       <c r="DT2" s="3"/>
       <c r="DU2" s="3"/>
       <c r="DV2" s="3"/>
       <c r="DW2" s="3"/>
       <c r="DX2" s="3"/>
       <c r="DY2" s="3"/>
       <c r="DZ2" s="3"/>
       <c r="EA2" s="3"/>
     </row>
-    <row r="3" spans="1:248" s="9" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:248" s="9" customFormat="1" ht="18" customHeight="1">
       <c r="A3" s="4"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="5"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
       <c r="K3" s="7"/>
       <c r="L3" s="7"/>
       <c r="M3" s="7"/>
       <c r="N3" s="8"/>
       <c r="O3" s="8"/>
-      <c r="P3" s="248" t="s">
+      <c r="P3" s="249" t="s">
         <v>7</v>
       </c>
-      <c r="Q3" s="248"/>
-[...24 lines deleted...]
-      <c r="AP3" s="248"/>
+      <c r="Q3" s="249"/>
+      <c r="R3" s="249"/>
+      <c r="S3" s="249"/>
+      <c r="T3" s="249"/>
+      <c r="U3" s="249"/>
+      <c r="V3" s="249"/>
+      <c r="W3" s="249"/>
+      <c r="X3" s="249"/>
+      <c r="Y3" s="249"/>
+      <c r="Z3" s="249"/>
+      <c r="AA3" s="249"/>
+      <c r="AB3" s="249"/>
+      <c r="AC3" s="249"/>
+      <c r="AD3" s="249"/>
+      <c r="AE3" s="249"/>
+      <c r="AF3" s="249"/>
+      <c r="AG3" s="249"/>
+      <c r="AH3" s="249"/>
+      <c r="AI3" s="249"/>
+      <c r="AJ3" s="249"/>
+      <c r="AK3" s="249"/>
+      <c r="AL3" s="249"/>
+      <c r="AM3" s="249"/>
+      <c r="AN3" s="249"/>
+      <c r="AO3" s="249"/>
+      <c r="AP3" s="249"/>
       <c r="AQ3" s="8"/>
       <c r="AR3" s="8"/>
       <c r="AS3" s="8"/>
       <c r="AT3" s="8"/>
       <c r="AU3" s="8"/>
       <c r="AV3" s="8"/>
       <c r="AW3" s="4"/>
       <c r="AX3" s="4"/>
       <c r="AY3" s="4"/>
       <c r="AZ3" s="4"/>
       <c r="BA3" s="4"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
       <c r="BF3" s="3"/>
       <c r="BG3" s="3"/>
       <c r="BH3" s="3"/>
       <c r="BI3" s="3"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
@@ -3636,86 +3775,86 @@
       <c r="HQ3" s="4"/>
       <c r="HR3" s="4"/>
       <c r="HS3" s="4"/>
       <c r="HT3" s="4"/>
       <c r="HU3" s="4"/>
       <c r="HV3" s="4"/>
       <c r="HW3" s="4"/>
       <c r="HX3" s="4"/>
       <c r="HY3" s="4"/>
       <c r="HZ3" s="4"/>
       <c r="IA3" s="4"/>
       <c r="IB3" s="4"/>
       <c r="IC3" s="4"/>
       <c r="ID3" s="4"/>
       <c r="IE3" s="4"/>
       <c r="IF3" s="4"/>
       <c r="IG3" s="4"/>
       <c r="IH3" s="4"/>
       <c r="II3" s="4"/>
       <c r="IJ3" s="4"/>
       <c r="IK3" s="4"/>
       <c r="IL3" s="4"/>
       <c r="IM3" s="4"/>
       <c r="IN3" s="4"/>
     </row>
-    <row r="4" spans="1:248" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:248" ht="15" customHeight="1">
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="N4" s="8"/>
       <c r="O4" s="8"/>
-      <c r="P4" s="196"/>
-[...2 lines deleted...]
-      <c r="U4" s="242" t="s">
+      <c r="P4" s="197"/>
+      <c r="Q4" s="197"/>
+      <c r="R4" s="197"/>
+      <c r="U4" s="243" t="s">
         <v>8</v>
       </c>
-      <c r="V4" s="243"/>
-[...14 lines deleted...]
-      <c r="AK4" s="244"/>
+      <c r="V4" s="244"/>
+      <c r="W4" s="244"/>
+      <c r="X4" s="244"/>
+      <c r="Y4" s="244"/>
+      <c r="Z4" s="244"/>
+      <c r="AA4" s="244"/>
+      <c r="AB4" s="244"/>
+      <c r="AC4" s="244"/>
+      <c r="AD4" s="244"/>
+      <c r="AE4" s="244"/>
+      <c r="AF4" s="244"/>
+      <c r="AG4" s="244"/>
+      <c r="AH4" s="244"/>
+      <c r="AI4" s="244"/>
+      <c r="AJ4" s="244"/>
+      <c r="AK4" s="245"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
       <c r="BD4" s="3"/>
       <c r="BE4" s="3"/>
       <c r="BF4" s="3"/>
       <c r="BG4" s="3"/>
       <c r="BH4" s="3"/>
       <c r="BI4" s="3"/>
       <c r="BJ4" s="3"/>
       <c r="BK4" s="3"/>
       <c r="BL4" s="3"/>
       <c r="BM4" s="3"/>
       <c r="BN4" s="3"/>
       <c r="BO4" s="3"/>
       <c r="BP4" s="3"/>
       <c r="BQ4" s="3"/>
       <c r="BR4" s="3"/>
       <c r="BS4" s="3"/>
       <c r="BT4" s="3"/>
       <c r="BU4" s="3"/>
       <c r="BV4" s="3"/>
       <c r="BW4" s="3"/>
       <c r="BX4" s="3"/>
       <c r="BY4" s="3"/>
       <c r="BZ4" s="3"/>
@@ -3751,51 +3890,51 @@
       <c r="DD4" s="3"/>
       <c r="DE4" s="3"/>
       <c r="DF4" s="3"/>
       <c r="DG4" s="3"/>
       <c r="DH4" s="3"/>
       <c r="DI4" s="3"/>
       <c r="DJ4" s="3"/>
       <c r="DK4" s="3"/>
       <c r="DL4" s="3"/>
       <c r="DM4" s="3"/>
       <c r="DN4" s="3"/>
       <c r="DO4" s="3"/>
       <c r="DP4" s="3"/>
       <c r="DQ4" s="3"/>
       <c r="DR4" s="3"/>
       <c r="DS4" s="3"/>
       <c r="DT4" s="3"/>
       <c r="DU4" s="3"/>
       <c r="DV4" s="3"/>
       <c r="DW4" s="3"/>
       <c r="DX4" s="3"/>
       <c r="DY4" s="3"/>
       <c r="DZ4" s="3"/>
       <c r="EA4" s="3"/>
     </row>
-    <row r="5" spans="1:248" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:248" ht="12" customHeight="1">
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="10"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="P5" s="11"/>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="125"/>
       <c r="T5" s="174"/>
       <c r="U5" s="175"/>
       <c r="V5" s="175"/>
       <c r="W5" s="176"/>
       <c r="X5" s="175"/>
       <c r="Y5" s="175"/>
       <c r="Z5" s="175"/>
       <c r="AA5" s="175"/>
       <c r="AB5" s="175"/>
@@ -3868,51 +4007,51 @@
       <c r="DD5" s="3"/>
       <c r="DE5" s="3"/>
       <c r="DF5" s="3"/>
       <c r="DG5" s="3"/>
       <c r="DH5" s="3"/>
       <c r="DI5" s="3"/>
       <c r="DJ5" s="3"/>
       <c r="DK5" s="3"/>
       <c r="DL5" s="3"/>
       <c r="DM5" s="3"/>
       <c r="DN5" s="3"/>
       <c r="DO5" s="3"/>
       <c r="DP5" s="3"/>
       <c r="DQ5" s="3"/>
       <c r="DR5" s="3"/>
       <c r="DS5" s="3"/>
       <c r="DT5" s="3"/>
       <c r="DU5" s="3"/>
       <c r="DV5" s="3"/>
       <c r="DW5" s="3"/>
       <c r="DX5" s="3"/>
       <c r="DY5" s="3"/>
       <c r="DZ5" s="3"/>
       <c r="EA5" s="3"/>
     </row>
-    <row r="6" spans="1:248" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:248" ht="12" customHeight="1" thickBot="1">
       <c r="A6" s="72"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="6"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8"/>
       <c r="P6" s="8"/>
       <c r="Q6" s="8"/>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="8"/>
       <c r="U6" s="8"/>
       <c r="V6" s="8"/>
       <c r="W6" s="8"/>
       <c r="X6" s="8"/>
       <c r="Y6" s="8"/>
@@ -3996,51 +4135,51 @@
       <c r="DD6" s="3"/>
       <c r="DE6" s="3"/>
       <c r="DF6" s="3"/>
       <c r="DG6" s="3"/>
       <c r="DH6" s="3"/>
       <c r="DI6" s="3"/>
       <c r="DJ6" s="3"/>
       <c r="DK6" s="3"/>
       <c r="DL6" s="3"/>
       <c r="DM6" s="3"/>
       <c r="DN6" s="3"/>
       <c r="DO6" s="3"/>
       <c r="DP6" s="3"/>
       <c r="DQ6" s="3"/>
       <c r="DR6" s="3"/>
       <c r="DS6" s="3"/>
       <c r="DT6" s="3"/>
       <c r="DU6" s="3"/>
       <c r="DV6" s="3"/>
       <c r="DW6" s="3"/>
       <c r="DX6" s="3"/>
       <c r="DY6" s="3"/>
       <c r="DZ6" s="3"/>
       <c r="EA6" s="3"/>
     </row>
-    <row r="7" spans="1:248" ht="12" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:248" ht="12" customHeight="1" thickTop="1">
       <c r="A7" s="63"/>
       <c r="B7" s="73"/>
       <c r="C7" s="73"/>
       <c r="D7" s="73"/>
       <c r="E7" s="73"/>
       <c r="F7" s="73"/>
       <c r="G7" s="73"/>
       <c r="H7" s="74"/>
       <c r="I7" s="75"/>
       <c r="J7" s="75"/>
       <c r="K7" s="75"/>
       <c r="L7" s="75"/>
       <c r="M7" s="75"/>
       <c r="N7" s="76"/>
       <c r="O7" s="76"/>
       <c r="P7" s="76"/>
       <c r="Q7" s="76"/>
       <c r="R7" s="76"/>
       <c r="S7" s="76"/>
       <c r="T7" s="76"/>
       <c r="U7" s="76"/>
       <c r="V7" s="76"/>
       <c r="W7" s="76"/>
       <c r="X7" s="76"/>
       <c r="Y7" s="76"/>
@@ -4129,73 +4268,73 @@
       <c r="DD7" s="3"/>
       <c r="DE7" s="3"/>
       <c r="DF7" s="3"/>
       <c r="DG7" s="3"/>
       <c r="DH7" s="3"/>
       <c r="DI7" s="3"/>
       <c r="DJ7" s="3"/>
       <c r="DK7" s="3"/>
       <c r="DL7" s="3"/>
       <c r="DM7" s="3"/>
       <c r="DN7" s="3"/>
       <c r="DO7" s="3"/>
       <c r="DP7" s="3"/>
       <c r="DQ7" s="3"/>
       <c r="DR7" s="3"/>
       <c r="DS7" s="3"/>
       <c r="DT7" s="3"/>
       <c r="DU7" s="3"/>
       <c r="DV7" s="3"/>
       <c r="DW7" s="3"/>
       <c r="DX7" s="3"/>
       <c r="DY7" s="3"/>
       <c r="DZ7" s="3"/>
       <c r="EA7" s="3"/>
     </row>
-    <row r="8" spans="1:248" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:248" ht="18" customHeight="1" thickBot="1">
       <c r="A8" s="66"/>
       <c r="C8" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AB8" s="10" t="s">
         <v>10</v>
       </c>
       <c r="AC8" s="14"/>
       <c r="AD8" s="14"/>
-      <c r="AE8" s="252">
-[...11 lines deleted...]
-      <c r="AO8" s="253"/>
+      <c r="AE8" s="253">
+        <v>46203</v>
+      </c>
+      <c r="AF8" s="254"/>
+      <c r="AG8" s="254"/>
+      <c r="AH8" s="254"/>
+      <c r="AI8" s="254"/>
+      <c r="AJ8" s="254"/>
+      <c r="AK8" s="254"/>
+      <c r="AL8" s="254"/>
+      <c r="AM8" s="254"/>
+      <c r="AN8" s="254"/>
+      <c r="AO8" s="254"/>
       <c r="AQ8" s="178" t="s">
         <v>11</v>
       </c>
       <c r="AR8" s="179"/>
       <c r="AS8" s="180"/>
       <c r="AT8" s="180"/>
       <c r="AU8" s="180"/>
       <c r="AV8" s="180"/>
       <c r="AW8" s="180"/>
       <c r="AX8" s="180"/>
       <c r="AY8" s="180"/>
       <c r="AZ8" s="179"/>
       <c r="BA8" s="67"/>
       <c r="BB8" s="3"/>
       <c r="BC8" s="3"/>
       <c r="BD8" s="3"/>
       <c r="BE8" s="3"/>
       <c r="BF8" s="3"/>
       <c r="BG8" s="3"/>
       <c r="BH8" s="3"/>
       <c r="BI8" s="3"/>
       <c r="BJ8" s="3"/>
       <c r="BK8" s="3"/>
       <c r="BL8" s="3"/>
       <c r="BM8" s="3"/>
@@ -4244,51 +4383,51 @@
       <c r="DD8" s="3"/>
       <c r="DE8" s="3"/>
       <c r="DF8" s="3"/>
       <c r="DG8" s="3"/>
       <c r="DH8" s="3"/>
       <c r="DI8" s="3"/>
       <c r="DJ8" s="3"/>
       <c r="DK8" s="3"/>
       <c r="DL8" s="3"/>
       <c r="DM8" s="3"/>
       <c r="DN8" s="3"/>
       <c r="DO8" s="3"/>
       <c r="DP8" s="3"/>
       <c r="DQ8" s="3"/>
       <c r="DR8" s="3"/>
       <c r="DS8" s="3"/>
       <c r="DT8" s="3"/>
       <c r="DU8" s="3"/>
       <c r="DV8" s="3"/>
       <c r="DW8" s="3"/>
       <c r="DX8" s="3"/>
       <c r="DY8" s="3"/>
       <c r="DZ8" s="3"/>
       <c r="EA8" s="3"/>
     </row>
-    <row r="9" spans="1:248" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:248" ht="15" customHeight="1">
       <c r="A9" s="66"/>
       <c r="BA9" s="67"/>
       <c r="BB9" s="3"/>
       <c r="BC9" s="3"/>
       <c r="BD9" s="3"/>
       <c r="BE9" s="3"/>
       <c r="BF9" s="3"/>
       <c r="BG9" s="3"/>
       <c r="BH9" s="3"/>
       <c r="BI9" s="3"/>
       <c r="BJ9" s="3"/>
       <c r="BK9" s="3"/>
       <c r="BL9" s="3"/>
       <c r="BM9" s="3"/>
       <c r="BN9" s="3"/>
       <c r="BO9" s="3"/>
       <c r="BP9" s="3"/>
       <c r="BQ9" s="3"/>
       <c r="BR9" s="3"/>
       <c r="BS9" s="3"/>
       <c r="BT9" s="3"/>
       <c r="BU9" s="3"/>
       <c r="BV9" s="3"/>
       <c r="BW9" s="3"/>
       <c r="BX9" s="3"/>
@@ -4326,72 +4465,72 @@
       <c r="DD9" s="3"/>
       <c r="DE9" s="3"/>
       <c r="DF9" s="3"/>
       <c r="DG9" s="3"/>
       <c r="DH9" s="3"/>
       <c r="DI9" s="3"/>
       <c r="DJ9" s="3"/>
       <c r="DK9" s="3"/>
       <c r="DL9" s="3"/>
       <c r="DM9" s="3"/>
       <c r="DN9" s="3"/>
       <c r="DO9" s="3"/>
       <c r="DP9" s="3"/>
       <c r="DQ9" s="3"/>
       <c r="DR9" s="3"/>
       <c r="DS9" s="3"/>
       <c r="DT9" s="3"/>
       <c r="DU9" s="3"/>
       <c r="DV9" s="3"/>
       <c r="DW9" s="3"/>
       <c r="DX9" s="3"/>
       <c r="DY9" s="3"/>
       <c r="DZ9" s="3"/>
       <c r="EA9" s="3"/>
     </row>
-    <row r="10" spans="1:248" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:248" ht="15" customHeight="1">
       <c r="A10" s="66"/>
       <c r="C10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="R10" s="10" t="s">
         <v>13</v>
       </c>
       <c r="V10" s="15"/>
-      <c r="AB10" s="203" t="s">
+      <c r="AB10" s="204" t="s">
         <v>14</v>
       </c>
-      <c r="AC10" s="203"/>
-[...8 lines deleted...]
-      <c r="AL10" s="203"/>
+      <c r="AC10" s="204"/>
+      <c r="AD10" s="204"/>
+      <c r="AE10" s="204"/>
+      <c r="AF10" s="204"/>
+      <c r="AG10" s="204"/>
+      <c r="AH10" s="204"/>
+      <c r="AI10" s="204"/>
+      <c r="AJ10" s="204"/>
+      <c r="AK10" s="204"/>
+      <c r="AL10" s="204"/>
       <c r="AO10" s="10" t="s">
         <v>15</v>
       </c>
       <c r="BA10" s="67"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
       <c r="BD10" s="3"/>
       <c r="BE10" s="3"/>
       <c r="BF10" s="3"/>
       <c r="BG10" s="3"/>
       <c r="BH10" s="3"/>
       <c r="BI10" s="3"/>
       <c r="BJ10" s="3"/>
       <c r="BK10" s="3"/>
       <c r="BL10" s="3"/>
       <c r="BM10" s="3"/>
       <c r="BN10" s="3"/>
       <c r="BO10" s="3"/>
       <c r="BP10" s="3"/>
       <c r="BQ10" s="3"/>
       <c r="BR10" s="3"/>
       <c r="BS10" s="3"/>
       <c r="BT10" s="3"/>
       <c r="BU10" s="3"/>
       <c r="BV10" s="3"/>
@@ -4431,68 +4570,68 @@
       <c r="DD10" s="3"/>
       <c r="DE10" s="3"/>
       <c r="DF10" s="3"/>
       <c r="DG10" s="3"/>
       <c r="DH10" s="3"/>
       <c r="DI10" s="3"/>
       <c r="DJ10" s="3"/>
       <c r="DK10" s="3"/>
       <c r="DL10" s="3"/>
       <c r="DM10" s="3"/>
       <c r="DN10" s="3"/>
       <c r="DO10" s="3"/>
       <c r="DP10" s="3"/>
       <c r="DQ10" s="3"/>
       <c r="DR10" s="3"/>
       <c r="DS10" s="3"/>
       <c r="DT10" s="3"/>
       <c r="DU10" s="3"/>
       <c r="DV10" s="3"/>
       <c r="DW10" s="3"/>
       <c r="DX10" s="3"/>
       <c r="DY10" s="3"/>
       <c r="DZ10" s="3"/>
       <c r="EA10" s="3"/>
     </row>
-    <row r="11" spans="1:248" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:248" ht="15" customHeight="1">
       <c r="A11" s="66"/>
       <c r="C11" s="125" t="s">
         <v>16</v>
       </c>
-      <c r="AB11" s="203" t="s">
+      <c r="AB11" s="204" t="s">
         <v>17</v>
       </c>
-      <c r="AC11" s="203"/>
-[...8 lines deleted...]
-      <c r="AL11" s="203"/>
+      <c r="AC11" s="204"/>
+      <c r="AD11" s="204"/>
+      <c r="AE11" s="204"/>
+      <c r="AF11" s="204"/>
+      <c r="AG11" s="204"/>
+      <c r="AH11" s="204"/>
+      <c r="AI11" s="204"/>
+      <c r="AJ11" s="204"/>
+      <c r="AK11" s="204"/>
+      <c r="AL11" s="204"/>
       <c r="AO11" s="10" t="s">
         <v>18</v>
       </c>
       <c r="BA11" s="67"/>
       <c r="BB11" s="3"/>
       <c r="BC11" s="3"/>
       <c r="BD11" s="3"/>
       <c r="BE11" s="3"/>
       <c r="BF11" s="3"/>
       <c r="BG11" s="3"/>
       <c r="BH11" s="3"/>
       <c r="BI11" s="3"/>
       <c r="BJ11" s="3"/>
       <c r="BK11" s="3"/>
       <c r="BL11" s="3"/>
       <c r="BM11" s="3"/>
       <c r="BN11" s="3"/>
       <c r="BO11" s="3"/>
       <c r="BP11" s="3"/>
       <c r="BQ11" s="3"/>
       <c r="BR11" s="3"/>
       <c r="BS11" s="3"/>
       <c r="BT11" s="3"/>
       <c r="BU11" s="3"/>
       <c r="BV11" s="3"/>
@@ -4532,51 +4671,51 @@
       <c r="DD11" s="3"/>
       <c r="DE11" s="3"/>
       <c r="DF11" s="3"/>
       <c r="DG11" s="3"/>
       <c r="DH11" s="3"/>
       <c r="DI11" s="3"/>
       <c r="DJ11" s="3"/>
       <c r="DK11" s="3"/>
       <c r="DL11" s="3"/>
       <c r="DM11" s="3"/>
       <c r="DN11" s="3"/>
       <c r="DO11" s="3"/>
       <c r="DP11" s="3"/>
       <c r="DQ11" s="3"/>
       <c r="DR11" s="3"/>
       <c r="DS11" s="3"/>
       <c r="DT11" s="3"/>
       <c r="DU11" s="3"/>
       <c r="DV11" s="3"/>
       <c r="DW11" s="3"/>
       <c r="DX11" s="3"/>
       <c r="DY11" s="3"/>
       <c r="DZ11" s="3"/>
       <c r="EA11" s="3"/>
     </row>
-    <row r="12" spans="1:248" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:248" ht="15" customHeight="1">
       <c r="A12" s="66"/>
       <c r="C12" s="125"/>
       <c r="Z12" s="10"/>
       <c r="AO12" s="10"/>
       <c r="BA12" s="67"/>
       <c r="BB12" s="3"/>
       <c r="BC12" s="3"/>
       <c r="BD12" s="3"/>
       <c r="BE12" s="3"/>
       <c r="BF12" s="3"/>
       <c r="BG12" s="3"/>
       <c r="BH12" s="3"/>
       <c r="BI12" s="3"/>
       <c r="BJ12" s="3"/>
       <c r="BK12" s="3"/>
       <c r="BL12" s="3"/>
       <c r="BM12" s="3"/>
       <c r="BN12" s="3"/>
       <c r="BO12" s="3"/>
       <c r="BP12" s="3"/>
       <c r="BQ12" s="3"/>
       <c r="BR12" s="3"/>
       <c r="BS12" s="3"/>
       <c r="BT12" s="3"/>
       <c r="BU12" s="3"/>
@@ -4617,51 +4756,51 @@
       <c r="DD12" s="3"/>
       <c r="DE12" s="3"/>
       <c r="DF12" s="3"/>
       <c r="DG12" s="3"/>
       <c r="DH12" s="3"/>
       <c r="DI12" s="3"/>
       <c r="DJ12" s="3"/>
       <c r="DK12" s="3"/>
       <c r="DL12" s="3"/>
       <c r="DM12" s="3"/>
       <c r="DN12" s="3"/>
       <c r="DO12" s="3"/>
       <c r="DP12" s="3"/>
       <c r="DQ12" s="3"/>
       <c r="DR12" s="3"/>
       <c r="DS12" s="3"/>
       <c r="DT12" s="3"/>
       <c r="DU12" s="3"/>
       <c r="DV12" s="3"/>
       <c r="DW12" s="3"/>
       <c r="DX12" s="3"/>
       <c r="DY12" s="3"/>
       <c r="DZ12" s="3"/>
       <c r="EA12" s="3"/>
     </row>
-    <row r="13" spans="1:248" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:248" ht="15" customHeight="1" thickBot="1">
       <c r="A13" s="66"/>
       <c r="C13" s="36"/>
       <c r="E13" s="151" t="s">
         <v>19</v>
       </c>
       <c r="Q13" s="10" t="s">
         <v>20</v>
       </c>
       <c r="U13" s="181" t="s">
         <v>21</v>
       </c>
       <c r="AB13" s="171"/>
       <c r="AD13" s="151"/>
       <c r="AO13" s="10"/>
       <c r="BA13" s="67"/>
       <c r="BB13" s="3"/>
       <c r="BC13" s="3"/>
       <c r="BD13" s="3"/>
       <c r="BE13" s="3"/>
       <c r="BF13" s="3"/>
       <c r="BG13" s="3"/>
       <c r="BH13" s="3"/>
       <c r="BI13" s="3"/>
       <c r="BJ13" s="3"/>
       <c r="BK13" s="3"/>
@@ -4712,51 +4851,51 @@
       <c r="DD13" s="3"/>
       <c r="DE13" s="3"/>
       <c r="DF13" s="3"/>
       <c r="DG13" s="3"/>
       <c r="DH13" s="3"/>
       <c r="DI13" s="3"/>
       <c r="DJ13" s="3"/>
       <c r="DK13" s="3"/>
       <c r="DL13" s="3"/>
       <c r="DM13" s="3"/>
       <c r="DN13" s="3"/>
       <c r="DO13" s="3"/>
       <c r="DP13" s="3"/>
       <c r="DQ13" s="3"/>
       <c r="DR13" s="3"/>
       <c r="DS13" s="3"/>
       <c r="DT13" s="3"/>
       <c r="DU13" s="3"/>
       <c r="DV13" s="3"/>
       <c r="DW13" s="3"/>
       <c r="DX13" s="3"/>
       <c r="DY13" s="3"/>
       <c r="DZ13" s="3"/>
       <c r="EA13" s="3"/>
     </row>
-    <row r="14" spans="1:248" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:248" ht="15" customHeight="1">
       <c r="A14" s="66"/>
       <c r="E14" s="17"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="16"/>
       <c r="AK14" s="16"/>
       <c r="BA14" s="67"/>
       <c r="BB14" s="3"/>
       <c r="BC14" s="3"/>
       <c r="BD14" s="3"/>
       <c r="BE14" s="3"/>
       <c r="BF14" s="3"/>
       <c r="BG14" s="3"/>
       <c r="BH14" s="3"/>
       <c r="BI14" s="3"/>
       <c r="BJ14" s="3"/>
       <c r="BK14" s="3"/>
       <c r="BL14" s="3"/>
       <c r="BM14" s="3"/>
       <c r="BN14" s="3"/>
       <c r="BO14" s="3"/>
       <c r="BP14" s="3"/>
       <c r="BQ14" s="3"/>
       <c r="BR14" s="3"/>
       <c r="BS14" s="3"/>
       <c r="BT14" s="3"/>
@@ -4798,74 +4937,74 @@
       <c r="DD14" s="3"/>
       <c r="DE14" s="3"/>
       <c r="DF14" s="3"/>
       <c r="DG14" s="3"/>
       <c r="DH14" s="3"/>
       <c r="DI14" s="3"/>
       <c r="DJ14" s="3"/>
       <c r="DK14" s="3"/>
       <c r="DL14" s="3"/>
       <c r="DM14" s="3"/>
       <c r="DN14" s="3"/>
       <c r="DO14" s="3"/>
       <c r="DP14" s="3"/>
       <c r="DQ14" s="3"/>
       <c r="DR14" s="3"/>
       <c r="DS14" s="3"/>
       <c r="DT14" s="3"/>
       <c r="DU14" s="3"/>
       <c r="DV14" s="3"/>
       <c r="DW14" s="3"/>
       <c r="DX14" s="3"/>
       <c r="DY14" s="3"/>
       <c r="DZ14" s="3"/>
       <c r="EA14" s="3"/>
     </row>
-    <row r="15" spans="1:248" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:248" ht="15" customHeight="1">
       <c r="A15" s="66"/>
       <c r="C15" s="36" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="151" t="s">
         <v>23</v>
       </c>
       <c r="Q15" s="10" t="s">
         <v>24</v>
       </c>
       <c r="AB15" s="36"/>
-      <c r="AD15" s="204" t="s">
+      <c r="AD15" s="205" t="s">
         <v>25</v>
       </c>
-      <c r="AE15" s="204"/>
-[...7 lines deleted...]
-      <c r="AM15" s="204"/>
+      <c r="AE15" s="205"/>
+      <c r="AF15" s="205"/>
+      <c r="AG15" s="205"/>
+      <c r="AH15" s="205"/>
+      <c r="AI15" s="205"/>
+      <c r="AJ15" s="205"/>
+      <c r="AK15" s="205"/>
+      <c r="AL15" s="205"/>
+      <c r="AM15" s="205"/>
       <c r="AO15" s="10" t="s">
         <v>24</v>
       </c>
       <c r="BA15" s="67"/>
       <c r="BB15" s="3"/>
       <c r="BC15" s="3"/>
       <c r="BD15" s="3"/>
       <c r="BE15" s="3"/>
       <c r="BF15" s="3"/>
       <c r="BG15" s="3"/>
       <c r="BH15" s="3"/>
       <c r="BI15" s="35"/>
       <c r="BJ15" s="3"/>
       <c r="BK15" s="3"/>
       <c r="BL15" s="3"/>
       <c r="BM15" s="3"/>
       <c r="BN15" s="3"/>
       <c r="BO15" s="3"/>
       <c r="BP15" s="3"/>
       <c r="BQ15" s="3"/>
       <c r="BR15" s="3"/>
       <c r="BS15" s="3"/>
       <c r="BT15" s="3"/>
       <c r="BU15" s="3"/>
       <c r="BV15" s="3"/>
@@ -4905,51 +5044,51 @@
       <c r="DD15" s="3"/>
       <c r="DE15" s="3"/>
       <c r="DF15" s="3"/>
       <c r="DG15" s="3"/>
       <c r="DH15" s="3"/>
       <c r="DI15" s="3"/>
       <c r="DJ15" s="3"/>
       <c r="DK15" s="3"/>
       <c r="DL15" s="3"/>
       <c r="DM15" s="3"/>
       <c r="DN15" s="3"/>
       <c r="DO15" s="3"/>
       <c r="DP15" s="3"/>
       <c r="DQ15" s="3"/>
       <c r="DR15" s="3"/>
       <c r="DS15" s="3"/>
       <c r="DT15" s="3"/>
       <c r="DU15" s="3"/>
       <c r="DV15" s="3"/>
       <c r="DW15" s="3"/>
       <c r="DX15" s="3"/>
       <c r="DY15" s="3"/>
       <c r="DZ15" s="3"/>
       <c r="EA15" s="3"/>
     </row>
-    <row r="16" spans="1:248" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:248" ht="15" customHeight="1">
       <c r="A16" s="66"/>
       <c r="AD16" s="17"/>
       <c r="BA16" s="67"/>
       <c r="BB16" s="3"/>
       <c r="BC16" s="3"/>
       <c r="BD16" s="3"/>
       <c r="BE16" s="3"/>
       <c r="BF16" s="3"/>
       <c r="BG16" s="3"/>
       <c r="BH16" s="3"/>
       <c r="BI16" s="3"/>
       <c r="BJ16" s="3"/>
       <c r="BK16" s="3"/>
       <c r="BL16" s="3"/>
       <c r="BM16" s="3"/>
       <c r="BN16" s="3"/>
       <c r="BO16" s="3"/>
       <c r="BP16" s="3"/>
       <c r="BQ16" s="3"/>
       <c r="BR16" s="3"/>
       <c r="BS16" s="3"/>
       <c r="BT16" s="3"/>
       <c r="BU16" s="3"/>
       <c r="BV16" s="3"/>
       <c r="BW16" s="3"/>
@@ -4988,75 +5127,75 @@
       <c r="DD16" s="3"/>
       <c r="DE16" s="3"/>
       <c r="DF16" s="3"/>
       <c r="DG16" s="3"/>
       <c r="DH16" s="3"/>
       <c r="DI16" s="3"/>
       <c r="DJ16" s="3"/>
       <c r="DK16" s="3"/>
       <c r="DL16" s="3"/>
       <c r="DM16" s="3"/>
       <c r="DN16" s="3"/>
       <c r="DO16" s="3"/>
       <c r="DP16" s="3"/>
       <c r="DQ16" s="3"/>
       <c r="DR16" s="3"/>
       <c r="DS16" s="3"/>
       <c r="DT16" s="3"/>
       <c r="DU16" s="3"/>
       <c r="DV16" s="3"/>
       <c r="DW16" s="3"/>
       <c r="DX16" s="3"/>
       <c r="DY16" s="3"/>
       <c r="DZ16" s="3"/>
       <c r="EA16" s="3"/>
     </row>
-    <row r="17" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:131" ht="15" customHeight="1">
       <c r="A17" s="66"/>
       <c r="C17" s="36" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="152" t="s">
         <v>27</v>
       </c>
       <c r="Q17" s="10" t="s">
         <v>24</v>
       </c>
       <c r="S17" s="16"/>
       <c r="AB17" s="36"/>
-      <c r="AD17" s="205" t="s">
+      <c r="AD17" s="206" t="s">
         <v>28</v>
       </c>
-      <c r="AE17" s="205"/>
-[...7 lines deleted...]
-      <c r="AM17" s="205"/>
+      <c r="AE17" s="206"/>
+      <c r="AF17" s="206"/>
+      <c r="AG17" s="206"/>
+      <c r="AH17" s="206"/>
+      <c r="AI17" s="206"/>
+      <c r="AJ17" s="206"/>
+      <c r="AK17" s="206"/>
+      <c r="AL17" s="206"/>
+      <c r="AM17" s="206"/>
       <c r="AO17" s="10" t="s">
         <v>24</v>
       </c>
       <c r="BA17" s="67"/>
       <c r="BB17" s="3"/>
       <c r="BC17" s="3"/>
       <c r="BD17" s="3"/>
       <c r="BE17" s="3"/>
       <c r="BF17" s="3"/>
       <c r="BG17" s="3"/>
       <c r="BH17" s="3"/>
       <c r="BI17" s="3"/>
       <c r="BJ17" s="3"/>
       <c r="BK17" s="3"/>
       <c r="BL17" s="3"/>
       <c r="BM17" s="3"/>
       <c r="BN17" s="3"/>
       <c r="BO17" s="3"/>
       <c r="BP17" s="3"/>
       <c r="BQ17" s="3"/>
       <c r="BR17" s="3"/>
       <c r="BS17" s="3"/>
       <c r="BT17" s="3"/>
       <c r="BU17" s="3"/>
       <c r="BV17" s="3"/>
@@ -5096,51 +5235,51 @@
       <c r="DD17" s="3"/>
       <c r="DE17" s="3"/>
       <c r="DF17" s="3"/>
       <c r="DG17" s="3"/>
       <c r="DH17" s="3"/>
       <c r="DI17" s="3"/>
       <c r="DJ17" s="3"/>
       <c r="DK17" s="3"/>
       <c r="DL17" s="3"/>
       <c r="DM17" s="3"/>
       <c r="DN17" s="3"/>
       <c r="DO17" s="3"/>
       <c r="DP17" s="3"/>
       <c r="DQ17" s="3"/>
       <c r="DR17" s="3"/>
       <c r="DS17" s="3"/>
       <c r="DT17" s="3"/>
       <c r="DU17" s="3"/>
       <c r="DV17" s="3"/>
       <c r="DW17" s="3"/>
       <c r="DX17" s="3"/>
       <c r="DY17" s="3"/>
       <c r="DZ17" s="3"/>
       <c r="EA17" s="3"/>
     </row>
-    <row r="18" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:131" ht="15" customHeight="1">
       <c r="A18" s="66"/>
       <c r="BA18" s="67"/>
       <c r="BB18" s="3"/>
       <c r="BC18" s="3"/>
       <c r="BD18" s="3"/>
       <c r="BE18" s="3"/>
       <c r="BF18" s="3"/>
       <c r="BG18" s="3"/>
       <c r="BH18" s="3"/>
       <c r="BI18" s="3"/>
       <c r="BJ18" s="3"/>
       <c r="BK18" s="3"/>
       <c r="BL18" s="3"/>
       <c r="BM18" s="3"/>
       <c r="BN18" s="3"/>
       <c r="BO18" s="3"/>
       <c r="BP18" s="3"/>
       <c r="BQ18" s="3"/>
       <c r="BR18" s="3"/>
       <c r="BS18" s="3"/>
       <c r="BT18" s="3"/>
       <c r="BU18" s="3"/>
       <c r="BV18" s="3"/>
       <c r="BW18" s="3"/>
       <c r="BX18" s="3"/>
@@ -5178,72 +5317,72 @@
       <c r="DD18" s="3"/>
       <c r="DE18" s="3"/>
       <c r="DF18" s="3"/>
       <c r="DG18" s="3"/>
       <c r="DH18" s="3"/>
       <c r="DI18" s="3"/>
       <c r="DJ18" s="3"/>
       <c r="DK18" s="3"/>
       <c r="DL18" s="3"/>
       <c r="DM18" s="3"/>
       <c r="DN18" s="3"/>
       <c r="DO18" s="3"/>
       <c r="DP18" s="3"/>
       <c r="DQ18" s="3"/>
       <c r="DR18" s="3"/>
       <c r="DS18" s="3"/>
       <c r="DT18" s="3"/>
       <c r="DU18" s="3"/>
       <c r="DV18" s="3"/>
       <c r="DW18" s="3"/>
       <c r="DX18" s="3"/>
       <c r="DY18" s="3"/>
       <c r="DZ18" s="3"/>
       <c r="EA18" s="3"/>
     </row>
-    <row r="19" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:131" ht="15" customHeight="1">
       <c r="A19" s="66"/>
       <c r="C19" s="36"/>
       <c r="E19" s="151" t="s">
         <v>29</v>
       </c>
       <c r="Q19" s="10" t="s">
         <v>30</v>
       </c>
       <c r="AB19" s="36"/>
-      <c r="AD19" s="202" t="s">
+      <c r="AD19" s="203" t="s">
         <v>31</v>
       </c>
-      <c r="AE19" s="202"/>
-[...7 lines deleted...]
-      <c r="AM19" s="202"/>
+      <c r="AE19" s="203"/>
+      <c r="AF19" s="203"/>
+      <c r="AG19" s="203"/>
+      <c r="AH19" s="203"/>
+      <c r="AI19" s="203"/>
+      <c r="AJ19" s="203"/>
+      <c r="AK19" s="203"/>
+      <c r="AL19" s="203"/>
+      <c r="AM19" s="203"/>
       <c r="AO19" s="10" t="s">
         <v>24</v>
       </c>
       <c r="AP19" s="141"/>
       <c r="AQ19" s="141"/>
       <c r="AR19" s="141"/>
       <c r="AS19" s="141"/>
       <c r="AT19" s="141"/>
       <c r="AU19" s="141"/>
       <c r="BA19" s="67"/>
       <c r="BB19" s="3"/>
       <c r="BC19" s="3"/>
       <c r="BD19" s="3"/>
       <c r="BE19" s="3"/>
       <c r="BF19" s="3"/>
       <c r="BG19" s="3"/>
       <c r="BH19" s="3"/>
       <c r="BI19" s="3"/>
       <c r="BJ19" s="3"/>
       <c r="BK19" s="3"/>
       <c r="BL19" s="3"/>
       <c r="BM19" s="35"/>
       <c r="BN19" s="3"/>
       <c r="BO19" s="3"/>
       <c r="BP19" s="3"/>
@@ -5289,51 +5428,51 @@
       <c r="DD19" s="3"/>
       <c r="DE19" s="3"/>
       <c r="DF19" s="3"/>
       <c r="DG19" s="3"/>
       <c r="DH19" s="3"/>
       <c r="DI19" s="3"/>
       <c r="DJ19" s="3"/>
       <c r="DK19" s="3"/>
       <c r="DL19" s="3"/>
       <c r="DM19" s="3"/>
       <c r="DN19" s="3"/>
       <c r="DO19" s="3"/>
       <c r="DP19" s="3"/>
       <c r="DQ19" s="3"/>
       <c r="DR19" s="3"/>
       <c r="DS19" s="3"/>
       <c r="DT19" s="3"/>
       <c r="DU19" s="3"/>
       <c r="DV19" s="3"/>
       <c r="DW19" s="3"/>
       <c r="DX19" s="3"/>
       <c r="DY19" s="3"/>
       <c r="DZ19" s="3"/>
       <c r="EA19" s="3"/>
     </row>
-    <row r="20" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:131" ht="15" customHeight="1">
       <c r="A20" s="66"/>
       <c r="AT20" s="141"/>
       <c r="AU20" s="141"/>
       <c r="BA20" s="67"/>
       <c r="BB20" s="3"/>
       <c r="BC20" s="3"/>
       <c r="BD20" s="3"/>
       <c r="BE20" s="3"/>
       <c r="BF20" s="3"/>
       <c r="BG20" s="3"/>
       <c r="BH20" s="3"/>
       <c r="BI20" s="3"/>
       <c r="BJ20" s="3"/>
       <c r="BK20" s="3"/>
       <c r="BL20" s="3"/>
       <c r="BM20" s="3"/>
       <c r="BN20" s="3"/>
       <c r="BO20" s="3"/>
       <c r="BP20" s="3"/>
       <c r="BQ20" s="3"/>
       <c r="BR20" s="3"/>
       <c r="BS20" s="3"/>
       <c r="BT20" s="3"/>
       <c r="BU20" s="3"/>
       <c r="BV20" s="3"/>
@@ -5373,88 +5512,88 @@
       <c r="DD20" s="3"/>
       <c r="DE20" s="3"/>
       <c r="DF20" s="3"/>
       <c r="DG20" s="3"/>
       <c r="DH20" s="3"/>
       <c r="DI20" s="3"/>
       <c r="DJ20" s="3"/>
       <c r="DK20" s="3"/>
       <c r="DL20" s="3"/>
       <c r="DM20" s="3"/>
       <c r="DN20" s="3"/>
       <c r="DO20" s="3"/>
       <c r="DP20" s="3"/>
       <c r="DQ20" s="3"/>
       <c r="DR20" s="3"/>
       <c r="DS20" s="3"/>
       <c r="DT20" s="3"/>
       <c r="DU20" s="3"/>
       <c r="DV20" s="3"/>
       <c r="DW20" s="3"/>
       <c r="DX20" s="3"/>
       <c r="DY20" s="3"/>
       <c r="DZ20" s="3"/>
       <c r="EA20" s="3"/>
     </row>
-    <row r="21" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:131" ht="15" customHeight="1">
       <c r="A21" s="66"/>
       <c r="C21" s="146"/>
       <c r="E21" s="151" t="s">
         <v>32</v>
       </c>
       <c r="F21" s="142"/>
       <c r="G21" s="142"/>
       <c r="H21" s="142"/>
       <c r="I21" s="142"/>
       <c r="J21" s="142"/>
       <c r="K21" s="142"/>
       <c r="L21" s="142"/>
       <c r="M21" s="142"/>
       <c r="N21" s="142"/>
       <c r="O21" s="142"/>
       <c r="P21" s="142"/>
       <c r="Q21" s="143" t="s">
         <v>24</v>
       </c>
       <c r="R21" s="142"/>
       <c r="S21" s="142"/>
       <c r="T21" s="181" t="s">
         <v>21</v>
       </c>
       <c r="AB21" s="36"/>
-      <c r="AD21" s="202" t="s">
+      <c r="AD21" s="203" t="s">
         <v>33</v>
       </c>
-      <c r="AE21" s="202"/>
-[...7 lines deleted...]
-      <c r="AM21" s="202"/>
+      <c r="AE21" s="203"/>
+      <c r="AF21" s="203"/>
+      <c r="AG21" s="203"/>
+      <c r="AH21" s="203"/>
+      <c r="AI21" s="203"/>
+      <c r="AJ21" s="203"/>
+      <c r="AK21" s="203"/>
+      <c r="AL21" s="203"/>
+      <c r="AM21" s="203"/>
       <c r="AO21" s="10" t="s">
         <v>20</v>
       </c>
       <c r="AS21" s="181" t="s">
         <v>21</v>
       </c>
       <c r="BA21" s="67"/>
       <c r="BB21" s="3"/>
       <c r="BC21" s="3"/>
       <c r="BD21" s="3"/>
       <c r="BE21" s="3"/>
       <c r="BF21" s="3"/>
       <c r="BG21" s="3"/>
       <c r="BH21" s="3"/>
       <c r="BI21" s="3"/>
       <c r="BJ21" s="3"/>
       <c r="BK21" s="3"/>
       <c r="BL21" s="3"/>
       <c r="BM21" s="3"/>
       <c r="BN21" s="3"/>
       <c r="BO21" s="3"/>
       <c r="BP21" s="3"/>
       <c r="BQ21" s="3"/>
       <c r="BR21" s="3"/>
       <c r="BS21" s="3"/>
@@ -5497,51 +5636,51 @@
       <c r="DD21" s="3"/>
       <c r="DE21" s="3"/>
       <c r="DF21" s="3"/>
       <c r="DG21" s="3"/>
       <c r="DH21" s="3"/>
       <c r="DI21" s="3"/>
       <c r="DJ21" s="3"/>
       <c r="DK21" s="3"/>
       <c r="DL21" s="3"/>
       <c r="DM21" s="3"/>
       <c r="DN21" s="3"/>
       <c r="DO21" s="3"/>
       <c r="DP21" s="3"/>
       <c r="DQ21" s="3"/>
       <c r="DR21" s="3"/>
       <c r="DS21" s="3"/>
       <c r="DT21" s="3"/>
       <c r="DU21" s="3"/>
       <c r="DV21" s="3"/>
       <c r="DW21" s="3"/>
       <c r="DX21" s="3"/>
       <c r="DY21" s="3"/>
       <c r="DZ21" s="3"/>
       <c r="EA21" s="3"/>
     </row>
-    <row r="22" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:131" ht="15" customHeight="1">
       <c r="A22" s="66"/>
       <c r="BA22" s="67"/>
       <c r="BB22" s="3"/>
       <c r="BC22" s="3"/>
       <c r="BD22" s="3"/>
       <c r="BE22" s="3"/>
       <c r="BF22" s="3"/>
       <c r="BG22" s="3"/>
       <c r="BH22" s="3"/>
       <c r="BI22" s="3"/>
       <c r="BJ22" s="3"/>
       <c r="BK22" s="3"/>
       <c r="BL22" s="3"/>
       <c r="BM22" s="3"/>
       <c r="BN22" s="3"/>
       <c r="BO22" s="3"/>
       <c r="BP22" s="3"/>
       <c r="BQ22" s="3"/>
       <c r="BR22" s="3"/>
       <c r="BS22" s="3"/>
       <c r="BT22" s="3"/>
       <c r="BU22" s="3"/>
       <c r="BV22" s="3"/>
       <c r="BW22" s="3"/>
       <c r="BX22" s="3"/>
@@ -5579,93 +5718,93 @@
       <c r="DD22" s="3"/>
       <c r="DE22" s="3"/>
       <c r="DF22" s="3"/>
       <c r="DG22" s="3"/>
       <c r="DH22" s="3"/>
       <c r="DI22" s="3"/>
       <c r="DJ22" s="3"/>
       <c r="DK22" s="3"/>
       <c r="DL22" s="3"/>
       <c r="DM22" s="3"/>
       <c r="DN22" s="3"/>
       <c r="DO22" s="3"/>
       <c r="DP22" s="3"/>
       <c r="DQ22" s="3"/>
       <c r="DR22" s="3"/>
       <c r="DS22" s="3"/>
       <c r="DT22" s="3"/>
       <c r="DU22" s="3"/>
       <c r="DV22" s="3"/>
       <c r="DW22" s="3"/>
       <c r="DX22" s="3"/>
       <c r="DY22" s="3"/>
       <c r="DZ22" s="3"/>
       <c r="EA22" s="3"/>
     </row>
-    <row r="23" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:131" ht="15" customHeight="1">
       <c r="A23" s="66"/>
       <c r="C23" s="36"/>
-      <c r="E23" s="233" t="s">
+      <c r="E23" s="234" t="s">
         <v>34</v>
       </c>
-      <c r="F23" s="234"/>
-[...14 lines deleted...]
-      <c r="U23" s="234"/>
+      <c r="F23" s="235"/>
+      <c r="G23" s="235"/>
+      <c r="H23" s="235"/>
+      <c r="I23" s="235"/>
+      <c r="J23" s="235"/>
+      <c r="K23" s="235"/>
+      <c r="L23" s="235"/>
+      <c r="M23" s="235"/>
+      <c r="N23" s="235"/>
+      <c r="O23" s="235"/>
+      <c r="P23" s="235"/>
+      <c r="Q23" s="235"/>
+      <c r="R23" s="235"/>
+      <c r="S23" s="235"/>
+      <c r="T23" s="235"/>
+      <c r="U23" s="235"/>
       <c r="V23" s="10" t="s">
         <v>24</v>
       </c>
       <c r="Y23" s="181" t="s">
         <v>21</v>
       </c>
       <c r="AB23" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="AD23" s="201" t="s">
+      <c r="AD23" s="202" t="s">
         <v>35</v>
       </c>
-      <c r="AE23" s="201"/>
-[...7 lines deleted...]
-      <c r="AM23" s="201"/>
+      <c r="AE23" s="202"/>
+      <c r="AF23" s="202"/>
+      <c r="AG23" s="202"/>
+      <c r="AH23" s="202"/>
+      <c r="AI23" s="202"/>
+      <c r="AJ23" s="202"/>
+      <c r="AK23" s="202"/>
+      <c r="AL23" s="202"/>
+      <c r="AM23" s="202"/>
       <c r="AO23" s="10" t="s">
         <v>24</v>
       </c>
       <c r="BA23" s="67"/>
       <c r="BB23" s="3"/>
       <c r="BC23" s="3"/>
       <c r="BD23" s="3"/>
       <c r="BE23" s="3"/>
       <c r="BF23" s="3"/>
       <c r="BG23" s="3"/>
       <c r="BH23" s="3"/>
       <c r="BI23" s="3"/>
       <c r="BJ23" s="3"/>
       <c r="BK23" s="3"/>
       <c r="BL23" s="3"/>
       <c r="BM23" s="3"/>
       <c r="BN23" s="3"/>
       <c r="BO23" s="3"/>
       <c r="BP23" s="3"/>
       <c r="BQ23" s="3"/>
       <c r="BR23" s="3"/>
       <c r="BS23" s="3"/>
       <c r="BT23" s="3"/>
       <c r="BU23" s="3"/>
       <c r="BV23" s="3"/>
@@ -5705,69 +5844,69 @@
       <c r="DD23" s="3"/>
       <c r="DE23" s="3"/>
       <c r="DF23" s="3"/>
       <c r="DG23" s="3"/>
       <c r="DH23" s="3"/>
       <c r="DI23" s="3"/>
       <c r="DJ23" s="3"/>
       <c r="DK23" s="3"/>
       <c r="DL23" s="3"/>
       <c r="DM23" s="3"/>
       <c r="DN23" s="3"/>
       <c r="DO23" s="3"/>
       <c r="DP23" s="3"/>
       <c r="DQ23" s="3"/>
       <c r="DR23" s="3"/>
       <c r="DS23" s="3"/>
       <c r="DT23" s="3"/>
       <c r="DU23" s="3"/>
       <c r="DV23" s="3"/>
       <c r="DW23" s="3"/>
       <c r="DX23" s="3"/>
       <c r="DY23" s="3"/>
       <c r="DZ23" s="3"/>
       <c r="EA23" s="3"/>
     </row>
-    <row r="24" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:131" ht="15" customHeight="1">
       <c r="A24" s="66"/>
-      <c r="E24" s="234"/>
-[...15 lines deleted...]
-      <c r="U24" s="234"/>
+      <c r="E24" s="235"/>
+      <c r="F24" s="235"/>
+      <c r="G24" s="235"/>
+      <c r="H24" s="235"/>
+      <c r="I24" s="235"/>
+      <c r="J24" s="235"/>
+      <c r="K24" s="235"/>
+      <c r="L24" s="235"/>
+      <c r="M24" s="235"/>
+      <c r="N24" s="235"/>
+      <c r="O24" s="235"/>
+      <c r="P24" s="235"/>
+      <c r="Q24" s="235"/>
+      <c r="R24" s="235"/>
+      <c r="S24" s="235"/>
+      <c r="T24" s="235"/>
+      <c r="U24" s="235"/>
       <c r="BA24" s="67"/>
       <c r="BB24" s="3"/>
       <c r="BC24" s="3"/>
       <c r="BD24" s="3"/>
       <c r="BE24" s="3"/>
       <c r="BF24" s="3"/>
       <c r="BG24" s="3"/>
       <c r="BH24" s="3"/>
       <c r="BI24" s="3"/>
       <c r="BJ24" s="3"/>
       <c r="BK24" s="3"/>
       <c r="BL24" s="3"/>
       <c r="BM24" s="3"/>
       <c r="BN24" s="3"/>
       <c r="BO24" s="3"/>
       <c r="BP24" s="3"/>
       <c r="BQ24" s="3"/>
       <c r="BR24" s="3"/>
       <c r="BS24" s="3"/>
       <c r="BT24" s="3"/>
       <c r="BU24" s="3"/>
       <c r="BV24" s="3"/>
       <c r="BW24" s="3"/>
       <c r="BX24" s="3"/>
       <c r="BY24" s="3"/>
@@ -5804,105 +5943,105 @@
       <c r="DD24" s="3"/>
       <c r="DE24" s="3"/>
       <c r="DF24" s="3"/>
       <c r="DG24" s="3"/>
       <c r="DH24" s="3"/>
       <c r="DI24" s="3"/>
       <c r="DJ24" s="3"/>
       <c r="DK24" s="3"/>
       <c r="DL24" s="3"/>
       <c r="DM24" s="3"/>
       <c r="DN24" s="3"/>
       <c r="DO24" s="3"/>
       <c r="DP24" s="3"/>
       <c r="DQ24" s="3"/>
       <c r="DR24" s="3"/>
       <c r="DS24" s="3"/>
       <c r="DT24" s="3"/>
       <c r="DU24" s="3"/>
       <c r="DV24" s="3"/>
       <c r="DW24" s="3"/>
       <c r="DX24" s="3"/>
       <c r="DY24" s="3"/>
       <c r="DZ24" s="3"/>
       <c r="EA24" s="3"/>
     </row>
-    <row r="25" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:131" ht="15" customHeight="1">
       <c r="A25" s="66"/>
       <c r="C25" s="36"/>
-      <c r="E25" s="233" t="s">
+      <c r="E25" s="234" t="s">
         <v>36</v>
       </c>
-      <c r="F25" s="234"/>
-[...14 lines deleted...]
-      <c r="U25" s="234"/>
+      <c r="F25" s="235"/>
+      <c r="G25" s="235"/>
+      <c r="H25" s="235"/>
+      <c r="I25" s="235"/>
+      <c r="J25" s="235"/>
+      <c r="K25" s="235"/>
+      <c r="L25" s="235"/>
+      <c r="M25" s="235"/>
+      <c r="N25" s="235"/>
+      <c r="O25" s="235"/>
+      <c r="P25" s="235"/>
+      <c r="Q25" s="235"/>
+      <c r="R25" s="235"/>
+      <c r="S25" s="235"/>
+      <c r="T25" s="235"/>
+      <c r="U25" s="235"/>
       <c r="V25" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="W25"/>
-[...2 lines deleted...]
-      <c r="Z25"/>
+      <c r="W25" s="193"/>
+      <c r="X25" s="193"/>
+      <c r="Y25" s="193"/>
+      <c r="Z25" s="193"/>
       <c r="AB25" s="36"/>
-      <c r="AD25" s="202" t="s">
+      <c r="AD25" s="203" t="s">
         <v>37</v>
       </c>
-      <c r="AE25" s="202"/>
-[...20 lines deleted...]
-      <c r="AZ25" s="254"/>
+      <c r="AE25" s="203"/>
+      <c r="AF25" s="203"/>
+      <c r="AG25" s="203"/>
+      <c r="AH25" s="203"/>
+      <c r="AI25" s="203"/>
+      <c r="AJ25" s="203"/>
+      <c r="AK25" s="211"/>
+      <c r="AL25" s="255"/>
+      <c r="AM25" s="255"/>
+      <c r="AN25" s="255"/>
+      <c r="AO25" s="255"/>
+      <c r="AP25" s="255"/>
+      <c r="AQ25" s="255"/>
+      <c r="AR25" s="255"/>
+      <c r="AS25" s="255"/>
+      <c r="AT25" s="255"/>
+      <c r="AU25" s="255"/>
+      <c r="AV25" s="255"/>
+      <c r="AW25" s="255"/>
+      <c r="AX25" s="255"/>
+      <c r="AY25" s="255"/>
+      <c r="AZ25" s="255"/>
       <c r="BA25" s="67"/>
       <c r="BB25" s="3"/>
       <c r="BC25" s="3"/>
       <c r="BD25" s="3"/>
       <c r="BE25" s="3"/>
       <c r="BF25" s="3"/>
       <c r="BG25" s="3"/>
       <c r="BH25" s="3"/>
       <c r="BI25" s="3"/>
       <c r="BJ25" s="3"/>
       <c r="BK25" s="3"/>
       <c r="BL25" s="3"/>
       <c r="BM25" s="3"/>
       <c r="BN25" s="3"/>
       <c r="BO25" s="3"/>
       <c r="BP25" s="3"/>
       <c r="BQ25" s="3"/>
       <c r="BR25" s="3"/>
       <c r="BS25" s="3"/>
       <c r="BT25" s="3"/>
       <c r="BU25" s="3"/>
       <c r="BV25" s="3"/>
       <c r="BW25" s="3"/>
       <c r="BX25" s="3"/>
       <c r="BY25" s="3"/>
@@ -5939,94 +6078,94 @@
       <c r="DD25" s="3"/>
       <c r="DE25" s="3"/>
       <c r="DF25" s="3"/>
       <c r="DG25" s="3"/>
       <c r="DH25" s="3"/>
       <c r="DI25" s="3"/>
       <c r="DJ25" s="3"/>
       <c r="DK25" s="3"/>
       <c r="DL25" s="3"/>
       <c r="DM25" s="3"/>
       <c r="DN25" s="3"/>
       <c r="DO25" s="3"/>
       <c r="DP25" s="3"/>
       <c r="DQ25" s="3"/>
       <c r="DR25" s="3"/>
       <c r="DS25" s="3"/>
       <c r="DT25" s="3"/>
       <c r="DU25" s="3"/>
       <c r="DV25" s="3"/>
       <c r="DW25" s="3"/>
       <c r="DX25" s="3"/>
       <c r="DY25" s="3"/>
       <c r="DZ25" s="3"/>
       <c r="EA25" s="3"/>
     </row>
-    <row r="26" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:131" ht="15" customHeight="1">
       <c r="A26" s="66"/>
-      <c r="E26" s="234"/>
-[...20 lines deleted...]
-      <c r="Z26"/>
+      <c r="E26" s="235"/>
+      <c r="F26" s="235"/>
+      <c r="G26" s="235"/>
+      <c r="H26" s="235"/>
+      <c r="I26" s="235"/>
+      <c r="J26" s="235"/>
+      <c r="K26" s="235"/>
+      <c r="L26" s="235"/>
+      <c r="M26" s="235"/>
+      <c r="N26" s="235"/>
+      <c r="O26" s="235"/>
+      <c r="P26" s="235"/>
+      <c r="Q26" s="235"/>
+      <c r="R26" s="235"/>
+      <c r="S26" s="235"/>
+      <c r="T26" s="235"/>
+      <c r="U26" s="235"/>
+      <c r="V26" s="193"/>
+      <c r="W26" s="193"/>
+      <c r="X26" s="193"/>
+      <c r="Y26" s="193"/>
+      <c r="Z26" s="193"/>
       <c r="AG26" s="17"/>
       <c r="AH26" s="17"/>
       <c r="AI26" s="17"/>
       <c r="AJ26" s="17"/>
       <c r="AK26" s="17"/>
-      <c r="AL26"/>
-[...13 lines deleted...]
-      <c r="AZ26"/>
+      <c r="AL26" s="193"/>
+      <c r="AM26" s="193"/>
+      <c r="AN26" s="193"/>
+      <c r="AO26" s="193"/>
+      <c r="AP26" s="193"/>
+      <c r="AQ26" s="193"/>
+      <c r="AR26" s="193"/>
+      <c r="AS26" s="193"/>
+      <c r="AT26" s="193"/>
+      <c r="AU26" s="193"/>
+      <c r="AV26" s="193"/>
+      <c r="AW26" s="193"/>
+      <c r="AX26" s="193"/>
+      <c r="AY26" s="193"/>
+      <c r="AZ26" s="193"/>
       <c r="BA26" s="67"/>
       <c r="BB26" s="3"/>
       <c r="BC26" s="3"/>
       <c r="BD26" s="3"/>
       <c r="BE26" s="3"/>
       <c r="BF26" s="3"/>
       <c r="BG26" s="3"/>
       <c r="BH26" s="3"/>
       <c r="BI26" s="3"/>
       <c r="BJ26" s="3"/>
       <c r="BK26" s="3"/>
       <c r="BL26" s="3"/>
       <c r="BM26" s="3"/>
       <c r="BN26" s="3"/>
       <c r="BO26" s="3"/>
       <c r="BP26" s="3"/>
       <c r="BQ26" s="3"/>
       <c r="BR26" s="3"/>
       <c r="BS26" s="3"/>
       <c r="BT26" s="3"/>
       <c r="BU26" s="3"/>
       <c r="BV26" s="3"/>
       <c r="BW26" s="3"/>
       <c r="BX26" s="3"/>
       <c r="BY26" s="3"/>
@@ -6063,51 +6202,51 @@
       <c r="DD26" s="3"/>
       <c r="DE26" s="3"/>
       <c r="DF26" s="3"/>
       <c r="DG26" s="3"/>
       <c r="DH26" s="3"/>
       <c r="DI26" s="3"/>
       <c r="DJ26" s="3"/>
       <c r="DK26" s="3"/>
       <c r="DL26" s="3"/>
       <c r="DM26" s="3"/>
       <c r="DN26" s="3"/>
       <c r="DO26" s="3"/>
       <c r="DP26" s="3"/>
       <c r="DQ26" s="3"/>
       <c r="DR26" s="3"/>
       <c r="DS26" s="3"/>
       <c r="DT26" s="3"/>
       <c r="DU26" s="3"/>
       <c r="DV26" s="3"/>
       <c r="DW26" s="3"/>
       <c r="DX26" s="3"/>
       <c r="DY26" s="3"/>
       <c r="DZ26" s="3"/>
       <c r="EA26" s="3"/>
     </row>
-    <row r="27" spans="1:131" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:131" ht="12.75" customHeight="1" thickBot="1">
       <c r="A27" s="68"/>
       <c r="B27" s="12"/>
       <c r="E27" s="72"/>
       <c r="F27" s="72"/>
       <c r="G27" s="72"/>
       <c r="H27" s="72"/>
       <c r="I27" s="72"/>
       <c r="J27" s="72"/>
       <c r="K27" s="72"/>
       <c r="L27" s="72"/>
       <c r="M27" s="72"/>
       <c r="N27" s="72"/>
       <c r="O27" s="72"/>
       <c r="P27" s="72"/>
       <c r="Q27" s="72"/>
       <c r="R27" s="72"/>
       <c r="S27" s="72"/>
       <c r="T27" s="72"/>
       <c r="U27" s="72"/>
       <c r="V27" s="72"/>
       <c r="W27" s="12"/>
       <c r="X27" s="12"/>
       <c r="Y27" s="12"/>
       <c r="Z27" s="12"/>
       <c r="AA27" s="12"/>
@@ -6194,51 +6333,51 @@
       <c r="DD27" s="3"/>
       <c r="DE27" s="3"/>
       <c r="DF27" s="3"/>
       <c r="DG27" s="3"/>
       <c r="DH27" s="3"/>
       <c r="DI27" s="3"/>
       <c r="DJ27" s="3"/>
       <c r="DK27" s="3"/>
       <c r="DL27" s="3"/>
       <c r="DM27" s="3"/>
       <c r="DN27" s="3"/>
       <c r="DO27" s="3"/>
       <c r="DP27" s="3"/>
       <c r="DQ27" s="3"/>
       <c r="DR27" s="3"/>
       <c r="DS27" s="3"/>
       <c r="DT27" s="3"/>
       <c r="DU27" s="3"/>
       <c r="DV27" s="3"/>
       <c r="DW27" s="3"/>
       <c r="DX27" s="3"/>
       <c r="DY27" s="3"/>
       <c r="DZ27" s="3"/>
       <c r="EA27" s="3"/>
     </row>
-    <row r="28" spans="1:131" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:131" ht="12.75" customHeight="1" thickTop="1">
       <c r="A28" s="70"/>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="13"/>
       <c r="W28" s="13"/>
       <c r="X28" s="13"/>
       <c r="Y28" s="13"/>
       <c r="Z28" s="13"/>
       <c r="AA28" s="13"/>
       <c r="AB28" s="13"/>
       <c r="AC28" s="13"/>
       <c r="AD28" s="13"/>
       <c r="AE28" s="13"/>
       <c r="AF28" s="13"/>
       <c r="AG28" s="13"/>
       <c r="AH28" s="13"/>
       <c r="AI28" s="13"/>
       <c r="AJ28" s="13"/>
       <c r="AK28" s="13"/>
       <c r="AL28" s="13"/>
       <c r="AM28" s="13"/>
       <c r="AN28" s="13"/>
       <c r="AO28" s="13"/>
       <c r="AP28" s="13"/>
       <c r="AQ28" s="13"/>
@@ -6309,83 +6448,83 @@
       <c r="DD28" s="3"/>
       <c r="DE28" s="3"/>
       <c r="DF28" s="3"/>
       <c r="DG28" s="3"/>
       <c r="DH28" s="3"/>
       <c r="DI28" s="3"/>
       <c r="DJ28" s="3"/>
       <c r="DK28" s="3"/>
       <c r="DL28" s="3"/>
       <c r="DM28" s="3"/>
       <c r="DN28" s="3"/>
       <c r="DO28" s="3"/>
       <c r="DP28" s="3"/>
       <c r="DQ28" s="3"/>
       <c r="DR28" s="3"/>
       <c r="DS28" s="3"/>
       <c r="DT28" s="3"/>
       <c r="DU28" s="3"/>
       <c r="DV28" s="3"/>
       <c r="DW28" s="3"/>
       <c r="DX28" s="3"/>
       <c r="DY28" s="3"/>
       <c r="DZ28" s="3"/>
       <c r="EA28" s="3"/>
     </row>
-    <row r="29" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:131" ht="15" customHeight="1">
       <c r="A29" s="66"/>
       <c r="C29" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="AB29" s="241">
+      <c r="AB29" s="242">
         <f>+'Travel Breakdown pg 1'!D1</f>
         <v>0</v>
       </c>
-      <c r="AC29" s="241"/>
-[...22 lines deleted...]
-      <c r="AZ29" s="241"/>
+      <c r="AC29" s="242"/>
+      <c r="AD29" s="242"/>
+      <c r="AE29" s="242"/>
+      <c r="AF29" s="242"/>
+      <c r="AG29" s="242"/>
+      <c r="AH29" s="242"/>
+      <c r="AI29" s="242"/>
+      <c r="AJ29" s="242"/>
+      <c r="AK29" s="242"/>
+      <c r="AL29" s="242"/>
+      <c r="AM29" s="242"/>
+      <c r="AN29" s="242"/>
+      <c r="AO29" s="242"/>
+      <c r="AP29" s="242"/>
+      <c r="AQ29" s="242"/>
+      <c r="AR29" s="242"/>
+      <c r="AS29" s="242"/>
+      <c r="AT29" s="242"/>
+      <c r="AU29" s="242"/>
+      <c r="AV29" s="242"/>
+      <c r="AW29" s="242"/>
+      <c r="AX29" s="242"/>
+      <c r="AY29" s="242"/>
+      <c r="AZ29" s="242"/>
       <c r="BA29" s="67"/>
       <c r="BB29" s="3"/>
       <c r="BC29" s="3"/>
       <c r="BD29" s="3"/>
       <c r="BE29" s="3"/>
       <c r="BF29" s="3"/>
       <c r="BG29" s="3"/>
       <c r="BH29" s="3"/>
       <c r="BI29" s="3"/>
       <c r="BJ29" s="3"/>
       <c r="BK29" s="3"/>
       <c r="BL29" s="3"/>
       <c r="BM29" s="3"/>
       <c r="BN29" s="3"/>
       <c r="BO29" s="3"/>
       <c r="BP29" s="3"/>
       <c r="BQ29" s="3"/>
       <c r="BR29" s="3"/>
       <c r="BS29" s="3"/>
       <c r="BT29" s="3"/>
       <c r="BU29" s="3"/>
       <c r="BV29" s="3"/>
       <c r="BW29" s="3"/>
       <c r="BX29" s="3"/>
       <c r="BY29" s="3"/>
@@ -6422,77 +6561,77 @@
       <c r="DD29" s="3"/>
       <c r="DE29" s="3"/>
       <c r="DF29" s="3"/>
       <c r="DG29" s="3"/>
       <c r="DH29" s="3"/>
       <c r="DI29" s="3"/>
       <c r="DJ29" s="3"/>
       <c r="DK29" s="3"/>
       <c r="DL29" s="3"/>
       <c r="DM29" s="3"/>
       <c r="DN29" s="3"/>
       <c r="DO29" s="3"/>
       <c r="DP29" s="3"/>
       <c r="DQ29" s="3"/>
       <c r="DR29" s="3"/>
       <c r="DS29" s="3"/>
       <c r="DT29" s="3"/>
       <c r="DU29" s="3"/>
       <c r="DV29" s="3"/>
       <c r="DW29" s="3"/>
       <c r="DX29" s="3"/>
       <c r="DY29" s="3"/>
       <c r="DZ29" s="3"/>
       <c r="EA29" s="3"/>
     </row>
-    <row r="30" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:131" ht="15" customHeight="1">
       <c r="A30" s="66"/>
-      <c r="C30" s="241">
+      <c r="C30" s="242">
         <f>+'Travel Breakdown pg 1'!C3</f>
         <v>0</v>
       </c>
-      <c r="D30" s="241"/>
-[...19 lines deleted...]
-      <c r="X30" s="241"/>
+      <c r="D30" s="242"/>
+      <c r="E30" s="242"/>
+      <c r="F30" s="242"/>
+      <c r="G30" s="242"/>
+      <c r="H30" s="242"/>
+      <c r="I30" s="242"/>
+      <c r="J30" s="242"/>
+      <c r="K30" s="242"/>
+      <c r="L30" s="242"/>
+      <c r="M30" s="242"/>
+      <c r="N30" s="242"/>
+      <c r="O30" s="242"/>
+      <c r="P30" s="242"/>
+      <c r="Q30" s="242"/>
+      <c r="R30" s="242"/>
+      <c r="S30" s="242"/>
+      <c r="T30" s="242"/>
+      <c r="U30" s="242"/>
+      <c r="V30" s="242"/>
+      <c r="W30" s="242"/>
+      <c r="X30" s="242"/>
       <c r="AB30" s="53"/>
       <c r="AC30" s="8"/>
       <c r="AD30" s="8"/>
       <c r="AE30" s="8"/>
       <c r="AF30" s="8"/>
       <c r="AG30" s="8"/>
       <c r="AH30" s="8"/>
       <c r="AI30" s="8"/>
       <c r="AJ30" s="8"/>
       <c r="AK30" s="8"/>
       <c r="AL30" s="40" t="s">
         <v>39</v>
       </c>
       <c r="AM30" s="38"/>
       <c r="AN30" s="8"/>
       <c r="AO30" s="8"/>
       <c r="AP30" s="8"/>
       <c r="AQ30" s="8"/>
       <c r="AR30" s="8"/>
       <c r="AS30" s="8"/>
       <c r="AT30" s="8"/>
       <c r="AU30" s="8"/>
       <c r="AV30" s="8"/>
       <c r="AW30" s="8"/>
       <c r="AX30" s="8"/>
@@ -6556,105 +6695,105 @@
       <c r="DD30" s="3"/>
       <c r="DE30" s="3"/>
       <c r="DF30" s="3"/>
       <c r="DG30" s="3"/>
       <c r="DH30" s="3"/>
       <c r="DI30" s="3"/>
       <c r="DJ30" s="3"/>
       <c r="DK30" s="3"/>
       <c r="DL30" s="3"/>
       <c r="DM30" s="3"/>
       <c r="DN30" s="3"/>
       <c r="DO30" s="3"/>
       <c r="DP30" s="3"/>
       <c r="DQ30" s="3"/>
       <c r="DR30" s="3"/>
       <c r="DS30" s="3"/>
       <c r="DT30" s="3"/>
       <c r="DU30" s="3"/>
       <c r="DV30" s="3"/>
       <c r="DW30" s="3"/>
       <c r="DX30" s="3"/>
       <c r="DY30" s="3"/>
       <c r="DZ30" s="3"/>
       <c r="EA30" s="3"/>
     </row>
-    <row r="31" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:131" ht="15" customHeight="1">
       <c r="A31" s="66"/>
-      <c r="C31" s="240">
+      <c r="C31" s="241">
         <f>+'Travel Breakdown pg 1'!C4</f>
         <v>0</v>
       </c>
-      <c r="D31" s="240"/>
-[...20 lines deleted...]
-      <c r="AB31" s="241">
+      <c r="D31" s="241"/>
+      <c r="E31" s="241"/>
+      <c r="F31" s="241"/>
+      <c r="G31" s="241"/>
+      <c r="H31" s="241"/>
+      <c r="I31" s="241"/>
+      <c r="J31" s="241"/>
+      <c r="K31" s="241"/>
+      <c r="L31" s="241"/>
+      <c r="M31" s="241"/>
+      <c r="N31" s="241"/>
+      <c r="O31" s="241"/>
+      <c r="P31" s="241"/>
+      <c r="Q31" s="241"/>
+      <c r="R31" s="241"/>
+      <c r="S31" s="241"/>
+      <c r="T31" s="241"/>
+      <c r="U31" s="241"/>
+      <c r="V31" s="241"/>
+      <c r="W31" s="241"/>
+      <c r="X31" s="241"/>
+      <c r="AB31" s="242">
         <f>+'Travel Breakdown pg 1'!H1</f>
         <v>0</v>
       </c>
-      <c r="AC31" s="241"/>
-[...22 lines deleted...]
-      <c r="AZ31" s="241"/>
+      <c r="AC31" s="242"/>
+      <c r="AD31" s="242"/>
+      <c r="AE31" s="242"/>
+      <c r="AF31" s="242"/>
+      <c r="AG31" s="242"/>
+      <c r="AH31" s="242"/>
+      <c r="AI31" s="242"/>
+      <c r="AJ31" s="242"/>
+      <c r="AK31" s="242"/>
+      <c r="AL31" s="242"/>
+      <c r="AM31" s="242"/>
+      <c r="AN31" s="242"/>
+      <c r="AO31" s="242"/>
+      <c r="AP31" s="242"/>
+      <c r="AQ31" s="242"/>
+      <c r="AR31" s="242"/>
+      <c r="AS31" s="242"/>
+      <c r="AT31" s="242"/>
+      <c r="AU31" s="242"/>
+      <c r="AV31" s="242"/>
+      <c r="AW31" s="242"/>
+      <c r="AX31" s="242"/>
+      <c r="AY31" s="242"/>
+      <c r="AZ31" s="242"/>
       <c r="BA31" s="67"/>
       <c r="BB31" s="3"/>
       <c r="BC31" s="3"/>
       <c r="BD31" s="3"/>
       <c r="BE31" s="3"/>
       <c r="BF31" s="3"/>
       <c r="BG31" s="3"/>
       <c r="BH31" s="3"/>
       <c r="BI31" s="3"/>
       <c r="BJ31" s="3"/>
       <c r="BK31" s="3"/>
       <c r="BL31" s="3"/>
       <c r="BM31" s="3"/>
       <c r="BN31" s="3"/>
       <c r="BO31" s="3"/>
       <c r="BP31" s="3"/>
       <c r="BQ31" s="3"/>
       <c r="BR31" s="3"/>
       <c r="BS31" s="3"/>
       <c r="BT31" s="3"/>
       <c r="BU31" s="3"/>
       <c r="BV31" s="3"/>
       <c r="BW31" s="3"/>
       <c r="BX31" s="3"/>
       <c r="BY31" s="3"/>
@@ -6691,77 +6830,77 @@
       <c r="DD31" s="3"/>
       <c r="DE31" s="3"/>
       <c r="DF31" s="3"/>
       <c r="DG31" s="3"/>
       <c r="DH31" s="3"/>
       <c r="DI31" s="3"/>
       <c r="DJ31" s="3"/>
       <c r="DK31" s="3"/>
       <c r="DL31" s="3"/>
       <c r="DM31" s="3"/>
       <c r="DN31" s="3"/>
       <c r="DO31" s="3"/>
       <c r="DP31" s="3"/>
       <c r="DQ31" s="3"/>
       <c r="DR31" s="3"/>
       <c r="DS31" s="3"/>
       <c r="DT31" s="3"/>
       <c r="DU31" s="3"/>
       <c r="DV31" s="3"/>
       <c r="DW31" s="3"/>
       <c r="DX31" s="3"/>
       <c r="DY31" s="3"/>
       <c r="DZ31" s="3"/>
       <c r="EA31" s="3"/>
     </row>
-    <row r="32" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:131" ht="15" customHeight="1">
       <c r="A32" s="66"/>
-      <c r="C32" s="240">
+      <c r="C32" s="241">
         <f>+'Travel Breakdown pg 1'!C5</f>
         <v>0</v>
       </c>
-      <c r="D32" s="240"/>
-[...19 lines deleted...]
-      <c r="X32" s="240"/>
+      <c r="D32" s="241"/>
+      <c r="E32" s="241"/>
+      <c r="F32" s="241"/>
+      <c r="G32" s="241"/>
+      <c r="H32" s="241"/>
+      <c r="I32" s="241"/>
+      <c r="J32" s="241"/>
+      <c r="K32" s="241"/>
+      <c r="L32" s="241"/>
+      <c r="M32" s="241"/>
+      <c r="N32" s="241"/>
+      <c r="O32" s="241"/>
+      <c r="P32" s="241"/>
+      <c r="Q32" s="241"/>
+      <c r="R32" s="241"/>
+      <c r="S32" s="241"/>
+      <c r="T32" s="241"/>
+      <c r="U32" s="241"/>
+      <c r="V32" s="241"/>
+      <c r="W32" s="241"/>
+      <c r="X32" s="241"/>
       <c r="AB32" s="62"/>
       <c r="AC32" s="8"/>
       <c r="AD32" s="8"/>
       <c r="AE32" s="8"/>
       <c r="AF32" s="8"/>
       <c r="AG32" s="8"/>
       <c r="AH32" s="8"/>
       <c r="AI32" s="8"/>
       <c r="AJ32" s="8"/>
       <c r="AK32" s="8"/>
       <c r="AL32" s="14" t="s">
         <v>40</v>
       </c>
       <c r="AM32" s="8"/>
       <c r="AN32" s="8"/>
       <c r="AO32" s="8"/>
       <c r="AP32" s="8"/>
       <c r="AQ32" s="8"/>
       <c r="AR32" s="8"/>
       <c r="AS32" s="8"/>
       <c r="AT32" s="8"/>
       <c r="AU32" s="8"/>
       <c r="AV32" s="8"/>
       <c r="AW32" s="8"/>
       <c r="AX32" s="8"/>
@@ -6825,97 +6964,97 @@
       <c r="DD32" s="3"/>
       <c r="DE32" s="3"/>
       <c r="DF32" s="3"/>
       <c r="DG32" s="3"/>
       <c r="DH32" s="3"/>
       <c r="DI32" s="3"/>
       <c r="DJ32" s="3"/>
       <c r="DK32" s="3"/>
       <c r="DL32" s="3"/>
       <c r="DM32" s="3"/>
       <c r="DN32" s="3"/>
       <c r="DO32" s="3"/>
       <c r="DP32" s="3"/>
       <c r="DQ32" s="3"/>
       <c r="DR32" s="3"/>
       <c r="DS32" s="3"/>
       <c r="DT32" s="3"/>
       <c r="DU32" s="3"/>
       <c r="DV32" s="3"/>
       <c r="DW32" s="3"/>
       <c r="DX32" s="3"/>
       <c r="DY32" s="3"/>
       <c r="DZ32" s="3"/>
       <c r="EA32" s="3"/>
     </row>
-    <row r="33" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:131" ht="15" customHeight="1">
       <c r="A33" s="66"/>
-      <c r="C33" s="240">
+      <c r="C33" s="241">
         <f>+'Travel Breakdown pg 1'!C6</f>
         <v>0</v>
       </c>
-      <c r="D33" s="240"/>
-[...19 lines deleted...]
-      <c r="X33" s="240"/>
+      <c r="D33" s="241"/>
+      <c r="E33" s="241"/>
+      <c r="F33" s="241"/>
+      <c r="G33" s="241"/>
+      <c r="H33" s="241"/>
+      <c r="I33" s="241"/>
+      <c r="J33" s="241"/>
+      <c r="K33" s="241"/>
+      <c r="L33" s="241"/>
+      <c r="M33" s="241"/>
+      <c r="N33" s="241"/>
+      <c r="O33" s="241"/>
+      <c r="P33" s="241"/>
+      <c r="Q33" s="241"/>
+      <c r="R33" s="241"/>
+      <c r="S33" s="241"/>
+      <c r="T33" s="241"/>
+      <c r="U33" s="241"/>
+      <c r="V33" s="241"/>
+      <c r="W33" s="241"/>
+      <c r="X33" s="241"/>
       <c r="AB33" s="5" t="s">
         <v>41</v>
       </c>
       <c r="AH33" s="116" t="s">
         <v>42</v>
       </c>
-      <c r="AM33" s="239"/>
-[...12 lines deleted...]
-      <c r="AZ33" s="239"/>
+      <c r="AM33" s="240"/>
+      <c r="AN33" s="240"/>
+      <c r="AO33" s="240"/>
+      <c r="AP33" s="240"/>
+      <c r="AQ33" s="240"/>
+      <c r="AR33" s="240"/>
+      <c r="AS33" s="240"/>
+      <c r="AT33" s="240"/>
+      <c r="AU33" s="240"/>
+      <c r="AV33" s="240"/>
+      <c r="AW33" s="240"/>
+      <c r="AX33" s="240"/>
+      <c r="AY33" s="240"/>
+      <c r="AZ33" s="240"/>
       <c r="BA33" s="67"/>
       <c r="BB33" s="3"/>
       <c r="BC33" s="3"/>
       <c r="BD33" s="3"/>
       <c r="BE33" s="3"/>
       <c r="BF33" s="3"/>
       <c r="BG33" s="3"/>
       <c r="BH33" s="3"/>
       <c r="BI33" s="3"/>
       <c r="BJ33" s="3"/>
       <c r="BK33" s="3"/>
       <c r="BL33" s="3"/>
       <c r="BM33" s="3"/>
       <c r="BN33" s="3"/>
       <c r="BO33" s="3"/>
       <c r="BP33" s="3"/>
       <c r="BQ33" s="3"/>
       <c r="BR33" s="3"/>
       <c r="BS33" s="3"/>
       <c r="BT33" s="3"/>
       <c r="BU33" s="3"/>
       <c r="BV33" s="3"/>
       <c r="BW33" s="3"/>
       <c r="BX33" s="3"/>
       <c r="BY33" s="3"/>
@@ -6952,100 +7091,100 @@
       <c r="DD33" s="3"/>
       <c r="DE33" s="3"/>
       <c r="DF33" s="3"/>
       <c r="DG33" s="3"/>
       <c r="DH33" s="3"/>
       <c r="DI33" s="3"/>
       <c r="DJ33" s="3"/>
       <c r="DK33" s="3"/>
       <c r="DL33" s="3"/>
       <c r="DM33" s="3"/>
       <c r="DN33" s="3"/>
       <c r="DO33" s="3"/>
       <c r="DP33" s="3"/>
       <c r="DQ33" s="3"/>
       <c r="DR33" s="3"/>
       <c r="DS33" s="3"/>
       <c r="DT33" s="3"/>
       <c r="DU33" s="3"/>
       <c r="DV33" s="3"/>
       <c r="DW33" s="3"/>
       <c r="DX33" s="3"/>
       <c r="DY33" s="3"/>
       <c r="DZ33" s="3"/>
       <c r="EA33" s="3"/>
     </row>
-    <row r="34" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:131" ht="15" customHeight="1">
       <c r="A34" s="66"/>
-      <c r="C34" s="240">
+      <c r="C34" s="241">
         <f>+'Travel Breakdown pg 1'!C7</f>
         <v>0</v>
       </c>
-      <c r="D34" s="240"/>
-[...19 lines deleted...]
-      <c r="X34" s="240"/>
+      <c r="D34" s="241"/>
+      <c r="E34" s="241"/>
+      <c r="F34" s="241"/>
+      <c r="G34" s="241"/>
+      <c r="H34" s="241"/>
+      <c r="I34" s="241"/>
+      <c r="J34" s="241"/>
+      <c r="K34" s="241"/>
+      <c r="L34" s="241"/>
+      <c r="M34" s="241"/>
+      <c r="N34" s="241"/>
+      <c r="O34" s="241"/>
+      <c r="P34" s="241"/>
+      <c r="Q34" s="241"/>
+      <c r="R34" s="241"/>
+      <c r="S34" s="241"/>
+      <c r="T34" s="241"/>
+      <c r="U34" s="241"/>
+      <c r="V34" s="241"/>
+      <c r="W34" s="241"/>
+      <c r="X34" s="241"/>
       <c r="AB34" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="AL34" s="249">
+      <c r="AL34" s="250">
         <f>'Travel Breakdown pg 1'!G6</f>
         <v>0</v>
       </c>
-      <c r="AM34" s="250"/>
-[...3 lines deleted...]
-      <c r="AQ34" s="250"/>
+      <c r="AM34" s="251"/>
+      <c r="AN34" s="251"/>
+      <c r="AO34" s="251"/>
+      <c r="AP34" s="251"/>
+      <c r="AQ34" s="251"/>
       <c r="AR34" s="164"/>
-      <c r="AT34" s="208">
+      <c r="AT34" s="209">
         <f>'Travel Breakdown pg 2'!G6</f>
         <v>0</v>
       </c>
-      <c r="AU34" s="209"/>
-[...4 lines deleted...]
-      <c r="AZ34" s="209"/>
+      <c r="AU34" s="210"/>
+      <c r="AV34" s="210"/>
+      <c r="AW34" s="210"/>
+      <c r="AX34" s="210"/>
+      <c r="AY34" s="210"/>
+      <c r="AZ34" s="210"/>
       <c r="BA34" s="67"/>
       <c r="BB34" s="3"/>
       <c r="BC34" s="3"/>
       <c r="BD34" s="3"/>
       <c r="BE34" s="3"/>
       <c r="BF34" s="3"/>
       <c r="BG34" s="3"/>
       <c r="BH34" s="3"/>
       <c r="BI34" s="3"/>
       <c r="BJ34" s="3"/>
       <c r="BK34" s="3"/>
       <c r="BL34" s="3"/>
       <c r="BM34" s="3"/>
       <c r="BN34" s="3"/>
       <c r="BO34" s="3"/>
       <c r="BP34" s="3"/>
       <c r="BQ34" s="3"/>
       <c r="BR34" s="3"/>
       <c r="BS34" s="3"/>
       <c r="BT34" s="3"/>
       <c r="BU34" s="3"/>
       <c r="BV34" s="3"/>
       <c r="BW34" s="3"/>
       <c r="BX34" s="3"/>
       <c r="BY34" s="3"/>
@@ -7082,71 +7221,71 @@
       <c r="DD34" s="3"/>
       <c r="DE34" s="3"/>
       <c r="DF34" s="3"/>
       <c r="DG34" s="3"/>
       <c r="DH34" s="3"/>
       <c r="DI34" s="3"/>
       <c r="DJ34" s="3"/>
       <c r="DK34" s="3"/>
       <c r="DL34" s="3"/>
       <c r="DM34" s="3"/>
       <c r="DN34" s="3"/>
       <c r="DO34" s="3"/>
       <c r="DP34" s="3"/>
       <c r="DQ34" s="3"/>
       <c r="DR34" s="3"/>
       <c r="DS34" s="3"/>
       <c r="DT34" s="3"/>
       <c r="DU34" s="3"/>
       <c r="DV34" s="3"/>
       <c r="DW34" s="3"/>
       <c r="DX34" s="3"/>
       <c r="DY34" s="3"/>
       <c r="DZ34" s="3"/>
       <c r="EA34" s="3"/>
     </row>
-    <row r="35" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:131" ht="15" customHeight="1">
       <c r="A35" s="66"/>
-      <c r="AL35" s="251">
+      <c r="AL35" s="252">
         <f>'Travel Breakdown pg 3'!G6</f>
         <v>0</v>
       </c>
-      <c r="AM35" s="251"/>
-[...4 lines deleted...]
-      <c r="AT35" s="208">
+      <c r="AM35" s="252"/>
+      <c r="AN35" s="252"/>
+      <c r="AO35" s="252"/>
+      <c r="AP35" s="252"/>
+      <c r="AQ35" s="252"/>
+      <c r="AT35" s="209">
         <f>'Travel Breakdown pg 4'!G6</f>
         <v>0</v>
       </c>
-      <c r="AU35" s="209"/>
-[...4 lines deleted...]
-      <c r="AZ35" s="209"/>
+      <c r="AU35" s="210"/>
+      <c r="AV35" s="210"/>
+      <c r="AW35" s="210"/>
+      <c r="AX35" s="210"/>
+      <c r="AY35" s="210"/>
+      <c r="AZ35" s="210"/>
       <c r="BA35" s="67"/>
       <c r="BB35" s="3"/>
       <c r="BC35" s="3"/>
       <c r="BD35" s="3"/>
       <c r="BE35" s="3"/>
       <c r="BF35" s="3"/>
       <c r="BG35" s="3"/>
       <c r="BH35" s="3"/>
       <c r="BI35" s="3"/>
       <c r="BJ35" s="3"/>
       <c r="BK35" s="3"/>
       <c r="BL35" s="3"/>
       <c r="BM35" s="3"/>
       <c r="BN35" s="3"/>
       <c r="BO35" s="3"/>
       <c r="BP35" s="3"/>
       <c r="BQ35" s="3"/>
       <c r="BR35" s="3"/>
       <c r="BS35" s="3"/>
       <c r="BT35" s="3"/>
       <c r="BU35" s="3"/>
       <c r="BV35" s="3"/>
       <c r="BW35" s="3"/>
       <c r="BX35" s="3"/>
       <c r="BY35" s="3"/>
@@ -7183,87 +7322,87 @@
       <c r="DD35" s="3"/>
       <c r="DE35" s="3"/>
       <c r="DF35" s="3"/>
       <c r="DG35" s="3"/>
       <c r="DH35" s="3"/>
       <c r="DI35" s="3"/>
       <c r="DJ35" s="3"/>
       <c r="DK35" s="3"/>
       <c r="DL35" s="3"/>
       <c r="DM35" s="3"/>
       <c r="DN35" s="3"/>
       <c r="DO35" s="3"/>
       <c r="DP35" s="3"/>
       <c r="DQ35" s="3"/>
       <c r="DR35" s="3"/>
       <c r="DS35" s="3"/>
       <c r="DT35" s="3"/>
       <c r="DU35" s="3"/>
       <c r="DV35" s="3"/>
       <c r="DW35" s="3"/>
       <c r="DX35" s="3"/>
       <c r="DY35" s="3"/>
       <c r="DZ35" s="3"/>
       <c r="EA35" s="3"/>
     </row>
-    <row r="36" spans="1:131" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:131" ht="16.5" customHeight="1">
       <c r="A36" s="66"/>
       <c r="C36" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="J36" s="218">
+      <c r="J36" s="219">
         <f>+'Travel Breakdown pg 1'!G4</f>
         <v>0</v>
       </c>
-      <c r="K36" s="218"/>
-[...12 lines deleted...]
-      <c r="X36" s="218"/>
+      <c r="K36" s="219"/>
+      <c r="L36" s="219"/>
+      <c r="M36" s="219"/>
+      <c r="N36" s="219"/>
+      <c r="O36" s="219"/>
+      <c r="P36" s="219"/>
+      <c r="Q36" s="219"/>
+      <c r="R36" s="219"/>
+      <c r="S36" s="219"/>
+      <c r="T36" s="219"/>
+      <c r="U36" s="219"/>
+      <c r="V36" s="219"/>
+      <c r="W36" s="219"/>
+      <c r="X36" s="219"/>
       <c r="AL36" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="AS36" s="215">
+      <c r="AS36" s="216">
         <f>'Travel Breakdown pg 1'!M27+'Travel Breakdown pg 2'!M27+'Travel Breakdown pg 3'!M27+'Travel Breakdown pg 4'!M27</f>
         <v>0</v>
       </c>
-      <c r="AT36" s="216"/>
-[...5 lines deleted...]
-      <c r="AZ36" s="216"/>
+      <c r="AT36" s="217"/>
+      <c r="AU36" s="217"/>
+      <c r="AV36" s="217"/>
+      <c r="AW36" s="217"/>
+      <c r="AX36" s="217"/>
+      <c r="AY36" s="217"/>
+      <c r="AZ36" s="217"/>
       <c r="BA36" s="67"/>
       <c r="BB36" s="3"/>
       <c r="BC36" s="3"/>
       <c r="BD36" s="3"/>
       <c r="BE36" s="3"/>
       <c r="BF36" s="3"/>
       <c r="BG36" s="3"/>
       <c r="BH36" s="3"/>
       <c r="BI36" s="3"/>
       <c r="BJ36" s="3"/>
       <c r="BK36" s="3"/>
       <c r="BL36" s="3"/>
       <c r="BM36" s="3"/>
       <c r="BN36" s="3"/>
       <c r="BO36" s="3"/>
       <c r="BP36" s="3"/>
       <c r="BQ36" s="3"/>
       <c r="BR36" s="3"/>
       <c r="BS36" s="3"/>
       <c r="BT36" s="3"/>
       <c r="BU36" s="3"/>
       <c r="BV36" s="3"/>
       <c r="BW36" s="3"/>
       <c r="BX36" s="3"/>
       <c r="BY36" s="3"/>
@@ -7300,66 +7439,66 @@
       <c r="DD36" s="3"/>
       <c r="DE36" s="3"/>
       <c r="DF36" s="3"/>
       <c r="DG36" s="3"/>
       <c r="DH36" s="3"/>
       <c r="DI36" s="3"/>
       <c r="DJ36" s="3"/>
       <c r="DK36" s="3"/>
       <c r="DL36" s="3"/>
       <c r="DM36" s="3"/>
       <c r="DN36" s="3"/>
       <c r="DO36" s="3"/>
       <c r="DP36" s="3"/>
       <c r="DQ36" s="3"/>
       <c r="DR36" s="3"/>
       <c r="DS36" s="3"/>
       <c r="DT36" s="3"/>
       <c r="DU36" s="3"/>
       <c r="DV36" s="3"/>
       <c r="DW36" s="3"/>
       <c r="DX36" s="3"/>
       <c r="DY36" s="3"/>
       <c r="DZ36" s="3"/>
       <c r="EA36" s="3"/>
     </row>
-    <row r="37" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:131" ht="15" customHeight="1">
       <c r="A37" s="66"/>
       <c r="AL37" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="AS37" s="215">
+      <c r="AS37" s="216">
         <f>'Travel Breakdown pg 1'!M61+'Travel Breakdown pg 2'!M61+'Travel Breakdown pg 3'!M61+'Travel Breakdown pg 4'!M61</f>
         <v>0</v>
       </c>
-      <c r="AT37" s="216"/>
-[...5 lines deleted...]
-      <c r="AZ37" s="216"/>
+      <c r="AT37" s="217"/>
+      <c r="AU37" s="217"/>
+      <c r="AV37" s="217"/>
+      <c r="AW37" s="217"/>
+      <c r="AX37" s="217"/>
+      <c r="AY37" s="217"/>
+      <c r="AZ37" s="217"/>
       <c r="BA37" s="67"/>
       <c r="BB37" s="3"/>
       <c r="BC37" s="3"/>
       <c r="BD37" s="3"/>
       <c r="BE37" s="3"/>
       <c r="BF37" s="3"/>
       <c r="BG37" s="3"/>
       <c r="BH37" s="3"/>
       <c r="BI37" s="3"/>
       <c r="BJ37" s="3"/>
       <c r="BK37" s="3"/>
       <c r="BL37" s="3"/>
       <c r="BM37" s="3"/>
       <c r="BN37" s="3"/>
       <c r="BO37" s="3"/>
       <c r="BP37" s="3"/>
       <c r="BQ37" s="3"/>
       <c r="BR37" s="3"/>
       <c r="BS37" s="3"/>
       <c r="BT37" s="3"/>
       <c r="BU37" s="3"/>
       <c r="BV37" s="3"/>
       <c r="BW37" s="3"/>
       <c r="BX37" s="3"/>
       <c r="BY37" s="3"/>
@@ -7396,106 +7535,106 @@
       <c r="DD37" s="3"/>
       <c r="DE37" s="3"/>
       <c r="DF37" s="3"/>
       <c r="DG37" s="3"/>
       <c r="DH37" s="3"/>
       <c r="DI37" s="3"/>
       <c r="DJ37" s="3"/>
       <c r="DK37" s="3"/>
       <c r="DL37" s="3"/>
       <c r="DM37" s="3"/>
       <c r="DN37" s="3"/>
       <c r="DO37" s="3"/>
       <c r="DP37" s="3"/>
       <c r="DQ37" s="3"/>
       <c r="DR37" s="3"/>
       <c r="DS37" s="3"/>
       <c r="DT37" s="3"/>
       <c r="DU37" s="3"/>
       <c r="DV37" s="3"/>
       <c r="DW37" s="3"/>
       <c r="DX37" s="3"/>
       <c r="DY37" s="3"/>
       <c r="DZ37" s="3"/>
       <c r="EA37" s="3"/>
     </row>
-    <row r="38" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:131" ht="15" customHeight="1">
       <c r="A38" s="66"/>
       <c r="C38" s="5" t="s">
         <v>47</v>
       </c>
       <c r="H38" s="144"/>
       <c r="I38" s="145"/>
-      <c r="J38" s="257">
+      <c r="J38" s="258">
         <f>+'Travel Breakdown pg 1'!G3</f>
         <v>0</v>
       </c>
-      <c r="K38" s="257"/>
-[...4 lines deleted...]
-      <c r="P38" s="257"/>
+      <c r="K38" s="258"/>
+      <c r="L38" s="258"/>
+      <c r="M38" s="258"/>
+      <c r="N38" s="258"/>
+      <c r="O38" s="258"/>
+      <c r="P38" s="258"/>
       <c r="Q38" s="61" t="s">
         <v>48</v>
       </c>
-      <c r="R38" s="255">
+      <c r="R38" s="256">
         <f>+'Travel Breakdown pg 1'!J3</f>
         <v>0</v>
       </c>
-      <c r="S38" s="256"/>
-[...5 lines deleted...]
-      <c r="AB38" s="203" t="s">
+      <c r="S38" s="257"/>
+      <c r="T38" s="257"/>
+      <c r="U38" s="257"/>
+      <c r="V38" s="257"/>
+      <c r="W38" s="257"/>
+      <c r="X38" s="257"/>
+      <c r="AB38" s="204" t="s">
         <v>49</v>
       </c>
-      <c r="AC38" s="214"/>
-[...3 lines deleted...]
-      <c r="AG38" s="214"/>
+      <c r="AC38" s="215"/>
+      <c r="AD38" s="215"/>
+      <c r="AE38" s="215"/>
+      <c r="AF38" s="215"/>
+      <c r="AG38" s="215"/>
       <c r="AH38" s="28"/>
       <c r="AI38" s="28"/>
       <c r="AJ38" s="8"/>
       <c r="AK38" s="15"/>
       <c r="AL38" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="AS38" s="215">
+      <c r="AS38" s="216">
         <f>'Travel Breakdown pg 1'!M23+'Travel Breakdown pg 2'!M23+'Travel Breakdown pg 3'!M23+'Travel Breakdown pg 4'!M23</f>
         <v>0</v>
       </c>
-      <c r="AT38" s="216"/>
-[...5 lines deleted...]
-      <c r="AZ38" s="216"/>
+      <c r="AT38" s="217"/>
+      <c r="AU38" s="217"/>
+      <c r="AV38" s="217"/>
+      <c r="AW38" s="217"/>
+      <c r="AX38" s="217"/>
+      <c r="AY38" s="217"/>
+      <c r="AZ38" s="217"/>
       <c r="BA38" s="67"/>
       <c r="BB38" s="3"/>
       <c r="BC38" s="3"/>
       <c r="BD38" s="3"/>
       <c r="BE38" s="3"/>
       <c r="BF38" s="3"/>
       <c r="BG38" s="3"/>
       <c r="BH38" s="3"/>
       <c r="BI38" s="3"/>
       <c r="BJ38" s="3"/>
       <c r="BK38" s="3"/>
       <c r="BL38" s="3"/>
       <c r="BM38" s="3"/>
       <c r="BN38" s="3"/>
       <c r="BO38" s="3"/>
       <c r="BP38" s="3"/>
       <c r="BQ38" s="3"/>
       <c r="BR38" s="3"/>
       <c r="BS38" s="3"/>
       <c r="BT38" s="3"/>
       <c r="BU38" s="3"/>
       <c r="BV38" s="3"/>
       <c r="BW38" s="3"/>
       <c r="BX38" s="3"/>
       <c r="BY38" s="3"/>
@@ -7532,95 +7671,95 @@
       <c r="DD38" s="3"/>
       <c r="DE38" s="3"/>
       <c r="DF38" s="3"/>
       <c r="DG38" s="3"/>
       <c r="DH38" s="3"/>
       <c r="DI38" s="3"/>
       <c r="DJ38" s="3"/>
       <c r="DK38" s="3"/>
       <c r="DL38" s="3"/>
       <c r="DM38" s="3"/>
       <c r="DN38" s="3"/>
       <c r="DO38" s="3"/>
       <c r="DP38" s="3"/>
       <c r="DQ38" s="3"/>
       <c r="DR38" s="3"/>
       <c r="DS38" s="3"/>
       <c r="DT38" s="3"/>
       <c r="DU38" s="3"/>
       <c r="DV38" s="3"/>
       <c r="DW38" s="3"/>
       <c r="DX38" s="3"/>
       <c r="DY38" s="3"/>
       <c r="DZ38" s="3"/>
       <c r="EA38" s="3"/>
     </row>
-    <row r="39" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:131" ht="15" customHeight="1">
       <c r="A39" s="66"/>
       <c r="H39" s="30"/>
       <c r="I39" s="29"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="29"/>
       <c r="N39" s="29"/>
       <c r="O39" s="29"/>
       <c r="P39" s="29"/>
       <c r="Q39" s="29"/>
       <c r="R39" s="20"/>
       <c r="S39" s="30"/>
       <c r="T39" s="30"/>
       <c r="U39" s="30"/>
       <c r="V39" s="30"/>
       <c r="W39" s="30"/>
       <c r="X39" s="30"/>
-      <c r="AB39" s="203" t="s">
+      <c r="AB39" s="204" t="s">
         <v>51</v>
       </c>
-      <c r="AC39" s="214"/>
-[...3 lines deleted...]
-      <c r="AG39" s="214"/>
+      <c r="AC39" s="215"/>
+      <c r="AD39" s="215"/>
+      <c r="AE39" s="215"/>
+      <c r="AF39" s="215"/>
+      <c r="AG39" s="215"/>
       <c r="AH39" s="28"/>
       <c r="AI39" s="28"/>
       <c r="AJ39" s="8"/>
       <c r="AK39" s="15"/>
       <c r="AL39" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="AS39" s="215">
+      <c r="AS39" s="216">
         <f>'Travel Breakdown pg 1'!M10+'Travel Breakdown pg 2'!M10+'Travel Breakdown pg 3'!M10+'Travel Breakdown pg 4'!M10</f>
         <v>0</v>
       </c>
-      <c r="AT39" s="216"/>
-[...5 lines deleted...]
-      <c r="AZ39" s="216"/>
+      <c r="AT39" s="217"/>
+      <c r="AU39" s="217"/>
+      <c r="AV39" s="217"/>
+      <c r="AW39" s="217"/>
+      <c r="AX39" s="217"/>
+      <c r="AY39" s="217"/>
+      <c r="AZ39" s="217"/>
       <c r="BA39" s="67"/>
       <c r="BB39" s="3"/>
       <c r="BC39" s="3"/>
       <c r="BD39" s="3"/>
       <c r="BE39" s="3"/>
       <c r="BF39" s="3"/>
       <c r="BG39" s="3"/>
       <c r="BH39" s="3"/>
       <c r="BI39" s="3"/>
       <c r="BJ39" s="3"/>
       <c r="BK39" s="3"/>
       <c r="BL39" s="3"/>
       <c r="BM39" s="3"/>
       <c r="BN39" s="3"/>
       <c r="BO39" s="3"/>
       <c r="BP39" s="3"/>
       <c r="BQ39" s="3"/>
       <c r="BR39" s="3"/>
       <c r="BS39" s="3"/>
       <c r="BT39" s="3"/>
       <c r="BU39" s="3"/>
       <c r="BV39" s="3"/>
       <c r="BW39" s="3"/>
       <c r="BX39" s="3"/>
       <c r="BY39" s="3"/>
@@ -7657,93 +7796,93 @@
       <c r="DD39" s="3"/>
       <c r="DE39" s="3"/>
       <c r="DF39" s="3"/>
       <c r="DG39" s="3"/>
       <c r="DH39" s="3"/>
       <c r="DI39" s="3"/>
       <c r="DJ39" s="3"/>
       <c r="DK39" s="3"/>
       <c r="DL39" s="3"/>
       <c r="DM39" s="3"/>
       <c r="DN39" s="3"/>
       <c r="DO39" s="3"/>
       <c r="DP39" s="3"/>
       <c r="DQ39" s="3"/>
       <c r="DR39" s="3"/>
       <c r="DS39" s="3"/>
       <c r="DT39" s="3"/>
       <c r="DU39" s="3"/>
       <c r="DV39" s="3"/>
       <c r="DW39" s="3"/>
       <c r="DX39" s="3"/>
       <c r="DY39" s="3"/>
       <c r="DZ39" s="3"/>
       <c r="EA39" s="3"/>
     </row>
-    <row r="40" spans="1:131" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:131" ht="27.6" customHeight="1">
       <c r="A40" s="66"/>
       <c r="C40" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="M40" s="247">
+      <c r="M40" s="248">
         <f>IF('Travel Breakdown pg 1'!B18="X",'Travel Breakdown pg 1'!C18,IF('Travel Breakdown pg 1'!B19="x",'Travel Breakdown pg 1'!C19,IF('Travel Breakdown pg 1'!B20="x",'Travel Breakdown pg 1'!C20,IF('Travel Breakdown pg 1'!B18="x",'Travel Breakdown pg 1'!B19,IF('Travel Breakdown pg 1'!B20="x",'Travel Breakdown pg 1'!B21,IF('Travel Breakdown pg 1'!B21="x",'Travel Breakdown pg 1'!C21,IF('Travel Breakdown pg 1'!B22="x",'Travel Breakdown pg 1'!C22,)))))))</f>
         <v>0</v>
       </c>
-      <c r="N40" s="247"/>
-[...9 lines deleted...]
-      <c r="X40" s="247"/>
+      <c r="N40" s="248"/>
+      <c r="O40" s="248"/>
+      <c r="P40" s="248"/>
+      <c r="Q40" s="248"/>
+      <c r="R40" s="248"/>
+      <c r="S40" s="248"/>
+      <c r="T40" s="248"/>
+      <c r="U40" s="248"/>
+      <c r="V40" s="248"/>
+      <c r="W40" s="248"/>
+      <c r="X40" s="248"/>
       <c r="AC40" s="8"/>
       <c r="AD40" s="8"/>
       <c r="AE40" s="8"/>
       <c r="AF40" s="8"/>
       <c r="AG40" s="8"/>
       <c r="AH40" s="8"/>
       <c r="AI40" s="8"/>
       <c r="AJ40" s="8"/>
       <c r="AK40" s="15"/>
       <c r="AL40" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="AS40" s="215">
+      <c r="AS40" s="216">
         <f>'Travel Breakdown pg 1'!M32+'Travel Breakdown pg 2'!M32+'Travel Breakdown pg 3'!M32+'Travel Breakdown pg 4'!M32</f>
         <v>0</v>
       </c>
-      <c r="AT40" s="216"/>
-[...5 lines deleted...]
-      <c r="AZ40" s="216"/>
+      <c r="AT40" s="217"/>
+      <c r="AU40" s="217"/>
+      <c r="AV40" s="217"/>
+      <c r="AW40" s="217"/>
+      <c r="AX40" s="217"/>
+      <c r="AY40" s="217"/>
+      <c r="AZ40" s="217"/>
       <c r="BA40" s="67"/>
       <c r="BB40" s="3"/>
       <c r="BC40" s="3"/>
       <c r="BD40" s="3"/>
       <c r="BE40" s="3"/>
       <c r="BF40" s="3"/>
       <c r="BG40" s="3"/>
       <c r="BH40" s="3"/>
       <c r="BI40" s="3"/>
       <c r="BJ40" s="3"/>
       <c r="BK40" s="3"/>
       <c r="BL40" s="3"/>
       <c r="BM40" s="3"/>
       <c r="BN40" s="3"/>
       <c r="BO40" s="3"/>
       <c r="BP40" s="3"/>
       <c r="BQ40" s="3"/>
       <c r="BR40" s="3"/>
       <c r="BS40" s="3"/>
       <c r="BT40" s="3"/>
       <c r="BU40" s="3"/>
       <c r="BV40" s="3"/>
       <c r="BW40" s="3"/>
       <c r="BX40" s="3"/>
       <c r="BY40" s="3"/>
@@ -7780,78 +7919,78 @@
       <c r="DD40" s="3"/>
       <c r="DE40" s="3"/>
       <c r="DF40" s="3"/>
       <c r="DG40" s="3"/>
       <c r="DH40" s="3"/>
       <c r="DI40" s="3"/>
       <c r="DJ40" s="3"/>
       <c r="DK40" s="3"/>
       <c r="DL40" s="3"/>
       <c r="DM40" s="3"/>
       <c r="DN40" s="3"/>
       <c r="DO40" s="3"/>
       <c r="DP40" s="3"/>
       <c r="DQ40" s="3"/>
       <c r="DR40" s="3"/>
       <c r="DS40" s="3"/>
       <c r="DT40" s="3"/>
       <c r="DU40" s="3"/>
       <c r="DV40" s="3"/>
       <c r="DW40" s="3"/>
       <c r="DX40" s="3"/>
       <c r="DY40" s="3"/>
       <c r="DZ40" s="3"/>
       <c r="EA40" s="3"/>
     </row>
-    <row r="41" spans="1:131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:131" ht="13.5" customHeight="1">
       <c r="A41" s="66"/>
       <c r="M41" s="153"/>
       <c r="N41" s="153"/>
       <c r="O41" s="153"/>
       <c r="P41" s="153"/>
       <c r="Q41" s="153"/>
       <c r="R41" s="153"/>
       <c r="S41" s="153"/>
       <c r="T41" s="153"/>
       <c r="U41" s="153"/>
       <c r="V41" s="153"/>
       <c r="W41" s="153"/>
       <c r="X41" s="153"/>
       <c r="AL41" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="AS41" s="215">
+      <c r="AS41" s="216">
         <f>('Travel Breakdown pg 1'!M13+'Travel Breakdown pg 1'!M15+'Travel Breakdown pg 1'!M25+'Travel Breakdown pg 1'!M35+'Travel Breakdown pg 1'!M67)+('Travel Breakdown pg 2'!M13+'Travel Breakdown pg 2'!M15+'Travel Breakdown pg 2'!M25+'Travel Breakdown pg 2'!M35+'Travel Breakdown pg 2'!M67)+('Travel Breakdown pg 3'!M13+'Travel Breakdown pg 3'!M15+'Travel Breakdown pg 3'!M25+'Travel Breakdown pg 3'!M35+'Travel Breakdown pg 3'!M67)+('Travel Breakdown pg 4'!M13+'Travel Breakdown pg 4'!M15+'Travel Breakdown pg 4'!M25+'Travel Breakdown pg 4'!M35+'Travel Breakdown pg 4'!M67)</f>
         <v>0</v>
       </c>
-      <c r="AT41" s="216"/>
-[...5 lines deleted...]
-      <c r="AZ41" s="216"/>
+      <c r="AT41" s="217"/>
+      <c r="AU41" s="217"/>
+      <c r="AV41" s="217"/>
+      <c r="AW41" s="217"/>
+      <c r="AX41" s="217"/>
+      <c r="AY41" s="217"/>
+      <c r="AZ41" s="217"/>
       <c r="BA41" s="67"/>
       <c r="BB41" s="3"/>
       <c r="BC41" s="3"/>
       <c r="BD41" s="3"/>
       <c r="BE41" s="3"/>
       <c r="BF41" s="3"/>
       <c r="BG41" s="3"/>
       <c r="BH41" s="3"/>
       <c r="BI41" s="3"/>
       <c r="BJ41" s="3"/>
       <c r="BK41" s="3"/>
       <c r="BL41" s="3"/>
       <c r="BM41" s="3"/>
       <c r="BN41" s="3"/>
       <c r="BO41" s="3"/>
       <c r="BP41" s="3"/>
       <c r="BQ41" s="3"/>
       <c r="BR41" s="3"/>
       <c r="BS41" s="3"/>
       <c r="BT41" s="3"/>
       <c r="BU41" s="3"/>
       <c r="BV41" s="3"/>
       <c r="BW41" s="3"/>
       <c r="BX41" s="3"/>
       <c r="BY41" s="3"/>
@@ -7888,67 +8027,67 @@
       <c r="DD41" s="3"/>
       <c r="DE41" s="3"/>
       <c r="DF41" s="3"/>
       <c r="DG41" s="3"/>
       <c r="DH41" s="3"/>
       <c r="DI41" s="3"/>
       <c r="DJ41" s="3"/>
       <c r="DK41" s="3"/>
       <c r="DL41" s="3"/>
       <c r="DM41" s="3"/>
       <c r="DN41" s="3"/>
       <c r="DO41" s="3"/>
       <c r="DP41" s="3"/>
       <c r="DQ41" s="3"/>
       <c r="DR41" s="3"/>
       <c r="DS41" s="3"/>
       <c r="DT41" s="3"/>
       <c r="DU41" s="3"/>
       <c r="DV41" s="3"/>
       <c r="DW41" s="3"/>
       <c r="DX41" s="3"/>
       <c r="DY41" s="3"/>
       <c r="DZ41" s="3"/>
       <c r="EA41" s="3"/>
     </row>
-    <row r="42" spans="1:131" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:131" ht="13.5" customHeight="1">
       <c r="A42" s="66"/>
       <c r="C42" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="M42" s="227"/>
-[...10 lines deleted...]
-      <c r="X42" s="227"/>
+      <c r="M42" s="228"/>
+      <c r="N42" s="228"/>
+      <c r="O42" s="228"/>
+      <c r="P42" s="228"/>
+      <c r="Q42" s="228"/>
+      <c r="R42" s="228"/>
+      <c r="S42" s="228"/>
+      <c r="T42" s="228"/>
+      <c r="U42" s="228"/>
+      <c r="V42" s="228"/>
+      <c r="W42" s="228"/>
+      <c r="X42" s="228"/>
       <c r="AL42" s="5"/>
       <c r="AS42" s="77"/>
       <c r="AT42" s="78"/>
       <c r="AU42" s="78"/>
       <c r="AV42" s="78"/>
       <c r="AW42" s="78"/>
       <c r="AX42" s="78"/>
       <c r="AY42" s="78"/>
       <c r="AZ42" s="78"/>
       <c r="BA42" s="67"/>
       <c r="BB42" s="3"/>
       <c r="BC42" s="3"/>
       <c r="BD42" s="3"/>
       <c r="BE42" s="3"/>
       <c r="BF42" s="3"/>
       <c r="BG42" s="3"/>
       <c r="BH42" s="3"/>
       <c r="BI42" s="3"/>
       <c r="BJ42" s="3"/>
       <c r="BK42" s="3"/>
       <c r="BL42" s="3"/>
       <c r="BM42" s="3"/>
       <c r="BN42" s="3"/>
       <c r="BO42" s="3"/>
       <c r="BP42" s="3"/>
@@ -7994,66 +8133,66 @@
       <c r="DD42" s="3"/>
       <c r="DE42" s="3"/>
       <c r="DF42" s="3"/>
       <c r="DG42" s="3"/>
       <c r="DH42" s="3"/>
       <c r="DI42" s="3"/>
       <c r="DJ42" s="3"/>
       <c r="DK42" s="3"/>
       <c r="DL42" s="3"/>
       <c r="DM42" s="3"/>
       <c r="DN42" s="3"/>
       <c r="DO42" s="3"/>
       <c r="DP42" s="3"/>
       <c r="DQ42" s="3"/>
       <c r="DR42" s="3"/>
       <c r="DS42" s="3"/>
       <c r="DT42" s="3"/>
       <c r="DU42" s="3"/>
       <c r="DV42" s="3"/>
       <c r="DW42" s="3"/>
       <c r="DX42" s="3"/>
       <c r="DY42" s="3"/>
       <c r="DZ42" s="3"/>
       <c r="EA42" s="3"/>
     </row>
-    <row r="43" spans="1:131" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:131" ht="15" customHeight="1" thickBot="1">
       <c r="A43" s="66"/>
       <c r="AL43" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="AS43" s="231">
+      <c r="AS43" s="232">
         <f>SUM(AS36:AZ41)</f>
         <v>0</v>
       </c>
-      <c r="AT43" s="232"/>
-[...5 lines deleted...]
-      <c r="AZ43" s="232"/>
+      <c r="AT43" s="233"/>
+      <c r="AU43" s="233"/>
+      <c r="AV43" s="233"/>
+      <c r="AW43" s="233"/>
+      <c r="AX43" s="233"/>
+      <c r="AY43" s="233"/>
+      <c r="AZ43" s="233"/>
       <c r="BA43" s="67"/>
       <c r="BB43" s="3"/>
       <c r="BC43" s="3"/>
       <c r="BD43" s="3"/>
       <c r="BE43" s="3"/>
       <c r="BF43" s="3"/>
       <c r="BG43" s="3"/>
       <c r="BH43" s="3"/>
       <c r="BI43" s="3"/>
       <c r="BJ43" s="3"/>
       <c r="BK43" s="3"/>
       <c r="BL43" s="3"/>
       <c r="BM43" s="3"/>
       <c r="BN43" s="3"/>
       <c r="BO43" s="3"/>
       <c r="BP43" s="3"/>
       <c r="BQ43" s="3"/>
       <c r="BR43" s="3"/>
       <c r="BS43" s="3"/>
       <c r="BT43" s="3"/>
       <c r="BU43" s="3"/>
       <c r="BV43" s="3"/>
       <c r="BW43" s="3"/>
       <c r="BX43" s="3"/>
       <c r="BY43" s="3"/>
@@ -8090,97 +8229,97 @@
       <c r="DD43" s="3"/>
       <c r="DE43" s="3"/>
       <c r="DF43" s="3"/>
       <c r="DG43" s="3"/>
       <c r="DH43" s="3"/>
       <c r="DI43" s="3"/>
       <c r="DJ43" s="3"/>
       <c r="DK43" s="3"/>
       <c r="DL43" s="3"/>
       <c r="DM43" s="3"/>
       <c r="DN43" s="3"/>
       <c r="DO43" s="3"/>
       <c r="DP43" s="3"/>
       <c r="DQ43" s="3"/>
       <c r="DR43" s="3"/>
       <c r="DS43" s="3"/>
       <c r="DT43" s="3"/>
       <c r="DU43" s="3"/>
       <c r="DV43" s="3"/>
       <c r="DW43" s="3"/>
       <c r="DX43" s="3"/>
       <c r="DY43" s="3"/>
       <c r="DZ43" s="3"/>
       <c r="EA43" s="3"/>
     </row>
-    <row r="44" spans="1:131" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:131" ht="15" customHeight="1" thickTop="1">
       <c r="A44" s="66"/>
       <c r="C44" s="5" t="s">
         <v>58</v>
       </c>
       <c r="K44" s="154"/>
       <c r="L44" s="154"/>
       <c r="M44" s="154"/>
       <c r="N44" s="154"/>
       <c r="O44" s="154"/>
-      <c r="P44" s="227"/>
-[...35 lines deleted...]
-      <c r="AZ44" s="227"/>
+      <c r="P44" s="228"/>
+      <c r="Q44" s="228"/>
+      <c r="R44" s="228"/>
+      <c r="S44" s="228"/>
+      <c r="T44" s="228"/>
+      <c r="U44" s="228"/>
+      <c r="V44" s="228"/>
+      <c r="W44" s="228"/>
+      <c r="X44" s="228"/>
+      <c r="Y44" s="228"/>
+      <c r="Z44" s="228"/>
+      <c r="AA44" s="228"/>
+      <c r="AB44" s="228"/>
+      <c r="AC44" s="228"/>
+      <c r="AD44" s="228"/>
+      <c r="AE44" s="228"/>
+      <c r="AF44" s="228"/>
+      <c r="AG44" s="228"/>
+      <c r="AH44" s="228"/>
+      <c r="AI44" s="228"/>
+      <c r="AJ44" s="228"/>
+      <c r="AK44" s="228"/>
+      <c r="AL44" s="228"/>
+      <c r="AM44" s="228"/>
+      <c r="AN44" s="228"/>
+      <c r="AO44" s="228"/>
+      <c r="AP44" s="228"/>
+      <c r="AQ44" s="228"/>
+      <c r="AR44" s="228"/>
+      <c r="AS44" s="228"/>
+      <c r="AT44" s="228"/>
+      <c r="AU44" s="228"/>
+      <c r="AV44" s="228"/>
+      <c r="AW44" s="228"/>
+      <c r="AX44" s="228"/>
+      <c r="AY44" s="228"/>
+      <c r="AZ44" s="228"/>
       <c r="BA44" s="67"/>
       <c r="BB44" s="3"/>
       <c r="BC44" s="3"/>
       <c r="BD44" s="3"/>
       <c r="BE44" s="3"/>
       <c r="BF44" s="3"/>
       <c r="BG44" s="3"/>
       <c r="BH44" s="3"/>
       <c r="BI44" s="3"/>
       <c r="BJ44" s="3"/>
       <c r="BK44" s="3"/>
       <c r="BL44" s="3"/>
       <c r="BM44" s="3"/>
       <c r="BN44" s="3"/>
       <c r="BO44" s="3"/>
       <c r="BP44" s="3"/>
       <c r="BQ44" s="3"/>
       <c r="BR44" s="3"/>
       <c r="BS44" s="3"/>
       <c r="BT44" s="3"/>
       <c r="BU44" s="3"/>
       <c r="BV44" s="3"/>
       <c r="BW44" s="3"/>
       <c r="BX44" s="3"/>
       <c r="BY44" s="3"/>
@@ -8217,102 +8356,102 @@
       <c r="DD44" s="3"/>
       <c r="DE44" s="3"/>
       <c r="DF44" s="3"/>
       <c r="DG44" s="3"/>
       <c r="DH44" s="3"/>
       <c r="DI44" s="3"/>
       <c r="DJ44" s="3"/>
       <c r="DK44" s="3"/>
       <c r="DL44" s="3"/>
       <c r="DM44" s="3"/>
       <c r="DN44" s="3"/>
       <c r="DO44" s="3"/>
       <c r="DP44" s="3"/>
       <c r="DQ44" s="3"/>
       <c r="DR44" s="3"/>
       <c r="DS44" s="3"/>
       <c r="DT44" s="3"/>
       <c r="DU44" s="3"/>
       <c r="DV44" s="3"/>
       <c r="DW44" s="3"/>
       <c r="DX44" s="3"/>
       <c r="DY44" s="3"/>
       <c r="DZ44" s="3"/>
       <c r="EA44" s="3"/>
     </row>
-    <row r="45" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:131" ht="15" customHeight="1">
       <c r="A45" s="66"/>
-      <c r="C45" s="227"/>
-[...48 lines deleted...]
-      <c r="AZ45" s="227"/>
+      <c r="C45" s="228"/>
+      <c r="D45" s="228"/>
+      <c r="E45" s="228"/>
+      <c r="F45" s="228"/>
+      <c r="G45" s="228"/>
+      <c r="H45" s="228"/>
+      <c r="I45" s="228"/>
+      <c r="J45" s="228"/>
+      <c r="K45" s="228"/>
+      <c r="L45" s="228"/>
+      <c r="M45" s="228"/>
+      <c r="N45" s="228"/>
+      <c r="O45" s="228"/>
+      <c r="P45" s="228"/>
+      <c r="Q45" s="228"/>
+      <c r="R45" s="228"/>
+      <c r="S45" s="228"/>
+      <c r="T45" s="228"/>
+      <c r="U45" s="228"/>
+      <c r="V45" s="228"/>
+      <c r="W45" s="228"/>
+      <c r="X45" s="228"/>
+      <c r="Y45" s="228"/>
+      <c r="Z45" s="228"/>
+      <c r="AA45" s="228"/>
+      <c r="AB45" s="228"/>
+      <c r="AC45" s="228"/>
+      <c r="AD45" s="228"/>
+      <c r="AE45" s="228"/>
+      <c r="AF45" s="228"/>
+      <c r="AG45" s="228"/>
+      <c r="AH45" s="228"/>
+      <c r="AI45" s="228"/>
+      <c r="AJ45" s="228"/>
+      <c r="AK45" s="228"/>
+      <c r="AL45" s="228"/>
+      <c r="AM45" s="228"/>
+      <c r="AN45" s="228"/>
+      <c r="AO45" s="228"/>
+      <c r="AP45" s="228"/>
+      <c r="AQ45" s="228"/>
+      <c r="AR45" s="228"/>
+      <c r="AS45" s="228"/>
+      <c r="AT45" s="228"/>
+      <c r="AU45" s="228"/>
+      <c r="AV45" s="228"/>
+      <c r="AW45" s="228"/>
+      <c r="AX45" s="228"/>
+      <c r="AY45" s="228"/>
+      <c r="AZ45" s="228"/>
       <c r="BA45" s="67"/>
       <c r="BB45" s="3"/>
       <c r="BC45" s="3"/>
       <c r="BD45" s="3"/>
       <c r="BE45" s="3"/>
       <c r="BF45" s="3"/>
       <c r="BG45" s="161"/>
       <c r="BH45" s="161"/>
       <c r="BI45" s="161"/>
       <c r="BJ45" s="161"/>
       <c r="BK45" s="161"/>
       <c r="BL45" s="161"/>
       <c r="BM45" s="161"/>
       <c r="BN45" s="161"/>
       <c r="BO45" s="161"/>
       <c r="BP45" s="161"/>
       <c r="BQ45" s="161"/>
       <c r="BR45" s="161"/>
       <c r="BS45" s="161"/>
       <c r="BT45" s="161"/>
       <c r="BU45" s="161"/>
       <c r="BV45" s="161"/>
       <c r="BW45" s="161"/>
       <c r="BX45" s="161"/>
       <c r="BY45" s="161"/>
@@ -8349,51 +8488,51 @@
       <c r="DD45" s="161"/>
       <c r="DE45" s="161"/>
       <c r="DF45" s="161"/>
       <c r="DG45" s="161"/>
       <c r="DH45" s="161"/>
       <c r="DI45" s="161"/>
       <c r="DJ45" s="3"/>
       <c r="DK45" s="3"/>
       <c r="DL45" s="3"/>
       <c r="DM45" s="3"/>
       <c r="DN45" s="3"/>
       <c r="DO45" s="3"/>
       <c r="DP45" s="3"/>
       <c r="DQ45" s="3"/>
       <c r="DR45" s="3"/>
       <c r="DS45" s="3"/>
       <c r="DT45" s="3"/>
       <c r="DU45" s="3"/>
       <c r="DV45" s="3"/>
       <c r="DW45" s="3"/>
       <c r="DX45" s="3"/>
       <c r="DY45" s="3"/>
       <c r="DZ45" s="3"/>
       <c r="EA45" s="3"/>
     </row>
-    <row r="46" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:131" ht="15" customHeight="1">
       <c r="A46" s="66"/>
       <c r="BA46" s="67"/>
       <c r="BB46" s="3"/>
       <c r="BC46" s="3"/>
       <c r="BD46" s="3"/>
       <c r="BE46" s="3"/>
       <c r="BF46" s="3"/>
       <c r="BG46" s="161"/>
       <c r="BH46" s="161"/>
       <c r="BI46" s="161"/>
       <c r="BJ46" s="161"/>
       <c r="BK46" s="161"/>
       <c r="BL46" s="161"/>
       <c r="BM46" s="161"/>
       <c r="BN46" s="161"/>
       <c r="BO46" s="161"/>
       <c r="BP46" s="161"/>
       <c r="BQ46" s="161"/>
       <c r="BR46" s="161"/>
       <c r="BS46" s="161"/>
       <c r="BT46" s="161"/>
       <c r="BU46" s="161"/>
       <c r="BV46" s="161"/>
       <c r="BW46" s="161"/>
       <c r="BX46" s="161"/>
@@ -8431,100 +8570,100 @@
       <c r="DD46" s="161"/>
       <c r="DE46" s="161"/>
       <c r="DF46" s="161"/>
       <c r="DG46" s="161"/>
       <c r="DH46" s="161"/>
       <c r="DI46" s="161"/>
       <c r="DJ46" s="3"/>
       <c r="DK46" s="3"/>
       <c r="DL46" s="3"/>
       <c r="DM46" s="3"/>
       <c r="DN46" s="3"/>
       <c r="DO46" s="3"/>
       <c r="DP46" s="3"/>
       <c r="DQ46" s="3"/>
       <c r="DR46" s="3"/>
       <c r="DS46" s="3"/>
       <c r="DT46" s="3"/>
       <c r="DU46" s="3"/>
       <c r="DV46" s="3"/>
       <c r="DW46" s="3"/>
       <c r="DX46" s="3"/>
       <c r="DY46" s="3"/>
       <c r="DZ46" s="3"/>
       <c r="EA46" s="3"/>
     </row>
-    <row r="47" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:131" ht="15" customHeight="1">
       <c r="A47" s="66"/>
       <c r="C47" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="H47" s="210"/>
-[...43 lines deleted...]
-      <c r="AZ47" s="210"/>
+      <c r="H47" s="211"/>
+      <c r="I47" s="211"/>
+      <c r="J47" s="211"/>
+      <c r="K47" s="211"/>
+      <c r="L47" s="211"/>
+      <c r="M47" s="211"/>
+      <c r="N47" s="211"/>
+      <c r="O47" s="211"/>
+      <c r="P47" s="211"/>
+      <c r="Q47" s="211"/>
+      <c r="R47" s="211"/>
+      <c r="S47" s="211"/>
+      <c r="T47" s="211"/>
+      <c r="U47" s="211"/>
+      <c r="V47" s="211"/>
+      <c r="W47" s="211"/>
+      <c r="X47" s="211"/>
+      <c r="Y47" s="211"/>
+      <c r="Z47" s="211"/>
+      <c r="AA47" s="211"/>
+      <c r="AB47" s="211"/>
+      <c r="AC47" s="211"/>
+      <c r="AD47" s="211"/>
+      <c r="AE47" s="211"/>
+      <c r="AF47" s="211"/>
+      <c r="AG47" s="211"/>
+      <c r="AH47" s="211"/>
+      <c r="AI47" s="211"/>
+      <c r="AJ47" s="211"/>
+      <c r="AK47" s="211"/>
+      <c r="AL47" s="211"/>
+      <c r="AM47" s="211"/>
+      <c r="AN47" s="211"/>
+      <c r="AO47" s="211"/>
+      <c r="AP47" s="211"/>
+      <c r="AQ47" s="211"/>
+      <c r="AR47" s="211"/>
+      <c r="AS47" s="211"/>
+      <c r="AT47" s="211"/>
+      <c r="AU47" s="211"/>
+      <c r="AV47" s="211"/>
+      <c r="AW47" s="211"/>
+      <c r="AX47" s="211"/>
+      <c r="AY47" s="211"/>
+      <c r="AZ47" s="211"/>
       <c r="BA47" s="67"/>
       <c r="BB47" s="3"/>
       <c r="BC47" s="3"/>
       <c r="BD47" s="3"/>
       <c r="BE47" s="3"/>
       <c r="BF47" s="3"/>
       <c r="BG47" s="161"/>
       <c r="BH47" s="161"/>
       <c r="BI47" s="161"/>
       <c r="BJ47" s="161"/>
       <c r="BK47" s="161"/>
       <c r="BL47" s="161"/>
       <c r="BM47" s="161"/>
       <c r="BN47" s="161"/>
       <c r="BO47" s="161"/>
       <c r="BP47" s="161"/>
       <c r="BQ47" s="161"/>
       <c r="BR47" s="161"/>
       <c r="BS47" s="161"/>
       <c r="BT47" s="161"/>
       <c r="BU47" s="161"/>
       <c r="BV47" s="161"/>
       <c r="BW47" s="161"/>
       <c r="BX47" s="161"/>
       <c r="BY47" s="161"/>
@@ -8561,97 +8700,97 @@
       <c r="DD47" s="161"/>
       <c r="DE47" s="161"/>
       <c r="DF47" s="161"/>
       <c r="DG47" s="161"/>
       <c r="DH47" s="161"/>
       <c r="DI47" s="161"/>
       <c r="DJ47" s="3"/>
       <c r="DK47" s="3"/>
       <c r="DL47" s="3"/>
       <c r="DM47" s="3"/>
       <c r="DN47" s="3"/>
       <c r="DO47" s="3"/>
       <c r="DP47" s="3"/>
       <c r="DQ47" s="3"/>
       <c r="DR47" s="3"/>
       <c r="DS47" s="3"/>
       <c r="DT47" s="3"/>
       <c r="DU47" s="3"/>
       <c r="DV47" s="3"/>
       <c r="DW47" s="3"/>
       <c r="DX47" s="3"/>
       <c r="DY47" s="3"/>
       <c r="DZ47" s="3"/>
       <c r="EA47" s="3"/>
     </row>
-    <row r="48" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:131" ht="15" customHeight="1">
       <c r="A48" s="66"/>
-      <c r="H48" s="228"/>
-[...43 lines deleted...]
-      <c r="AZ48" s="228"/>
+      <c r="H48" s="229"/>
+      <c r="I48" s="229"/>
+      <c r="J48" s="229"/>
+      <c r="K48" s="229"/>
+      <c r="L48" s="229"/>
+      <c r="M48" s="229"/>
+      <c r="N48" s="229"/>
+      <c r="O48" s="229"/>
+      <c r="P48" s="229"/>
+      <c r="Q48" s="229"/>
+      <c r="R48" s="229"/>
+      <c r="S48" s="229"/>
+      <c r="T48" s="229"/>
+      <c r="U48" s="229"/>
+      <c r="V48" s="229"/>
+      <c r="W48" s="229"/>
+      <c r="X48" s="229"/>
+      <c r="Y48" s="229"/>
+      <c r="Z48" s="229"/>
+      <c r="AA48" s="229"/>
+      <c r="AB48" s="229"/>
+      <c r="AC48" s="229"/>
+      <c r="AD48" s="229"/>
+      <c r="AE48" s="229"/>
+      <c r="AF48" s="229"/>
+      <c r="AG48" s="229"/>
+      <c r="AH48" s="229"/>
+      <c r="AI48" s="229"/>
+      <c r="AJ48" s="229"/>
+      <c r="AK48" s="229"/>
+      <c r="AL48" s="229"/>
+      <c r="AM48" s="229"/>
+      <c r="AN48" s="229"/>
+      <c r="AO48" s="229"/>
+      <c r="AP48" s="229"/>
+      <c r="AQ48" s="229"/>
+      <c r="AR48" s="229"/>
+      <c r="AS48" s="229"/>
+      <c r="AT48" s="229"/>
+      <c r="AU48" s="229"/>
+      <c r="AV48" s="229"/>
+      <c r="AW48" s="229"/>
+      <c r="AX48" s="229"/>
+      <c r="AY48" s="229"/>
+      <c r="AZ48" s="229"/>
       <c r="BA48" s="67"/>
       <c r="BB48" s="3"/>
       <c r="BC48" s="3"/>
       <c r="BD48" s="3"/>
       <c r="BE48" s="3"/>
       <c r="BF48" s="3"/>
       <c r="BG48" s="161"/>
       <c r="BH48" s="161"/>
       <c r="BI48" s="161"/>
       <c r="BJ48" s="161"/>
       <c r="BK48" s="161"/>
       <c r="BL48" s="161"/>
       <c r="BM48" s="161"/>
       <c r="BN48" s="161"/>
       <c r="BO48" s="161"/>
       <c r="BP48" s="161"/>
       <c r="BQ48" s="161"/>
       <c r="BR48" s="161"/>
       <c r="BS48" s="161"/>
       <c r="BT48" s="161"/>
       <c r="BU48" s="161"/>
       <c r="BV48" s="161"/>
       <c r="BW48" s="161"/>
       <c r="BX48" s="161"/>
       <c r="BY48" s="161"/>
@@ -8688,51 +8827,51 @@
       <c r="DD48" s="161"/>
       <c r="DE48" s="161"/>
       <c r="DF48" s="161"/>
       <c r="DG48" s="161"/>
       <c r="DH48" s="161"/>
       <c r="DI48" s="161"/>
       <c r="DJ48" s="3"/>
       <c r="DK48" s="3"/>
       <c r="DL48" s="3"/>
       <c r="DM48" s="3"/>
       <c r="DN48" s="3"/>
       <c r="DO48" s="3"/>
       <c r="DP48" s="3"/>
       <c r="DQ48" s="3"/>
       <c r="DR48" s="3"/>
       <c r="DS48" s="3"/>
       <c r="DT48" s="3"/>
       <c r="DU48" s="3"/>
       <c r="DV48" s="3"/>
       <c r="DW48" s="3"/>
       <c r="DX48" s="3"/>
       <c r="DY48" s="3"/>
       <c r="DZ48" s="3"/>
       <c r="EA48" s="3"/>
     </row>
-    <row r="49" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:131" ht="15" customHeight="1">
       <c r="A49" s="66"/>
       <c r="BA49" s="67"/>
       <c r="BB49" s="3"/>
       <c r="BC49" s="3"/>
       <c r="BD49" s="3"/>
       <c r="BE49" s="3"/>
       <c r="BF49" s="3"/>
       <c r="BG49" s="161"/>
       <c r="BH49" s="161"/>
       <c r="BI49" s="161"/>
       <c r="BJ49" s="161"/>
       <c r="BK49" s="161"/>
       <c r="BL49" s="161"/>
       <c r="BM49" s="161"/>
       <c r="BN49" s="161"/>
       <c r="BO49" s="161"/>
       <c r="BP49" s="161"/>
       <c r="BQ49" s="161"/>
       <c r="BR49" s="161"/>
       <c r="BS49" s="161"/>
       <c r="BT49" s="161"/>
       <c r="BU49" s="161"/>
       <c r="BV49" s="161"/>
       <c r="BW49" s="161"/>
       <c r="BX49" s="161"/>
@@ -8770,103 +8909,103 @@
       <c r="DD49" s="161"/>
       <c r="DE49" s="161"/>
       <c r="DF49" s="161"/>
       <c r="DG49" s="161"/>
       <c r="DH49" s="161"/>
       <c r="DI49" s="161"/>
       <c r="DJ49" s="3"/>
       <c r="DK49" s="3"/>
       <c r="DL49" s="3"/>
       <c r="DM49" s="3"/>
       <c r="DN49" s="3"/>
       <c r="DO49" s="3"/>
       <c r="DP49" s="3"/>
       <c r="DQ49" s="3"/>
       <c r="DR49" s="3"/>
       <c r="DS49" s="3"/>
       <c r="DT49" s="3"/>
       <c r="DU49" s="3"/>
       <c r="DV49" s="3"/>
       <c r="DW49" s="3"/>
       <c r="DX49" s="3"/>
       <c r="DY49" s="3"/>
       <c r="DZ49" s="3"/>
       <c r="EA49" s="3"/>
     </row>
-    <row r="50" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:131" ht="15" customHeight="1">
       <c r="A50" s="66"/>
-      <c r="C50" s="213" t="s">
+      <c r="C50" s="214" t="s">
         <v>60</v>
       </c>
-      <c r="D50" s="214"/>
-[...46 lines deleted...]
-      <c r="AY50" s="214"/>
+      <c r="D50" s="215"/>
+      <c r="E50" s="215"/>
+      <c r="F50" s="215"/>
+      <c r="G50" s="215"/>
+      <c r="H50" s="215"/>
+      <c r="I50" s="215"/>
+      <c r="J50" s="215"/>
+      <c r="K50" s="215"/>
+      <c r="L50" s="215"/>
+      <c r="M50" s="215"/>
+      <c r="N50" s="215"/>
+      <c r="O50" s="215"/>
+      <c r="P50" s="215"/>
+      <c r="Q50" s="215"/>
+      <c r="R50" s="215"/>
+      <c r="S50" s="215"/>
+      <c r="T50" s="215"/>
+      <c r="U50" s="215"/>
+      <c r="V50" s="215"/>
+      <c r="W50" s="215"/>
+      <c r="X50" s="215"/>
+      <c r="Y50" s="215"/>
+      <c r="Z50" s="215"/>
+      <c r="AA50" s="215"/>
+      <c r="AB50" s="215"/>
+      <c r="AC50" s="215"/>
+      <c r="AD50" s="215"/>
+      <c r="AE50" s="215"/>
+      <c r="AF50" s="215"/>
+      <c r="AG50" s="215"/>
+      <c r="AH50" s="215"/>
+      <c r="AI50" s="215"/>
+      <c r="AJ50" s="215"/>
+      <c r="AK50" s="215"/>
+      <c r="AL50" s="215"/>
+      <c r="AM50" s="215"/>
+      <c r="AN50" s="215"/>
+      <c r="AO50" s="215"/>
+      <c r="AP50" s="215"/>
+      <c r="AQ50" s="215"/>
+      <c r="AR50" s="215"/>
+      <c r="AS50" s="215"/>
+      <c r="AT50" s="215"/>
+      <c r="AU50" s="215"/>
+      <c r="AV50" s="215"/>
+      <c r="AW50" s="215"/>
+      <c r="AX50" s="215"/>
+      <c r="AY50" s="215"/>
       <c r="BA50" s="67"/>
       <c r="BB50" s="3"/>
       <c r="BC50" s="3"/>
       <c r="BD50" s="3"/>
       <c r="BE50" s="3"/>
       <c r="BF50" s="3"/>
       <c r="BG50" s="161"/>
       <c r="BH50" s="161"/>
       <c r="BI50" s="161"/>
       <c r="BJ50" s="161"/>
       <c r="BK50" s="161"/>
       <c r="BL50" s="161"/>
       <c r="BM50" s="161"/>
       <c r="BN50" s="161"/>
       <c r="BO50" s="161"/>
       <c r="BP50" s="161"/>
       <c r="BQ50" s="161"/>
       <c r="BR50" s="161"/>
       <c r="BS50" s="161"/>
       <c r="BT50" s="161"/>
       <c r="BU50" s="161"/>
       <c r="BV50" s="161"/>
       <c r="BW50" s="161"/>
       <c r="BX50" s="161"/>
       <c r="BY50" s="161"/>
@@ -8903,102 +9042,102 @@
       <c r="DD50" s="161"/>
       <c r="DE50" s="161"/>
       <c r="DF50" s="161"/>
       <c r="DG50" s="161"/>
       <c r="DH50" s="161"/>
       <c r="DI50" s="161"/>
       <c r="DJ50" s="3"/>
       <c r="DK50" s="3"/>
       <c r="DL50" s="3"/>
       <c r="DM50" s="3"/>
       <c r="DN50" s="3"/>
       <c r="DO50" s="3"/>
       <c r="DP50" s="3"/>
       <c r="DQ50" s="3"/>
       <c r="DR50" s="3"/>
       <c r="DS50" s="3"/>
       <c r="DT50" s="3"/>
       <c r="DU50" s="3"/>
       <c r="DV50" s="3"/>
       <c r="DW50" s="3"/>
       <c r="DX50" s="3"/>
       <c r="DY50" s="3"/>
       <c r="DZ50" s="3"/>
       <c r="EA50" s="3"/>
     </row>
-    <row r="51" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:131" ht="15" customHeight="1">
       <c r="A51" s="66"/>
       <c r="B51" s="154"/>
-      <c r="C51" s="227"/>
-[...47 lines deleted...]
-      <c r="AY51" s="227"/>
+      <c r="C51" s="228"/>
+      <c r="D51" s="228"/>
+      <c r="E51" s="228"/>
+      <c r="F51" s="228"/>
+      <c r="G51" s="228"/>
+      <c r="H51" s="228"/>
+      <c r="I51" s="228"/>
+      <c r="J51" s="228"/>
+      <c r="K51" s="228"/>
+      <c r="L51" s="228"/>
+      <c r="M51" s="228"/>
+      <c r="N51" s="228"/>
+      <c r="O51" s="228"/>
+      <c r="P51" s="228"/>
+      <c r="Q51" s="228"/>
+      <c r="R51" s="228"/>
+      <c r="S51" s="228"/>
+      <c r="T51" s="228"/>
+      <c r="U51" s="228"/>
+      <c r="V51" s="228"/>
+      <c r="W51" s="228"/>
+      <c r="X51" s="228"/>
+      <c r="Y51" s="228"/>
+      <c r="Z51" s="228"/>
+      <c r="AA51" s="228"/>
+      <c r="AB51" s="228"/>
+      <c r="AC51" s="228"/>
+      <c r="AD51" s="228"/>
+      <c r="AE51" s="228"/>
+      <c r="AF51" s="228"/>
+      <c r="AG51" s="228"/>
+      <c r="AH51" s="228"/>
+      <c r="AI51" s="228"/>
+      <c r="AJ51" s="228"/>
+      <c r="AK51" s="228"/>
+      <c r="AL51" s="228"/>
+      <c r="AM51" s="228"/>
+      <c r="AN51" s="228"/>
+      <c r="AO51" s="228"/>
+      <c r="AP51" s="228"/>
+      <c r="AQ51" s="228"/>
+      <c r="AR51" s="228"/>
+      <c r="AS51" s="228"/>
+      <c r="AT51" s="228"/>
+      <c r="AU51" s="228"/>
+      <c r="AV51" s="228"/>
+      <c r="AW51" s="228"/>
+      <c r="AX51" s="228"/>
+      <c r="AY51" s="228"/>
       <c r="BA51" s="148"/>
       <c r="BB51" s="3"/>
       <c r="BC51" s="3"/>
       <c r="BD51" s="3"/>
       <c r="BE51" s="3"/>
       <c r="BF51" s="3"/>
       <c r="BG51" s="161"/>
       <c r="BH51" s="161"/>
       <c r="BI51" s="161"/>
       <c r="BJ51" s="161"/>
       <c r="BK51" s="161"/>
       <c r="BL51" s="161"/>
       <c r="BM51" s="161"/>
       <c r="BN51" s="161"/>
       <c r="BO51" s="161"/>
       <c r="BP51" s="161"/>
       <c r="BQ51" s="161"/>
       <c r="BR51" s="161"/>
       <c r="BS51" s="161"/>
       <c r="BT51" s="161"/>
       <c r="BU51" s="161"/>
       <c r="BV51" s="161"/>
       <c r="BW51" s="161"/>
       <c r="BX51" s="161"/>
       <c r="BY51" s="161"/>
@@ -9035,102 +9174,102 @@
       <c r="DD51" s="161"/>
       <c r="DE51" s="161"/>
       <c r="DF51" s="161"/>
       <c r="DG51" s="161"/>
       <c r="DH51" s="161"/>
       <c r="DI51" s="161"/>
       <c r="DJ51" s="3"/>
       <c r="DK51" s="3"/>
       <c r="DL51" s="3"/>
       <c r="DM51" s="3"/>
       <c r="DN51" s="3"/>
       <c r="DO51" s="3"/>
       <c r="DP51" s="3"/>
       <c r="DQ51" s="3"/>
       <c r="DR51" s="3"/>
       <c r="DS51" s="3"/>
       <c r="DT51" s="3"/>
       <c r="DU51" s="3"/>
       <c r="DV51" s="3"/>
       <c r="DW51" s="3"/>
       <c r="DX51" s="3"/>
       <c r="DY51" s="3"/>
       <c r="DZ51" s="3"/>
       <c r="EA51" s="3"/>
     </row>
-    <row r="52" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:131" ht="15" customHeight="1">
       <c r="A52" s="66"/>
       <c r="B52" s="154"/>
-      <c r="C52" s="217"/>
-[...47 lines deleted...]
-      <c r="AY52" s="217"/>
+      <c r="C52" s="218"/>
+      <c r="D52" s="218"/>
+      <c r="E52" s="218"/>
+      <c r="F52" s="218"/>
+      <c r="G52" s="218"/>
+      <c r="H52" s="218"/>
+      <c r="I52" s="218"/>
+      <c r="J52" s="218"/>
+      <c r="K52" s="218"/>
+      <c r="L52" s="218"/>
+      <c r="M52" s="218"/>
+      <c r="N52" s="218"/>
+      <c r="O52" s="218"/>
+      <c r="P52" s="218"/>
+      <c r="Q52" s="218"/>
+      <c r="R52" s="218"/>
+      <c r="S52" s="218"/>
+      <c r="T52" s="218"/>
+      <c r="U52" s="218"/>
+      <c r="V52" s="218"/>
+      <c r="W52" s="218"/>
+      <c r="X52" s="218"/>
+      <c r="Y52" s="218"/>
+      <c r="Z52" s="218"/>
+      <c r="AA52" s="218"/>
+      <c r="AB52" s="218"/>
+      <c r="AC52" s="218"/>
+      <c r="AD52" s="218"/>
+      <c r="AE52" s="218"/>
+      <c r="AF52" s="218"/>
+      <c r="AG52" s="218"/>
+      <c r="AH52" s="218"/>
+      <c r="AI52" s="218"/>
+      <c r="AJ52" s="218"/>
+      <c r="AK52" s="218"/>
+      <c r="AL52" s="218"/>
+      <c r="AM52" s="218"/>
+      <c r="AN52" s="218"/>
+      <c r="AO52" s="218"/>
+      <c r="AP52" s="218"/>
+      <c r="AQ52" s="218"/>
+      <c r="AR52" s="218"/>
+      <c r="AS52" s="218"/>
+      <c r="AT52" s="218"/>
+      <c r="AU52" s="218"/>
+      <c r="AV52" s="218"/>
+      <c r="AW52" s="218"/>
+      <c r="AX52" s="218"/>
+      <c r="AY52" s="218"/>
       <c r="BA52" s="148"/>
       <c r="BB52" s="3"/>
       <c r="BC52" s="3"/>
       <c r="BD52" s="3"/>
       <c r="BE52" s="3"/>
       <c r="BF52" s="3"/>
       <c r="BG52" s="161"/>
       <c r="BH52" s="161"/>
       <c r="BI52" s="161"/>
       <c r="BJ52" s="161"/>
       <c r="BK52" s="161"/>
       <c r="BL52" s="161"/>
       <c r="BM52" s="161"/>
       <c r="BN52" s="161"/>
       <c r="BO52" s="161"/>
       <c r="BP52" s="161"/>
       <c r="BQ52" s="161"/>
       <c r="BR52" s="161"/>
       <c r="BS52" s="161"/>
       <c r="BT52" s="161"/>
       <c r="BU52" s="161"/>
       <c r="BV52" s="161"/>
       <c r="BW52" s="161"/>
       <c r="BX52" s="161"/>
       <c r="BY52" s="161"/>
@@ -9167,51 +9306,51 @@
       <c r="DD52" s="161"/>
       <c r="DE52" s="161"/>
       <c r="DF52" s="161"/>
       <c r="DG52" s="161"/>
       <c r="DH52" s="161"/>
       <c r="DI52" s="161"/>
       <c r="DJ52" s="3"/>
       <c r="DK52" s="3"/>
       <c r="DL52" s="3"/>
       <c r="DM52" s="3"/>
       <c r="DN52" s="3"/>
       <c r="DO52" s="3"/>
       <c r="DP52" s="3"/>
       <c r="DQ52" s="3"/>
       <c r="DR52" s="3"/>
       <c r="DS52" s="3"/>
       <c r="DT52" s="3"/>
       <c r="DU52" s="3"/>
       <c r="DV52" s="3"/>
       <c r="DW52" s="3"/>
       <c r="DX52" s="3"/>
       <c r="DY52" s="3"/>
       <c r="DZ52" s="3"/>
       <c r="EA52" s="3"/>
     </row>
-    <row r="53" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:131" ht="15" customHeight="1">
       <c r="A53" s="66"/>
       <c r="BA53" s="67"/>
       <c r="BB53" s="3"/>
       <c r="BC53" s="3"/>
       <c r="BD53" s="3"/>
       <c r="BE53" s="3"/>
       <c r="BF53" s="3"/>
       <c r="BG53" s="161"/>
       <c r="BH53" s="161"/>
       <c r="BI53" s="161"/>
       <c r="BJ53" s="161"/>
       <c r="BK53" s="161"/>
       <c r="BL53" s="161"/>
       <c r="BM53" s="161"/>
       <c r="BN53" s="161"/>
       <c r="BO53" s="161"/>
       <c r="BP53" s="161"/>
       <c r="BQ53" s="161"/>
       <c r="BR53" s="161"/>
       <c r="BS53" s="161"/>
       <c r="BT53" s="161"/>
       <c r="BU53" s="161"/>
       <c r="BV53" s="161"/>
       <c r="BW53" s="161"/>
       <c r="BX53" s="161"/>
@@ -9249,100 +9388,100 @@
       <c r="DD53" s="161"/>
       <c r="DE53" s="161"/>
       <c r="DF53" s="161"/>
       <c r="DG53" s="161"/>
       <c r="DH53" s="161"/>
       <c r="DI53" s="161"/>
       <c r="DJ53" s="3"/>
       <c r="DK53" s="3"/>
       <c r="DL53" s="3"/>
       <c r="DM53" s="3"/>
       <c r="DN53" s="3"/>
       <c r="DO53" s="3"/>
       <c r="DP53" s="3"/>
       <c r="DQ53" s="3"/>
       <c r="DR53" s="3"/>
       <c r="DS53" s="3"/>
       <c r="DT53" s="3"/>
       <c r="DU53" s="3"/>
       <c r="DV53" s="3"/>
       <c r="DW53" s="3"/>
       <c r="DX53" s="3"/>
       <c r="DY53" s="3"/>
       <c r="DZ53" s="3"/>
       <c r="EA53" s="3"/>
     </row>
-    <row r="54" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:131" ht="15" customHeight="1">
       <c r="A54" s="66"/>
-      <c r="C54" s="229"/>
-[...21 lines deleted...]
-      <c r="Y54"/>
+      <c r="C54" s="230"/>
+      <c r="D54" s="231"/>
+      <c r="E54" s="231"/>
+      <c r="F54" s="231"/>
+      <c r="G54" s="231"/>
+      <c r="H54" s="231"/>
+      <c r="I54" s="231"/>
+      <c r="J54" s="231"/>
+      <c r="K54" s="231"/>
+      <c r="L54" s="231"/>
+      <c r="M54" s="231"/>
+      <c r="N54" s="231"/>
+      <c r="O54" s="231"/>
+      <c r="P54" s="231"/>
+      <c r="Q54" s="231"/>
+      <c r="R54" s="231"/>
+      <c r="S54" s="231"/>
+      <c r="T54" s="231"/>
+      <c r="U54" s="231"/>
+      <c r="V54" s="231"/>
+      <c r="W54" s="231"/>
+      <c r="X54" s="231"/>
+      <c r="Y54" s="193"/>
       <c r="Z54" s="147"/>
       <c r="AA54" s="147"/>
-      <c r="AB54" s="211"/>
-[...21 lines deleted...]
-      <c r="AX54" s="212"/>
+      <c r="AB54" s="212"/>
+      <c r="AC54" s="213"/>
+      <c r="AD54" s="213"/>
+      <c r="AE54" s="213"/>
+      <c r="AF54" s="213"/>
+      <c r="AG54" s="213"/>
+      <c r="AH54" s="213"/>
+      <c r="AI54" s="213"/>
+      <c r="AJ54" s="213"/>
+      <c r="AK54" s="213"/>
+      <c r="AL54" s="213"/>
+      <c r="AM54" s="213"/>
+      <c r="AN54" s="213"/>
+      <c r="AO54" s="213"/>
+      <c r="AP54" s="213"/>
+      <c r="AQ54" s="213"/>
+      <c r="AR54" s="213"/>
+      <c r="AS54" s="213"/>
+      <c r="AT54" s="213"/>
+      <c r="AU54" s="213"/>
+      <c r="AV54" s="213"/>
+      <c r="AW54" s="213"/>
+      <c r="AX54" s="213"/>
       <c r="BA54" s="67"/>
       <c r="BB54" s="3"/>
       <c r="BC54" s="3"/>
       <c r="BD54" s="3"/>
       <c r="BE54" s="3"/>
       <c r="BF54" s="3"/>
       <c r="BG54" s="3"/>
       <c r="BH54" s="3"/>
       <c r="BI54" s="3"/>
       <c r="BJ54" s="3"/>
       <c r="BK54" s="3"/>
       <c r="BL54" s="3"/>
       <c r="BM54" s="3"/>
       <c r="BN54" s="3"/>
       <c r="BO54" s="3"/>
       <c r="BP54" s="3"/>
       <c r="BQ54" s="3"/>
       <c r="BR54" s="3"/>
       <c r="BS54" s="3"/>
       <c r="BT54" s="3"/>
       <c r="BU54" s="3"/>
       <c r="BV54" s="3"/>
       <c r="BW54" s="3"/>
       <c r="BX54" s="3"/>
       <c r="BY54" s="3"/>
@@ -9379,51 +9518,51 @@
       <c r="DD54" s="3"/>
       <c r="DE54" s="3"/>
       <c r="DF54" s="3"/>
       <c r="DG54" s="3"/>
       <c r="DH54" s="3"/>
       <c r="DI54" s="3"/>
       <c r="DJ54" s="3"/>
       <c r="DK54" s="3"/>
       <c r="DL54" s="3"/>
       <c r="DM54" s="3"/>
       <c r="DN54" s="3"/>
       <c r="DO54" s="3"/>
       <c r="DP54" s="3"/>
       <c r="DQ54" s="3"/>
       <c r="DR54" s="3"/>
       <c r="DS54" s="3"/>
       <c r="DT54" s="3"/>
       <c r="DU54" s="3"/>
       <c r="DV54" s="3"/>
       <c r="DW54" s="3"/>
       <c r="DX54" s="3"/>
       <c r="DY54" s="3"/>
       <c r="DZ54" s="3"/>
       <c r="EA54" s="3"/>
     </row>
-    <row r="55" spans="1:131" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:131" ht="13.5" customHeight="1" thickBot="1">
       <c r="A55" s="66"/>
       <c r="E55" s="147"/>
       <c r="F55" s="147"/>
       <c r="G55" s="147"/>
       <c r="H55" s="147"/>
       <c r="I55" s="147"/>
       <c r="J55" s="147"/>
       <c r="M55" s="150" t="s">
         <v>61</v>
       </c>
       <c r="N55" s="147"/>
       <c r="O55" s="147"/>
       <c r="P55" s="147"/>
       <c r="Q55" s="147"/>
       <c r="R55" s="147"/>
       <c r="S55" s="147"/>
       <c r="T55" s="147"/>
       <c r="U55" s="147"/>
       <c r="V55" s="147"/>
       <c r="W55" s="147"/>
       <c r="X55" s="147"/>
       <c r="Y55" s="147"/>
       <c r="Z55" s="147"/>
       <c r="AA55" s="147"/>
       <c r="AB55" s="147"/>
@@ -9505,51 +9644,51 @@
       <c r="DD55" s="3"/>
       <c r="DE55" s="3"/>
       <c r="DF55" s="3"/>
       <c r="DG55" s="3"/>
       <c r="DH55" s="3"/>
       <c r="DI55" s="3"/>
       <c r="DJ55" s="3"/>
       <c r="DK55" s="3"/>
       <c r="DL55" s="3"/>
       <c r="DM55" s="3"/>
       <c r="DN55" s="3"/>
       <c r="DO55" s="3"/>
       <c r="DP55" s="3"/>
       <c r="DQ55" s="3"/>
       <c r="DR55" s="3"/>
       <c r="DS55" s="3"/>
       <c r="DT55" s="3"/>
       <c r="DU55" s="3"/>
       <c r="DV55" s="3"/>
       <c r="DW55" s="3"/>
       <c r="DX55" s="3"/>
       <c r="DY55" s="3"/>
       <c r="DZ55" s="3"/>
       <c r="EA55" s="3"/>
     </row>
-    <row r="56" spans="1:131" ht="12.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:131" ht="12.75" customHeight="1" thickTop="1" thickBot="1">
       <c r="A56" s="63"/>
       <c r="B56" s="64"/>
       <c r="C56" s="64"/>
       <c r="D56" s="64"/>
       <c r="E56" s="64"/>
       <c r="F56" s="64"/>
       <c r="G56" s="64"/>
       <c r="H56" s="64"/>
       <c r="I56" s="64"/>
       <c r="J56" s="64"/>
       <c r="K56" s="64"/>
       <c r="L56" s="64"/>
       <c r="M56" s="64"/>
       <c r="N56" s="64"/>
       <c r="O56" s="64"/>
       <c r="P56" s="64"/>
       <c r="Q56" s="64"/>
       <c r="R56" s="64"/>
       <c r="S56" s="64"/>
       <c r="T56" s="64"/>
       <c r="U56" s="64"/>
       <c r="V56" s="64"/>
       <c r="W56" s="64"/>
       <c r="X56" s="64"/>
       <c r="Y56" s="64"/>
@@ -9638,80 +9777,80 @@
       <c r="DD56" s="3"/>
       <c r="DE56" s="3"/>
       <c r="DF56" s="3"/>
       <c r="DG56" s="3"/>
       <c r="DH56" s="3"/>
       <c r="DI56" s="3"/>
       <c r="DJ56" s="3"/>
       <c r="DK56" s="3"/>
       <c r="DL56" s="3"/>
       <c r="DM56" s="3"/>
       <c r="DN56" s="3"/>
       <c r="DO56" s="3"/>
       <c r="DP56" s="3"/>
       <c r="DQ56" s="3"/>
       <c r="DR56" s="3"/>
       <c r="DS56" s="3"/>
       <c r="DT56" s="3"/>
       <c r="DU56" s="3"/>
       <c r="DV56" s="3"/>
       <c r="DW56" s="3"/>
       <c r="DX56" s="3"/>
       <c r="DY56" s="3"/>
       <c r="DZ56" s="3"/>
       <c r="EA56" s="3"/>
     </row>
-    <row r="57" spans="1:131" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:131" ht="15" customHeight="1" thickBot="1">
       <c r="A57" s="66"/>
-      <c r="C57" s="219" t="s">
+      <c r="C57" s="220" t="s">
         <v>63</v>
       </c>
-      <c r="D57" s="223"/>
+      <c r="D57" s="224"/>
       <c r="E57" s="47"/>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
       <c r="H57" s="9"/>
       <c r="I57" s="9"/>
       <c r="J57" s="9"/>
       <c r="K57" s="9"/>
       <c r="L57" s="9"/>
       <c r="M57" s="9"/>
       <c r="N57" s="9"/>
       <c r="O57" s="9"/>
       <c r="P57" s="9"/>
       <c r="Q57" s="9"/>
       <c r="R57" s="9"/>
       <c r="S57" s="9"/>
       <c r="T57" s="9"/>
       <c r="U57" s="9"/>
       <c r="V57" s="9"/>
       <c r="W57" s="9"/>
       <c r="X57" s="21"/>
-      <c r="AB57" s="219" t="s">
+      <c r="AB57" s="220" t="s">
         <v>64</v>
       </c>
-      <c r="AC57" s="220"/>
+      <c r="AC57" s="221"/>
       <c r="AD57" s="55"/>
       <c r="AE57" s="9"/>
       <c r="AF57" s="9"/>
       <c r="AG57" s="9"/>
       <c r="AH57" s="9"/>
       <c r="AI57" s="9"/>
       <c r="AJ57" s="9"/>
       <c r="AK57" s="9"/>
       <c r="AL57" s="9"/>
       <c r="AM57" s="9"/>
       <c r="AN57" s="9"/>
       <c r="AO57" s="9"/>
       <c r="AP57" s="9"/>
       <c r="AQ57" s="9"/>
       <c r="AR57" s="9"/>
       <c r="AS57" s="9"/>
       <c r="AT57" s="9"/>
       <c r="AU57" s="9"/>
       <c r="AV57" s="9"/>
       <c r="AW57" s="9"/>
       <c r="AX57" s="21"/>
       <c r="BA57" s="67"/>
       <c r="BB57" s="3"/>
       <c r="BC57" s="3"/>
       <c r="BD57" s="3"/>
@@ -9769,76 +9908,76 @@
       <c r="DD57" s="3"/>
       <c r="DE57" s="3"/>
       <c r="DF57" s="3"/>
       <c r="DG57" s="3"/>
       <c r="DH57" s="3"/>
       <c r="DI57" s="3"/>
       <c r="DJ57" s="3"/>
       <c r="DK57" s="3"/>
       <c r="DL57" s="3"/>
       <c r="DM57" s="3"/>
       <c r="DN57" s="3"/>
       <c r="DO57" s="3"/>
       <c r="DP57" s="3"/>
       <c r="DQ57" s="3"/>
       <c r="DR57" s="3"/>
       <c r="DS57" s="3"/>
       <c r="DT57" s="3"/>
       <c r="DU57" s="3"/>
       <c r="DV57" s="3"/>
       <c r="DW57" s="3"/>
       <c r="DX57" s="3"/>
       <c r="DY57" s="3"/>
       <c r="DZ57" s="3"/>
       <c r="EA57" s="3"/>
     </row>
-    <row r="58" spans="1:131" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:131" ht="15" customHeight="1" thickBot="1">
       <c r="A58" s="66"/>
-      <c r="C58" s="224"/>
-      <c r="D58" s="225"/>
+      <c r="C58" s="225"/>
+      <c r="D58" s="226"/>
       <c r="E58" s="48"/>
       <c r="F58" s="5" t="s">
         <v>65</v>
       </c>
       <c r="K58" s="37"/>
       <c r="N58" s="5" t="s">
         <v>66</v>
       </c>
       <c r="R58" s="39"/>
       <c r="X58" s="22"/>
-      <c r="AB58" s="221"/>
-      <c r="AC58" s="222"/>
+      <c r="AB58" s="222"/>
+      <c r="AC58" s="223"/>
       <c r="AD58" s="54"/>
       <c r="AE58" s="5" t="s">
         <v>65</v>
       </c>
       <c r="AJ58" s="39"/>
       <c r="AM58" s="5" t="s">
         <v>66</v>
       </c>
       <c r="AQ58" s="39"/>
-      <c r="AU58"/>
+      <c r="AU58" s="193"/>
       <c r="AX58" s="22"/>
       <c r="BA58" s="67"/>
       <c r="BB58" s="3"/>
       <c r="BC58" s="3"/>
       <c r="BD58" s="3"/>
       <c r="BE58" s="3"/>
       <c r="BF58" s="3"/>
       <c r="BG58" s="3"/>
       <c r="BH58" s="3"/>
       <c r="BI58" s="3"/>
       <c r="BJ58" s="3"/>
       <c r="BK58" s="3"/>
       <c r="BL58" s="3"/>
       <c r="BM58" s="3"/>
       <c r="BN58" s="3"/>
       <c r="BO58" s="3"/>
       <c r="BP58" s="3"/>
       <c r="BQ58" s="3"/>
       <c r="BR58" s="3"/>
       <c r="BS58" s="3"/>
       <c r="BT58" s="3"/>
       <c r="BU58" s="3"/>
       <c r="BV58" s="3"/>
       <c r="BW58" s="3"/>
       <c r="BX58" s="3"/>
@@ -9876,51 +10015,51 @@
       <c r="DD58" s="3"/>
       <c r="DE58" s="3"/>
       <c r="DF58" s="3"/>
       <c r="DG58" s="3"/>
       <c r="DH58" s="3"/>
       <c r="DI58" s="3"/>
       <c r="DJ58" s="3"/>
       <c r="DK58" s="3"/>
       <c r="DL58" s="3"/>
       <c r="DM58" s="3"/>
       <c r="DN58" s="3"/>
       <c r="DO58" s="3"/>
       <c r="DP58" s="3"/>
       <c r="DQ58" s="3"/>
       <c r="DR58" s="3"/>
       <c r="DS58" s="3"/>
       <c r="DT58" s="3"/>
       <c r="DU58" s="3"/>
       <c r="DV58" s="3"/>
       <c r="DW58" s="3"/>
       <c r="DX58" s="3"/>
       <c r="DY58" s="3"/>
       <c r="DZ58" s="3"/>
       <c r="EA58" s="3"/>
     </row>
-    <row r="59" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:131" ht="15" customHeight="1">
       <c r="A59" s="66"/>
       <c r="C59" s="50"/>
       <c r="D59" s="51"/>
       <c r="E59" s="49"/>
       <c r="X59" s="22"/>
       <c r="AB59" s="56"/>
       <c r="AC59" s="54"/>
       <c r="AD59" s="54"/>
       <c r="AX59" s="22"/>
       <c r="BA59" s="67"/>
       <c r="BB59" s="3"/>
       <c r="BC59" s="3"/>
       <c r="BD59" s="3"/>
       <c r="BE59" s="3"/>
       <c r="BF59" s="3"/>
       <c r="BG59" s="3"/>
       <c r="BH59" s="3"/>
       <c r="BI59" s="3"/>
       <c r="BJ59" s="3"/>
       <c r="BK59" s="3"/>
       <c r="BL59" s="3"/>
       <c r="BM59" s="3"/>
       <c r="BN59" s="3"/>
       <c r="BO59" s="3"/>
       <c r="BP59" s="3"/>
@@ -9966,96 +10105,96 @@
       <c r="DD59" s="3"/>
       <c r="DE59" s="3"/>
       <c r="DF59" s="3"/>
       <c r="DG59" s="3"/>
       <c r="DH59" s="3"/>
       <c r="DI59" s="3"/>
       <c r="DJ59" s="3"/>
       <c r="DK59" s="3"/>
       <c r="DL59" s="3"/>
       <c r="DM59" s="3"/>
       <c r="DN59" s="3"/>
       <c r="DO59" s="3"/>
       <c r="DP59" s="3"/>
       <c r="DQ59" s="3"/>
       <c r="DR59" s="3"/>
       <c r="DS59" s="3"/>
       <c r="DT59" s="3"/>
       <c r="DU59" s="3"/>
       <c r="DV59" s="3"/>
       <c r="DW59" s="3"/>
       <c r="DX59" s="3"/>
       <c r="DY59" s="3"/>
       <c r="DZ59" s="3"/>
       <c r="EA59" s="3"/>
     </row>
-    <row r="60" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:131" ht="15" customHeight="1">
       <c r="A60" s="66"/>
       <c r="C60" s="23"/>
-      <c r="D60" s="210"/>
-[...18 lines deleted...]
-      <c r="W60" s="210"/>
+      <c r="D60" s="211"/>
+      <c r="E60" s="211"/>
+      <c r="F60" s="211"/>
+      <c r="G60" s="211"/>
+      <c r="H60" s="211"/>
+      <c r="I60" s="211"/>
+      <c r="J60" s="211"/>
+      <c r="K60" s="211"/>
+      <c r="L60" s="211"/>
+      <c r="M60" s="211"/>
+      <c r="N60" s="211"/>
+      <c r="O60" s="211"/>
+      <c r="P60" s="211"/>
+      <c r="Q60" s="211"/>
+      <c r="R60" s="211"/>
+      <c r="S60" s="211"/>
+      <c r="T60" s="211"/>
+      <c r="U60" s="211"/>
+      <c r="V60" s="211"/>
+      <c r="W60" s="211"/>
       <c r="X60" s="22"/>
       <c r="AB60" s="23"/>
-      <c r="AC60" s="210"/>
-[...19 lines deleted...]
-      <c r="AW60" s="210"/>
+      <c r="AC60" s="211"/>
+      <c r="AD60" s="211"/>
+      <c r="AE60" s="211"/>
+      <c r="AF60" s="211"/>
+      <c r="AG60" s="211"/>
+      <c r="AH60" s="211"/>
+      <c r="AI60" s="211"/>
+      <c r="AJ60" s="211"/>
+      <c r="AK60" s="211"/>
+      <c r="AL60" s="211"/>
+      <c r="AM60" s="211"/>
+      <c r="AN60" s="211"/>
+      <c r="AO60" s="211"/>
+      <c r="AP60" s="211"/>
+      <c r="AQ60" s="211"/>
+      <c r="AR60" s="211"/>
+      <c r="AS60" s="211"/>
+      <c r="AT60" s="211"/>
+      <c r="AU60" s="211"/>
+      <c r="AV60" s="211"/>
+      <c r="AW60" s="211"/>
       <c r="AX60" s="22"/>
       <c r="BA60" s="67"/>
       <c r="BB60" s="3"/>
       <c r="BC60" s="3"/>
       <c r="BD60" s="3"/>
       <c r="BE60" s="3"/>
       <c r="BF60" s="3"/>
       <c r="BG60" s="3"/>
       <c r="BH60" s="3"/>
       <c r="BI60" s="3"/>
       <c r="BJ60" s="3"/>
       <c r="BK60" s="3"/>
       <c r="BL60" s="3"/>
       <c r="BM60" s="3"/>
       <c r="BN60" s="3"/>
       <c r="BO60" s="3"/>
       <c r="BP60" s="3"/>
       <c r="BQ60" s="3"/>
       <c r="BR60" s="3"/>
       <c r="BS60" s="3"/>
       <c r="BT60" s="3"/>
       <c r="BU60" s="3"/>
       <c r="BV60" s="3"/>
       <c r="BW60" s="3"/>
       <c r="BX60" s="3"/>
@@ -10093,51 +10232,51 @@
       <c r="DD60" s="3"/>
       <c r="DE60" s="3"/>
       <c r="DF60" s="3"/>
       <c r="DG60" s="3"/>
       <c r="DH60" s="3"/>
       <c r="DI60" s="3"/>
       <c r="DJ60" s="3"/>
       <c r="DK60" s="3"/>
       <c r="DL60" s="3"/>
       <c r="DM60" s="3"/>
       <c r="DN60" s="3"/>
       <c r="DO60" s="3"/>
       <c r="DP60" s="3"/>
       <c r="DQ60" s="3"/>
       <c r="DR60" s="3"/>
       <c r="DS60" s="3"/>
       <c r="DT60" s="3"/>
       <c r="DU60" s="3"/>
       <c r="DV60" s="3"/>
       <c r="DW60" s="3"/>
       <c r="DX60" s="3"/>
       <c r="DY60" s="3"/>
       <c r="DZ60" s="3"/>
       <c r="EA60" s="3"/>
     </row>
-    <row r="61" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:131" ht="15" customHeight="1">
       <c r="A61" s="66"/>
       <c r="C61" s="23"/>
       <c r="E61" s="20"/>
       <c r="F61" s="20"/>
       <c r="G61" s="20"/>
       <c r="H61" s="155"/>
       <c r="I61" s="155"/>
       <c r="J61" s="40" t="s">
         <v>67</v>
       </c>
       <c r="K61" s="155"/>
       <c r="L61" s="155"/>
       <c r="M61" s="155"/>
       <c r="N61" s="155"/>
       <c r="O61" s="155"/>
       <c r="P61" s="155"/>
       <c r="Q61" s="155"/>
       <c r="R61" s="155"/>
       <c r="S61" s="155"/>
       <c r="T61" s="155"/>
       <c r="U61" s="155"/>
       <c r="V61" s="155"/>
       <c r="W61" s="155"/>
       <c r="X61" s="25"/>
       <c r="AB61" s="156"/>
@@ -10221,51 +10360,51 @@
       <c r="DD61" s="3"/>
       <c r="DE61" s="3"/>
       <c r="DF61" s="3"/>
       <c r="DG61" s="3"/>
       <c r="DH61" s="3"/>
       <c r="DI61" s="3"/>
       <c r="DJ61" s="3"/>
       <c r="DK61" s="3"/>
       <c r="DL61" s="3"/>
       <c r="DM61" s="3"/>
       <c r="DN61" s="3"/>
       <c r="DO61" s="3"/>
       <c r="DP61" s="3"/>
       <c r="DQ61" s="3"/>
       <c r="DR61" s="3"/>
       <c r="DS61" s="3"/>
       <c r="DT61" s="3"/>
       <c r="DU61" s="3"/>
       <c r="DV61" s="3"/>
       <c r="DW61" s="3"/>
       <c r="DX61" s="3"/>
       <c r="DY61" s="3"/>
       <c r="DZ61" s="3"/>
       <c r="EA61" s="3"/>
     </row>
-    <row r="62" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:131" ht="15" customHeight="1">
       <c r="A62" s="66"/>
       <c r="C62" s="23"/>
       <c r="X62" s="22"/>
       <c r="AB62" s="23"/>
       <c r="AX62" s="22"/>
       <c r="BA62" s="67"/>
       <c r="BB62" s="3"/>
       <c r="BC62" s="3"/>
       <c r="BD62" s="3"/>
       <c r="BE62" s="3"/>
       <c r="BF62" s="3"/>
       <c r="BG62" s="3"/>
       <c r="BH62" s="3"/>
       <c r="BI62" s="3"/>
       <c r="BJ62" s="3"/>
       <c r="BK62" s="3"/>
       <c r="BL62" s="3"/>
       <c r="BM62" s="3"/>
       <c r="BN62" s="3"/>
       <c r="BO62" s="3"/>
       <c r="BP62" s="3"/>
       <c r="BQ62" s="3"/>
       <c r="BR62" s="3"/>
       <c r="BS62" s="3"/>
       <c r="BT62" s="3"/>
@@ -10307,96 +10446,96 @@
       <c r="DD62" s="3"/>
       <c r="DE62" s="3"/>
       <c r="DF62" s="3"/>
       <c r="DG62" s="3"/>
       <c r="DH62" s="3"/>
       <c r="DI62" s="3"/>
       <c r="DJ62" s="3"/>
       <c r="DK62" s="3"/>
       <c r="DL62" s="3"/>
       <c r="DM62" s="3"/>
       <c r="DN62" s="3"/>
       <c r="DO62" s="3"/>
       <c r="DP62" s="3"/>
       <c r="DQ62" s="3"/>
       <c r="DR62" s="3"/>
       <c r="DS62" s="3"/>
       <c r="DT62" s="3"/>
       <c r="DU62" s="3"/>
       <c r="DV62" s="3"/>
       <c r="DW62" s="3"/>
       <c r="DX62" s="3"/>
       <c r="DY62" s="3"/>
       <c r="DZ62" s="3"/>
       <c r="EA62" s="3"/>
     </row>
-    <row r="63" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:131" ht="15" customHeight="1">
       <c r="A63" s="66"/>
       <c r="C63" s="23"/>
-      <c r="D63" s="226"/>
-[...18 lines deleted...]
-      <c r="W63" s="226"/>
+      <c r="D63" s="227"/>
+      <c r="E63" s="227"/>
+      <c r="F63" s="227"/>
+      <c r="G63" s="227"/>
+      <c r="H63" s="227"/>
+      <c r="I63" s="227"/>
+      <c r="J63" s="227"/>
+      <c r="K63" s="227"/>
+      <c r="L63" s="227"/>
+      <c r="M63" s="227"/>
+      <c r="N63" s="227"/>
+      <c r="O63" s="227"/>
+      <c r="P63" s="227"/>
+      <c r="Q63" s="227"/>
+      <c r="R63" s="227"/>
+      <c r="S63" s="227"/>
+      <c r="T63" s="227"/>
+      <c r="U63" s="227"/>
+      <c r="V63" s="227"/>
+      <c r="W63" s="227"/>
       <c r="X63" s="22"/>
       <c r="AB63" s="157"/>
-      <c r="AC63" s="226"/>
-[...19 lines deleted...]
-      <c r="AW63" s="226"/>
+      <c r="AC63" s="227"/>
+      <c r="AD63" s="227"/>
+      <c r="AE63" s="227"/>
+      <c r="AF63" s="227"/>
+      <c r="AG63" s="227"/>
+      <c r="AH63" s="227"/>
+      <c r="AI63" s="227"/>
+      <c r="AJ63" s="227"/>
+      <c r="AK63" s="227"/>
+      <c r="AL63" s="227"/>
+      <c r="AM63" s="227"/>
+      <c r="AN63" s="227"/>
+      <c r="AO63" s="227"/>
+      <c r="AP63" s="227"/>
+      <c r="AQ63" s="227"/>
+      <c r="AR63" s="227"/>
+      <c r="AS63" s="227"/>
+      <c r="AT63" s="227"/>
+      <c r="AU63" s="227"/>
+      <c r="AV63" s="227"/>
+      <c r="AW63" s="227"/>
       <c r="AX63" s="22"/>
       <c r="BA63" s="67"/>
       <c r="BB63" s="3"/>
       <c r="BC63" s="3"/>
       <c r="BD63" s="3"/>
       <c r="BE63" s="3"/>
       <c r="BF63" s="3"/>
       <c r="BG63" s="3"/>
       <c r="BH63" s="3"/>
       <c r="BI63" s="3"/>
       <c r="BJ63" s="3"/>
       <c r="BK63" s="3"/>
       <c r="BL63" s="3"/>
       <c r="BM63" s="3"/>
       <c r="BN63" s="3"/>
       <c r="BO63" s="3"/>
       <c r="BP63" s="3"/>
       <c r="BQ63" s="3"/>
       <c r="BR63" s="3"/>
       <c r="BS63" s="3"/>
       <c r="BT63" s="3"/>
       <c r="BU63" s="3"/>
       <c r="BV63" s="3"/>
       <c r="BW63" s="3"/>
       <c r="BX63" s="3"/>
@@ -10434,51 +10573,51 @@
       <c r="DD63" s="3"/>
       <c r="DE63" s="3"/>
       <c r="DF63" s="3"/>
       <c r="DG63" s="3"/>
       <c r="DH63" s="3"/>
       <c r="DI63" s="3"/>
       <c r="DJ63" s="3"/>
       <c r="DK63" s="3"/>
       <c r="DL63" s="3"/>
       <c r="DM63" s="3"/>
       <c r="DN63" s="3"/>
       <c r="DO63" s="3"/>
       <c r="DP63" s="3"/>
       <c r="DQ63" s="3"/>
       <c r="DR63" s="3"/>
       <c r="DS63" s="3"/>
       <c r="DT63" s="3"/>
       <c r="DU63" s="3"/>
       <c r="DV63" s="3"/>
       <c r="DW63" s="3"/>
       <c r="DX63" s="3"/>
       <c r="DY63" s="3"/>
       <c r="DZ63" s="3"/>
       <c r="EA63" s="3"/>
     </row>
-    <row r="64" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:131" ht="15" customHeight="1">
       <c r="A64" s="66"/>
       <c r="C64" s="26"/>
       <c r="D64" s="18"/>
       <c r="E64" s="18"/>
       <c r="F64" s="18"/>
       <c r="G64" s="18"/>
       <c r="H64" s="18"/>
       <c r="I64" s="18"/>
       <c r="J64" s="18"/>
       <c r="K64" s="18"/>
       <c r="L64" s="18"/>
       <c r="M64" s="41" t="s">
         <v>62</v>
       </c>
       <c r="N64" s="18"/>
       <c r="O64" s="18"/>
       <c r="P64" s="18"/>
       <c r="Q64" s="18"/>
       <c r="R64" s="18"/>
       <c r="S64" s="18"/>
       <c r="T64" s="18"/>
       <c r="U64" s="18"/>
       <c r="V64" s="18"/>
       <c r="W64" s="18"/>
       <c r="X64" s="27"/>
@@ -10565,51 +10704,51 @@
       <c r="DD64" s="3"/>
       <c r="DE64" s="3"/>
       <c r="DF64" s="3"/>
       <c r="DG64" s="3"/>
       <c r="DH64" s="3"/>
       <c r="DI64" s="3"/>
       <c r="DJ64" s="3"/>
       <c r="DK64" s="3"/>
       <c r="DL64" s="3"/>
       <c r="DM64" s="3"/>
       <c r="DN64" s="3"/>
       <c r="DO64" s="3"/>
       <c r="DP64" s="3"/>
       <c r="DQ64" s="3"/>
       <c r="DR64" s="3"/>
       <c r="DS64" s="3"/>
       <c r="DT64" s="3"/>
       <c r="DU64" s="3"/>
       <c r="DV64" s="3"/>
       <c r="DW64" s="3"/>
       <c r="DX64" s="3"/>
       <c r="DY64" s="3"/>
       <c r="DZ64" s="3"/>
       <c r="EA64" s="3"/>
     </row>
-    <row r="65" spans="1:131" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:131" ht="12.75" customHeight="1" thickBot="1">
       <c r="A65" s="66"/>
       <c r="BA65" s="67"/>
       <c r="BB65" s="3"/>
       <c r="BC65" s="3"/>
       <c r="BD65" s="3"/>
       <c r="BE65" s="3"/>
       <c r="BF65" s="3"/>
       <c r="BG65" s="3"/>
       <c r="BH65" s="3"/>
       <c r="BI65" s="3"/>
       <c r="BJ65" s="3"/>
       <c r="BK65" s="3"/>
       <c r="BL65" s="3"/>
       <c r="BM65" s="3"/>
       <c r="BN65" s="3"/>
       <c r="BO65" s="3"/>
       <c r="BP65" s="3"/>
       <c r="BQ65" s="3"/>
       <c r="BR65" s="3"/>
       <c r="BS65" s="3"/>
       <c r="BT65" s="3"/>
       <c r="BU65" s="3"/>
       <c r="BV65" s="3"/>
       <c r="BW65" s="3"/>
       <c r="BX65" s="3"/>
@@ -10647,80 +10786,80 @@
       <c r="DD65" s="3"/>
       <c r="DE65" s="3"/>
       <c r="DF65" s="3"/>
       <c r="DG65" s="3"/>
       <c r="DH65" s="3"/>
       <c r="DI65" s="3"/>
       <c r="DJ65" s="3"/>
       <c r="DK65" s="3"/>
       <c r="DL65" s="3"/>
       <c r="DM65" s="3"/>
       <c r="DN65" s="3"/>
       <c r="DO65" s="3"/>
       <c r="DP65" s="3"/>
       <c r="DQ65" s="3"/>
       <c r="DR65" s="3"/>
       <c r="DS65" s="3"/>
       <c r="DT65" s="3"/>
       <c r="DU65" s="3"/>
       <c r="DV65" s="3"/>
       <c r="DW65" s="3"/>
       <c r="DX65" s="3"/>
       <c r="DY65" s="3"/>
       <c r="DZ65" s="3"/>
       <c r="EA65" s="3"/>
     </row>
-    <row r="66" spans="1:131" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:131" ht="15" customHeight="1" thickBot="1">
       <c r="A66" s="66"/>
-      <c r="C66" s="219" t="s">
+      <c r="C66" s="220" t="s">
         <v>69</v>
       </c>
-      <c r="D66" s="220"/>
+      <c r="D66" s="221"/>
       <c r="E66" s="43"/>
       <c r="F66" s="9"/>
       <c r="G66" s="9"/>
       <c r="H66" s="9"/>
       <c r="I66" s="9"/>
       <c r="J66" s="9"/>
       <c r="K66" s="9"/>
       <c r="L66" s="9"/>
       <c r="M66" s="9"/>
       <c r="N66" s="9"/>
       <c r="O66" s="9"/>
       <c r="P66" s="9"/>
       <c r="Q66" s="9"/>
       <c r="R66" s="9"/>
       <c r="S66" s="9"/>
       <c r="T66" s="9"/>
       <c r="U66" s="9"/>
       <c r="V66" s="9"/>
       <c r="W66" s="9"/>
       <c r="X66" s="21"/>
-      <c r="AB66" s="235" t="s">
+      <c r="AB66" s="236" t="s">
         <v>70</v>
       </c>
-      <c r="AC66" s="236"/>
+      <c r="AC66" s="237"/>
       <c r="AD66" s="59"/>
       <c r="AE66" s="9"/>
       <c r="AF66" s="9"/>
       <c r="AG66" s="9"/>
       <c r="AH66" s="9"/>
       <c r="AI66" s="9"/>
       <c r="AJ66" s="9"/>
       <c r="AK66" s="9"/>
       <c r="AL66" s="9"/>
       <c r="AM66" s="9"/>
       <c r="AN66" s="9"/>
       <c r="AO66" s="9"/>
       <c r="AP66" s="9"/>
       <c r="AQ66" s="9"/>
       <c r="AR66" s="9"/>
       <c r="AS66" s="9"/>
       <c r="AT66" s="9"/>
       <c r="AU66" s="9"/>
       <c r="AV66" s="9"/>
       <c r="AW66" s="9"/>
       <c r="AX66" s="21"/>
       <c r="BA66" s="67"/>
       <c r="BB66" s="3"/>
       <c r="BC66" s="3"/>
       <c r="BD66" s="3"/>
@@ -10778,76 +10917,76 @@
       <c r="DD66" s="3"/>
       <c r="DE66" s="3"/>
       <c r="DF66" s="3"/>
       <c r="DG66" s="3"/>
       <c r="DH66" s="3"/>
       <c r="DI66" s="3"/>
       <c r="DJ66" s="3"/>
       <c r="DK66" s="3"/>
       <c r="DL66" s="3"/>
       <c r="DM66" s="3"/>
       <c r="DN66" s="3"/>
       <c r="DO66" s="3"/>
       <c r="DP66" s="3"/>
       <c r="DQ66" s="3"/>
       <c r="DR66" s="3"/>
       <c r="DS66" s="3"/>
       <c r="DT66" s="3"/>
       <c r="DU66" s="3"/>
       <c r="DV66" s="3"/>
       <c r="DW66" s="3"/>
       <c r="DX66" s="3"/>
       <c r="DY66" s="3"/>
       <c r="DZ66" s="3"/>
       <c r="EA66" s="3"/>
     </row>
-    <row r="67" spans="1:131" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:131" ht="15" customHeight="1" thickBot="1">
       <c r="A67" s="66"/>
-      <c r="C67" s="221"/>
-      <c r="D67" s="222"/>
+      <c r="C67" s="222"/>
+      <c r="D67" s="223"/>
       <c r="E67" s="42"/>
       <c r="F67" s="5" t="s">
         <v>65</v>
       </c>
       <c r="K67" s="39"/>
       <c r="N67" s="5" t="s">
         <v>66</v>
       </c>
       <c r="R67" s="39"/>
       <c r="X67" s="22"/>
-      <c r="AB67" s="237"/>
-      <c r="AC67" s="238"/>
+      <c r="AB67" s="238"/>
+      <c r="AC67" s="239"/>
       <c r="AD67" s="58"/>
       <c r="AE67" s="5" t="s">
         <v>65</v>
       </c>
       <c r="AJ67" s="37"/>
       <c r="AM67" s="5" t="s">
         <v>66</v>
       </c>
       <c r="AQ67" s="37"/>
-      <c r="AU67"/>
+      <c r="AU67" s="193"/>
       <c r="AX67" s="22"/>
       <c r="BA67" s="67"/>
       <c r="BB67" s="3"/>
       <c r="BC67" s="3"/>
       <c r="BD67" s="3"/>
       <c r="BE67" s="3"/>
       <c r="BF67" s="3"/>
       <c r="BG67" s="3"/>
       <c r="BH67" s="3"/>
       <c r="BI67" s="3"/>
       <c r="BJ67" s="3"/>
       <c r="BK67" s="3"/>
       <c r="BL67" s="3"/>
       <c r="BM67" s="3"/>
       <c r="BN67" s="3"/>
       <c r="BO67" s="3"/>
       <c r="BP67" s="3"/>
       <c r="BQ67" s="3"/>
       <c r="BR67" s="3"/>
       <c r="BS67" s="3"/>
       <c r="BT67" s="3"/>
       <c r="BU67" s="3"/>
       <c r="BV67" s="3"/>
       <c r="BW67" s="3"/>
       <c r="BX67" s="3"/>
@@ -10885,51 +11024,51 @@
       <c r="DD67" s="3"/>
       <c r="DE67" s="3"/>
       <c r="DF67" s="3"/>
       <c r="DG67" s="3"/>
       <c r="DH67" s="3"/>
       <c r="DI67" s="3"/>
       <c r="DJ67" s="3"/>
       <c r="DK67" s="3"/>
       <c r="DL67" s="3"/>
       <c r="DM67" s="3"/>
       <c r="DN67" s="3"/>
       <c r="DO67" s="3"/>
       <c r="DP67" s="3"/>
       <c r="DQ67" s="3"/>
       <c r="DR67" s="3"/>
       <c r="DS67" s="3"/>
       <c r="DT67" s="3"/>
       <c r="DU67" s="3"/>
       <c r="DV67" s="3"/>
       <c r="DW67" s="3"/>
       <c r="DX67" s="3"/>
       <c r="DY67" s="3"/>
       <c r="DZ67" s="3"/>
       <c r="EA67" s="3"/>
     </row>
-    <row r="68" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:131" ht="15" customHeight="1">
       <c r="A68" s="66"/>
       <c r="C68" s="45"/>
       <c r="D68" s="46"/>
       <c r="E68" s="44"/>
       <c r="X68" s="22"/>
       <c r="AB68" s="60"/>
       <c r="AC68" s="58"/>
       <c r="AD68" s="58"/>
       <c r="AX68" s="22"/>
       <c r="BA68" s="67"/>
       <c r="BB68" s="3"/>
       <c r="BC68" s="3"/>
       <c r="BD68" s="3"/>
       <c r="BE68" s="3"/>
       <c r="BF68" s="3"/>
       <c r="BG68" s="3"/>
       <c r="BH68" s="3"/>
       <c r="BI68" s="3"/>
       <c r="BJ68" s="3"/>
       <c r="BK68" s="3"/>
       <c r="BL68" s="3"/>
       <c r="BM68" s="3"/>
       <c r="BN68" s="3"/>
       <c r="BO68" s="3"/>
       <c r="BP68" s="3"/>
@@ -10975,96 +11114,96 @@
       <c r="DD68" s="3"/>
       <c r="DE68" s="3"/>
       <c r="DF68" s="3"/>
       <c r="DG68" s="3"/>
       <c r="DH68" s="3"/>
       <c r="DI68" s="3"/>
       <c r="DJ68" s="3"/>
       <c r="DK68" s="3"/>
       <c r="DL68" s="3"/>
       <c r="DM68" s="3"/>
       <c r="DN68" s="3"/>
       <c r="DO68" s="3"/>
       <c r="DP68" s="3"/>
       <c r="DQ68" s="3"/>
       <c r="DR68" s="3"/>
       <c r="DS68" s="3"/>
       <c r="DT68" s="3"/>
       <c r="DU68" s="3"/>
       <c r="DV68" s="3"/>
       <c r="DW68" s="3"/>
       <c r="DX68" s="3"/>
       <c r="DY68" s="3"/>
       <c r="DZ68" s="3"/>
       <c r="EA68" s="3"/>
     </row>
-    <row r="69" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:131" ht="15" customHeight="1">
       <c r="A69" s="66"/>
       <c r="C69" s="23"/>
-      <c r="D69" s="210"/>
-[...18 lines deleted...]
-      <c r="W69" s="210"/>
+      <c r="D69" s="211"/>
+      <c r="E69" s="211"/>
+      <c r="F69" s="211"/>
+      <c r="G69" s="211"/>
+      <c r="H69" s="211"/>
+      <c r="I69" s="211"/>
+      <c r="J69" s="211"/>
+      <c r="K69" s="211"/>
+      <c r="L69" s="211"/>
+      <c r="M69" s="211"/>
+      <c r="N69" s="211"/>
+      <c r="O69" s="211"/>
+      <c r="P69" s="211"/>
+      <c r="Q69" s="211"/>
+      <c r="R69" s="211"/>
+      <c r="S69" s="211"/>
+      <c r="T69" s="211"/>
+      <c r="U69" s="211"/>
+      <c r="V69" s="211"/>
+      <c r="W69" s="211"/>
       <c r="X69" s="22"/>
       <c r="AB69" s="23"/>
-      <c r="AC69" s="210"/>
-[...19 lines deleted...]
-      <c r="AW69" s="210"/>
+      <c r="AC69" s="211"/>
+      <c r="AD69" s="211"/>
+      <c r="AE69" s="211"/>
+      <c r="AF69" s="211"/>
+      <c r="AG69" s="211"/>
+      <c r="AH69" s="211"/>
+      <c r="AI69" s="211"/>
+      <c r="AJ69" s="211"/>
+      <c r="AK69" s="211"/>
+      <c r="AL69" s="211"/>
+      <c r="AM69" s="211"/>
+      <c r="AN69" s="211"/>
+      <c r="AO69" s="211"/>
+      <c r="AP69" s="211"/>
+      <c r="AQ69" s="211"/>
+      <c r="AR69" s="211"/>
+      <c r="AS69" s="211"/>
+      <c r="AT69" s="211"/>
+      <c r="AU69" s="211"/>
+      <c r="AV69" s="211"/>
+      <c r="AW69" s="211"/>
       <c r="AX69" s="22"/>
       <c r="BA69" s="67"/>
       <c r="BB69" s="3"/>
       <c r="BC69" s="3"/>
       <c r="BD69" s="3"/>
       <c r="BE69" s="3"/>
       <c r="BF69" s="3"/>
       <c r="BG69" s="3"/>
       <c r="BH69" s="3"/>
       <c r="BI69" s="3"/>
       <c r="BJ69" s="3"/>
       <c r="BK69" s="3"/>
       <c r="BL69" s="3"/>
       <c r="BM69" s="3"/>
       <c r="BN69" s="3"/>
       <c r="BO69" s="3"/>
       <c r="BP69" s="3"/>
       <c r="BQ69" s="3"/>
       <c r="BR69" s="3"/>
       <c r="BS69" s="3"/>
       <c r="BT69" s="3"/>
       <c r="BU69" s="3"/>
       <c r="BV69" s="3"/>
       <c r="BW69" s="3"/>
       <c r="BX69" s="3"/>
@@ -11102,51 +11241,51 @@
       <c r="DD69" s="3"/>
       <c r="DE69" s="3"/>
       <c r="DF69" s="3"/>
       <c r="DG69" s="3"/>
       <c r="DH69" s="3"/>
       <c r="DI69" s="3"/>
       <c r="DJ69" s="3"/>
       <c r="DK69" s="3"/>
       <c r="DL69" s="3"/>
       <c r="DM69" s="3"/>
       <c r="DN69" s="3"/>
       <c r="DO69" s="3"/>
       <c r="DP69" s="3"/>
       <c r="DQ69" s="3"/>
       <c r="DR69" s="3"/>
       <c r="DS69" s="3"/>
       <c r="DT69" s="3"/>
       <c r="DU69" s="3"/>
       <c r="DV69" s="3"/>
       <c r="DW69" s="3"/>
       <c r="DX69" s="3"/>
       <c r="DY69" s="3"/>
       <c r="DZ69" s="3"/>
       <c r="EA69" s="3"/>
     </row>
-    <row r="70" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:131" ht="15" customHeight="1">
       <c r="A70" s="66"/>
       <c r="C70" s="156"/>
       <c r="E70" s="20"/>
       <c r="F70" s="20"/>
       <c r="G70" s="20"/>
       <c r="H70" s="155"/>
       <c r="I70" s="155"/>
       <c r="J70" s="40" t="s">
         <v>71</v>
       </c>
       <c r="K70" s="40"/>
       <c r="M70" s="155"/>
       <c r="N70" s="155"/>
       <c r="O70" s="155"/>
       <c r="P70" s="155"/>
       <c r="Q70" s="155"/>
       <c r="R70" s="155"/>
       <c r="S70" s="155"/>
       <c r="T70" s="155"/>
       <c r="U70" s="155"/>
       <c r="V70" s="155"/>
       <c r="W70" s="155"/>
       <c r="X70" s="22"/>
       <c r="AB70" s="157"/>
       <c r="AD70" s="20"/>
@@ -11229,51 +11368,51 @@
       <c r="DD70" s="3"/>
       <c r="DE70" s="3"/>
       <c r="DF70" s="3"/>
       <c r="DG70" s="3"/>
       <c r="DH70" s="3"/>
       <c r="DI70" s="3"/>
       <c r="DJ70" s="3"/>
       <c r="DK70" s="3"/>
       <c r="DL70" s="3"/>
       <c r="DM70" s="3"/>
       <c r="DN70" s="3"/>
       <c r="DO70" s="3"/>
       <c r="DP70" s="3"/>
       <c r="DQ70" s="3"/>
       <c r="DR70" s="3"/>
       <c r="DS70" s="3"/>
       <c r="DT70" s="3"/>
       <c r="DU70" s="3"/>
       <c r="DV70" s="3"/>
       <c r="DW70" s="3"/>
       <c r="DX70" s="3"/>
       <c r="DY70" s="3"/>
       <c r="DZ70" s="3"/>
       <c r="EA70" s="3"/>
     </row>
-    <row r="71" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:131" ht="15" customHeight="1">
       <c r="A71" s="66"/>
       <c r="C71" s="23"/>
       <c r="X71" s="22"/>
       <c r="AB71" s="23"/>
       <c r="AX71" s="22"/>
       <c r="BA71" s="67"/>
       <c r="BB71" s="3"/>
       <c r="BC71" s="3"/>
       <c r="BD71" s="3"/>
       <c r="BE71" s="3"/>
       <c r="BF71" s="3"/>
       <c r="BG71" s="3"/>
       <c r="BH71" s="3"/>
       <c r="BI71" s="3"/>
       <c r="BJ71" s="3"/>
       <c r="BK71" s="3"/>
       <c r="BL71" s="3"/>
       <c r="BM71" s="3"/>
       <c r="BN71" s="3"/>
       <c r="BO71" s="3"/>
       <c r="BP71" s="3"/>
       <c r="BQ71" s="3"/>
       <c r="BR71" s="3"/>
       <c r="BS71" s="3"/>
       <c r="BT71" s="3"/>
@@ -11315,96 +11454,96 @@
       <c r="DD71" s="3"/>
       <c r="DE71" s="3"/>
       <c r="DF71" s="3"/>
       <c r="DG71" s="3"/>
       <c r="DH71" s="3"/>
       <c r="DI71" s="3"/>
       <c r="DJ71" s="3"/>
       <c r="DK71" s="3"/>
       <c r="DL71" s="3"/>
       <c r="DM71" s="3"/>
       <c r="DN71" s="3"/>
       <c r="DO71" s="3"/>
       <c r="DP71" s="3"/>
       <c r="DQ71" s="3"/>
       <c r="DR71" s="3"/>
       <c r="DS71" s="3"/>
       <c r="DT71" s="3"/>
       <c r="DU71" s="3"/>
       <c r="DV71" s="3"/>
       <c r="DW71" s="3"/>
       <c r="DX71" s="3"/>
       <c r="DY71" s="3"/>
       <c r="DZ71" s="3"/>
       <c r="EA71" s="3"/>
     </row>
-    <row r="72" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:131" ht="15" customHeight="1">
       <c r="A72" s="66"/>
       <c r="C72" s="157"/>
-      <c r="D72" s="226"/>
-[...18 lines deleted...]
-      <c r="W72" s="226"/>
+      <c r="D72" s="227"/>
+      <c r="E72" s="227"/>
+      <c r="F72" s="227"/>
+      <c r="G72" s="227"/>
+      <c r="H72" s="227"/>
+      <c r="I72" s="227"/>
+      <c r="J72" s="227"/>
+      <c r="K72" s="227"/>
+      <c r="L72" s="227"/>
+      <c r="M72" s="227"/>
+      <c r="N72" s="227"/>
+      <c r="O72" s="227"/>
+      <c r="P72" s="227"/>
+      <c r="Q72" s="227"/>
+      <c r="R72" s="227"/>
+      <c r="S72" s="227"/>
+      <c r="T72" s="227"/>
+      <c r="U72" s="227"/>
+      <c r="V72" s="227"/>
+      <c r="W72" s="227"/>
       <c r="X72" s="22"/>
       <c r="AB72" s="157"/>
-      <c r="AC72" s="226"/>
-[...19 lines deleted...]
-      <c r="AW72" s="226"/>
+      <c r="AC72" s="227"/>
+      <c r="AD72" s="227"/>
+      <c r="AE72" s="227"/>
+      <c r="AF72" s="227"/>
+      <c r="AG72" s="227"/>
+      <c r="AH72" s="227"/>
+      <c r="AI72" s="227"/>
+      <c r="AJ72" s="227"/>
+      <c r="AK72" s="227"/>
+      <c r="AL72" s="227"/>
+      <c r="AM72" s="227"/>
+      <c r="AN72" s="227"/>
+      <c r="AO72" s="227"/>
+      <c r="AP72" s="227"/>
+      <c r="AQ72" s="227"/>
+      <c r="AR72" s="227"/>
+      <c r="AS72" s="227"/>
+      <c r="AT72" s="227"/>
+      <c r="AU72" s="227"/>
+      <c r="AV72" s="227"/>
+      <c r="AW72" s="227"/>
       <c r="AX72" s="22"/>
       <c r="BA72" s="67"/>
       <c r="BB72" s="3"/>
       <c r="BC72" s="3"/>
       <c r="BD72" s="3"/>
       <c r="BE72" s="3"/>
       <c r="BF72" s="3"/>
       <c r="BG72" s="3"/>
       <c r="BH72" s="3"/>
       <c r="BI72" s="3"/>
       <c r="BJ72" s="3"/>
       <c r="BK72" s="3"/>
       <c r="BL72" s="3"/>
       <c r="BM72" s="3"/>
       <c r="BN72" s="3"/>
       <c r="BO72" s="3"/>
       <c r="BP72" s="3"/>
       <c r="BQ72" s="3"/>
       <c r="BR72" s="3"/>
       <c r="BS72" s="3"/>
       <c r="BT72" s="3"/>
       <c r="BU72" s="3"/>
       <c r="BV72" s="3"/>
       <c r="BW72" s="3"/>
       <c r="BX72" s="3"/>
@@ -11442,51 +11581,51 @@
       <c r="DD72" s="3"/>
       <c r="DE72" s="3"/>
       <c r="DF72" s="3"/>
       <c r="DG72" s="3"/>
       <c r="DH72" s="3"/>
       <c r="DI72" s="3"/>
       <c r="DJ72" s="3"/>
       <c r="DK72" s="3"/>
       <c r="DL72" s="3"/>
       <c r="DM72" s="3"/>
       <c r="DN72" s="3"/>
       <c r="DO72" s="3"/>
       <c r="DP72" s="3"/>
       <c r="DQ72" s="3"/>
       <c r="DR72" s="3"/>
       <c r="DS72" s="3"/>
       <c r="DT72" s="3"/>
       <c r="DU72" s="3"/>
       <c r="DV72" s="3"/>
       <c r="DW72" s="3"/>
       <c r="DX72" s="3"/>
       <c r="DY72" s="3"/>
       <c r="DZ72" s="3"/>
       <c r="EA72" s="3"/>
     </row>
-    <row r="73" spans="1:131" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:131" ht="15" customHeight="1">
       <c r="A73" s="66"/>
       <c r="C73" s="158"/>
       <c r="D73" s="159"/>
       <c r="E73" s="160"/>
       <c r="F73" s="160"/>
       <c r="G73" s="160"/>
       <c r="H73" s="160"/>
       <c r="I73" s="160"/>
       <c r="J73" s="160"/>
       <c r="K73" s="160"/>
       <c r="L73" s="160"/>
       <c r="M73" s="41" t="s">
         <v>62</v>
       </c>
       <c r="N73" s="160"/>
       <c r="O73" s="160"/>
       <c r="P73" s="160"/>
       <c r="Q73" s="160"/>
       <c r="R73" s="160"/>
       <c r="S73" s="160"/>
       <c r="T73" s="160"/>
       <c r="U73" s="160"/>
       <c r="V73" s="160"/>
       <c r="W73" s="160"/>
       <c r="X73" s="27"/>
@@ -11573,51 +11712,51 @@
       <c r="DD73" s="3"/>
       <c r="DE73" s="3"/>
       <c r="DF73" s="3"/>
       <c r="DG73" s="3"/>
       <c r="DH73" s="3"/>
       <c r="DI73" s="3"/>
       <c r="DJ73" s="3"/>
       <c r="DK73" s="3"/>
       <c r="DL73" s="3"/>
       <c r="DM73" s="3"/>
       <c r="DN73" s="3"/>
       <c r="DO73" s="3"/>
       <c r="DP73" s="3"/>
       <c r="DQ73" s="3"/>
       <c r="DR73" s="3"/>
       <c r="DS73" s="3"/>
       <c r="DT73" s="3"/>
       <c r="DU73" s="3"/>
       <c r="DV73" s="3"/>
       <c r="DW73" s="3"/>
       <c r="DX73" s="3"/>
       <c r="DY73" s="3"/>
       <c r="DZ73" s="3"/>
       <c r="EA73" s="3"/>
     </row>
-    <row r="74" spans="1:131" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:131" ht="12.75" customHeight="1">
       <c r="A74" s="66"/>
       <c r="B74" s="8"/>
       <c r="C74" s="24"/>
       <c r="D74" s="8"/>
       <c r="E74" s="8"/>
       <c r="F74" s="8"/>
       <c r="G74" s="8"/>
       <c r="H74" s="8"/>
       <c r="I74" s="8"/>
       <c r="J74" s="8"/>
       <c r="K74" s="8"/>
       <c r="L74" s="8"/>
       <c r="M74" s="8"/>
       <c r="N74" s="8"/>
       <c r="O74" s="8"/>
       <c r="P74" s="8"/>
       <c r="Q74" s="8"/>
       <c r="R74" s="8"/>
       <c r="S74" s="8"/>
       <c r="T74" s="8"/>
       <c r="U74" s="8"/>
       <c r="V74" s="8"/>
       <c r="AB74" s="8"/>
       <c r="AC74" s="8"/>
       <c r="AD74" s="24"/>
@@ -11699,104 +11838,104 @@
       <c r="DD74" s="3"/>
       <c r="DE74" s="3"/>
       <c r="DF74" s="3"/>
       <c r="DG74" s="3"/>
       <c r="DH74" s="3"/>
       <c r="DI74" s="3"/>
       <c r="DJ74" s="3"/>
       <c r="DK74" s="3"/>
       <c r="DL74" s="3"/>
       <c r="DM74" s="3"/>
       <c r="DN74" s="3"/>
       <c r="DO74" s="3"/>
       <c r="DP74" s="3"/>
       <c r="DQ74" s="3"/>
       <c r="DR74" s="3"/>
       <c r="DS74" s="3"/>
       <c r="DT74" s="3"/>
       <c r="DU74" s="3"/>
       <c r="DV74" s="3"/>
       <c r="DW74" s="3"/>
       <c r="DX74" s="3"/>
       <c r="DY74" s="3"/>
       <c r="DZ74" s="3"/>
       <c r="EA74" s="3"/>
     </row>
-    <row r="75" spans="1:131" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:131" ht="18" customHeight="1">
       <c r="A75" s="183"/>
       <c r="B75" s="8"/>
       <c r="C75" s="182" t="s">
         <v>21</v>
       </c>
-      <c r="D75" s="206" t="s">
+      <c r="D75" s="207" t="s">
         <v>73</v>
       </c>
-      <c r="E75" s="207"/>
-[...43 lines deleted...]
-      <c r="AW75" s="207"/>
+      <c r="E75" s="208"/>
+      <c r="F75" s="208"/>
+      <c r="G75" s="208"/>
+      <c r="H75" s="208"/>
+      <c r="I75" s="208"/>
+      <c r="J75" s="208"/>
+      <c r="K75" s="208"/>
+      <c r="L75" s="208"/>
+      <c r="M75" s="208"/>
+      <c r="N75" s="208"/>
+      <c r="O75" s="208"/>
+      <c r="P75" s="208"/>
+      <c r="Q75" s="208"/>
+      <c r="R75" s="208"/>
+      <c r="S75" s="208"/>
+      <c r="T75" s="208"/>
+      <c r="U75" s="208"/>
+      <c r="V75" s="208"/>
+      <c r="W75" s="208"/>
+      <c r="X75" s="208"/>
+      <c r="Y75" s="208"/>
+      <c r="Z75" s="208"/>
+      <c r="AA75" s="208"/>
+      <c r="AB75" s="208"/>
+      <c r="AC75" s="208"/>
+      <c r="AD75" s="208"/>
+      <c r="AE75" s="208"/>
+      <c r="AF75" s="208"/>
+      <c r="AG75" s="208"/>
+      <c r="AH75" s="208"/>
+      <c r="AI75" s="208"/>
+      <c r="AJ75" s="208"/>
+      <c r="AK75" s="208"/>
+      <c r="AL75" s="208"/>
+      <c r="AM75" s="208"/>
+      <c r="AN75" s="208"/>
+      <c r="AO75" s="208"/>
+      <c r="AP75" s="208"/>
+      <c r="AQ75" s="208"/>
+      <c r="AR75" s="208"/>
+      <c r="AS75" s="208"/>
+      <c r="AT75" s="208"/>
+      <c r="AU75" s="208"/>
+      <c r="AV75" s="208"/>
+      <c r="AW75" s="208"/>
       <c r="AX75" s="8"/>
       <c r="BA75" s="184"/>
       <c r="BB75" s="3"/>
       <c r="BC75" s="3"/>
       <c r="BD75" s="3"/>
       <c r="BE75" s="3"/>
       <c r="BF75" s="3"/>
       <c r="BG75" s="3"/>
       <c r="BH75" s="3"/>
       <c r="BI75" s="3"/>
       <c r="BJ75" s="3"/>
       <c r="BK75" s="3"/>
       <c r="BL75" s="3"/>
       <c r="BM75" s="3"/>
       <c r="BN75" s="3"/>
       <c r="BO75" s="3"/>
       <c r="BP75" s="3"/>
       <c r="BQ75" s="3"/>
       <c r="BR75" s="3"/>
       <c r="BS75" s="3"/>
       <c r="BT75" s="3"/>
       <c r="BU75" s="3"/>
       <c r="BV75" s="3"/>
       <c r="BW75" s="3"/>
       <c r="BX75" s="3"/>
@@ -11834,100 +11973,100 @@
       <c r="DD75" s="3"/>
       <c r="DE75" s="3"/>
       <c r="DF75" s="3"/>
       <c r="DG75" s="3"/>
       <c r="DH75" s="3"/>
       <c r="DI75" s="3"/>
       <c r="DJ75" s="3"/>
       <c r="DK75" s="3"/>
       <c r="DL75" s="3"/>
       <c r="DM75" s="3"/>
       <c r="DN75" s="3"/>
       <c r="DO75" s="3"/>
       <c r="DP75" s="3"/>
       <c r="DQ75" s="3"/>
       <c r="DR75" s="3"/>
       <c r="DS75" s="3"/>
       <c r="DT75" s="3"/>
       <c r="DU75" s="3"/>
       <c r="DV75" s="3"/>
       <c r="DW75" s="3"/>
       <c r="DX75" s="3"/>
       <c r="DY75" s="3"/>
       <c r="DZ75" s="3"/>
       <c r="EA75" s="3"/>
     </row>
-    <row r="76" spans="1:131" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:131" ht="18" customHeight="1">
       <c r="A76" s="183"/>
       <c r="B76" s="8"/>
       <c r="C76" s="182"/>
-      <c r="D76" s="207"/>
-[...44 lines deleted...]
-      <c r="AW76" s="207"/>
+      <c r="D76" s="208"/>
+      <c r="E76" s="208"/>
+      <c r="F76" s="208"/>
+      <c r="G76" s="208"/>
+      <c r="H76" s="208"/>
+      <c r="I76" s="208"/>
+      <c r="J76" s="208"/>
+      <c r="K76" s="208"/>
+      <c r="L76" s="208"/>
+      <c r="M76" s="208"/>
+      <c r="N76" s="208"/>
+      <c r="O76" s="208"/>
+      <c r="P76" s="208"/>
+      <c r="Q76" s="208"/>
+      <c r="R76" s="208"/>
+      <c r="S76" s="208"/>
+      <c r="T76" s="208"/>
+      <c r="U76" s="208"/>
+      <c r="V76" s="208"/>
+      <c r="W76" s="208"/>
+      <c r="X76" s="208"/>
+      <c r="Y76" s="208"/>
+      <c r="Z76" s="208"/>
+      <c r="AA76" s="208"/>
+      <c r="AB76" s="208"/>
+      <c r="AC76" s="208"/>
+      <c r="AD76" s="208"/>
+      <c r="AE76" s="208"/>
+      <c r="AF76" s="208"/>
+      <c r="AG76" s="208"/>
+      <c r="AH76" s="208"/>
+      <c r="AI76" s="208"/>
+      <c r="AJ76" s="208"/>
+      <c r="AK76" s="208"/>
+      <c r="AL76" s="208"/>
+      <c r="AM76" s="208"/>
+      <c r="AN76" s="208"/>
+      <c r="AO76" s="208"/>
+      <c r="AP76" s="208"/>
+      <c r="AQ76" s="208"/>
+      <c r="AR76" s="208"/>
+      <c r="AS76" s="208"/>
+      <c r="AT76" s="208"/>
+      <c r="AU76" s="208"/>
+      <c r="AV76" s="208"/>
+      <c r="AW76" s="208"/>
       <c r="AX76" s="8"/>
       <c r="BA76" s="184"/>
       <c r="BB76" s="3"/>
       <c r="BC76" s="3"/>
       <c r="BD76" s="3"/>
       <c r="BE76" s="3"/>
       <c r="BF76" s="3"/>
       <c r="BG76" s="3"/>
       <c r="BH76" s="3"/>
       <c r="BI76" s="3"/>
       <c r="BJ76" s="3"/>
       <c r="BK76" s="3"/>
       <c r="BL76" s="3"/>
       <c r="BM76" s="3"/>
       <c r="BN76" s="3"/>
       <c r="BO76" s="3"/>
       <c r="BP76" s="3"/>
       <c r="BQ76" s="3"/>
       <c r="BR76" s="3"/>
       <c r="BS76" s="3"/>
       <c r="BT76" s="3"/>
       <c r="BU76" s="3"/>
       <c r="BV76" s="3"/>
       <c r="BW76" s="3"/>
       <c r="BX76" s="3"/>
@@ -11965,51 +12104,51 @@
       <c r="DD76" s="3"/>
       <c r="DE76" s="3"/>
       <c r="DF76" s="3"/>
       <c r="DG76" s="3"/>
       <c r="DH76" s="3"/>
       <c r="DI76" s="3"/>
       <c r="DJ76" s="3"/>
       <c r="DK76" s="3"/>
       <c r="DL76" s="3"/>
       <c r="DM76" s="3"/>
       <c r="DN76" s="3"/>
       <c r="DO76" s="3"/>
       <c r="DP76" s="3"/>
       <c r="DQ76" s="3"/>
       <c r="DR76" s="3"/>
       <c r="DS76" s="3"/>
       <c r="DT76" s="3"/>
       <c r="DU76" s="3"/>
       <c r="DV76" s="3"/>
       <c r="DW76" s="3"/>
       <c r="DX76" s="3"/>
       <c r="DY76" s="3"/>
       <c r="DZ76" s="3"/>
       <c r="EA76" s="3"/>
     </row>
-    <row r="77" spans="1:131" s="22" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="77" spans="1:131" s="22" customFormat="1" ht="18" customHeight="1" thickBot="1">
       <c r="A77" s="121"/>
       <c r="B77" s="122"/>
       <c r="C77" s="122"/>
       <c r="D77" s="12"/>
       <c r="E77" s="122"/>
       <c r="F77" s="122"/>
       <c r="G77" s="122"/>
       <c r="H77" s="122"/>
       <c r="I77" s="12"/>
       <c r="J77" s="12"/>
       <c r="K77" s="12"/>
       <c r="L77" s="12"/>
       <c r="M77" s="12"/>
       <c r="N77" s="12"/>
       <c r="O77" s="12"/>
       <c r="P77" s="12"/>
       <c r="Q77" s="123" t="s">
         <v>74</v>
       </c>
       <c r="R77" s="12"/>
       <c r="S77" s="12"/>
       <c r="T77" s="12"/>
       <c r="U77" s="12"/>
       <c r="V77" s="12"/>
       <c r="W77" s="12"/>
@@ -12100,51 +12239,51 @@
       <c r="DD77" s="3"/>
       <c r="DE77" s="3"/>
       <c r="DF77" s="3"/>
       <c r="DG77" s="3"/>
       <c r="DH77" s="3"/>
       <c r="DI77" s="3"/>
       <c r="DJ77" s="3"/>
       <c r="DK77" s="3"/>
       <c r="DL77" s="3"/>
       <c r="DM77" s="3"/>
       <c r="DN77" s="3"/>
       <c r="DO77" s="3"/>
       <c r="DP77" s="3"/>
       <c r="DQ77" s="3"/>
       <c r="DR77" s="3"/>
       <c r="DS77" s="3"/>
       <c r="DT77" s="3"/>
       <c r="DU77" s="3"/>
       <c r="DV77" s="3"/>
       <c r="DW77" s="3"/>
       <c r="DX77" s="3"/>
       <c r="DY77" s="3"/>
       <c r="DZ77" s="3"/>
       <c r="EA77" s="3"/>
     </row>
-    <row r="78" spans="1:131" s="22" customFormat="1" ht="12.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:131" s="22" customFormat="1" ht="12.75" customHeight="1" thickTop="1">
       <c r="A78" s="138" t="s">
         <v>75</v>
       </c>
       <c r="B78" s="139"/>
       <c r="C78" s="139"/>
       <c r="D78" s="139"/>
       <c r="E78" s="139"/>
       <c r="F78" s="139"/>
       <c r="G78" s="139"/>
       <c r="H78" s="139"/>
       <c r="I78" s="139"/>
       <c r="J78" s="139"/>
       <c r="K78" s="139"/>
       <c r="L78" s="139"/>
       <c r="M78" s="139"/>
       <c r="N78" s="139"/>
       <c r="O78" s="139"/>
       <c r="P78" s="139"/>
       <c r="Q78" s="139"/>
       <c r="R78" s="139"/>
       <c r="S78" s="139"/>
       <c r="T78" s="139"/>
       <c r="U78" s="139"/>
       <c r="V78" s="139"/>
       <c r="W78" s="139"/>
@@ -12237,51 +12376,51 @@
       <c r="DD78" s="3"/>
       <c r="DE78" s="3"/>
       <c r="DF78" s="3"/>
       <c r="DG78" s="3"/>
       <c r="DH78" s="3"/>
       <c r="DI78" s="3"/>
       <c r="DJ78" s="3"/>
       <c r="DK78" s="3"/>
       <c r="DL78" s="3"/>
       <c r="DM78" s="3"/>
       <c r="DN78" s="3"/>
       <c r="DO78" s="3"/>
       <c r="DP78" s="3"/>
       <c r="DQ78" s="3"/>
       <c r="DR78" s="3"/>
       <c r="DS78" s="3"/>
       <c r="DT78" s="3"/>
       <c r="DU78" s="3"/>
       <c r="DV78" s="3"/>
       <c r="DW78" s="3"/>
       <c r="DX78" s="3"/>
       <c r="DY78" s="3"/>
       <c r="DZ78" s="3"/>
       <c r="EA78" s="3"/>
     </row>
-    <row r="79" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:131" s="22" customFormat="1">
       <c r="A79" s="3"/>
       <c r="B79" s="3"/>
       <c r="C79" s="3"/>
       <c r="D79" s="3"/>
       <c r="E79" s="3"/>
       <c r="F79" s="3"/>
       <c r="G79" s="3"/>
       <c r="H79" s="3"/>
       <c r="I79" s="3"/>
       <c r="J79" s="3"/>
       <c r="K79" s="3"/>
       <c r="L79" s="3"/>
       <c r="M79" s="3"/>
       <c r="N79" s="3"/>
       <c r="O79" s="3"/>
       <c r="P79" s="3"/>
       <c r="Q79" s="3"/>
       <c r="R79" s="3"/>
       <c r="S79" s="3"/>
       <c r="T79" s="3"/>
       <c r="U79" s="3"/>
       <c r="V79" s="3"/>
       <c r="W79" s="3"/>
       <c r="X79" s="3"/>
       <c r="Y79" s="3"/>
@@ -12370,51 +12509,51 @@
       <c r="DD79" s="3"/>
       <c r="DE79" s="3"/>
       <c r="DF79" s="3"/>
       <c r="DG79" s="3"/>
       <c r="DH79" s="3"/>
       <c r="DI79" s="3"/>
       <c r="DJ79" s="3"/>
       <c r="DK79" s="3"/>
       <c r="DL79" s="3"/>
       <c r="DM79" s="3"/>
       <c r="DN79" s="3"/>
       <c r="DO79" s="3"/>
       <c r="DP79" s="3"/>
       <c r="DQ79" s="3"/>
       <c r="DR79" s="3"/>
       <c r="DS79" s="3"/>
       <c r="DT79" s="3"/>
       <c r="DU79" s="3"/>
       <c r="DV79" s="3"/>
       <c r="DW79" s="3"/>
       <c r="DX79" s="3"/>
       <c r="DY79" s="3"/>
       <c r="DZ79" s="3"/>
       <c r="EA79" s="3"/>
     </row>
-    <row r="80" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:131" s="22" customFormat="1">
       <c r="A80" s="3"/>
       <c r="B80" s="3"/>
       <c r="C80" s="3"/>
       <c r="D80" s="3"/>
       <c r="E80" s="3"/>
       <c r="F80" s="3"/>
       <c r="G80" s="3"/>
       <c r="H80" s="3"/>
       <c r="I80" s="3"/>
       <c r="J80" s="3"/>
       <c r="K80" s="3"/>
       <c r="L80" s="3"/>
       <c r="M80" s="3"/>
       <c r="N80" s="3"/>
       <c r="O80" s="3"/>
       <c r="P80" s="3"/>
       <c r="Q80" s="3"/>
       <c r="R80" s="3"/>
       <c r="S80" s="3"/>
       <c r="T80" s="3"/>
       <c r="U80" s="3"/>
       <c r="V80" s="3"/>
       <c r="W80" s="3"/>
       <c r="X80" s="3"/>
       <c r="Y80" s="3"/>
@@ -12503,51 +12642,51 @@
       <c r="DD80" s="3"/>
       <c r="DE80" s="3"/>
       <c r="DF80" s="3"/>
       <c r="DG80" s="3"/>
       <c r="DH80" s="3"/>
       <c r="DI80" s="3"/>
       <c r="DJ80" s="3"/>
       <c r="DK80" s="3"/>
       <c r="DL80" s="3"/>
       <c r="DM80" s="3"/>
       <c r="DN80" s="3"/>
       <c r="DO80" s="3"/>
       <c r="DP80" s="3"/>
       <c r="DQ80" s="3"/>
       <c r="DR80" s="3"/>
       <c r="DS80" s="3"/>
       <c r="DT80" s="3"/>
       <c r="DU80" s="3"/>
       <c r="DV80" s="3"/>
       <c r="DW80" s="3"/>
       <c r="DX80" s="3"/>
       <c r="DY80" s="3"/>
       <c r="DZ80" s="3"/>
       <c r="EA80" s="3"/>
     </row>
-    <row r="81" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:131" s="22" customFormat="1">
       <c r="A81" s="3"/>
       <c r="B81" s="3"/>
       <c r="C81" s="3"/>
       <c r="D81" s="3"/>
       <c r="E81" s="3"/>
       <c r="F81" s="3"/>
       <c r="G81" s="3"/>
       <c r="H81" s="3"/>
       <c r="I81" s="3"/>
       <c r="J81" s="3"/>
       <c r="K81" s="3"/>
       <c r="L81" s="3"/>
       <c r="M81" s="3"/>
       <c r="N81" s="3"/>
       <c r="O81" s="3"/>
       <c r="P81" s="3"/>
       <c r="Q81" s="3"/>
       <c r="R81" s="3"/>
       <c r="S81" s="3"/>
       <c r="T81" s="3"/>
       <c r="U81" s="3"/>
       <c r="V81" s="3"/>
       <c r="W81" s="3"/>
       <c r="X81" s="3"/>
       <c r="Y81" s="3"/>
@@ -12636,51 +12775,51 @@
       <c r="DD81" s="3"/>
       <c r="DE81" s="3"/>
       <c r="DF81" s="3"/>
       <c r="DG81" s="3"/>
       <c r="DH81" s="3"/>
       <c r="DI81" s="3"/>
       <c r="DJ81" s="3"/>
       <c r="DK81" s="3"/>
       <c r="DL81" s="3"/>
       <c r="DM81" s="3"/>
       <c r="DN81" s="3"/>
       <c r="DO81" s="3"/>
       <c r="DP81" s="3"/>
       <c r="DQ81" s="3"/>
       <c r="DR81" s="3"/>
       <c r="DS81" s="3"/>
       <c r="DT81" s="3"/>
       <c r="DU81" s="3"/>
       <c r="DV81" s="3"/>
       <c r="DW81" s="3"/>
       <c r="DX81" s="3"/>
       <c r="DY81" s="3"/>
       <c r="DZ81" s="3"/>
       <c r="EA81" s="3"/>
     </row>
-    <row r="82" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:131" s="22" customFormat="1">
       <c r="A82" s="3"/>
       <c r="B82" s="3"/>
       <c r="C82" s="3"/>
       <c r="D82" s="3"/>
       <c r="E82" s="3"/>
       <c r="F82" s="3"/>
       <c r="G82" s="3"/>
       <c r="H82" s="3"/>
       <c r="I82" s="3"/>
       <c r="J82" s="3"/>
       <c r="K82" s="3"/>
       <c r="L82" s="3"/>
       <c r="M82" s="3"/>
       <c r="N82" s="3"/>
       <c r="O82" s="3"/>
       <c r="P82" s="3"/>
       <c r="Q82" s="3"/>
       <c r="R82" s="3"/>
       <c r="S82" s="3"/>
       <c r="T82" s="3"/>
       <c r="U82" s="3"/>
       <c r="V82" s="3"/>
       <c r="W82" s="3"/>
       <c r="X82" s="3"/>
       <c r="Y82" s="3"/>
@@ -12769,51 +12908,51 @@
       <c r="DD82" s="3"/>
       <c r="DE82" s="3"/>
       <c r="DF82" s="3"/>
       <c r="DG82" s="3"/>
       <c r="DH82" s="3"/>
       <c r="DI82" s="3"/>
       <c r="DJ82" s="3"/>
       <c r="DK82" s="3"/>
       <c r="DL82" s="3"/>
       <c r="DM82" s="3"/>
       <c r="DN82" s="3"/>
       <c r="DO82" s="3"/>
       <c r="DP82" s="3"/>
       <c r="DQ82" s="3"/>
       <c r="DR82" s="3"/>
       <c r="DS82" s="3"/>
       <c r="DT82" s="3"/>
       <c r="DU82" s="3"/>
       <c r="DV82" s="3"/>
       <c r="DW82" s="3"/>
       <c r="DX82" s="3"/>
       <c r="DY82" s="3"/>
       <c r="DZ82" s="3"/>
       <c r="EA82" s="3"/>
     </row>
-    <row r="83" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:131" s="22" customFormat="1">
       <c r="A83" s="3"/>
       <c r="B83" s="3"/>
       <c r="C83" s="3"/>
       <c r="D83" s="3"/>
       <c r="E83" s="3"/>
       <c r="F83" s="3"/>
       <c r="G83" s="3"/>
       <c r="H83" s="3"/>
       <c r="I83" s="3"/>
       <c r="J83" s="3"/>
       <c r="K83" s="3"/>
       <c r="L83" s="3"/>
       <c r="M83" s="3"/>
       <c r="N83" s="3"/>
       <c r="O83" s="3"/>
       <c r="P83" s="3"/>
       <c r="Q83" s="3"/>
       <c r="R83" s="3"/>
       <c r="S83" s="3"/>
       <c r="T83" s="3"/>
       <c r="U83" s="3"/>
       <c r="V83" s="3"/>
       <c r="W83" s="3"/>
       <c r="X83" s="3"/>
       <c r="Y83" s="3"/>
@@ -12902,51 +13041,51 @@
       <c r="DD83" s="3"/>
       <c r="DE83" s="3"/>
       <c r="DF83" s="3"/>
       <c r="DG83" s="3"/>
       <c r="DH83" s="3"/>
       <c r="DI83" s="3"/>
       <c r="DJ83" s="3"/>
       <c r="DK83" s="3"/>
       <c r="DL83" s="3"/>
       <c r="DM83" s="3"/>
       <c r="DN83" s="3"/>
       <c r="DO83" s="3"/>
       <c r="DP83" s="3"/>
       <c r="DQ83" s="3"/>
       <c r="DR83" s="3"/>
       <c r="DS83" s="3"/>
       <c r="DT83" s="3"/>
       <c r="DU83" s="3"/>
       <c r="DV83" s="3"/>
       <c r="DW83" s="3"/>
       <c r="DX83" s="3"/>
       <c r="DY83" s="3"/>
       <c r="DZ83" s="3"/>
       <c r="EA83" s="3"/>
     </row>
-    <row r="84" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:131" s="22" customFormat="1">
       <c r="A84" s="3"/>
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
       <c r="J84" s="3"/>
       <c r="K84" s="3"/>
       <c r="L84" s="3"/>
       <c r="M84" s="3"/>
       <c r="N84" s="3"/>
       <c r="O84" s="3"/>
       <c r="P84" s="3"/>
       <c r="Q84" s="3"/>
       <c r="R84" s="3"/>
       <c r="S84" s="3"/>
       <c r="T84" s="3"/>
       <c r="U84" s="3"/>
       <c r="V84" s="3"/>
       <c r="W84" s="3"/>
       <c r="X84" s="3"/>
       <c r="Y84" s="3"/>
@@ -13035,51 +13174,51 @@
       <c r="DD84" s="3"/>
       <c r="DE84" s="3"/>
       <c r="DF84" s="3"/>
       <c r="DG84" s="3"/>
       <c r="DH84" s="3"/>
       <c r="DI84" s="3"/>
       <c r="DJ84" s="3"/>
       <c r="DK84" s="3"/>
       <c r="DL84" s="3"/>
       <c r="DM84" s="3"/>
       <c r="DN84" s="3"/>
       <c r="DO84" s="3"/>
       <c r="DP84" s="3"/>
       <c r="DQ84" s="3"/>
       <c r="DR84" s="3"/>
       <c r="DS84" s="3"/>
       <c r="DT84" s="3"/>
       <c r="DU84" s="3"/>
       <c r="DV84" s="3"/>
       <c r="DW84" s="3"/>
       <c r="DX84" s="3"/>
       <c r="DY84" s="3"/>
       <c r="DZ84" s="3"/>
       <c r="EA84" s="3"/>
     </row>
-    <row r="85" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:131" s="22" customFormat="1">
       <c r="A85" s="3"/>
       <c r="B85" s="3"/>
       <c r="C85" s="3"/>
       <c r="D85" s="3"/>
       <c r="E85" s="3"/>
       <c r="F85" s="3"/>
       <c r="G85" s="3"/>
       <c r="H85" s="3"/>
       <c r="I85" s="3"/>
       <c r="J85" s="3"/>
       <c r="K85" s="3"/>
       <c r="L85" s="3"/>
       <c r="M85" s="3"/>
       <c r="N85" s="3"/>
       <c r="O85" s="3"/>
       <c r="P85" s="3"/>
       <c r="Q85" s="3"/>
       <c r="R85" s="3"/>
       <c r="S85" s="3"/>
       <c r="T85" s="3"/>
       <c r="U85" s="3"/>
       <c r="V85" s="3"/>
       <c r="W85" s="3"/>
       <c r="X85" s="3"/>
       <c r="Y85" s="3"/>
@@ -13168,51 +13307,51 @@
       <c r="DD85" s="3"/>
       <c r="DE85" s="3"/>
       <c r="DF85" s="3"/>
       <c r="DG85" s="3"/>
       <c r="DH85" s="3"/>
       <c r="DI85" s="3"/>
       <c r="DJ85" s="3"/>
       <c r="DK85" s="3"/>
       <c r="DL85" s="3"/>
       <c r="DM85" s="3"/>
       <c r="DN85" s="3"/>
       <c r="DO85" s="3"/>
       <c r="DP85" s="3"/>
       <c r="DQ85" s="3"/>
       <c r="DR85" s="3"/>
       <c r="DS85" s="3"/>
       <c r="DT85" s="3"/>
       <c r="DU85" s="3"/>
       <c r="DV85" s="3"/>
       <c r="DW85" s="3"/>
       <c r="DX85" s="3"/>
       <c r="DY85" s="3"/>
       <c r="DZ85" s="3"/>
       <c r="EA85" s="3"/>
     </row>
-    <row r="86" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:131" s="22" customFormat="1">
       <c r="A86" s="3"/>
       <c r="B86" s="3"/>
       <c r="C86" s="3"/>
       <c r="D86" s="3"/>
       <c r="E86" s="3"/>
       <c r="F86" s="3"/>
       <c r="G86" s="3"/>
       <c r="H86" s="3"/>
       <c r="I86" s="3"/>
       <c r="J86" s="3"/>
       <c r="K86" s="3"/>
       <c r="L86" s="3"/>
       <c r="M86" s="3"/>
       <c r="N86" s="3"/>
       <c r="O86" s="3"/>
       <c r="P86" s="3"/>
       <c r="Q86" s="3"/>
       <c r="R86" s="3"/>
       <c r="S86" s="3"/>
       <c r="T86" s="3"/>
       <c r="U86" s="3"/>
       <c r="V86" s="3"/>
       <c r="W86" s="3"/>
       <c r="X86" s="3"/>
       <c r="Y86" s="3"/>
@@ -13301,51 +13440,51 @@
       <c r="DD86" s="3"/>
       <c r="DE86" s="3"/>
       <c r="DF86" s="3"/>
       <c r="DG86" s="3"/>
       <c r="DH86" s="3"/>
       <c r="DI86" s="3"/>
       <c r="DJ86" s="3"/>
       <c r="DK86" s="3"/>
       <c r="DL86" s="3"/>
       <c r="DM86" s="3"/>
       <c r="DN86" s="3"/>
       <c r="DO86" s="3"/>
       <c r="DP86" s="3"/>
       <c r="DQ86" s="3"/>
       <c r="DR86" s="3"/>
       <c r="DS86" s="3"/>
       <c r="DT86" s="3"/>
       <c r="DU86" s="3"/>
       <c r="DV86" s="3"/>
       <c r="DW86" s="3"/>
       <c r="DX86" s="3"/>
       <c r="DY86" s="3"/>
       <c r="DZ86" s="3"/>
       <c r="EA86" s="3"/>
     </row>
-    <row r="87" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:131" s="22" customFormat="1">
       <c r="A87" s="3"/>
       <c r="B87" s="3"/>
       <c r="C87" s="3"/>
       <c r="D87" s="3"/>
       <c r="E87" s="3"/>
       <c r="F87" s="3"/>
       <c r="G87" s="3"/>
       <c r="H87" s="3"/>
       <c r="I87" s="3"/>
       <c r="J87" s="3"/>
       <c r="K87" s="3"/>
       <c r="L87" s="3"/>
       <c r="M87" s="3"/>
       <c r="N87" s="3"/>
       <c r="O87" s="3"/>
       <c r="P87" s="3"/>
       <c r="Q87" s="3"/>
       <c r="R87" s="3"/>
       <c r="S87" s="3"/>
       <c r="T87" s="3"/>
       <c r="U87" s="3"/>
       <c r="V87" s="3"/>
       <c r="W87" s="3"/>
       <c r="X87" s="3"/>
       <c r="Y87" s="3"/>
@@ -13434,51 +13573,51 @@
       <c r="DD87" s="3"/>
       <c r="DE87" s="3"/>
       <c r="DF87" s="3"/>
       <c r="DG87" s="3"/>
       <c r="DH87" s="3"/>
       <c r="DI87" s="3"/>
       <c r="DJ87" s="3"/>
       <c r="DK87" s="3"/>
       <c r="DL87" s="3"/>
       <c r="DM87" s="3"/>
       <c r="DN87" s="3"/>
       <c r="DO87" s="3"/>
       <c r="DP87" s="3"/>
       <c r="DQ87" s="3"/>
       <c r="DR87" s="3"/>
       <c r="DS87" s="3"/>
       <c r="DT87" s="3"/>
       <c r="DU87" s="3"/>
       <c r="DV87" s="3"/>
       <c r="DW87" s="3"/>
       <c r="DX87" s="3"/>
       <c r="DY87" s="3"/>
       <c r="DZ87" s="3"/>
       <c r="EA87" s="3"/>
     </row>
-    <row r="88" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:131" s="22" customFormat="1">
       <c r="A88" s="3"/>
       <c r="B88" s="3"/>
       <c r="C88" s="3"/>
       <c r="D88" s="3"/>
       <c r="E88" s="3"/>
       <c r="F88" s="3"/>
       <c r="G88" s="3"/>
       <c r="H88" s="3"/>
       <c r="I88" s="3"/>
       <c r="J88" s="3"/>
       <c r="K88" s="3"/>
       <c r="L88" s="3"/>
       <c r="M88" s="3"/>
       <c r="N88" s="3"/>
       <c r="O88" s="3"/>
       <c r="P88" s="3"/>
       <c r="Q88" s="3"/>
       <c r="R88" s="3"/>
       <c r="S88" s="3"/>
       <c r="T88" s="3"/>
       <c r="U88" s="3"/>
       <c r="V88" s="3"/>
       <c r="W88" s="3"/>
       <c r="X88" s="3"/>
       <c r="Y88" s="3"/>
@@ -13567,51 +13706,51 @@
       <c r="DD88" s="3"/>
       <c r="DE88" s="3"/>
       <c r="DF88" s="3"/>
       <c r="DG88" s="3"/>
       <c r="DH88" s="3"/>
       <c r="DI88" s="3"/>
       <c r="DJ88" s="3"/>
       <c r="DK88" s="3"/>
       <c r="DL88" s="3"/>
       <c r="DM88" s="3"/>
       <c r="DN88" s="3"/>
       <c r="DO88" s="3"/>
       <c r="DP88" s="3"/>
       <c r="DQ88" s="3"/>
       <c r="DR88" s="3"/>
       <c r="DS88" s="3"/>
       <c r="DT88" s="3"/>
       <c r="DU88" s="3"/>
       <c r="DV88" s="3"/>
       <c r="DW88" s="3"/>
       <c r="DX88" s="3"/>
       <c r="DY88" s="3"/>
       <c r="DZ88" s="3"/>
       <c r="EA88" s="3"/>
     </row>
-    <row r="89" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:131" s="22" customFormat="1">
       <c r="A89" s="3"/>
       <c r="B89" s="3"/>
       <c r="C89" s="3"/>
       <c r="D89" s="3"/>
       <c r="E89" s="3"/>
       <c r="F89" s="3"/>
       <c r="G89" s="3"/>
       <c r="H89" s="3"/>
       <c r="I89" s="3"/>
       <c r="J89" s="3"/>
       <c r="K89" s="3"/>
       <c r="L89" s="3"/>
       <c r="M89" s="3"/>
       <c r="N89" s="3"/>
       <c r="O89" s="3"/>
       <c r="P89" s="3"/>
       <c r="Q89" s="3"/>
       <c r="R89" s="3"/>
       <c r="S89" s="3"/>
       <c r="T89" s="3"/>
       <c r="U89" s="3"/>
       <c r="V89" s="3"/>
       <c r="W89" s="3"/>
       <c r="X89" s="3"/>
       <c r="Y89" s="3"/>
@@ -13700,51 +13839,51 @@
       <c r="DD89" s="3"/>
       <c r="DE89" s="3"/>
       <c r="DF89" s="3"/>
       <c r="DG89" s="3"/>
       <c r="DH89" s="3"/>
       <c r="DI89" s="3"/>
       <c r="DJ89" s="3"/>
       <c r="DK89" s="3"/>
       <c r="DL89" s="3"/>
       <c r="DM89" s="3"/>
       <c r="DN89" s="3"/>
       <c r="DO89" s="3"/>
       <c r="DP89" s="3"/>
       <c r="DQ89" s="3"/>
       <c r="DR89" s="3"/>
       <c r="DS89" s="3"/>
       <c r="DT89" s="3"/>
       <c r="DU89" s="3"/>
       <c r="DV89" s="3"/>
       <c r="DW89" s="3"/>
       <c r="DX89" s="3"/>
       <c r="DY89" s="3"/>
       <c r="DZ89" s="3"/>
       <c r="EA89" s="3"/>
     </row>
-    <row r="90" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:131" s="22" customFormat="1">
       <c r="A90" s="3"/>
       <c r="B90" s="3"/>
       <c r="C90" s="3"/>
       <c r="D90" s="3"/>
       <c r="E90" s="3"/>
       <c r="F90" s="3"/>
       <c r="G90" s="3"/>
       <c r="H90" s="3"/>
       <c r="I90" s="3"/>
       <c r="J90" s="3"/>
       <c r="K90" s="3"/>
       <c r="L90" s="3"/>
       <c r="M90" s="3"/>
       <c r="N90" s="3"/>
       <c r="O90" s="3"/>
       <c r="P90" s="3"/>
       <c r="Q90" s="3"/>
       <c r="R90" s="3"/>
       <c r="S90" s="3"/>
       <c r="T90" s="3"/>
       <c r="U90" s="3"/>
       <c r="V90" s="3"/>
       <c r="W90" s="3"/>
       <c r="X90" s="3"/>
       <c r="Y90" s="3"/>
@@ -13833,51 +13972,51 @@
       <c r="DD90" s="3"/>
       <c r="DE90" s="3"/>
       <c r="DF90" s="3"/>
       <c r="DG90" s="3"/>
       <c r="DH90" s="3"/>
       <c r="DI90" s="3"/>
       <c r="DJ90" s="3"/>
       <c r="DK90" s="3"/>
       <c r="DL90" s="3"/>
       <c r="DM90" s="3"/>
       <c r="DN90" s="3"/>
       <c r="DO90" s="3"/>
       <c r="DP90" s="3"/>
       <c r="DQ90" s="3"/>
       <c r="DR90" s="3"/>
       <c r="DS90" s="3"/>
       <c r="DT90" s="3"/>
       <c r="DU90" s="3"/>
       <c r="DV90" s="3"/>
       <c r="DW90" s="3"/>
       <c r="DX90" s="3"/>
       <c r="DY90" s="3"/>
       <c r="DZ90" s="3"/>
       <c r="EA90" s="3"/>
     </row>
-    <row r="91" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:131" s="22" customFormat="1">
       <c r="A91" s="3"/>
       <c r="B91" s="3"/>
       <c r="C91" s="3"/>
       <c r="D91" s="3"/>
       <c r="E91" s="3"/>
       <c r="F91" s="3"/>
       <c r="G91" s="3"/>
       <c r="H91" s="3"/>
       <c r="I91" s="3"/>
       <c r="J91" s="3"/>
       <c r="K91" s="3"/>
       <c r="L91" s="3"/>
       <c r="M91" s="3"/>
       <c r="N91" s="3"/>
       <c r="O91" s="3"/>
       <c r="P91" s="3"/>
       <c r="Q91" s="3"/>
       <c r="R91" s="3"/>
       <c r="S91" s="3"/>
       <c r="T91" s="3"/>
       <c r="U91" s="3"/>
       <c r="V91" s="3"/>
       <c r="W91" s="3"/>
       <c r="X91" s="3"/>
       <c r="Y91" s="3"/>
@@ -13966,51 +14105,51 @@
       <c r="DD91" s="3"/>
       <c r="DE91" s="3"/>
       <c r="DF91" s="3"/>
       <c r="DG91" s="3"/>
       <c r="DH91" s="3"/>
       <c r="DI91" s="3"/>
       <c r="DJ91" s="3"/>
       <c r="DK91" s="3"/>
       <c r="DL91" s="3"/>
       <c r="DM91" s="3"/>
       <c r="DN91" s="3"/>
       <c r="DO91" s="3"/>
       <c r="DP91" s="3"/>
       <c r="DQ91" s="3"/>
       <c r="DR91" s="3"/>
       <c r="DS91" s="3"/>
       <c r="DT91" s="3"/>
       <c r="DU91" s="3"/>
       <c r="DV91" s="3"/>
       <c r="DW91" s="3"/>
       <c r="DX91" s="3"/>
       <c r="DY91" s="3"/>
       <c r="DZ91" s="3"/>
       <c r="EA91" s="3"/>
     </row>
-    <row r="92" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:131" s="22" customFormat="1">
       <c r="A92" s="3"/>
       <c r="B92" s="3"/>
       <c r="C92" s="3"/>
       <c r="D92" s="3"/>
       <c r="E92" s="3"/>
       <c r="F92" s="3"/>
       <c r="G92" s="3"/>
       <c r="H92" s="3"/>
       <c r="I92" s="3"/>
       <c r="J92" s="3"/>
       <c r="K92" s="3"/>
       <c r="L92" s="3"/>
       <c r="M92" s="3"/>
       <c r="N92" s="3"/>
       <c r="O92" s="3"/>
       <c r="P92" s="3"/>
       <c r="Q92" s="3"/>
       <c r="R92" s="3"/>
       <c r="S92" s="3"/>
       <c r="T92" s="3"/>
       <c r="U92" s="3"/>
       <c r="V92" s="3"/>
       <c r="W92" s="3"/>
       <c r="X92" s="3"/>
       <c r="Y92" s="3"/>
@@ -14099,51 +14238,51 @@
       <c r="DD92" s="3"/>
       <c r="DE92" s="3"/>
       <c r="DF92" s="3"/>
       <c r="DG92" s="3"/>
       <c r="DH92" s="3"/>
       <c r="DI92" s="3"/>
       <c r="DJ92" s="3"/>
       <c r="DK92" s="3"/>
       <c r="DL92" s="3"/>
       <c r="DM92" s="3"/>
       <c r="DN92" s="3"/>
       <c r="DO92" s="3"/>
       <c r="DP92" s="3"/>
       <c r="DQ92" s="3"/>
       <c r="DR92" s="3"/>
       <c r="DS92" s="3"/>
       <c r="DT92" s="3"/>
       <c r="DU92" s="3"/>
       <c r="DV92" s="3"/>
       <c r="DW92" s="3"/>
       <c r="DX92" s="3"/>
       <c r="DY92" s="3"/>
       <c r="DZ92" s="3"/>
       <c r="EA92" s="3"/>
     </row>
-    <row r="93" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:131" s="22" customFormat="1">
       <c r="A93" s="3"/>
       <c r="B93" s="3"/>
       <c r="C93" s="3"/>
       <c r="D93" s="3"/>
       <c r="E93" s="3"/>
       <c r="F93" s="3"/>
       <c r="G93" s="3"/>
       <c r="H93" s="3"/>
       <c r="I93" s="3"/>
       <c r="J93" s="3"/>
       <c r="K93" s="3"/>
       <c r="L93" s="3"/>
       <c r="M93" s="3"/>
       <c r="N93" s="3"/>
       <c r="O93" s="3"/>
       <c r="P93" s="3"/>
       <c r="Q93" s="3"/>
       <c r="R93" s="3"/>
       <c r="S93" s="3"/>
       <c r="T93" s="3"/>
       <c r="U93" s="3"/>
       <c r="V93" s="3"/>
       <c r="W93" s="3"/>
       <c r="X93" s="3"/>
       <c r="Y93" s="3"/>
@@ -14232,51 +14371,51 @@
       <c r="DD93" s="3"/>
       <c r="DE93" s="3"/>
       <c r="DF93" s="3"/>
       <c r="DG93" s="3"/>
       <c r="DH93" s="3"/>
       <c r="DI93" s="3"/>
       <c r="DJ93" s="3"/>
       <c r="DK93" s="3"/>
       <c r="DL93" s="3"/>
       <c r="DM93" s="3"/>
       <c r="DN93" s="3"/>
       <c r="DO93" s="3"/>
       <c r="DP93" s="3"/>
       <c r="DQ93" s="3"/>
       <c r="DR93" s="3"/>
       <c r="DS93" s="3"/>
       <c r="DT93" s="3"/>
       <c r="DU93" s="3"/>
       <c r="DV93" s="3"/>
       <c r="DW93" s="3"/>
       <c r="DX93" s="3"/>
       <c r="DY93" s="3"/>
       <c r="DZ93" s="3"/>
       <c r="EA93" s="3"/>
     </row>
-    <row r="94" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:131" s="22" customFormat="1">
       <c r="A94" s="3"/>
       <c r="B94" s="3"/>
       <c r="C94" s="3"/>
       <c r="D94" s="3"/>
       <c r="E94" s="3"/>
       <c r="F94" s="3"/>
       <c r="G94" s="3"/>
       <c r="H94" s="3"/>
       <c r="I94" s="3"/>
       <c r="J94" s="3"/>
       <c r="K94" s="3"/>
       <c r="L94" s="3"/>
       <c r="M94" s="3"/>
       <c r="N94" s="3"/>
       <c r="O94" s="3"/>
       <c r="P94" s="3"/>
       <c r="Q94" s="3"/>
       <c r="R94" s="3"/>
       <c r="S94" s="3"/>
       <c r="T94" s="3"/>
       <c r="U94" s="3"/>
       <c r="V94" s="3"/>
       <c r="W94" s="3"/>
       <c r="X94" s="3"/>
       <c r="Y94" s="3"/>
@@ -14365,51 +14504,51 @@
       <c r="DD94" s="3"/>
       <c r="DE94" s="3"/>
       <c r="DF94" s="3"/>
       <c r="DG94" s="3"/>
       <c r="DH94" s="3"/>
       <c r="DI94" s="3"/>
       <c r="DJ94" s="3"/>
       <c r="DK94" s="3"/>
       <c r="DL94" s="3"/>
       <c r="DM94" s="3"/>
       <c r="DN94" s="3"/>
       <c r="DO94" s="3"/>
       <c r="DP94" s="3"/>
       <c r="DQ94" s="3"/>
       <c r="DR94" s="3"/>
       <c r="DS94" s="3"/>
       <c r="DT94" s="3"/>
       <c r="DU94" s="3"/>
       <c r="DV94" s="3"/>
       <c r="DW94" s="3"/>
       <c r="DX94" s="3"/>
       <c r="DY94" s="3"/>
       <c r="DZ94" s="3"/>
       <c r="EA94" s="3"/>
     </row>
-    <row r="95" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:131" s="22" customFormat="1">
       <c r="A95" s="3"/>
       <c r="B95" s="3"/>
       <c r="C95" s="3"/>
       <c r="D95" s="3"/>
       <c r="E95" s="3"/>
       <c r="F95" s="3"/>
       <c r="G95" s="3"/>
       <c r="H95" s="3"/>
       <c r="I95" s="3"/>
       <c r="J95" s="3"/>
       <c r="K95" s="3"/>
       <c r="L95" s="3"/>
       <c r="M95" s="3"/>
       <c r="N95" s="3"/>
       <c r="O95" s="3"/>
       <c r="P95" s="3"/>
       <c r="Q95" s="3"/>
       <c r="R95" s="3"/>
       <c r="S95" s="3"/>
       <c r="T95" s="3"/>
       <c r="U95" s="3"/>
       <c r="V95" s="3"/>
       <c r="W95" s="3"/>
       <c r="X95" s="3"/>
       <c r="Y95" s="3"/>
@@ -14498,51 +14637,51 @@
       <c r="DD95" s="3"/>
       <c r="DE95" s="3"/>
       <c r="DF95" s="3"/>
       <c r="DG95" s="3"/>
       <c r="DH95" s="3"/>
       <c r="DI95" s="3"/>
       <c r="DJ95" s="3"/>
       <c r="DK95" s="3"/>
       <c r="DL95" s="3"/>
       <c r="DM95" s="3"/>
       <c r="DN95" s="3"/>
       <c r="DO95" s="3"/>
       <c r="DP95" s="3"/>
       <c r="DQ95" s="3"/>
       <c r="DR95" s="3"/>
       <c r="DS95" s="3"/>
       <c r="DT95" s="3"/>
       <c r="DU95" s="3"/>
       <c r="DV95" s="3"/>
       <c r="DW95" s="3"/>
       <c r="DX95" s="3"/>
       <c r="DY95" s="3"/>
       <c r="DZ95" s="3"/>
       <c r="EA95" s="3"/>
     </row>
-    <row r="96" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:131" s="22" customFormat="1">
       <c r="A96" s="3"/>
       <c r="B96" s="3"/>
       <c r="C96" s="3"/>
       <c r="D96" s="3"/>
       <c r="E96" s="3"/>
       <c r="F96" s="3"/>
       <c r="G96" s="3"/>
       <c r="H96" s="3"/>
       <c r="I96" s="3"/>
       <c r="J96" s="3"/>
       <c r="K96" s="3"/>
       <c r="L96" s="3"/>
       <c r="M96" s="3"/>
       <c r="N96" s="3"/>
       <c r="O96" s="3"/>
       <c r="P96" s="3"/>
       <c r="Q96" s="3"/>
       <c r="R96" s="3"/>
       <c r="S96" s="3"/>
       <c r="T96" s="3"/>
       <c r="U96" s="3"/>
       <c r="V96" s="3"/>
       <c r="W96" s="3"/>
       <c r="X96" s="3"/>
       <c r="Y96" s="3"/>
@@ -14631,51 +14770,51 @@
       <c r="DD96" s="3"/>
       <c r="DE96" s="3"/>
       <c r="DF96" s="3"/>
       <c r="DG96" s="3"/>
       <c r="DH96" s="3"/>
       <c r="DI96" s="3"/>
       <c r="DJ96" s="3"/>
       <c r="DK96" s="3"/>
       <c r="DL96" s="3"/>
       <c r="DM96" s="3"/>
       <c r="DN96" s="3"/>
       <c r="DO96" s="3"/>
       <c r="DP96" s="3"/>
       <c r="DQ96" s="3"/>
       <c r="DR96" s="3"/>
       <c r="DS96" s="3"/>
       <c r="DT96" s="3"/>
       <c r="DU96" s="3"/>
       <c r="DV96" s="3"/>
       <c r="DW96" s="3"/>
       <c r="DX96" s="3"/>
       <c r="DY96" s="3"/>
       <c r="DZ96" s="3"/>
       <c r="EA96" s="3"/>
     </row>
-    <row r="97" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:131" s="22" customFormat="1">
       <c r="A97" s="3"/>
       <c r="B97" s="3"/>
       <c r="C97" s="3"/>
       <c r="D97" s="3"/>
       <c r="E97" s="3"/>
       <c r="F97" s="3"/>
       <c r="G97" s="3"/>
       <c r="H97" s="3"/>
       <c r="I97" s="3"/>
       <c r="J97" s="3"/>
       <c r="K97" s="3"/>
       <c r="L97" s="3"/>
       <c r="M97" s="3"/>
       <c r="N97" s="3"/>
       <c r="O97" s="3"/>
       <c r="P97" s="3"/>
       <c r="Q97" s="3"/>
       <c r="R97" s="3"/>
       <c r="S97" s="3"/>
       <c r="T97" s="3"/>
       <c r="U97" s="3"/>
       <c r="V97" s="3"/>
       <c r="W97" s="3"/>
       <c r="X97" s="3"/>
       <c r="Y97" s="3"/>
@@ -14764,51 +14903,51 @@
       <c r="DD97" s="3"/>
       <c r="DE97" s="3"/>
       <c r="DF97" s="3"/>
       <c r="DG97" s="3"/>
       <c r="DH97" s="3"/>
       <c r="DI97" s="3"/>
       <c r="DJ97" s="3"/>
       <c r="DK97" s="3"/>
       <c r="DL97" s="3"/>
       <c r="DM97" s="3"/>
       <c r="DN97" s="3"/>
       <c r="DO97" s="3"/>
       <c r="DP97" s="3"/>
       <c r="DQ97" s="3"/>
       <c r="DR97" s="3"/>
       <c r="DS97" s="3"/>
       <c r="DT97" s="3"/>
       <c r="DU97" s="3"/>
       <c r="DV97" s="3"/>
       <c r="DW97" s="3"/>
       <c r="DX97" s="3"/>
       <c r="DY97" s="3"/>
       <c r="DZ97" s="3"/>
       <c r="EA97" s="3"/>
     </row>
-    <row r="98" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:131" s="22" customFormat="1">
       <c r="A98" s="3"/>
       <c r="B98" s="3"/>
       <c r="C98" s="3"/>
       <c r="D98" s="3"/>
       <c r="E98" s="3"/>
       <c r="F98" s="3"/>
       <c r="G98" s="3"/>
       <c r="H98" s="3"/>
       <c r="I98" s="3"/>
       <c r="J98" s="3"/>
       <c r="K98" s="3"/>
       <c r="L98" s="3"/>
       <c r="M98" s="3"/>
       <c r="N98" s="3"/>
       <c r="O98" s="3"/>
       <c r="P98" s="3"/>
       <c r="Q98" s="3"/>
       <c r="R98" s="3"/>
       <c r="S98" s="3"/>
       <c r="T98" s="3"/>
       <c r="U98" s="3"/>
       <c r="V98" s="3"/>
       <c r="W98" s="3"/>
       <c r="X98" s="3"/>
       <c r="Y98" s="3"/>
@@ -14897,51 +15036,51 @@
       <c r="DD98" s="3"/>
       <c r="DE98" s="3"/>
       <c r="DF98" s="3"/>
       <c r="DG98" s="3"/>
       <c r="DH98" s="3"/>
       <c r="DI98" s="3"/>
       <c r="DJ98" s="3"/>
       <c r="DK98" s="3"/>
       <c r="DL98" s="3"/>
       <c r="DM98" s="3"/>
       <c r="DN98" s="3"/>
       <c r="DO98" s="3"/>
       <c r="DP98" s="3"/>
       <c r="DQ98" s="3"/>
       <c r="DR98" s="3"/>
       <c r="DS98" s="3"/>
       <c r="DT98" s="3"/>
       <c r="DU98" s="3"/>
       <c r="DV98" s="3"/>
       <c r="DW98" s="3"/>
       <c r="DX98" s="3"/>
       <c r="DY98" s="3"/>
       <c r="DZ98" s="3"/>
       <c r="EA98" s="3"/>
     </row>
-    <row r="99" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:131" s="22" customFormat="1">
       <c r="A99" s="3"/>
       <c r="B99" s="3"/>
       <c r="C99" s="3"/>
       <c r="D99" s="3"/>
       <c r="E99" s="3"/>
       <c r="F99" s="3"/>
       <c r="G99" s="3"/>
       <c r="H99" s="3"/>
       <c r="I99" s="3"/>
       <c r="J99" s="3"/>
       <c r="K99" s="3"/>
       <c r="L99" s="3"/>
       <c r="M99" s="3"/>
       <c r="N99" s="3"/>
       <c r="O99" s="3"/>
       <c r="P99" s="3"/>
       <c r="Q99" s="3"/>
       <c r="R99" s="3"/>
       <c r="S99" s="3"/>
       <c r="T99" s="3"/>
       <c r="U99" s="3"/>
       <c r="V99" s="3"/>
       <c r="W99" s="3"/>
       <c r="X99" s="3"/>
       <c r="Y99" s="3"/>
@@ -15030,51 +15169,51 @@
       <c r="DD99" s="3"/>
       <c r="DE99" s="3"/>
       <c r="DF99" s="3"/>
       <c r="DG99" s="3"/>
       <c r="DH99" s="3"/>
       <c r="DI99" s="3"/>
       <c r="DJ99" s="3"/>
       <c r="DK99" s="3"/>
       <c r="DL99" s="3"/>
       <c r="DM99" s="3"/>
       <c r="DN99" s="3"/>
       <c r="DO99" s="3"/>
       <c r="DP99" s="3"/>
       <c r="DQ99" s="3"/>
       <c r="DR99" s="3"/>
       <c r="DS99" s="3"/>
       <c r="DT99" s="3"/>
       <c r="DU99" s="3"/>
       <c r="DV99" s="3"/>
       <c r="DW99" s="3"/>
       <c r="DX99" s="3"/>
       <c r="DY99" s="3"/>
       <c r="DZ99" s="3"/>
       <c r="EA99" s="3"/>
     </row>
-    <row r="100" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:131" s="22" customFormat="1">
       <c r="A100" s="3"/>
       <c r="B100" s="3"/>
       <c r="C100" s="3"/>
       <c r="D100" s="3"/>
       <c r="E100" s="3"/>
       <c r="F100" s="3"/>
       <c r="G100" s="3"/>
       <c r="H100" s="3"/>
       <c r="I100" s="3"/>
       <c r="J100" s="3"/>
       <c r="K100" s="3"/>
       <c r="L100" s="3"/>
       <c r="M100" s="3"/>
       <c r="N100" s="3"/>
       <c r="O100" s="3"/>
       <c r="P100" s="3"/>
       <c r="Q100" s="3"/>
       <c r="R100" s="3"/>
       <c r="S100" s="3"/>
       <c r="T100" s="3"/>
       <c r="U100" s="3"/>
       <c r="V100" s="3"/>
       <c r="W100" s="3"/>
       <c r="X100" s="3"/>
       <c r="Y100" s="3"/>
@@ -15163,51 +15302,51 @@
       <c r="DD100" s="3"/>
       <c r="DE100" s="3"/>
       <c r="DF100" s="3"/>
       <c r="DG100" s="3"/>
       <c r="DH100" s="3"/>
       <c r="DI100" s="3"/>
       <c r="DJ100" s="3"/>
       <c r="DK100" s="3"/>
       <c r="DL100" s="3"/>
       <c r="DM100" s="3"/>
       <c r="DN100" s="3"/>
       <c r="DO100" s="3"/>
       <c r="DP100" s="3"/>
       <c r="DQ100" s="3"/>
       <c r="DR100" s="3"/>
       <c r="DS100" s="3"/>
       <c r="DT100" s="3"/>
       <c r="DU100" s="3"/>
       <c r="DV100" s="3"/>
       <c r="DW100" s="3"/>
       <c r="DX100" s="3"/>
       <c r="DY100" s="3"/>
       <c r="DZ100" s="3"/>
       <c r="EA100" s="3"/>
     </row>
-    <row r="101" spans="1:131" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:131" s="22" customFormat="1">
       <c r="A101" s="3"/>
       <c r="B101" s="3"/>
       <c r="C101" s="3"/>
       <c r="D101" s="3"/>
       <c r="E101" s="3"/>
       <c r="F101" s="3"/>
       <c r="G101" s="3"/>
       <c r="H101" s="3"/>
       <c r="I101" s="3"/>
       <c r="J101" s="3"/>
       <c r="K101" s="3"/>
       <c r="L101" s="3"/>
       <c r="M101" s="3"/>
       <c r="N101" s="3"/>
       <c r="O101" s="3"/>
       <c r="P101" s="3"/>
       <c r="Q101" s="3"/>
       <c r="R101" s="3"/>
       <c r="S101" s="3"/>
       <c r="T101" s="3"/>
       <c r="U101" s="3"/>
       <c r="V101" s="3"/>
       <c r="W101" s="3"/>
       <c r="X101" s="3"/>
       <c r="Y101" s="3"/>
@@ -15384,4874 +15523,4874 @@
     <mergeCell ref="AD17:AM17"/>
     <mergeCell ref="AD19:AM19"/>
     <mergeCell ref="AD21:AM21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AM33:AZ33" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"Federal, State, Receipts"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0"/>
   <pageSetup scale="66" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="53" min="1" max="68" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:P81"/>
   <sheetViews>
-    <sheetView topLeftCell="A23" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="H23" sqref="H23"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="F19" sqref="F19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25.109375" style="78" customWidth="1"/>
+    <col min="1" max="1" width="25.140625" style="78" customWidth="1"/>
     <col min="2" max="2" width="7" style="78" customWidth="1"/>
-    <col min="3" max="3" width="44.6640625" style="78" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="17" max="16384" width="9.109375" style="78"/>
+    <col min="3" max="3" width="44.7109375" style="78" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="78" customWidth="1"/>
+    <col min="5" max="5" width="1.7109375" style="78" customWidth="1"/>
+    <col min="6" max="6" width="16.7109375" style="78" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" style="78" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" style="78" customWidth="1"/>
+    <col min="9" max="9" width="2.7109375" style="78" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="78" customWidth="1"/>
+    <col min="11" max="11" width="11.7109375" style="78" customWidth="1"/>
+    <col min="12" max="12" width="15.28515625" style="78" customWidth="1"/>
+    <col min="13" max="13" width="17.7109375" style="78" customWidth="1"/>
+    <col min="14" max="14" width="14.42578125" style="78" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="78"/>
+    <col min="16" max="16" width="9.28515625" style="78" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="78"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="268" t="s">
+    <row r="1" spans="1:13" ht="21" customHeight="1" thickBot="1">
+      <c r="A1" s="269" t="s">
         <v>77</v>
       </c>
-      <c r="B1" s="269"/>
+      <c r="B1" s="270"/>
       <c r="C1" s="118" t="s">
         <v>39</v>
       </c>
-      <c r="D1" s="270"/>
-[...1 lines deleted...]
-      <c r="F1" s="270"/>
+      <c r="D1" s="271"/>
+      <c r="E1" s="271"/>
+      <c r="F1" s="271"/>
       <c r="G1" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="H1" s="270"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H1" s="271"/>
+      <c r="I1" s="271"/>
+      <c r="J1" s="271"/>
+      <c r="K1" s="271"/>
+    </row>
+    <row r="2" spans="1:13" ht="18" customHeight="1">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="91"/>
       <c r="M2" s="115" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" ht="18" customHeight="1">
       <c r="A3" s="32" t="s">
         <v>80</v>
       </c>
-      <c r="C3" s="259"/>
-      <c r="D3" s="259"/>
+      <c r="C3" s="260"/>
+      <c r="D3" s="260"/>
       <c r="F3" s="79" t="s">
         <v>81</v>
       </c>
-      <c r="G3" s="275"/>
-      <c r="H3" s="276"/>
+      <c r="G3" s="276"/>
+      <c r="H3" s="277"/>
       <c r="I3" s="80" t="s">
         <v>48</v>
       </c>
-      <c r="J3" s="275"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J3" s="276"/>
+      <c r="K3" s="276"/>
+      <c r="L3" s="199"/>
+      <c r="M3" s="199"/>
+    </row>
+    <row r="4" spans="1:13" ht="18" customHeight="1">
       <c r="A4" s="33"/>
-      <c r="C4" s="260"/>
-      <c r="D4" s="260"/>
+      <c r="C4" s="261"/>
+      <c r="D4" s="261"/>
       <c r="F4" s="33" t="s">
         <v>82</v>
       </c>
-      <c r="G4" s="272"/>
-[...7 lines deleted...]
-    <row r="5" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G4" s="273"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="275"/>
+      <c r="J4" s="275"/>
+      <c r="K4" s="275"/>
+      <c r="L4" s="199"/>
+      <c r="M4" s="199"/>
+    </row>
+    <row r="5" spans="1:13" ht="18" customHeight="1">
       <c r="A5" s="33"/>
-      <c r="C5" s="260"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C5" s="261"/>
+      <c r="D5" s="261"/>
+    </row>
+    <row r="6" spans="1:13" ht="18" customHeight="1">
       <c r="A6" s="33"/>
-      <c r="C6" s="260"/>
-      <c r="D6" s="260"/>
+      <c r="C6" s="261"/>
+      <c r="D6" s="261"/>
       <c r="F6" s="79" t="s">
         <v>83</v>
       </c>
-      <c r="G6" s="261"/>
-      <c r="H6" s="261"/>
+      <c r="G6" s="262"/>
+      <c r="H6" s="262"/>
       <c r="I6" s="165"/>
-      <c r="J6" s="266"/>
-      <c r="K6" s="266"/>
+      <c r="J6" s="267"/>
+      <c r="K6" s="267"/>
       <c r="M6" s="198"/>
     </row>
-    <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="18" customHeight="1">
       <c r="A7" s="33"/>
-      <c r="C7" s="260"/>
-[...2 lines deleted...]
-      <c r="H7" s="266"/>
+      <c r="C7" s="261"/>
+      <c r="D7" s="261"/>
+      <c r="G7" s="267"/>
+      <c r="H7" s="267"/>
       <c r="I7" s="198"/>
-      <c r="J7" s="266"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J7" s="267"/>
+      <c r="K7" s="267"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" customHeight="1">
       <c r="A8" s="33"/>
-      <c r="B8" s="271"/>
-[...1 lines deleted...]
-      <c r="D8" s="271"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
       <c r="G8" s="198"/>
       <c r="I8" s="198"/>
     </row>
-    <row r="9" spans="1:13" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" ht="14.45" customHeight="1">
       <c r="A9" s="33"/>
       <c r="B9" s="33"/>
-      <c r="C9" s="197"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C9" s="199"/>
+      <c r="D9" s="199"/>
+    </row>
+    <row r="10" spans="1:13" ht="18" customHeight="1">
       <c r="A10" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="126"/>
       <c r="D10" s="198" t="s">
         <v>85</v>
       </c>
       <c r="E10" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="127"/>
-      <c r="G10" s="197"/>
+      <c r="G10" s="199"/>
       <c r="H10" s="81"/>
       <c r="I10" s="81"/>
       <c r="J10" s="33"/>
       <c r="K10" s="85"/>
       <c r="L10" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M10" s="84">
         <f>SUM(C10*F10)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:13" ht="15" customHeight="1">
       <c r="A11" s="33"/>
       <c r="B11" s="33"/>
       <c r="C11" s="188" t="s">
         <v>87</v>
       </c>
       <c r="D11" s="85"/>
       <c r="F11" s="188" t="s">
         <v>88</v>
       </c>
-      <c r="H11" s="197"/>
-      <c r="I11" s="197"/>
+      <c r="H11" s="199"/>
+      <c r="I11" s="199"/>
       <c r="J11" s="33"/>
       <c r="K11" s="188"/>
       <c r="M11" s="86"/>
     </row>
-    <row r="12" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:13" ht="18" customHeight="1">
       <c r="A12" s="33"/>
       <c r="B12" s="33"/>
-      <c r="J12" s="197"/>
+      <c r="J12" s="199"/>
       <c r="M12" s="87"/>
     </row>
-    <row r="13" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13" ht="18" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="128"/>
       <c r="D13" s="78" t="s">
         <v>90</v>
       </c>
       <c r="E13" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="127"/>
       <c r="G13" s="198" t="s">
         <v>91</v>
       </c>
-      <c r="H13" s="197" t="s">
+      <c r="H13" s="199" t="s">
         <v>26</v>
       </c>
-      <c r="I13" s="197"/>
+      <c r="I13" s="199"/>
       <c r="J13" s="127"/>
       <c r="K13" s="198" t="s">
         <v>92</v>
       </c>
       <c r="L13" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="84">
         <f>SUM((C13*F13)*J13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:13" ht="18" customHeight="1">
       <c r="A14" s="32"/>
       <c r="B14" s="33"/>
       <c r="C14" s="168"/>
-      <c r="F14" s="197"/>
+      <c r="F14" s="199"/>
       <c r="G14" s="198"/>
-      <c r="H14" s="197"/>
-[...1 lines deleted...]
-      <c r="J14" s="197"/>
+      <c r="H14" s="199"/>
+      <c r="I14" s="199"/>
+      <c r="J14" s="199"/>
       <c r="K14" s="198"/>
       <c r="L14" s="83"/>
       <c r="M14" s="86"/>
     </row>
-    <row r="15" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="18" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="128"/>
       <c r="E15" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="128"/>
       <c r="G15" s="198"/>
-      <c r="H15" s="197" t="s">
+      <c r="H15" s="199" t="s">
         <v>26</v>
       </c>
-      <c r="I15" s="197"/>
+      <c r="I15" s="199"/>
       <c r="J15" s="167"/>
       <c r="K15" s="198"/>
       <c r="L15" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M15" s="84">
         <f>SUM((C15*F15)*J15)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15" customHeight="1">
       <c r="A16" s="32"/>
       <c r="B16" s="33"/>
       <c r="C16" s="189" t="s">
         <v>94</v>
       </c>
       <c r="F16" s="190" t="s">
         <v>95</v>
       </c>
       <c r="G16" s="198"/>
-      <c r="H16" s="197"/>
-      <c r="I16" s="197"/>
+      <c r="H16" s="199"/>
+      <c r="I16" s="199"/>
       <c r="J16" s="190" t="s">
         <v>88</v>
       </c>
       <c r="K16" s="198"/>
       <c r="L16" s="83"/>
       <c r="M16" s="86"/>
     </row>
-    <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:13" ht="18" customHeight="1">
       <c r="A17" s="33"/>
       <c r="M17" s="86"/>
     </row>
-    <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:13" ht="18" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="129"/>
       <c r="C18" s="78" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:13" ht="18" customHeight="1">
       <c r="A19" s="32" t="s">
         <v>98</v>
       </c>
       <c r="B19" s="129" t="s">
         <v>99</v>
       </c>
       <c r="C19" s="78" t="s">
         <v>100</v>
       </c>
       <c r="D19" s="132"/>
-      <c r="F19" s="197"/>
-[...2 lines deleted...]
-      <c r="J19" s="197"/>
+      <c r="F19" s="199"/>
+      <c r="H19" s="199"/>
+      <c r="I19" s="199"/>
+      <c r="J19" s="199"/>
       <c r="L19" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M19" s="84">
         <f>SUM(D19)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:13" ht="30" customHeight="1">
       <c r="A20" s="186" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="130"/>
       <c r="C20" s="185" t="s">
         <v>102</v>
       </c>
       <c r="D20" s="187">
-        <v>0.72499999999999998</v>
+        <v>0.76</v>
       </c>
       <c r="E20" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="127"/>
       <c r="G20" s="191" t="s">
         <v>103</v>
       </c>
-      <c r="H20" s="197"/>
-[...1 lines deleted...]
-      <c r="J20" s="197"/>
+      <c r="H20" s="199"/>
+      <c r="I20" s="199"/>
+      <c r="J20" s="199"/>
       <c r="L20" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M20" s="84">
         <f>SUM(D20*F20)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:13" ht="18" customHeight="1">
       <c r="A21" s="119"/>
       <c r="B21" s="131"/>
       <c r="C21" s="78" t="s">
         <v>104</v>
       </c>
       <c r="D21" s="133"/>
       <c r="E21" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F21" s="127"/>
-      <c r="G21" s="197" t="s">
+      <c r="G21" s="199" t="s">
         <v>105</v>
       </c>
       <c r="H21" s="135"/>
       <c r="I21" s="88"/>
       <c r="J21" s="89"/>
       <c r="K21" s="82">
         <f>SUM(D21*F21*H21)</f>
         <v>0</v>
       </c>
       <c r="L21" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M21" s="84">
         <f>(D21*F21)+K21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:13" ht="18" customHeight="1">
       <c r="A22" s="119"/>
       <c r="B22" s="131"/>
       <c r="C22" s="78" t="s">
         <v>106</v>
       </c>
       <c r="D22" s="133"/>
       <c r="F22" s="134"/>
-      <c r="G22" s="197"/>
+      <c r="G22" s="199"/>
       <c r="H22" s="172"/>
       <c r="I22" s="88"/>
       <c r="J22" s="89"/>
       <c r="K22" s="173"/>
       <c r="L22" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M22" s="84">
         <f>SUM(D22*F22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:13" ht="18" customHeight="1">
       <c r="A23" s="33"/>
       <c r="B23" s="34"/>
       <c r="D23" s="192" t="s">
         <v>107</v>
       </c>
       <c r="F23" s="188" t="s">
         <v>108</v>
       </c>
       <c r="H23" s="188"/>
-      <c r="I23" s="197"/>
+      <c r="I23" s="199"/>
       <c r="J23" s="91"/>
       <c r="K23" s="188"/>
       <c r="M23" s="84">
         <f>SUM(M19:M22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13" ht="18" customHeight="1">
       <c r="A24" s="33"/>
       <c r="B24" s="34"/>
       <c r="D24" s="192"/>
       <c r="F24" s="188"/>
       <c r="H24" s="188"/>
-      <c r="I24" s="197"/>
+      <c r="I24" s="199"/>
       <c r="J24" s="91"/>
       <c r="K24" s="188"/>
       <c r="M24" s="86"/>
     </row>
-    <row r="25" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:13" ht="18" customHeight="1">
       <c r="A25" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B25" s="34"/>
       <c r="C25" s="126"/>
       <c r="D25" s="78" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="188"/>
       <c r="H25" s="188"/>
-      <c r="I25" s="197"/>
+      <c r="I25" s="199"/>
       <c r="J25" s="91"/>
       <c r="K25" s="188"/>
       <c r="L25" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M25" s="84">
         <f>SUM(C25)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:13" ht="18" customHeight="1">
       <c r="B26" s="33"/>
       <c r="C26" s="169"/>
-      <c r="F26" s="197"/>
-[...2 lines deleted...]
-      <c r="J26" s="197"/>
+      <c r="F26" s="199"/>
+      <c r="H26" s="199"/>
+      <c r="I26" s="199"/>
+      <c r="J26" s="199"/>
       <c r="K26" s="198"/>
       <c r="L26" s="83"/>
       <c r="M26" s="86"/>
     </row>
-    <row r="27" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:13" ht="18" customHeight="1">
       <c r="A27" s="32" t="s">
         <v>110</v>
       </c>
       <c r="C27" s="126"/>
       <c r="D27" s="78" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="127"/>
       <c r="G27" s="198" t="s">
         <v>111</v>
       </c>
-      <c r="H27" s="197" t="s">
+      <c r="H27" s="199" t="s">
         <v>26</v>
       </c>
-      <c r="I27" s="197"/>
+      <c r="I27" s="199"/>
       <c r="J27" s="127"/>
       <c r="K27" s="198" t="s">
         <v>112</v>
       </c>
       <c r="L27" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M27" s="84">
         <f>SUM((C27*F27)*J27)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:13" ht="18" customHeight="1">
       <c r="A28" s="32"/>
       <c r="C28" s="169"/>
-      <c r="F28" s="197"/>
+      <c r="F28" s="199"/>
       <c r="G28" s="198"/>
-      <c r="H28" s="197"/>
-[...1 lines deleted...]
-      <c r="J28" s="197"/>
+      <c r="H28" s="199"/>
+      <c r="I28" s="199"/>
+      <c r="J28" s="199"/>
       <c r="K28" s="198"/>
       <c r="L28" s="83"/>
       <c r="M28" s="86"/>
     </row>
-    <row r="29" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:13" ht="18" customHeight="1">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="M29" s="85"/>
     </row>
-    <row r="30" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:13" ht="18" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B30" s="33"/>
       <c r="C30" s="136"/>
       <c r="D30" s="78" t="s">
         <v>114</v>
       </c>
       <c r="E30" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="132"/>
-      <c r="G30" s="197" t="s">
+      <c r="G30" s="199" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="127"/>
-      <c r="I30" s="197"/>
+      <c r="I30" s="199"/>
       <c r="J30" s="83"/>
       <c r="K30" s="94"/>
     </row>
-    <row r="31" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:13" ht="18" customHeight="1">
       <c r="A31" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B31" s="33"/>
       <c r="F31" s="188" t="s">
         <v>116</v>
       </c>
       <c r="H31" s="188" t="s">
         <v>117</v>
       </c>
-      <c r="I31" s="197"/>
+      <c r="I31" s="199"/>
       <c r="M31" s="86"/>
     </row>
-    <row r="32" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:13" ht="18" customHeight="1">
       <c r="A32" s="33"/>
       <c r="B32" s="33"/>
       <c r="C32" s="92">
         <f>SUM((C30*F30)*H30)</f>
         <v>0</v>
       </c>
       <c r="D32" s="78" t="s">
         <v>118</v>
       </c>
       <c r="E32" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F32" s="137"/>
       <c r="J32" s="91"/>
       <c r="K32" s="162">
         <f>SUM(C32*F32)</f>
         <v>0</v>
       </c>
       <c r="L32" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M32" s="84">
         <f>SUM(C32+K32)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:13" ht="18" customHeight="1">
       <c r="A33" s="33"/>
       <c r="B33" s="33"/>
       <c r="F33" s="188" t="s">
         <v>119</v>
       </c>
       <c r="J33" s="91"/>
       <c r="K33" s="163" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:13" ht="18" customHeight="1">
       <c r="A34" s="33"/>
       <c r="B34" s="33"/>
     </row>
-    <row r="35" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:13" ht="18" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="126"/>
       <c r="D35" s="120" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F35" s="127"/>
       <c r="G35" s="198" t="s">
         <v>91</v>
       </c>
       <c r="H35" s="127"/>
-      <c r="I35" s="197"/>
+      <c r="I35" s="199"/>
       <c r="J35" s="198" t="s">
         <v>92</v>
       </c>
       <c r="K35" s="198"/>
       <c r="L35" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M35" s="84">
         <f>SUM((C35*F35)*H35)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:13" ht="18" customHeight="1">
       <c r="A36" s="32"/>
       <c r="B36" s="33"/>
       <c r="C36" s="169"/>
       <c r="D36" s="170"/>
-      <c r="F36" s="197"/>
+      <c r="F36" s="199"/>
       <c r="G36" s="198"/>
-      <c r="H36" s="197"/>
-      <c r="I36" s="197"/>
+      <c r="H36" s="199"/>
+      <c r="I36" s="199"/>
       <c r="J36" s="198"/>
       <c r="K36" s="198"/>
       <c r="L36" s="83"/>
       <c r="M36" s="86"/>
     </row>
-    <row r="37" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:13" ht="18" customHeight="1">
       <c r="A37" s="33"/>
       <c r="B37" s="33"/>
     </row>
-    <row r="38" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:13" ht="18" customHeight="1">
       <c r="A38" s="32" t="s">
         <v>122</v>
       </c>
       <c r="B38" s="33"/>
-      <c r="C38" s="265"/>
-[...4 lines deleted...]
-      <c r="H38" s="267" t="s">
+      <c r="C38" s="266"/>
+      <c r="D38" s="266"/>
+      <c r="E38" s="266"/>
+      <c r="F38" s="266"/>
+      <c r="G38" s="199"/>
+      <c r="H38" s="268" t="s">
         <v>123</v>
       </c>
-      <c r="I38" s="214"/>
-[...1 lines deleted...]
-      <c r="K38" s="265" t="s">
+      <c r="I38" s="215"/>
+      <c r="J38" s="215"/>
+      <c r="K38" s="266" t="s">
         <v>124</v>
       </c>
-      <c r="L38" s="265"/>
-[...15 lines deleted...]
-      <c r="H40" s="267" t="s">
+      <c r="L38" s="266"/>
+      <c r="M38" s="266"/>
+    </row>
+    <row r="39" spans="1:13" ht="18" customHeight="1">
+      <c r="C39" s="263"/>
+      <c r="D39" s="263"/>
+      <c r="E39" s="263"/>
+      <c r="F39" s="263"/>
+      <c r="G39" s="199"/>
+    </row>
+    <row r="40" spans="1:13" ht="18" customHeight="1">
+      <c r="C40" s="263"/>
+      <c r="D40" s="263"/>
+      <c r="E40" s="263"/>
+      <c r="F40" s="263"/>
+      <c r="G40" s="199"/>
+      <c r="H40" s="268" t="s">
         <v>125</v>
       </c>
-      <c r="I40" s="214"/>
-[...1 lines deleted...]
-      <c r="K40" s="265" t="s">
+      <c r="I40" s="215"/>
+      <c r="J40" s="215"/>
+      <c r="K40" s="266" t="s">
         <v>124</v>
       </c>
-      <c r="L40" s="265"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L40" s="266"/>
+      <c r="M40" s="266"/>
+    </row>
+    <row r="41" spans="1:13" ht="18" customHeight="1">
       <c r="M41" s="86"/>
     </row>
-    <row r="42" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:13" ht="18" customHeight="1">
       <c r="C42" s="95"/>
-      <c r="D42" s="197"/>
-[...1 lines deleted...]
-      <c r="F42" s="197"/>
+      <c r="D42" s="199"/>
+      <c r="E42" s="199"/>
+      <c r="F42" s="199"/>
       <c r="M42" s="86"/>
     </row>
-    <row r="43" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:13" ht="18" customHeight="1">
       <c r="A43" s="32" t="s">
         <v>126</v>
       </c>
       <c r="B43" s="33"/>
       <c r="C43" s="33" t="s">
         <v>127</v>
       </c>
       <c r="M43" s="86"/>
     </row>
-    <row r="44" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:13" ht="18" customHeight="1">
       <c r="A44" s="33"/>
       <c r="B44" s="33"/>
-      <c r="D44" s="197" t="s">
+      <c r="D44" s="199" t="s">
         <v>128</v>
       </c>
-      <c r="E44" s="197"/>
-      <c r="F44" s="197" t="s">
+      <c r="E44" s="199"/>
+      <c r="F44" s="199" t="s">
         <v>129</v>
       </c>
-      <c r="G44" s="197"/>
-      <c r="H44" s="197" t="s">
+      <c r="G44" s="199"/>
+      <c r="H44" s="199" t="s">
         <v>57</v>
       </c>
-      <c r="I44" s="197"/>
+      <c r="I44" s="199"/>
       <c r="M44" s="86"/>
     </row>
-    <row r="45" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:13" ht="18" customHeight="1">
       <c r="A45" s="33"/>
       <c r="B45" s="33"/>
       <c r="C45" s="78" t="s">
         <v>130</v>
       </c>
       <c r="D45" s="127"/>
       <c r="E45" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F45" s="96">
         <v>10.6</v>
       </c>
-      <c r="G45" s="197" t="s">
+      <c r="G45" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H45" s="97">
         <f>SUM(D45*F45)</f>
         <v>0</v>
       </c>
       <c r="I45" s="90"/>
       <c r="M45" s="86"/>
     </row>
-    <row r="46" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:13" ht="18" customHeight="1">
       <c r="A46" s="33"/>
       <c r="B46" s="33"/>
-      <c r="D46" s="197"/>
+      <c r="D46" s="199"/>
       <c r="F46" s="98"/>
-      <c r="G46" s="197"/>
-[...1 lines deleted...]
-      <c r="I46" s="197"/>
+      <c r="G46" s="199"/>
+      <c r="H46" s="199"/>
+      <c r="I46" s="199"/>
       <c r="M46" s="86"/>
     </row>
-    <row r="47" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:13" ht="18" customHeight="1">
       <c r="A47" s="33"/>
       <c r="B47" s="33"/>
       <c r="C47" s="78" t="s">
         <v>131</v>
       </c>
       <c r="D47" s="127"/>
       <c r="F47" s="96">
         <v>14</v>
       </c>
-      <c r="G47" s="197" t="s">
+      <c r="G47" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H47" s="97">
         <f>SUM(D47*F47)</f>
         <v>0</v>
       </c>
       <c r="I47" s="90"/>
       <c r="M47" s="86"/>
     </row>
-    <row r="48" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:13" ht="18" customHeight="1">
       <c r="A48" s="33"/>
       <c r="B48" s="33"/>
       <c r="F48" s="98"/>
-      <c r="G48" s="197"/>
-[...1 lines deleted...]
-      <c r="I48" s="197"/>
+      <c r="G48" s="199"/>
+      <c r="H48" s="199"/>
+      <c r="I48" s="199"/>
       <c r="M48" s="86"/>
     </row>
-    <row r="49" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:15" ht="18" customHeight="1">
       <c r="A49" s="33"/>
       <c r="B49" s="33"/>
       <c r="C49" s="78" t="s">
         <v>132</v>
       </c>
       <c r="D49" s="127"/>
       <c r="E49" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F49" s="96">
         <v>24.4</v>
       </c>
-      <c r="G49" s="197" t="s">
+      <c r="G49" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H49" s="97">
         <f>SUM(D49*F49)</f>
         <v>0</v>
       </c>
       <c r="I49" s="90"/>
       <c r="M49" s="85"/>
     </row>
-    <row r="50" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:15" ht="18" customHeight="1">
       <c r="A50" s="33"/>
       <c r="B50" s="33"/>
       <c r="D50" s="78" t="s">
         <v>133</v>
       </c>
-      <c r="G50" s="197" t="s">
+      <c r="G50" s="199" t="s">
         <v>57</v>
       </c>
       <c r="H50" s="166">
         <f>H45+H47+H49</f>
         <v>0</v>
       </c>
       <c r="I50" s="94"/>
-      <c r="J50" s="197" t="s">
+      <c r="J50" s="199" t="s">
         <v>26</v>
       </c>
       <c r="K50" s="127"/>
       <c r="L50" s="93" t="e">
         <f>SUM(H50/K50)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="M50" s="84">
         <f>SUM(H50*K50)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:15" ht="18" customHeight="1">
       <c r="A51" s="33"/>
       <c r="B51" s="33"/>
-      <c r="G51" s="197"/>
+      <c r="G51" s="199"/>
       <c r="K51" s="188" t="s">
         <v>134</v>
       </c>
       <c r="L51" s="188" t="s">
         <v>135</v>
       </c>
       <c r="M51" s="99"/>
     </row>
-    <row r="52" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:15" ht="18" customHeight="1">
       <c r="A52" s="33"/>
       <c r="B52" s="33"/>
       <c r="C52" s="33" t="s">
         <v>136</v>
       </c>
-      <c r="G52" s="197"/>
+      <c r="G52" s="199"/>
       <c r="M52" s="87"/>
     </row>
-    <row r="53" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:15" ht="18" customHeight="1">
       <c r="A53" s="33"/>
       <c r="B53" s="33"/>
-      <c r="G53" s="197"/>
-[...1 lines deleted...]
-      <c r="I53" s="197"/>
+      <c r="G53" s="199"/>
+      <c r="H53" s="199"/>
+      <c r="I53" s="199"/>
       <c r="M53" s="87"/>
     </row>
-    <row r="54" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:15" ht="18" customHeight="1">
       <c r="A54" s="33"/>
       <c r="B54" s="33"/>
-      <c r="D54" s="197" t="s">
+      <c r="D54" s="199" t="s">
         <v>137</v>
       </c>
-      <c r="E54" s="197"/>
-      <c r="F54" s="197" t="s">
+      <c r="E54" s="199"/>
+      <c r="F54" s="199" t="s">
         <v>129</v>
       </c>
-      <c r="G54" s="197"/>
-      <c r="H54" s="197" t="s">
+      <c r="G54" s="199"/>
+      <c r="H54" s="199" t="s">
         <v>57</v>
       </c>
-      <c r="I54" s="197"/>
+      <c r="I54" s="199"/>
       <c r="M54" s="87"/>
     </row>
-    <row r="55" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:15" ht="18" customHeight="1">
       <c r="A55" s="33"/>
       <c r="B55" s="33"/>
       <c r="C55" s="78" t="s">
         <v>130</v>
       </c>
       <c r="D55" s="127"/>
       <c r="E55" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F55" s="100">
         <v>10.6</v>
       </c>
-      <c r="G55" s="197" t="s">
+      <c r="G55" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H55" s="96">
         <f>SUM(D55*F55)</f>
         <v>0</v>
       </c>
       <c r="I55" s="101"/>
       <c r="M55" s="87"/>
     </row>
-    <row r="56" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:15" ht="18" customHeight="1">
       <c r="A56" s="33"/>
       <c r="B56" s="33"/>
-      <c r="D56" s="197"/>
+      <c r="D56" s="199"/>
       <c r="F56" s="102"/>
-      <c r="G56" s="197"/>
+      <c r="G56" s="199"/>
       <c r="H56" s="103"/>
-      <c r="I56" s="197"/>
+      <c r="I56" s="199"/>
       <c r="M56" s="87"/>
     </row>
-    <row r="57" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:15" ht="18" customHeight="1">
       <c r="A57" s="33"/>
       <c r="B57" s="33"/>
       <c r="C57" s="78" t="s">
         <v>131</v>
       </c>
       <c r="D57" s="127"/>
       <c r="E57" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F57" s="96">
         <v>14</v>
       </c>
-      <c r="G57" s="197" t="s">
+      <c r="G57" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H57" s="96">
         <f>SUM(D57*F57)</f>
         <v>0</v>
       </c>
       <c r="I57" s="101"/>
       <c r="M57" s="87"/>
     </row>
-    <row r="58" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:15" ht="18" customHeight="1">
       <c r="A58" s="33"/>
       <c r="B58" s="33"/>
-      <c r="D58" s="197"/>
+      <c r="D58" s="199"/>
       <c r="F58" s="102"/>
-      <c r="G58" s="197"/>
+      <c r="G58" s="199"/>
       <c r="H58" s="103"/>
-      <c r="I58" s="197"/>
+      <c r="I58" s="199"/>
       <c r="M58" s="104"/>
     </row>
-    <row r="59" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:15" ht="18" customHeight="1">
       <c r="A59" s="33"/>
       <c r="B59" s="33"/>
       <c r="C59" s="78" t="s">
         <v>132</v>
       </c>
       <c r="D59" s="127"/>
       <c r="E59" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F59" s="96">
         <v>27.7</v>
       </c>
-      <c r="G59" s="197" t="s">
+      <c r="G59" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H59" s="96">
         <f>SUM(D59*F59)</f>
         <v>0</v>
       </c>
       <c r="I59" s="101"/>
       <c r="M59" s="87"/>
     </row>
-    <row r="60" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:15" ht="18" customHeight="1">
       <c r="A60" s="33"/>
       <c r="B60" s="33"/>
-      <c r="G60" s="197" t="s">
+      <c r="G60" s="199" t="s">
         <v>57</v>
       </c>
       <c r="H60" s="166">
         <f>H55+H57+H59</f>
         <v>0</v>
       </c>
       <c r="I60" s="94"/>
-      <c r="J60" s="197" t="s">
+      <c r="J60" s="199" t="s">
         <v>26</v>
       </c>
       <c r="K60" s="127"/>
       <c r="L60" s="93" t="e">
         <f>SUM(H60/K60)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="M60" s="84">
         <f>SUM(H60*K60)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:15" ht="18" customHeight="1">
       <c r="A61" s="33"/>
       <c r="B61" s="33"/>
       <c r="H61" s="105"/>
       <c r="I61" s="105"/>
       <c r="J61" s="105"/>
       <c r="K61" s="188" t="s">
         <v>134</v>
       </c>
       <c r="L61" s="188" t="s">
         <v>135</v>
       </c>
       <c r="M61" s="84">
         <f>SUM(M50+M60)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="63" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:15" ht="18" customHeight="1"/>
+    <row r="63" spans="1:15" ht="18" customHeight="1">
       <c r="A63" s="32" t="s">
         <v>138</v>
       </c>
-      <c r="C63" s="265" t="s">
+      <c r="C63" s="266" t="s">
         <v>139</v>
       </c>
-      <c r="D63" s="265"/>
-[...1 lines deleted...]
-      <c r="F63" s="265"/>
+      <c r="D63" s="266"/>
+      <c r="E63" s="266"/>
+      <c r="F63" s="266"/>
       <c r="K63" s="127"/>
       <c r="L63" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M63" s="84">
         <f>K63</f>
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="F64" s="262"/>
+    <row r="64" spans="1:15" ht="18" customHeight="1">
+      <c r="C64" s="263"/>
+      <c r="D64" s="263"/>
+      <c r="E64" s="263"/>
+      <c r="F64" s="263"/>
       <c r="K64" s="127"/>
       <c r="L64" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M64" s="84">
         <f>K64</f>
         <v>0</v>
       </c>
       <c r="O64" s="107"/>
     </row>
-    <row r="65" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    <row r="66" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="2:16" ht="18" customHeight="1">
+      <c r="B65" s="199"/>
+      <c r="C65" s="263"/>
+      <c r="D65" s="263"/>
+      <c r="E65" s="263"/>
+      <c r="F65" s="263"/>
+      <c r="N65" s="259"/>
+      <c r="O65" s="259"/>
+      <c r="P65" s="259"/>
+    </row>
+    <row r="66" spans="2:16" ht="18" customHeight="1">
       <c r="C66" s="126"/>
-      <c r="D66" s="197" t="s">
+      <c r="D66" s="199" t="s">
         <v>26</v>
       </c>
       <c r="F66" s="127"/>
-      <c r="G66" s="197" t="s">
+      <c r="G66" s="199" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="127"/>
       <c r="L66" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M66" s="84">
         <f>SUM(C66*F66)*H66</f>
         <v>0</v>
       </c>
-      <c r="N66" s="258"/>
-[...3 lines deleted...]
-    <row r="67" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="N66" s="259"/>
+      <c r="O66" s="259"/>
+      <c r="P66" s="259"/>
+    </row>
+    <row r="67" spans="2:16" ht="18" customHeight="1">
       <c r="C67" s="188" t="s">
         <v>87</v>
       </c>
       <c r="F67" s="188" t="s">
         <v>140</v>
       </c>
       <c r="H67" s="188" t="s">
         <v>141</v>
       </c>
       <c r="M67" s="84">
         <f>SUM(M63+M64+M66)</f>
         <v>0</v>
       </c>
       <c r="N67" s="111"/>
     </row>
-    <row r="68" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="68" spans="2:16">
       <c r="F68" s="188"/>
       <c r="H68" s="188"/>
       <c r="K68" s="188"/>
       <c r="N68" s="111"/>
     </row>
-    <row r="69" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="69" spans="2:16" ht="15.75">
       <c r="H69" s="33"/>
       <c r="I69" s="33"/>
       <c r="J69" s="33"/>
       <c r="M69" s="106"/>
       <c r="N69" s="111"/>
     </row>
-    <row r="70" spans="2:16" ht="18" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="G70" s="263" t="s">
+    <row r="70" spans="2:16" ht="18.75" thickBot="1">
+      <c r="G70" s="264" t="s">
         <v>142</v>
       </c>
-      <c r="H70" s="264"/>
-[...1 lines deleted...]
-      <c r="J70" s="264"/>
+      <c r="H70" s="265"/>
+      <c r="I70" s="265"/>
+      <c r="J70" s="265"/>
       <c r="K70" s="34"/>
       <c r="M70" s="117">
         <f>SUM(M10+M13+M15+M23+M25+M27+M32+M35+M61+M67)</f>
         <v>0</v>
       </c>
       <c r="O70" s="113"/>
     </row>
-    <row r="71" spans="2:16" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="2:16" ht="16.5" thickTop="1">
       <c r="F71" s="113"/>
       <c r="J71" s="198"/>
       <c r="K71" s="34"/>
       <c r="L71" s="34"/>
       <c r="M71" s="34"/>
       <c r="O71" s="113"/>
     </row>
-    <row r="72" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="72" spans="2:16">
       <c r="J72" s="198"/>
       <c r="L72" s="198"/>
-      <c r="M72" s="197"/>
+      <c r="M72" s="199"/>
       <c r="O72" s="107"/>
     </row>
-    <row r="73" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:16">
       <c r="C73" s="198"/>
       <c r="D73" s="114"/>
       <c r="F73" s="107"/>
       <c r="K73" s="198"/>
       <c r="L73" s="198"/>
       <c r="M73" s="114"/>
-      <c r="N73" s="258"/>
-[...4 lines deleted...]
-      <c r="C74" s="197"/>
+      <c r="N73" s="259"/>
+      <c r="O73" s="259"/>
+      <c r="P73" s="259"/>
+    </row>
+    <row r="74" spans="2:16">
+      <c r="C74" s="199"/>
       <c r="D74" s="108"/>
-      <c r="E74" s="258"/>
-[...2 lines deleted...]
-      <c r="L74" s="197"/>
+      <c r="E74" s="259"/>
+      <c r="F74" s="259"/>
+      <c r="G74" s="259"/>
+      <c r="L74" s="199"/>
       <c r="M74" s="108"/>
       <c r="O74" s="112"/>
     </row>
-    <row r="75" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="75" spans="2:16">
       <c r="C75" s="109"/>
       <c r="D75" s="110"/>
       <c r="F75" s="112"/>
       <c r="L75" s="109"/>
       <c r="M75" s="110"/>
-      <c r="N75" s="258"/>
-[...4 lines deleted...]
-      <c r="C76" s="197"/>
+      <c r="N75" s="259"/>
+      <c r="O75" s="259"/>
+      <c r="P75" s="259"/>
+    </row>
+    <row r="76" spans="2:16">
+      <c r="C76" s="199"/>
       <c r="D76" s="108"/>
-      <c r="E76" s="258"/>
-[...2 lines deleted...]
-      <c r="L76" s="197"/>
+      <c r="E76" s="259"/>
+      <c r="F76" s="259"/>
+      <c r="G76" s="259"/>
+      <c r="L76" s="199"/>
       <c r="M76" s="108"/>
       <c r="O76" s="113"/>
     </row>
-    <row r="77" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="77" spans="2:16">
       <c r="C77" s="109"/>
       <c r="D77" s="110"/>
       <c r="F77" s="113"/>
       <c r="L77" s="109"/>
       <c r="M77" s="110"/>
     </row>
-    <row r="78" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="78" spans="2:16" ht="15.75">
       <c r="L78" s="106"/>
     </row>
-    <row r="79" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="79" spans="2:16" ht="15.75">
       <c r="M79" s="106"/>
     </row>
-    <row r="80" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="80" spans="2:16">
       <c r="B80" s="198"/>
     </row>
-    <row r="81" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:1">
       <c r="A81" s="198"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="9UU8rvft0/6d+qA0B+tK3CQLNcOcr5wcriYNfFLSKgAzl2XxxsicpaOwfDHat+3bHfQQcsrgKEtZ+iDB36zx5g==" saltValue="fcDSze8LJpu3gJjanATIog==" spinCount="100000" sheet="1"/>
   <mergeCells count="33">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="N75:P75"/>
     <mergeCell ref="N65:P65"/>
     <mergeCell ref="N66:P66"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="H38:J38"/>
     <mergeCell ref="H40:J40"/>
     <mergeCell ref="N73:P73"/>
     <mergeCell ref="E76:G76"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="C64:F64"/>
     <mergeCell ref="C65:F65"/>
     <mergeCell ref="G70:J70"/>
     <mergeCell ref="C63:F63"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="E74:G74"/>
     <mergeCell ref="C38:F38"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="C40:F40"/>
     <mergeCell ref="K38:M38"/>
     <mergeCell ref="K40:M40"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0" footer="0"/>
   <pageSetup scale="55" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:P83"/>
   <sheetViews>
-    <sheetView topLeftCell="A17" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="F24" sqref="F24"/>
+    <sheetView topLeftCell="A57" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25.6640625" style="78" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="17" max="16384" width="9.109375" style="78"/>
+    <col min="1" max="1" width="25.7109375" style="78" customWidth="1"/>
+    <col min="2" max="2" width="6.42578125" style="78" customWidth="1"/>
+    <col min="3" max="3" width="44.140625" style="78" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="78" customWidth="1"/>
+    <col min="5" max="5" width="1.7109375" style="78" customWidth="1"/>
+    <col min="6" max="6" width="16.7109375" style="78" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" style="78" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" style="78" customWidth="1"/>
+    <col min="9" max="9" width="2.7109375" style="78" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="78" customWidth="1"/>
+    <col min="11" max="11" width="11.7109375" style="78" customWidth="1"/>
+    <col min="12" max="12" width="15.28515625" style="78" customWidth="1"/>
+    <col min="13" max="13" width="17.7109375" style="78" customWidth="1"/>
+    <col min="14" max="14" width="14.42578125" style="78" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="78"/>
+    <col min="16" max="16" width="9.28515625" style="78" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="78"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="268" t="s">
+    <row r="1" spans="1:13" ht="21" customHeight="1" thickBot="1">
+      <c r="A1" s="269" t="s">
         <v>143</v>
       </c>
-      <c r="B1" s="269"/>
+      <c r="B1" s="270"/>
       <c r="C1" s="118" t="s">
         <v>39</v>
       </c>
-      <c r="D1" s="270"/>
-[...1 lines deleted...]
-      <c r="F1" s="270"/>
+      <c r="D1" s="271"/>
+      <c r="E1" s="271"/>
+      <c r="F1" s="271"/>
       <c r="G1" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="H1" s="270"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H1" s="271"/>
+      <c r="I1" s="271"/>
+      <c r="J1" s="271"/>
+      <c r="K1" s="271"/>
+    </row>
+    <row r="2" spans="1:13" ht="18" customHeight="1">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="91"/>
       <c r="M2" s="115" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" ht="18" customHeight="1">
       <c r="A3" s="32" t="s">
         <v>80</v>
       </c>
-      <c r="C3" s="259"/>
-      <c r="D3" s="259"/>
+      <c r="C3" s="260"/>
+      <c r="D3" s="260"/>
       <c r="F3" s="79" t="s">
         <v>81</v>
       </c>
-      <c r="G3" s="275"/>
-      <c r="H3" s="276"/>
+      <c r="G3" s="276"/>
+      <c r="H3" s="277"/>
       <c r="I3" s="80" t="s">
         <v>48</v>
       </c>
-      <c r="J3" s="275"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J3" s="276"/>
+      <c r="K3" s="276"/>
+      <c r="L3" s="199"/>
+      <c r="M3" s="199"/>
+    </row>
+    <row r="4" spans="1:13" ht="18" customHeight="1">
       <c r="A4" s="33"/>
-      <c r="C4" s="260"/>
-      <c r="D4" s="260"/>
+      <c r="C4" s="261"/>
+      <c r="D4" s="261"/>
       <c r="F4" s="33" t="s">
         <v>82</v>
       </c>
-      <c r="G4" s="272"/>
-[...7 lines deleted...]
-    <row r="5" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G4" s="273"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="275"/>
+      <c r="J4" s="275"/>
+      <c r="K4" s="275"/>
+      <c r="L4" s="199"/>
+      <c r="M4" s="199"/>
+    </row>
+    <row r="5" spans="1:13" ht="18" customHeight="1">
       <c r="A5" s="33"/>
-      <c r="C5" s="260"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C5" s="261"/>
+      <c r="D5" s="261"/>
+    </row>
+    <row r="6" spans="1:13" ht="18" customHeight="1">
       <c r="A6" s="33"/>
-      <c r="C6" s="260"/>
-      <c r="D6" s="260"/>
+      <c r="C6" s="261"/>
+      <c r="D6" s="261"/>
       <c r="F6" s="79" t="s">
         <v>83</v>
       </c>
-      <c r="G6" s="261"/>
-      <c r="H6" s="261"/>
+      <c r="G6" s="262"/>
+      <c r="H6" s="262"/>
       <c r="I6" s="165"/>
-      <c r="J6" s="266"/>
-      <c r="K6" s="266"/>
+      <c r="J6" s="267"/>
+      <c r="K6" s="267"/>
       <c r="M6" s="198"/>
     </row>
-    <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="18" customHeight="1">
       <c r="A7" s="33"/>
-      <c r="C7" s="260"/>
-[...2 lines deleted...]
-      <c r="H7" s="266"/>
+      <c r="C7" s="261"/>
+      <c r="D7" s="261"/>
+      <c r="G7" s="267"/>
+      <c r="H7" s="267"/>
       <c r="I7" s="198"/>
-      <c r="J7" s="266"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J7" s="267"/>
+      <c r="K7" s="267"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" customHeight="1">
       <c r="A8" s="33"/>
-      <c r="B8" s="271"/>
-[...1 lines deleted...]
-      <c r="D8" s="271"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
       <c r="G8" s="198"/>
       <c r="I8" s="198"/>
     </row>
-    <row r="9" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" ht="18" customHeight="1">
       <c r="A9" s="33"/>
       <c r="B9" s="33"/>
-      <c r="C9" s="197"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C9" s="199"/>
+      <c r="D9" s="199"/>
+    </row>
+    <row r="10" spans="1:13" ht="18" customHeight="1">
       <c r="A10" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="126"/>
       <c r="D10" s="198" t="s">
         <v>85</v>
       </c>
       <c r="E10" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="127"/>
-      <c r="G10" s="197"/>
+      <c r="G10" s="199"/>
       <c r="H10" s="81"/>
       <c r="I10" s="81"/>
       <c r="J10" s="33"/>
       <c r="K10" s="85"/>
       <c r="L10" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M10" s="84">
         <f>SUM(C10*F10)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:13" ht="15" customHeight="1">
       <c r="A11" s="33"/>
       <c r="B11" s="33"/>
       <c r="C11" s="188" t="s">
         <v>87</v>
       </c>
       <c r="D11" s="85"/>
       <c r="F11" s="188" t="s">
         <v>88</v>
       </c>
-      <c r="H11" s="197"/>
-      <c r="I11" s="197"/>
+      <c r="H11" s="199"/>
+      <c r="I11" s="199"/>
       <c r="J11" s="33"/>
       <c r="K11" s="188"/>
       <c r="M11" s="86"/>
     </row>
-    <row r="12" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:13" ht="18" customHeight="1">
       <c r="A12" s="33"/>
       <c r="B12" s="33"/>
-      <c r="J12" s="197"/>
+      <c r="J12" s="199"/>
       <c r="M12" s="87"/>
     </row>
-    <row r="13" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13" ht="18" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="128"/>
       <c r="D13" s="78" t="s">
         <v>90</v>
       </c>
       <c r="E13" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="127"/>
       <c r="G13" s="198" t="s">
         <v>91</v>
       </c>
-      <c r="H13" s="197" t="s">
+      <c r="H13" s="199" t="s">
         <v>26</v>
       </c>
-      <c r="I13" s="197"/>
+      <c r="I13" s="199"/>
       <c r="J13" s="127"/>
       <c r="K13" s="198" t="s">
         <v>92</v>
       </c>
       <c r="L13" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="84">
         <f>SUM((C13*F13)*J13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:13" ht="18" customHeight="1">
       <c r="A14" s="32"/>
       <c r="B14" s="33"/>
       <c r="C14" s="168"/>
-      <c r="F14" s="197"/>
+      <c r="F14" s="199"/>
       <c r="G14" s="198"/>
-      <c r="H14" s="197"/>
-[...1 lines deleted...]
-      <c r="J14" s="197"/>
+      <c r="H14" s="199"/>
+      <c r="I14" s="199"/>
+      <c r="J14" s="199"/>
       <c r="K14" s="198"/>
       <c r="L14" s="83"/>
       <c r="M14" s="86"/>
     </row>
-    <row r="15" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="18" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="128"/>
       <c r="E15" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="128"/>
       <c r="G15" s="198"/>
-      <c r="H15" s="197" t="s">
+      <c r="H15" s="199" t="s">
         <v>26</v>
       </c>
-      <c r="I15" s="197"/>
+      <c r="I15" s="199"/>
       <c r="J15" s="167"/>
       <c r="K15" s="198"/>
       <c r="L15" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M15" s="84">
         <f>SUM((C15*F15)*J15)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="18" customHeight="1">
       <c r="A16" s="32"/>
       <c r="B16" s="33"/>
       <c r="C16" s="189" t="s">
         <v>94</v>
       </c>
       <c r="F16" s="190" t="s">
         <v>95</v>
       </c>
       <c r="G16" s="198"/>
-      <c r="H16" s="197"/>
-      <c r="I16" s="197"/>
+      <c r="H16" s="199"/>
+      <c r="I16" s="199"/>
       <c r="J16" s="190" t="s">
         <v>88</v>
       </c>
       <c r="K16" s="198"/>
       <c r="L16" s="83"/>
       <c r="M16" s="86"/>
     </row>
-    <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:13" ht="18" customHeight="1">
       <c r="A17" s="33"/>
       <c r="M17" s="86"/>
     </row>
-    <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:13" ht="18" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="129" t="s">
         <v>26</v>
       </c>
       <c r="C18" s="78" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:13" ht="18" customHeight="1">
       <c r="A19" s="32" t="s">
         <v>98</v>
       </c>
       <c r="B19" s="129"/>
       <c r="C19" s="78" t="s">
         <v>100</v>
       </c>
       <c r="D19" s="132"/>
-      <c r="F19" s="197"/>
-[...2 lines deleted...]
-      <c r="J19" s="197"/>
+      <c r="F19" s="199"/>
+      <c r="H19" s="199"/>
+      <c r="I19" s="199"/>
+      <c r="J19" s="199"/>
       <c r="L19" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M19" s="84">
         <f>SUM(D19)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:13" ht="30" customHeight="1">
       <c r="A20" s="186" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="130"/>
       <c r="C20" s="185" t="s">
         <v>102</v>
       </c>
       <c r="D20" s="187">
-        <v>0.72499999999999998</v>
+        <v>0.76</v>
       </c>
       <c r="E20" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="127"/>
       <c r="G20" s="191" t="s">
         <v>103</v>
       </c>
-      <c r="H20" s="197"/>
-[...1 lines deleted...]
-      <c r="J20" s="197"/>
+      <c r="H20" s="199"/>
+      <c r="I20" s="199"/>
+      <c r="J20" s="199"/>
       <c r="L20" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M20" s="84">
         <f>SUM(D20*F20)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:13" ht="18" customHeight="1">
       <c r="A21" s="119"/>
       <c r="B21" s="131"/>
       <c r="C21" s="78" t="s">
         <v>104</v>
       </c>
       <c r="D21" s="133"/>
       <c r="E21" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F21" s="127"/>
-      <c r="G21" s="197" t="s">
+      <c r="G21" s="199" t="s">
         <v>105</v>
       </c>
       <c r="H21" s="135"/>
       <c r="I21" s="88"/>
       <c r="J21" s="89"/>
       <c r="K21" s="82">
         <f>SUM(D21*F21*H21)</f>
         <v>0</v>
       </c>
       <c r="L21" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M21" s="84">
         <f>(D21*F21)+K21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:13" ht="18" customHeight="1">
       <c r="A22" s="119"/>
       <c r="B22" s="131"/>
       <c r="C22" s="78" t="s">
         <v>106</v>
       </c>
       <c r="D22" s="133"/>
       <c r="F22" s="134"/>
-      <c r="G22" s="197"/>
+      <c r="G22" s="199"/>
       <c r="H22" s="172"/>
       <c r="I22" s="88"/>
       <c r="J22" s="89"/>
       <c r="K22" s="173"/>
       <c r="L22" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M22" s="84">
         <f>SUM(D22*F22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:13" ht="18" customHeight="1">
       <c r="A23" s="33"/>
       <c r="B23" s="34"/>
       <c r="D23" s="192" t="s">
         <v>107</v>
       </c>
       <c r="F23" s="188" t="s">
         <v>108</v>
       </c>
       <c r="H23" s="188"/>
-      <c r="I23" s="197"/>
+      <c r="I23" s="199"/>
       <c r="J23" s="91"/>
       <c r="K23" s="188"/>
       <c r="M23" s="84">
         <f>SUM(M19:M22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13" ht="18" customHeight="1">
       <c r="A24" s="33"/>
       <c r="B24" s="34"/>
       <c r="D24" s="192"/>
       <c r="F24" s="188"/>
       <c r="H24" s="188"/>
-      <c r="I24" s="197"/>
+      <c r="I24" s="199"/>
       <c r="J24" s="91"/>
       <c r="K24" s="188"/>
       <c r="M24" s="86"/>
     </row>
-    <row r="25" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:13" ht="18" customHeight="1">
       <c r="A25" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B25" s="34"/>
       <c r="C25" s="126"/>
       <c r="D25" s="78" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="188"/>
       <c r="H25" s="188"/>
-      <c r="I25" s="197"/>
+      <c r="I25" s="199"/>
       <c r="J25" s="91"/>
       <c r="K25" s="188"/>
       <c r="L25" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M25" s="84">
         <f>SUM(C25)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:13" ht="18" customHeight="1">
       <c r="B26" s="33"/>
       <c r="C26" s="169"/>
-      <c r="F26" s="197"/>
-[...2 lines deleted...]
-      <c r="J26" s="197"/>
+      <c r="F26" s="199"/>
+      <c r="H26" s="199"/>
+      <c r="I26" s="199"/>
+      <c r="J26" s="199"/>
       <c r="K26" s="198"/>
       <c r="L26" s="83"/>
       <c r="M26" s="86"/>
     </row>
-    <row r="27" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:13" ht="18" customHeight="1">
       <c r="A27" s="32" t="s">
         <v>110</v>
       </c>
       <c r="C27" s="126"/>
       <c r="D27" s="78" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="127"/>
       <c r="G27" s="198" t="s">
         <v>111</v>
       </c>
-      <c r="H27" s="197" t="s">
+      <c r="H27" s="199" t="s">
         <v>26</v>
       </c>
-      <c r="I27" s="197"/>
+      <c r="I27" s="199"/>
       <c r="J27" s="127"/>
       <c r="K27" s="198" t="s">
         <v>112</v>
       </c>
       <c r="L27" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M27" s="84">
         <f>SUM((C27*F27)*J27)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:13" ht="18" customHeight="1">
       <c r="A28" s="32"/>
       <c r="C28" s="169"/>
-      <c r="F28" s="197"/>
+      <c r="F28" s="199"/>
       <c r="G28" s="198"/>
-      <c r="H28" s="197"/>
-[...1 lines deleted...]
-      <c r="J28" s="197"/>
+      <c r="H28" s="199"/>
+      <c r="I28" s="199"/>
+      <c r="J28" s="199"/>
       <c r="K28" s="198"/>
       <c r="L28" s="83"/>
       <c r="M28" s="86"/>
     </row>
-    <row r="29" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:13" ht="18" customHeight="1">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="M29" s="85"/>
     </row>
-    <row r="30" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:13" ht="18" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B30" s="33"/>
       <c r="C30" s="136"/>
       <c r="D30" s="78" t="s">
         <v>114</v>
       </c>
       <c r="E30" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="132"/>
-      <c r="G30" s="197" t="s">
+      <c r="G30" s="199" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="127"/>
-      <c r="I30" s="197"/>
+      <c r="I30" s="199"/>
       <c r="J30" s="83"/>
       <c r="K30" s="94"/>
     </row>
-    <row r="31" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:13" ht="18" customHeight="1">
       <c r="A31" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B31" s="33"/>
       <c r="F31" s="188" t="s">
         <v>116</v>
       </c>
       <c r="H31" s="188" t="s">
         <v>117</v>
       </c>
-      <c r="I31" s="197"/>
+      <c r="I31" s="199"/>
       <c r="M31" s="86"/>
     </row>
-    <row r="32" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:13" ht="18" customHeight="1">
       <c r="A32" s="33"/>
       <c r="B32" s="33"/>
       <c r="C32" s="92">
         <f>SUM((C30*F30)*H30)</f>
         <v>0</v>
       </c>
       <c r="D32" s="78" t="s">
         <v>118</v>
       </c>
       <c r="E32" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F32" s="137"/>
       <c r="J32" s="91"/>
       <c r="K32" s="162">
         <f>SUM(C32*F32)</f>
         <v>0</v>
       </c>
       <c r="L32" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M32" s="84">
         <f>SUM(C32+K32)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:13" ht="18" customHeight="1">
       <c r="A33" s="33"/>
       <c r="B33" s="33"/>
       <c r="F33" s="188" t="s">
         <v>119</v>
       </c>
       <c r="J33" s="91"/>
       <c r="K33" s="163" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:13" ht="18" customHeight="1">
       <c r="A34" s="33"/>
       <c r="B34" s="33"/>
     </row>
-    <row r="35" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:13" ht="18" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="126"/>
       <c r="D35" s="120" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F35" s="127"/>
       <c r="G35" s="198" t="s">
         <v>91</v>
       </c>
       <c r="H35" s="127"/>
-      <c r="I35" s="197"/>
+      <c r="I35" s="199"/>
       <c r="J35" s="198" t="s">
         <v>92</v>
       </c>
       <c r="K35" s="198"/>
       <c r="L35" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M35" s="84">
         <f>SUM((C35*F35)*H35)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:13" ht="18" customHeight="1">
       <c r="A36" s="32"/>
       <c r="B36" s="33"/>
       <c r="C36" s="169"/>
       <c r="D36" s="170"/>
-      <c r="F36" s="197"/>
+      <c r="F36" s="199"/>
       <c r="G36" s="198"/>
-      <c r="H36" s="197"/>
-      <c r="I36" s="197"/>
+      <c r="H36" s="199"/>
+      <c r="I36" s="199"/>
       <c r="J36" s="198"/>
       <c r="K36" s="198"/>
       <c r="L36" s="83"/>
       <c r="M36" s="86"/>
     </row>
-    <row r="37" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:13" ht="18" customHeight="1">
       <c r="A37" s="33"/>
       <c r="B37" s="33"/>
     </row>
-    <row r="38" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:13" ht="18" customHeight="1">
       <c r="A38" s="32" t="s">
         <v>122</v>
       </c>
       <c r="B38" s="33"/>
-      <c r="C38" s="265"/>
-[...4 lines deleted...]
-      <c r="H38" s="267" t="s">
+      <c r="C38" s="266"/>
+      <c r="D38" s="266"/>
+      <c r="E38" s="266"/>
+      <c r="F38" s="266"/>
+      <c r="G38" s="199"/>
+      <c r="H38" s="268" t="s">
         <v>123</v>
       </c>
-      <c r="I38" s="214"/>
-[...1 lines deleted...]
-      <c r="K38" s="265" t="s">
+      <c r="I38" s="215"/>
+      <c r="J38" s="215"/>
+      <c r="K38" s="266" t="s">
         <v>124</v>
       </c>
-      <c r="L38" s="265"/>
-[...15 lines deleted...]
-      <c r="H40" s="267" t="s">
+      <c r="L38" s="266"/>
+      <c r="M38" s="266"/>
+    </row>
+    <row r="39" spans="1:13" ht="18" customHeight="1">
+      <c r="C39" s="263"/>
+      <c r="D39" s="263"/>
+      <c r="E39" s="263"/>
+      <c r="F39" s="263"/>
+      <c r="G39" s="199"/>
+    </row>
+    <row r="40" spans="1:13" ht="18" customHeight="1">
+      <c r="C40" s="263"/>
+      <c r="D40" s="263"/>
+      <c r="E40" s="263"/>
+      <c r="F40" s="263"/>
+      <c r="G40" s="199"/>
+      <c r="H40" s="268" t="s">
         <v>125</v>
       </c>
-      <c r="I40" s="214"/>
-[...1 lines deleted...]
-      <c r="K40" s="265" t="s">
+      <c r="I40" s="215"/>
+      <c r="J40" s="215"/>
+      <c r="K40" s="266" t="s">
         <v>124</v>
       </c>
-      <c r="L40" s="265"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L40" s="266"/>
+      <c r="M40" s="266"/>
+    </row>
+    <row r="41" spans="1:13" ht="18" customHeight="1">
       <c r="M41" s="86"/>
     </row>
-    <row r="42" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:13" ht="18" customHeight="1">
       <c r="C42" s="95"/>
-      <c r="D42" s="197"/>
-[...1 lines deleted...]
-      <c r="F42" s="197"/>
+      <c r="D42" s="199"/>
+      <c r="E42" s="199"/>
+      <c r="F42" s="199"/>
       <c r="M42" s="86"/>
     </row>
-    <row r="43" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:13" ht="18" customHeight="1">
       <c r="A43" s="32" t="s">
         <v>126</v>
       </c>
       <c r="B43" s="33"/>
       <c r="C43" s="33" t="s">
         <v>127</v>
       </c>
       <c r="M43" s="86"/>
     </row>
-    <row r="44" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:13" ht="18" customHeight="1">
       <c r="A44" s="33"/>
       <c r="B44" s="33"/>
-      <c r="D44" s="197" t="s">
+      <c r="D44" s="199" t="s">
         <v>128</v>
       </c>
-      <c r="E44" s="197"/>
-      <c r="F44" s="197" t="s">
+      <c r="E44" s="199"/>
+      <c r="F44" s="199" t="s">
         <v>129</v>
       </c>
-      <c r="G44" s="197"/>
-      <c r="H44" s="197" t="s">
+      <c r="G44" s="199"/>
+      <c r="H44" s="199" t="s">
         <v>57</v>
       </c>
-      <c r="I44" s="197"/>
+      <c r="I44" s="199"/>
       <c r="M44" s="86"/>
     </row>
-    <row r="45" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:13" ht="18" customHeight="1">
       <c r="A45" s="33"/>
       <c r="B45" s="33"/>
       <c r="C45" s="78" t="s">
         <v>130</v>
       </c>
       <c r="D45" s="127"/>
       <c r="E45" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F45" s="96">
         <v>10.6</v>
       </c>
-      <c r="G45" s="197" t="s">
+      <c r="G45" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H45" s="97">
         <f>SUM(D45*F45)</f>
         <v>0</v>
       </c>
       <c r="I45" s="90"/>
       <c r="M45" s="86"/>
     </row>
-    <row r="46" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:13" ht="18" customHeight="1">
       <c r="A46" s="33"/>
       <c r="B46" s="33"/>
-      <c r="D46" s="197"/>
+      <c r="D46" s="199"/>
       <c r="F46" s="98"/>
-      <c r="G46" s="197"/>
-[...1 lines deleted...]
-      <c r="I46" s="197"/>
+      <c r="G46" s="199"/>
+      <c r="H46" s="199"/>
+      <c r="I46" s="199"/>
       <c r="M46" s="86"/>
     </row>
-    <row r="47" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:13" ht="18" customHeight="1">
       <c r="A47" s="33"/>
       <c r="B47" s="33"/>
       <c r="C47" s="78" t="s">
         <v>131</v>
       </c>
       <c r="D47" s="127"/>
       <c r="F47" s="96">
         <v>14</v>
       </c>
-      <c r="G47" s="197" t="s">
+      <c r="G47" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H47" s="97">
         <f>SUM(D47*F47)</f>
         <v>0</v>
       </c>
       <c r="I47" s="90"/>
       <c r="M47" s="86"/>
     </row>
-    <row r="48" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:13" ht="18" customHeight="1">
       <c r="A48" s="33"/>
       <c r="B48" s="33"/>
       <c r="F48" s="98"/>
-      <c r="G48" s="197"/>
-[...1 lines deleted...]
-      <c r="I48" s="197"/>
+      <c r="G48" s="199"/>
+      <c r="H48" s="199"/>
+      <c r="I48" s="199"/>
       <c r="M48" s="86"/>
     </row>
-    <row r="49" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:13" ht="18" customHeight="1">
       <c r="A49" s="33"/>
       <c r="B49" s="33"/>
       <c r="C49" s="78" t="s">
         <v>132</v>
       </c>
       <c r="D49" s="127"/>
       <c r="E49" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F49" s="96">
         <v>24.4</v>
       </c>
-      <c r="G49" s="197" t="s">
+      <c r="G49" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H49" s="97">
         <f>SUM(D49*F49)</f>
         <v>0</v>
       </c>
       <c r="I49" s="90"/>
       <c r="M49" s="85"/>
     </row>
-    <row r="50" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:13" ht="18" customHeight="1">
       <c r="A50" s="33"/>
       <c r="B50" s="33"/>
       <c r="D50" s="78" t="s">
         <v>133</v>
       </c>
-      <c r="G50" s="197" t="s">
+      <c r="G50" s="199" t="s">
         <v>57</v>
       </c>
       <c r="H50" s="166">
         <f>H45+H47+H49</f>
         <v>0</v>
       </c>
       <c r="I50" s="94"/>
-      <c r="J50" s="197" t="s">
+      <c r="J50" s="199" t="s">
         <v>26</v>
       </c>
       <c r="K50" s="127"/>
       <c r="L50" s="93" t="e">
         <f>SUM(H50/K50)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="M50" s="84">
         <f>SUM(H50*K50)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:13" ht="18" customHeight="1">
       <c r="A51" s="33"/>
       <c r="B51" s="33"/>
-      <c r="G51" s="197"/>
+      <c r="G51" s="199"/>
       <c r="K51" s="188" t="s">
         <v>134</v>
       </c>
       <c r="L51" s="188" t="s">
         <v>135</v>
       </c>
       <c r="M51" s="99"/>
     </row>
-    <row r="52" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:13" ht="18" customHeight="1">
       <c r="A52" s="33"/>
       <c r="B52" s="33"/>
       <c r="C52" s="33" t="s">
         <v>136</v>
       </c>
-      <c r="G52" s="197"/>
+      <c r="G52" s="199"/>
       <c r="M52" s="87"/>
     </row>
-    <row r="53" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:13" ht="18" customHeight="1">
       <c r="A53" s="33"/>
       <c r="B53" s="33"/>
-      <c r="G53" s="197"/>
-[...1 lines deleted...]
-      <c r="I53" s="197"/>
+      <c r="G53" s="199"/>
+      <c r="H53" s="199"/>
+      <c r="I53" s="199"/>
       <c r="M53" s="87"/>
     </row>
-    <row r="54" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:13" ht="18" customHeight="1">
       <c r="A54" s="33"/>
       <c r="B54" s="33"/>
-      <c r="D54" s="197" t="s">
+      <c r="D54" s="199" t="s">
         <v>137</v>
       </c>
-      <c r="E54" s="197"/>
-      <c r="F54" s="197" t="s">
+      <c r="E54" s="199"/>
+      <c r="F54" s="199" t="s">
         <v>129</v>
       </c>
-      <c r="G54" s="197"/>
-      <c r="H54" s="197" t="s">
+      <c r="G54" s="199"/>
+      <c r="H54" s="199" t="s">
         <v>57</v>
       </c>
-      <c r="I54" s="197"/>
+      <c r="I54" s="199"/>
       <c r="M54" s="87"/>
     </row>
-    <row r="55" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:13" ht="18" customHeight="1">
       <c r="A55" s="33"/>
       <c r="B55" s="33"/>
       <c r="C55" s="78" t="s">
         <v>130</v>
       </c>
       <c r="D55" s="127"/>
       <c r="E55" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F55" s="100">
         <v>10.6</v>
       </c>
-      <c r="G55" s="197" t="s">
+      <c r="G55" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H55" s="96">
         <f>SUM(D55*F55)</f>
         <v>0</v>
       </c>
       <c r="I55" s="101"/>
       <c r="M55" s="87"/>
     </row>
-    <row r="56" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:13" ht="18" customHeight="1">
       <c r="A56" s="33"/>
       <c r="B56" s="33"/>
-      <c r="D56" s="197"/>
+      <c r="D56" s="199"/>
       <c r="F56" s="102"/>
-      <c r="G56" s="197"/>
+      <c r="G56" s="199"/>
       <c r="H56" s="103"/>
-      <c r="I56" s="197"/>
+      <c r="I56" s="199"/>
       <c r="M56" s="87"/>
     </row>
-    <row r="57" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:13" ht="18" customHeight="1">
       <c r="A57" s="33"/>
       <c r="B57" s="33"/>
       <c r="C57" s="78" t="s">
         <v>131</v>
       </c>
       <c r="D57" s="127"/>
       <c r="E57" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F57" s="96">
         <v>14</v>
       </c>
-      <c r="G57" s="197" t="s">
+      <c r="G57" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H57" s="96">
         <f>SUM(D57*F57)</f>
         <v>0</v>
       </c>
       <c r="I57" s="101"/>
       <c r="M57" s="87"/>
     </row>
-    <row r="58" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:13" ht="18" customHeight="1">
       <c r="A58" s="33"/>
       <c r="B58" s="33"/>
-      <c r="D58" s="197"/>
+      <c r="D58" s="199"/>
       <c r="F58" s="102"/>
-      <c r="G58" s="197"/>
+      <c r="G58" s="199"/>
       <c r="H58" s="103"/>
-      <c r="I58" s="197"/>
+      <c r="I58" s="199"/>
       <c r="M58" s="104"/>
     </row>
-    <row r="59" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:13" ht="18" customHeight="1">
       <c r="A59" s="33"/>
       <c r="B59" s="33"/>
       <c r="C59" s="78" t="s">
         <v>132</v>
       </c>
       <c r="D59" s="127"/>
       <c r="E59" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F59" s="96">
         <v>27.7</v>
       </c>
-      <c r="G59" s="197" t="s">
+      <c r="G59" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H59" s="96">
         <f>SUM(D59*F59)</f>
         <v>0</v>
       </c>
       <c r="I59" s="101"/>
       <c r="M59" s="87"/>
     </row>
-    <row r="60" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:13" ht="18" customHeight="1">
       <c r="A60" s="33"/>
       <c r="B60" s="33"/>
-      <c r="G60" s="197" t="s">
+      <c r="G60" s="199" t="s">
         <v>57</v>
       </c>
       <c r="H60" s="166">
         <f>H55+H57+H59</f>
         <v>0</v>
       </c>
       <c r="I60" s="94"/>
-      <c r="J60" s="197" t="s">
+      <c r="J60" s="199" t="s">
         <v>26</v>
       </c>
       <c r="K60" s="127"/>
       <c r="L60" s="93" t="e">
         <f>SUM(H60/K60)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="M60" s="84">
         <f>SUM(H60*K60)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:13" ht="18" customHeight="1">
       <c r="A61" s="33"/>
       <c r="B61" s="33"/>
       <c r="H61" s="105"/>
       <c r="I61" s="105"/>
       <c r="J61" s="105"/>
       <c r="K61" s="188" t="s">
         <v>134</v>
       </c>
       <c r="L61" s="188" t="s">
         <v>135</v>
       </c>
       <c r="M61" s="84">
         <f>SUM(M50+M60)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="63" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:13" ht="18" customHeight="1"/>
+    <row r="63" spans="1:13" ht="18" customHeight="1">
       <c r="A63" s="32" t="s">
         <v>138</v>
       </c>
-      <c r="C63" s="265" t="s">
+      <c r="C63" s="266" t="s">
         <v>139</v>
       </c>
-      <c r="D63" s="265"/>
-[...1 lines deleted...]
-      <c r="F63" s="265"/>
+      <c r="D63" s="266"/>
+      <c r="E63" s="266"/>
+      <c r="F63" s="266"/>
       <c r="K63" s="127"/>
       <c r="L63" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M63" s="84">
         <f>K63</f>
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="F64" s="262"/>
+    <row r="64" spans="1:13" ht="18" customHeight="1">
+      <c r="C64" s="263"/>
+      <c r="D64" s="263"/>
+      <c r="E64" s="263"/>
+      <c r="F64" s="263"/>
       <c r="K64" s="127"/>
       <c r="L64" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M64" s="84">
         <f>K64</f>
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="2:16" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-    <row r="66" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="65" spans="2:16" ht="18" customHeight="1">
+      <c r="B65" s="199"/>
+      <c r="C65" s="263"/>
+      <c r="D65" s="263"/>
+      <c r="E65" s="263"/>
+      <c r="F65" s="263"/>
+    </row>
+    <row r="66" spans="2:16" ht="15.75">
       <c r="C66" s="126"/>
-      <c r="D66" s="197" t="s">
+      <c r="D66" s="199" t="s">
         <v>26</v>
       </c>
       <c r="F66" s="127"/>
-      <c r="G66" s="197" t="s">
+      <c r="G66" s="199" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="127"/>
       <c r="L66" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M66" s="84">
         <f>SUM(C66*F66)*H66</f>
         <v>0</v>
       </c>
       <c r="O66" s="107"/>
     </row>
-    <row r="67" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="67" spans="2:16" ht="15.75">
       <c r="C67" s="188" t="s">
         <v>87</v>
       </c>
       <c r="F67" s="188" t="s">
         <v>140</v>
       </c>
       <c r="H67" s="188" t="s">
         <v>141</v>
       </c>
       <c r="M67" s="84">
         <f>SUM(M63+M64+M66)</f>
         <v>0</v>
       </c>
-      <c r="N67" s="258"/>
-[...3 lines deleted...]
-    <row r="68" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="N67" s="259"/>
+      <c r="O67" s="259"/>
+      <c r="P67" s="259"/>
+    </row>
+    <row r="68" spans="2:16">
       <c r="F68" s="188"/>
       <c r="H68" s="188"/>
       <c r="K68" s="188"/>
-      <c r="N68" s="258"/>
-[...3 lines deleted...]
-    <row r="69" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="N68" s="259"/>
+      <c r="O68" s="259"/>
+      <c r="P68" s="259"/>
+    </row>
+    <row r="69" spans="2:16" ht="15.75">
       <c r="H69" s="33"/>
       <c r="I69" s="33"/>
       <c r="J69" s="33"/>
       <c r="M69" s="106"/>
       <c r="N69" s="111"/>
     </row>
-    <row r="70" spans="2:16" ht="18" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="G70" s="263" t="s">
+    <row r="70" spans="2:16" ht="18.75" thickBot="1">
+      <c r="G70" s="264" t="s">
         <v>142</v>
       </c>
-      <c r="H70" s="264"/>
-[...1 lines deleted...]
-      <c r="J70" s="264"/>
+      <c r="H70" s="265"/>
+      <c r="I70" s="265"/>
+      <c r="J70" s="265"/>
       <c r="K70" s="34"/>
       <c r="M70" s="117">
         <f>SUM(M10+M13+M15+M23+M25+M27+M32+M35+M61+M67)</f>
         <v>0</v>
       </c>
       <c r="N70" s="111"/>
     </row>
-    <row r="71" spans="2:16" ht="15.6" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="2:16" ht="15.75" thickTop="1">
       <c r="L71" s="112"/>
       <c r="M71" s="110"/>
       <c r="O71" s="113"/>
     </row>
-    <row r="72" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="72" spans="2:16">
       <c r="F72" s="113"/>
       <c r="J72" s="198"/>
       <c r="L72" s="112"/>
       <c r="M72" s="110"/>
       <c r="O72" s="113"/>
     </row>
-    <row r="73" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="73" spans="2:16" ht="15.75">
       <c r="F73" s="113"/>
       <c r="J73" s="198"/>
       <c r="K73" s="34"/>
       <c r="L73" s="34"/>
       <c r="M73" s="34"/>
       <c r="O73" s="107"/>
     </row>
-    <row r="74" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="74" spans="2:16">
       <c r="J74" s="198"/>
       <c r="L74" s="198"/>
-      <c r="M74" s="197"/>
-[...4 lines deleted...]
-    <row r="75" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="M74" s="199"/>
+      <c r="N74" s="259"/>
+      <c r="O74" s="259"/>
+      <c r="P74" s="259"/>
+    </row>
+    <row r="75" spans="2:16">
       <c r="C75" s="198"/>
       <c r="D75" s="114"/>
       <c r="F75" s="107"/>
       <c r="K75" s="198"/>
       <c r="L75" s="198"/>
       <c r="M75" s="114"/>
       <c r="O75" s="112"/>
     </row>
-    <row r="76" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="C76" s="197"/>
+    <row r="76" spans="2:16">
+      <c r="C76" s="199"/>
       <c r="D76" s="108"/>
-      <c r="E76" s="258"/>
-[...2 lines deleted...]
-      <c r="L76" s="197"/>
+      <c r="E76" s="259"/>
+      <c r="F76" s="259"/>
+      <c r="G76" s="259"/>
+      <c r="L76" s="199"/>
       <c r="M76" s="108"/>
-      <c r="N76" s="258"/>
-[...3 lines deleted...]
-    <row r="77" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="N76" s="259"/>
+      <c r="O76" s="259"/>
+      <c r="P76" s="259"/>
+    </row>
+    <row r="77" spans="2:16">
       <c r="C77" s="109"/>
       <c r="D77" s="110"/>
       <c r="F77" s="112"/>
       <c r="L77" s="109"/>
       <c r="M77" s="110"/>
       <c r="O77" s="113"/>
     </row>
-    <row r="78" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="C78" s="197"/>
+    <row r="78" spans="2:16">
+      <c r="C78" s="199"/>
       <c r="D78" s="108"/>
-      <c r="E78" s="258"/>
-[...2 lines deleted...]
-      <c r="L78" s="197"/>
+      <c r="E78" s="259"/>
+      <c r="F78" s="259"/>
+      <c r="G78" s="259"/>
+      <c r="L78" s="199"/>
       <c r="M78" s="108"/>
     </row>
-    <row r="79" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="79" spans="2:16">
       <c r="C79" s="109"/>
       <c r="D79" s="110"/>
       <c r="F79" s="113"/>
       <c r="L79" s="109"/>
       <c r="M79" s="110"/>
     </row>
-    <row r="80" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="80" spans="2:16" ht="15.75">
       <c r="L80" s="106"/>
     </row>
-    <row r="81" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:13" ht="15.75">
       <c r="M81" s="106"/>
     </row>
-    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:13">
       <c r="B82" s="198"/>
     </row>
-    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:13">
       <c r="A83" s="198"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Kl9YsZSLpy2dz9xpHH3MezNeAJfk7pJq5eSDpFqpGW200DLOoEZdtUFBTFmRzg/xRPMix50h2iWqEESj8oZxNw==" saltValue="Hc8hI+Ewmj20UtsDaLTaEg==" spinCount="100000" sheet="1"/>
   <mergeCells count="33">
     <mergeCell ref="C64:F64"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="N76:P76"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="E78:G78"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="N68:P68"/>
     <mergeCell ref="N74:P74"/>
     <mergeCell ref="E76:G76"/>
     <mergeCell ref="N67:P67"/>
     <mergeCell ref="C63:F63"/>
     <mergeCell ref="C65:F65"/>
     <mergeCell ref="G70:J70"/>
     <mergeCell ref="H38:J38"/>
     <mergeCell ref="K38:M38"/>
     <mergeCell ref="C40:F40"/>
     <mergeCell ref="K40:M40"/>
     <mergeCell ref="C38:F38"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="H40:J40"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="J7:K7"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0" footer="0"/>
   <pageSetup scale="56" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:P83"/>
   <sheetViews>
     <sheetView topLeftCell="A12" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25.33203125" style="78" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="17" max="16384" width="9.109375" style="78"/>
+    <col min="1" max="1" width="25.28515625" style="78" customWidth="1"/>
+    <col min="2" max="2" width="7.42578125" style="78" customWidth="1"/>
+    <col min="3" max="3" width="44.140625" style="78" customWidth="1"/>
+    <col min="4" max="4" width="12.42578125" style="78" customWidth="1"/>
+    <col min="5" max="5" width="1.7109375" style="78" customWidth="1"/>
+    <col min="6" max="6" width="16.7109375" style="78" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" style="78" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="78" customWidth="1"/>
+    <col min="9" max="9" width="2.7109375" style="78" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="78" customWidth="1"/>
+    <col min="11" max="11" width="13.85546875" style="78" customWidth="1"/>
+    <col min="12" max="12" width="15.7109375" style="78" customWidth="1"/>
+    <col min="13" max="13" width="16.7109375" style="78" customWidth="1"/>
+    <col min="14" max="14" width="14.42578125" style="78" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="78"/>
+    <col min="16" max="16" width="9.28515625" style="78" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="78"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="268" t="s">
+    <row r="1" spans="1:13" ht="21" customHeight="1" thickBot="1">
+      <c r="A1" s="269" t="s">
         <v>143</v>
       </c>
-      <c r="B1" s="269"/>
+      <c r="B1" s="270"/>
       <c r="C1" s="118" t="s">
         <v>39</v>
       </c>
-      <c r="D1" s="270"/>
-[...1 lines deleted...]
-      <c r="F1" s="270"/>
+      <c r="D1" s="271"/>
+      <c r="E1" s="271"/>
+      <c r="F1" s="271"/>
       <c r="G1" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="H1" s="270"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H1" s="271"/>
+      <c r="I1" s="271"/>
+      <c r="J1" s="271"/>
+      <c r="K1" s="271"/>
+    </row>
+    <row r="2" spans="1:13" ht="18" customHeight="1">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="91"/>
       <c r="M2" s="115" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" ht="18" customHeight="1">
       <c r="A3" s="32" t="s">
         <v>80</v>
       </c>
-      <c r="C3" s="259"/>
-      <c r="D3" s="259"/>
+      <c r="C3" s="260"/>
+      <c r="D3" s="260"/>
       <c r="F3" s="79" t="s">
         <v>81</v>
       </c>
-      <c r="G3" s="275"/>
-      <c r="H3" s="276"/>
+      <c r="G3" s="276"/>
+      <c r="H3" s="277"/>
       <c r="I3" s="80" t="s">
         <v>48</v>
       </c>
-      <c r="J3" s="275"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J3" s="276"/>
+      <c r="K3" s="276"/>
+      <c r="L3" s="199"/>
+      <c r="M3" s="199"/>
+    </row>
+    <row r="4" spans="1:13" ht="18" customHeight="1">
       <c r="A4" s="33"/>
-      <c r="C4" s="260"/>
-      <c r="D4" s="260"/>
+      <c r="C4" s="261"/>
+      <c r="D4" s="261"/>
       <c r="F4" s="33" t="s">
         <v>82</v>
       </c>
-      <c r="G4" s="272"/>
-[...7 lines deleted...]
-    <row r="5" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G4" s="273"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="275"/>
+      <c r="J4" s="275"/>
+      <c r="K4" s="275"/>
+      <c r="L4" s="199"/>
+      <c r="M4" s="199"/>
+    </row>
+    <row r="5" spans="1:13" ht="18" customHeight="1">
       <c r="A5" s="33"/>
-      <c r="C5" s="260"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C5" s="261"/>
+      <c r="D5" s="261"/>
+    </row>
+    <row r="6" spans="1:13" ht="18" customHeight="1">
       <c r="A6" s="33"/>
-      <c r="C6" s="260"/>
-      <c r="D6" s="260"/>
+      <c r="C6" s="261"/>
+      <c r="D6" s="261"/>
       <c r="F6" s="79" t="s">
         <v>83</v>
       </c>
-      <c r="G6" s="261"/>
-      <c r="H6" s="261"/>
+      <c r="G6" s="262"/>
+      <c r="H6" s="262"/>
       <c r="I6" s="165"/>
-      <c r="J6" s="266"/>
-      <c r="K6" s="266"/>
+      <c r="J6" s="267"/>
+      <c r="K6" s="267"/>
       <c r="M6" s="198"/>
     </row>
-    <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="18" customHeight="1">
       <c r="A7" s="33"/>
-      <c r="C7" s="260"/>
-[...2 lines deleted...]
-      <c r="H7" s="266"/>
+      <c r="C7" s="261"/>
+      <c r="D7" s="261"/>
+      <c r="G7" s="267"/>
+      <c r="H7" s="267"/>
       <c r="I7" s="198"/>
-      <c r="J7" s="266"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J7" s="267"/>
+      <c r="K7" s="267"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" customHeight="1">
       <c r="A8" s="33"/>
-      <c r="B8" s="271"/>
-[...1 lines deleted...]
-      <c r="D8" s="271"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
       <c r="G8" s="198"/>
       <c r="I8" s="198"/>
     </row>
-    <row r="9" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" ht="18" customHeight="1">
       <c r="A9" s="33"/>
       <c r="B9" s="33"/>
-      <c r="C9" s="197"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C9" s="199"/>
+      <c r="D9" s="199"/>
+    </row>
+    <row r="10" spans="1:13" ht="18" customHeight="1">
       <c r="A10" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="126"/>
       <c r="D10" s="198" t="s">
         <v>85</v>
       </c>
       <c r="E10" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="127"/>
-      <c r="G10" s="197"/>
+      <c r="G10" s="199"/>
       <c r="H10" s="81"/>
       <c r="I10" s="81"/>
       <c r="J10" s="33"/>
       <c r="K10" s="85"/>
       <c r="L10" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M10" s="84">
         <f>SUM(C10*F10)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:13" ht="15" customHeight="1">
       <c r="A11" s="33"/>
       <c r="B11" s="33"/>
       <c r="C11" s="188" t="s">
         <v>87</v>
       </c>
       <c r="D11" s="85"/>
       <c r="F11" s="188" t="s">
         <v>88</v>
       </c>
-      <c r="H11" s="197"/>
-      <c r="I11" s="197"/>
+      <c r="H11" s="199"/>
+      <c r="I11" s="199"/>
       <c r="J11" s="33"/>
       <c r="K11" s="188"/>
       <c r="M11" s="86"/>
     </row>
-    <row r="12" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:13" ht="18" customHeight="1">
       <c r="A12" s="33"/>
       <c r="B12" s="33"/>
-      <c r="J12" s="197"/>
+      <c r="J12" s="199"/>
       <c r="M12" s="87"/>
     </row>
-    <row r="13" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13" ht="18" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="128"/>
       <c r="D13" s="78" t="s">
         <v>90</v>
       </c>
       <c r="E13" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="127"/>
       <c r="G13" s="198" t="s">
         <v>91</v>
       </c>
-      <c r="H13" s="197" t="s">
+      <c r="H13" s="199" t="s">
         <v>26</v>
       </c>
-      <c r="I13" s="197"/>
+      <c r="I13" s="199"/>
       <c r="J13" s="127"/>
       <c r="K13" s="198" t="s">
         <v>92</v>
       </c>
       <c r="L13" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="84">
         <f>SUM((C13*F13)*J13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:13" ht="18" customHeight="1">
       <c r="A14" s="32"/>
       <c r="B14" s="33"/>
       <c r="C14" s="168"/>
-      <c r="F14" s="197"/>
+      <c r="F14" s="199"/>
       <c r="G14" s="198"/>
-      <c r="H14" s="197"/>
-[...1 lines deleted...]
-      <c r="J14" s="197"/>
+      <c r="H14" s="199"/>
+      <c r="I14" s="199"/>
+      <c r="J14" s="199"/>
       <c r="K14" s="198"/>
       <c r="L14" s="83"/>
       <c r="M14" s="86"/>
     </row>
-    <row r="15" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="18" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="128"/>
       <c r="E15" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="128"/>
       <c r="G15" s="198"/>
-      <c r="H15" s="197" t="s">
+      <c r="H15" s="199" t="s">
         <v>26</v>
       </c>
-      <c r="I15" s="197"/>
+      <c r="I15" s="199"/>
       <c r="J15" s="167"/>
       <c r="K15" s="198"/>
       <c r="L15" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M15" s="84">
         <f>SUM((C15*F15)*J15)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="18" customHeight="1">
       <c r="A16" s="32"/>
       <c r="B16" s="33"/>
       <c r="C16" s="189" t="s">
         <v>94</v>
       </c>
       <c r="F16" s="190" t="s">
         <v>95</v>
       </c>
       <c r="G16" s="198"/>
-      <c r="H16" s="197"/>
-      <c r="I16" s="197"/>
+      <c r="H16" s="199"/>
+      <c r="I16" s="199"/>
       <c r="J16" s="190" t="s">
         <v>88</v>
       </c>
       <c r="K16" s="198"/>
       <c r="L16" s="83"/>
       <c r="M16" s="86"/>
     </row>
-    <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:13" ht="18" customHeight="1">
       <c r="A17" s="33"/>
       <c r="M17" s="86"/>
     </row>
-    <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:13" ht="18" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="129"/>
       <c r="C18" s="78" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:13" ht="18" customHeight="1">
       <c r="A19" s="32" t="s">
         <v>98</v>
       </c>
       <c r="B19" s="129"/>
       <c r="C19" s="78" t="s">
         <v>100</v>
       </c>
       <c r="D19" s="132"/>
-      <c r="F19" s="197"/>
-[...2 lines deleted...]
-      <c r="J19" s="197"/>
+      <c r="F19" s="199"/>
+      <c r="H19" s="199"/>
+      <c r="I19" s="199"/>
+      <c r="J19" s="199"/>
       <c r="L19" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M19" s="84">
         <f>SUM(D19)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:13" ht="30" customHeight="1">
       <c r="A20" s="186" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="130"/>
       <c r="C20" s="185" t="s">
         <v>102</v>
       </c>
       <c r="D20" s="187">
-        <v>0.72499999999999998</v>
+        <v>0.76</v>
       </c>
       <c r="E20" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="127"/>
       <c r="G20" s="191" t="s">
         <v>103</v>
       </c>
-      <c r="H20" s="197"/>
-[...1 lines deleted...]
-      <c r="J20" s="197"/>
+      <c r="H20" s="199"/>
+      <c r="I20" s="199"/>
+      <c r="J20" s="199"/>
       <c r="L20" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M20" s="84">
         <f>SUM(D20*F20)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:13" ht="18" customHeight="1">
       <c r="A21" s="119"/>
       <c r="B21" s="131"/>
       <c r="C21" s="78" t="s">
         <v>104</v>
       </c>
       <c r="D21" s="133"/>
       <c r="E21" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F21" s="127"/>
-      <c r="G21" s="197" t="s">
+      <c r="G21" s="199" t="s">
         <v>105</v>
       </c>
       <c r="H21" s="135"/>
       <c r="I21" s="88"/>
       <c r="J21" s="89"/>
       <c r="K21" s="82">
         <f>SUM(D21*F21*H21)</f>
         <v>0</v>
       </c>
       <c r="L21" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M21" s="84">
         <f>(D21*F21)+K21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:13" ht="18" customHeight="1">
       <c r="A22" s="119"/>
       <c r="B22" s="131"/>
       <c r="C22" s="78" t="s">
         <v>106</v>
       </c>
       <c r="D22" s="133"/>
       <c r="F22" s="134"/>
-      <c r="G22" s="197"/>
+      <c r="G22" s="199"/>
       <c r="H22" s="172"/>
       <c r="I22" s="88"/>
       <c r="J22" s="89"/>
       <c r="K22" s="173"/>
       <c r="L22" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M22" s="84">
         <f>SUM(D22*F22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:13" ht="18" customHeight="1">
       <c r="A23" s="33"/>
       <c r="B23" s="34"/>
       <c r="D23" s="192" t="s">
         <v>107</v>
       </c>
       <c r="F23" s="188" t="s">
         <v>108</v>
       </c>
       <c r="H23" s="188"/>
-      <c r="I23" s="197"/>
+      <c r="I23" s="199"/>
       <c r="J23" s="91"/>
       <c r="K23" s="188"/>
       <c r="M23" s="84">
         <f>SUM(M19:M22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13" ht="18" customHeight="1">
       <c r="A24" s="33"/>
       <c r="B24" s="34"/>
       <c r="D24" s="192"/>
       <c r="F24" s="188"/>
       <c r="H24" s="188"/>
-      <c r="I24" s="197"/>
+      <c r="I24" s="199"/>
       <c r="J24" s="91"/>
       <c r="K24" s="188"/>
       <c r="M24" s="86"/>
     </row>
-    <row r="25" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:13" ht="18" customHeight="1">
       <c r="A25" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B25" s="34"/>
       <c r="C25" s="126"/>
       <c r="D25" s="78" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="188"/>
       <c r="H25" s="188"/>
-      <c r="I25" s="197"/>
+      <c r="I25" s="199"/>
       <c r="J25" s="91"/>
       <c r="K25" s="188"/>
       <c r="L25" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M25" s="84">
         <f>SUM(C25)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:13" ht="18" customHeight="1">
       <c r="B26" s="33"/>
       <c r="C26" s="169"/>
-      <c r="F26" s="197"/>
-[...2 lines deleted...]
-      <c r="J26" s="197"/>
+      <c r="F26" s="199"/>
+      <c r="H26" s="199"/>
+      <c r="I26" s="199"/>
+      <c r="J26" s="199"/>
       <c r="K26" s="198"/>
       <c r="L26" s="83"/>
       <c r="M26" s="86"/>
     </row>
-    <row r="27" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:13" ht="18" customHeight="1">
       <c r="A27" s="32" t="s">
         <v>110</v>
       </c>
       <c r="C27" s="126"/>
       <c r="D27" s="78" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="127"/>
       <c r="G27" s="198" t="s">
         <v>111</v>
       </c>
-      <c r="H27" s="197" t="s">
+      <c r="H27" s="199" t="s">
         <v>26</v>
       </c>
-      <c r="I27" s="197"/>
+      <c r="I27" s="199"/>
       <c r="J27" s="127"/>
       <c r="K27" s="198" t="s">
         <v>112</v>
       </c>
       <c r="L27" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M27" s="84">
         <f>SUM((C27*F27)*J27)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:13" ht="18" customHeight="1">
       <c r="A28" s="32"/>
       <c r="C28" s="169"/>
-      <c r="F28" s="197"/>
+      <c r="F28" s="199"/>
       <c r="G28" s="198"/>
-      <c r="H28" s="197"/>
-[...1 lines deleted...]
-      <c r="J28" s="197"/>
+      <c r="H28" s="199"/>
+      <c r="I28" s="199"/>
+      <c r="J28" s="199"/>
       <c r="K28" s="198"/>
       <c r="L28" s="83"/>
       <c r="M28" s="86"/>
     </row>
-    <row r="29" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:13" ht="18" customHeight="1">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="M29" s="85"/>
     </row>
-    <row r="30" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:13" ht="18" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B30" s="33"/>
       <c r="C30" s="136"/>
       <c r="D30" s="78" t="s">
         <v>114</v>
       </c>
       <c r="E30" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="132"/>
-      <c r="G30" s="197" t="s">
+      <c r="G30" s="199" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="127"/>
-      <c r="I30" s="197"/>
+      <c r="I30" s="199"/>
       <c r="J30" s="83"/>
       <c r="K30" s="94"/>
     </row>
-    <row r="31" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:13" ht="18" customHeight="1">
       <c r="A31" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B31" s="33"/>
       <c r="F31" s="188" t="s">
         <v>116</v>
       </c>
       <c r="H31" s="188" t="s">
         <v>117</v>
       </c>
-      <c r="I31" s="197"/>
+      <c r="I31" s="199"/>
       <c r="M31" s="86"/>
     </row>
-    <row r="32" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:13" ht="18" customHeight="1">
       <c r="A32" s="33"/>
       <c r="B32" s="33"/>
       <c r="C32" s="92">
         <f>SUM((C30*F30)*H30)</f>
         <v>0</v>
       </c>
       <c r="D32" s="78" t="s">
         <v>118</v>
       </c>
       <c r="E32" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F32" s="137"/>
       <c r="J32" s="91"/>
       <c r="K32" s="162">
         <f>SUM(C32*F32)</f>
         <v>0</v>
       </c>
       <c r="L32" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M32" s="84">
         <f>SUM(C32+K32)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:13" ht="18" customHeight="1">
       <c r="A33" s="33"/>
       <c r="B33" s="33"/>
       <c r="F33" s="188" t="s">
         <v>119</v>
       </c>
       <c r="J33" s="91"/>
       <c r="K33" s="163" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:13" ht="18" customHeight="1">
       <c r="A34" s="33"/>
       <c r="B34" s="33"/>
     </row>
-    <row r="35" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:13" ht="18" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="126"/>
       <c r="D35" s="120" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F35" s="127"/>
       <c r="G35" s="198" t="s">
         <v>91</v>
       </c>
       <c r="H35" s="127"/>
-      <c r="I35" s="197"/>
+      <c r="I35" s="199"/>
       <c r="J35" s="198" t="s">
         <v>92</v>
       </c>
       <c r="K35" s="198"/>
       <c r="L35" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M35" s="84">
         <f>SUM((C35*F35)*H35)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:13" ht="18" customHeight="1">
       <c r="A36" s="32"/>
       <c r="B36" s="33"/>
       <c r="C36" s="169"/>
       <c r="D36" s="170"/>
-      <c r="F36" s="197"/>
+      <c r="F36" s="199"/>
       <c r="G36" s="198"/>
-      <c r="H36" s="197"/>
-      <c r="I36" s="197"/>
+      <c r="H36" s="199"/>
+      <c r="I36" s="199"/>
       <c r="J36" s="198"/>
       <c r="K36" s="198"/>
       <c r="L36" s="83"/>
       <c r="M36" s="86"/>
     </row>
-    <row r="37" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:13" ht="18" customHeight="1">
       <c r="A37" s="33"/>
       <c r="B37" s="33"/>
     </row>
-    <row r="38" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:13" ht="18" customHeight="1">
       <c r="A38" s="32" t="s">
         <v>122</v>
       </c>
       <c r="B38" s="33"/>
-      <c r="C38" s="265"/>
-[...4 lines deleted...]
-      <c r="H38" s="267" t="s">
+      <c r="C38" s="266"/>
+      <c r="D38" s="266"/>
+      <c r="E38" s="266"/>
+      <c r="F38" s="266"/>
+      <c r="G38" s="199"/>
+      <c r="H38" s="268" t="s">
         <v>123</v>
       </c>
-      <c r="I38" s="214"/>
-[...1 lines deleted...]
-      <c r="K38" s="265" t="s">
+      <c r="I38" s="215"/>
+      <c r="J38" s="215"/>
+      <c r="K38" s="266" t="s">
         <v>124</v>
       </c>
-      <c r="L38" s="265"/>
-[...15 lines deleted...]
-      <c r="H40" s="267" t="s">
+      <c r="L38" s="266"/>
+      <c r="M38" s="266"/>
+    </row>
+    <row r="39" spans="1:13" ht="18" customHeight="1">
+      <c r="C39" s="263"/>
+      <c r="D39" s="263"/>
+      <c r="E39" s="263"/>
+      <c r="F39" s="263"/>
+      <c r="G39" s="199"/>
+    </row>
+    <row r="40" spans="1:13" ht="18" customHeight="1">
+      <c r="C40" s="263"/>
+      <c r="D40" s="263"/>
+      <c r="E40" s="263"/>
+      <c r="F40" s="263"/>
+      <c r="G40" s="199"/>
+      <c r="H40" s="268" t="s">
         <v>125</v>
       </c>
-      <c r="I40" s="214"/>
-[...1 lines deleted...]
-      <c r="K40" s="265" t="s">
+      <c r="I40" s="215"/>
+      <c r="J40" s="215"/>
+      <c r="K40" s="266" t="s">
         <v>124</v>
       </c>
-      <c r="L40" s="265"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L40" s="266"/>
+      <c r="M40" s="266"/>
+    </row>
+    <row r="41" spans="1:13" ht="18" customHeight="1">
       <c r="M41" s="86"/>
     </row>
-    <row r="42" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:13" ht="18" customHeight="1">
       <c r="C42" s="95"/>
-      <c r="D42" s="197"/>
-[...1 lines deleted...]
-      <c r="F42" s="197"/>
+      <c r="D42" s="199"/>
+      <c r="E42" s="199"/>
+      <c r="F42" s="199"/>
       <c r="M42" s="86"/>
     </row>
-    <row r="43" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:13" ht="18" customHeight="1">
       <c r="A43" s="32" t="s">
         <v>126</v>
       </c>
       <c r="B43" s="33"/>
       <c r="C43" s="33" t="s">
         <v>127</v>
       </c>
       <c r="M43" s="86"/>
     </row>
-    <row r="44" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:13" ht="18" customHeight="1">
       <c r="A44" s="33"/>
       <c r="B44" s="33"/>
-      <c r="D44" s="197" t="s">
+      <c r="D44" s="199" t="s">
         <v>128</v>
       </c>
-      <c r="E44" s="197"/>
-      <c r="F44" s="197" t="s">
+      <c r="E44" s="199"/>
+      <c r="F44" s="199" t="s">
         <v>129</v>
       </c>
-      <c r="G44" s="197"/>
-      <c r="H44" s="197" t="s">
+      <c r="G44" s="199"/>
+      <c r="H44" s="199" t="s">
         <v>57</v>
       </c>
-      <c r="I44" s="197"/>
+      <c r="I44" s="199"/>
       <c r="M44" s="86"/>
     </row>
-    <row r="45" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:13" ht="18" customHeight="1">
       <c r="A45" s="33"/>
       <c r="B45" s="33"/>
       <c r="C45" s="78" t="s">
         <v>130</v>
       </c>
       <c r="D45" s="127"/>
       <c r="E45" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F45" s="96">
         <v>10.6</v>
       </c>
-      <c r="G45" s="197" t="s">
+      <c r="G45" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H45" s="97">
         <f>SUM(D45*F45)</f>
         <v>0</v>
       </c>
       <c r="I45" s="90"/>
       <c r="M45" s="86"/>
     </row>
-    <row r="46" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:13" ht="18" customHeight="1">
       <c r="A46" s="33"/>
       <c r="B46" s="33"/>
-      <c r="D46" s="197"/>
+      <c r="D46" s="199"/>
       <c r="F46" s="98"/>
-      <c r="G46" s="197"/>
-[...1 lines deleted...]
-      <c r="I46" s="197"/>
+      <c r="G46" s="199"/>
+      <c r="H46" s="199"/>
+      <c r="I46" s="199"/>
       <c r="M46" s="86"/>
     </row>
-    <row r="47" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:13" ht="18" customHeight="1">
       <c r="A47" s="33"/>
       <c r="B47" s="33"/>
       <c r="C47" s="78" t="s">
         <v>131</v>
       </c>
       <c r="D47" s="127"/>
       <c r="F47" s="96">
         <v>14</v>
       </c>
-      <c r="G47" s="197" t="s">
+      <c r="G47" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H47" s="97">
         <f>SUM(D47*F47)</f>
         <v>0</v>
       </c>
       <c r="I47" s="90"/>
       <c r="M47" s="86"/>
     </row>
-    <row r="48" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:13" ht="18" customHeight="1">
       <c r="A48" s="33"/>
       <c r="B48" s="33"/>
       <c r="F48" s="98"/>
-      <c r="G48" s="197"/>
-[...1 lines deleted...]
-      <c r="I48" s="197"/>
+      <c r="G48" s="199"/>
+      <c r="H48" s="199"/>
+      <c r="I48" s="199"/>
       <c r="M48" s="86"/>
     </row>
-    <row r="49" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:13" ht="18" customHeight="1">
       <c r="A49" s="33"/>
       <c r="B49" s="33"/>
       <c r="C49" s="78" t="s">
         <v>132</v>
       </c>
       <c r="D49" s="127"/>
       <c r="E49" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F49" s="96">
         <v>24.4</v>
       </c>
-      <c r="G49" s="197" t="s">
+      <c r="G49" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H49" s="97">
         <f>SUM(D49*F49)</f>
         <v>0</v>
       </c>
       <c r="I49" s="90"/>
       <c r="M49" s="85"/>
     </row>
-    <row r="50" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:13" ht="18" customHeight="1">
       <c r="A50" s="33"/>
       <c r="B50" s="33"/>
       <c r="D50" s="78" t="s">
         <v>133</v>
       </c>
-      <c r="G50" s="197" t="s">
+      <c r="G50" s="199" t="s">
         <v>57</v>
       </c>
       <c r="H50" s="166">
         <f>H45+H47+H49</f>
         <v>0</v>
       </c>
       <c r="I50" s="94"/>
-      <c r="J50" s="197" t="s">
+      <c r="J50" s="199" t="s">
         <v>26</v>
       </c>
       <c r="K50" s="127"/>
       <c r="L50" s="93" t="e">
         <f>SUM(H50/K50)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="M50" s="84">
         <f>SUM(H50*K50)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:13" ht="18" customHeight="1">
       <c r="A51" s="33"/>
       <c r="B51" s="33"/>
-      <c r="G51" s="197"/>
+      <c r="G51" s="199"/>
       <c r="K51" s="188" t="s">
         <v>134</v>
       </c>
       <c r="L51" s="188" t="s">
         <v>135</v>
       </c>
       <c r="M51" s="99"/>
     </row>
-    <row r="52" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:13" ht="18" customHeight="1">
       <c r="A52" s="33"/>
       <c r="B52" s="33"/>
       <c r="C52" s="33" t="s">
         <v>136</v>
       </c>
-      <c r="G52" s="197"/>
+      <c r="G52" s="199"/>
       <c r="M52" s="87"/>
     </row>
-    <row r="53" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:13" ht="18" customHeight="1">
       <c r="A53" s="33"/>
       <c r="B53" s="33"/>
-      <c r="G53" s="197"/>
-[...1 lines deleted...]
-      <c r="I53" s="197"/>
+      <c r="G53" s="199"/>
+      <c r="H53" s="199"/>
+      <c r="I53" s="199"/>
       <c r="M53" s="87"/>
     </row>
-    <row r="54" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:13" ht="18" customHeight="1">
       <c r="A54" s="33"/>
       <c r="B54" s="33"/>
-      <c r="D54" s="197" t="s">
+      <c r="D54" s="199" t="s">
         <v>137</v>
       </c>
-      <c r="E54" s="197"/>
-      <c r="F54" s="197" t="s">
+      <c r="E54" s="199"/>
+      <c r="F54" s="199" t="s">
         <v>129</v>
       </c>
-      <c r="G54" s="197"/>
-      <c r="H54" s="197" t="s">
+      <c r="G54" s="199"/>
+      <c r="H54" s="199" t="s">
         <v>57</v>
       </c>
-      <c r="I54" s="197"/>
+      <c r="I54" s="199"/>
       <c r="M54" s="87"/>
     </row>
-    <row r="55" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:13" ht="18" customHeight="1">
       <c r="A55" s="33"/>
       <c r="B55" s="33"/>
       <c r="C55" s="78" t="s">
         <v>130</v>
       </c>
       <c r="D55" s="127"/>
       <c r="E55" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F55" s="100">
         <v>10.6</v>
       </c>
-      <c r="G55" s="197" t="s">
+      <c r="G55" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H55" s="96">
         <f>SUM(D55*F55)</f>
         <v>0</v>
       </c>
       <c r="I55" s="101"/>
       <c r="M55" s="87"/>
     </row>
-    <row r="56" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:13" ht="18" customHeight="1">
       <c r="A56" s="33"/>
       <c r="B56" s="33"/>
-      <c r="D56" s="197"/>
+      <c r="D56" s="199"/>
       <c r="F56" s="102"/>
-      <c r="G56" s="197"/>
+      <c r="G56" s="199"/>
       <c r="H56" s="103"/>
-      <c r="I56" s="197"/>
+      <c r="I56" s="199"/>
       <c r="M56" s="87"/>
     </row>
-    <row r="57" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:13" ht="18" customHeight="1">
       <c r="A57" s="33"/>
       <c r="B57" s="33"/>
       <c r="C57" s="78" t="s">
         <v>131</v>
       </c>
       <c r="D57" s="127"/>
       <c r="E57" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F57" s="96">
         <v>14</v>
       </c>
-      <c r="G57" s="197" t="s">
+      <c r="G57" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H57" s="96">
         <f>SUM(D57*F57)</f>
         <v>0</v>
       </c>
       <c r="I57" s="101"/>
       <c r="M57" s="87"/>
     </row>
-    <row r="58" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:13" ht="18" customHeight="1">
       <c r="A58" s="33"/>
       <c r="B58" s="33"/>
-      <c r="D58" s="197"/>
+      <c r="D58" s="199"/>
       <c r="F58" s="102"/>
-      <c r="G58" s="197"/>
+      <c r="G58" s="199"/>
       <c r="H58" s="103"/>
-      <c r="I58" s="197"/>
+      <c r="I58" s="199"/>
       <c r="M58" s="104"/>
     </row>
-    <row r="59" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:13" ht="18" customHeight="1">
       <c r="A59" s="33"/>
       <c r="B59" s="33"/>
       <c r="C59" s="78" t="s">
         <v>132</v>
       </c>
       <c r="D59" s="127"/>
       <c r="E59" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F59" s="96">
         <v>27.7</v>
       </c>
-      <c r="G59" s="197" t="s">
+      <c r="G59" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H59" s="96">
         <f>SUM(D59*F59)</f>
         <v>0</v>
       </c>
       <c r="I59" s="101"/>
       <c r="M59" s="87"/>
     </row>
-    <row r="60" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:13" ht="18" customHeight="1">
       <c r="A60" s="33"/>
       <c r="B60" s="33"/>
-      <c r="G60" s="197" t="s">
+      <c r="G60" s="199" t="s">
         <v>57</v>
       </c>
       <c r="H60" s="166">
         <f>H55+H57+H59</f>
         <v>0</v>
       </c>
       <c r="I60" s="94"/>
-      <c r="J60" s="197" t="s">
+      <c r="J60" s="199" t="s">
         <v>26</v>
       </c>
       <c r="K60" s="127"/>
       <c r="L60" s="93" t="e">
         <f>SUM(H60/K60)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="M60" s="84">
         <f>SUM(H60*K60)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:13" ht="18" customHeight="1">
       <c r="A61" s="33"/>
       <c r="B61" s="33"/>
       <c r="H61" s="105"/>
       <c r="I61" s="105"/>
       <c r="J61" s="105"/>
       <c r="K61" s="188" t="s">
         <v>134</v>
       </c>
       <c r="L61" s="188" t="s">
         <v>135</v>
       </c>
       <c r="M61" s="84">
         <f>SUM(M50+M60)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="63" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:13" ht="18" customHeight="1"/>
+    <row r="63" spans="1:13" ht="18" customHeight="1">
       <c r="A63" s="32" t="s">
         <v>138</v>
       </c>
-      <c r="C63" s="265" t="s">
+      <c r="C63" s="266" t="s">
         <v>139</v>
       </c>
-      <c r="D63" s="265"/>
-[...1 lines deleted...]
-      <c r="F63" s="265"/>
+      <c r="D63" s="266"/>
+      <c r="E63" s="266"/>
+      <c r="F63" s="266"/>
       <c r="K63" s="127"/>
       <c r="L63" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M63" s="84">
         <f>K63</f>
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="F64" s="262"/>
+    <row r="64" spans="1:13" ht="18" customHeight="1">
+      <c r="C64" s="263"/>
+      <c r="D64" s="263"/>
+      <c r="E64" s="263"/>
+      <c r="F64" s="263"/>
       <c r="K64" s="127"/>
       <c r="L64" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M64" s="84">
         <f>K64</f>
         <v>0</v>
       </c>
     </row>
-    <row r="65" spans="2:16" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="F65" s="262"/>
+    <row r="65" spans="2:16">
+      <c r="B65" s="199"/>
+      <c r="C65" s="263"/>
+      <c r="D65" s="263"/>
+      <c r="E65" s="263"/>
+      <c r="F65" s="263"/>
       <c r="O65" s="107"/>
     </row>
-    <row r="66" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="66" spans="2:16" ht="15.75">
       <c r="C66" s="126"/>
-      <c r="D66" s="197" t="s">
+      <c r="D66" s="199" t="s">
         <v>26</v>
       </c>
       <c r="F66" s="127"/>
-      <c r="G66" s="197" t="s">
+      <c r="G66" s="199" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="127"/>
       <c r="L66" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M66" s="84">
         <f>SUM(C66*F66)*H66</f>
         <v>0</v>
       </c>
-      <c r="N66" s="258"/>
-[...3 lines deleted...]
-    <row r="67" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="N66" s="259"/>
+      <c r="O66" s="259"/>
+      <c r="P66" s="259"/>
+    </row>
+    <row r="67" spans="2:16" ht="15.75">
       <c r="C67" s="188" t="s">
         <v>87</v>
       </c>
       <c r="F67" s="188" t="s">
         <v>140</v>
       </c>
       <c r="H67" s="188" t="s">
         <v>141</v>
       </c>
       <c r="M67" s="84">
         <f>SUM(M63+M64+M66)</f>
         <v>0</v>
       </c>
       <c r="O67" s="109"/>
     </row>
-    <row r="68" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="68" spans="2:16">
       <c r="F68" s="188"/>
       <c r="H68" s="188"/>
       <c r="K68" s="188"/>
-      <c r="N68" s="258"/>
-[...3 lines deleted...]
-    <row r="69" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="N68" s="259"/>
+      <c r="O68" s="259"/>
+      <c r="P68" s="259"/>
+    </row>
+    <row r="69" spans="2:16" ht="15.75">
       <c r="H69" s="33"/>
       <c r="I69" s="33"/>
       <c r="J69" s="33"/>
       <c r="M69" s="106"/>
       <c r="N69" s="111"/>
     </row>
-    <row r="70" spans="2:16" ht="18" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="G70" s="263" t="s">
+    <row r="70" spans="2:16" ht="18.75" thickBot="1">
+      <c r="G70" s="264" t="s">
         <v>142</v>
       </c>
-      <c r="H70" s="264"/>
-[...1 lines deleted...]
-      <c r="J70" s="264"/>
+      <c r="H70" s="265"/>
+      <c r="I70" s="265"/>
+      <c r="J70" s="265"/>
       <c r="K70" s="34"/>
       <c r="M70" s="117">
         <f>SUM(M10+M13+M15+M23+M25+M27+M32+M35+M61+M67)</f>
         <v>0</v>
       </c>
       <c r="N70" s="111"/>
     </row>
-    <row r="71" spans="2:16" ht="15.6" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="2:16" ht="15.75" thickTop="1">
       <c r="L71" s="112"/>
       <c r="M71" s="110"/>
       <c r="O71" s="113"/>
     </row>
-    <row r="72" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="72" spans="2:16">
       <c r="F72" s="113"/>
       <c r="J72" s="198"/>
       <c r="L72" s="112"/>
       <c r="M72" s="110"/>
       <c r="O72" s="113"/>
     </row>
-    <row r="73" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="73" spans="2:16" ht="15.75">
       <c r="F73" s="113"/>
       <c r="J73" s="198"/>
       <c r="K73" s="34"/>
       <c r="L73" s="34"/>
       <c r="M73" s="34"/>
       <c r="O73" s="107"/>
     </row>
-    <row r="74" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="74" spans="2:16">
       <c r="J74" s="198"/>
       <c r="L74" s="198"/>
-      <c r="M74" s="197"/>
-[...4 lines deleted...]
-    <row r="75" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="M74" s="199"/>
+      <c r="N74" s="259"/>
+      <c r="O74" s="259"/>
+      <c r="P74" s="259"/>
+    </row>
+    <row r="75" spans="2:16">
       <c r="C75" s="198"/>
       <c r="D75" s="114"/>
       <c r="F75" s="107"/>
       <c r="K75" s="198"/>
       <c r="L75" s="198"/>
       <c r="M75" s="114"/>
       <c r="O75" s="112"/>
     </row>
-    <row r="76" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="C76" s="197"/>
+    <row r="76" spans="2:16">
+      <c r="C76" s="199"/>
       <c r="D76" s="108"/>
-      <c r="E76" s="258"/>
-[...2 lines deleted...]
-      <c r="L76" s="197"/>
+      <c r="E76" s="259"/>
+      <c r="F76" s="259"/>
+      <c r="G76" s="259"/>
+      <c r="L76" s="199"/>
       <c r="M76" s="108"/>
-      <c r="N76" s="258"/>
-[...3 lines deleted...]
-    <row r="77" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="N76" s="259"/>
+      <c r="O76" s="259"/>
+      <c r="P76" s="259"/>
+    </row>
+    <row r="77" spans="2:16">
       <c r="C77" s="109"/>
       <c r="D77" s="110"/>
       <c r="F77" s="112"/>
       <c r="L77" s="109"/>
       <c r="M77" s="110"/>
       <c r="O77" s="113"/>
     </row>
-    <row r="78" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="C78" s="197"/>
+    <row r="78" spans="2:16">
+      <c r="C78" s="199"/>
       <c r="D78" s="108"/>
-      <c r="E78" s="258"/>
-[...2 lines deleted...]
-      <c r="L78" s="197"/>
+      <c r="E78" s="259"/>
+      <c r="F78" s="259"/>
+      <c r="G78" s="259"/>
+      <c r="L78" s="199"/>
       <c r="M78" s="108"/>
     </row>
-    <row r="79" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="79" spans="2:16">
       <c r="C79" s="109"/>
       <c r="D79" s="110"/>
       <c r="F79" s="113"/>
       <c r="L79" s="109"/>
       <c r="M79" s="110"/>
     </row>
-    <row r="80" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="80" spans="2:16" ht="15.75">
       <c r="L80" s="106"/>
     </row>
-    <row r="81" spans="1:13" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:13" ht="15.75">
       <c r="M81" s="106"/>
     </row>
-    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:13">
       <c r="B82" s="198"/>
     </row>
-    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:13">
       <c r="A83" s="198"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="k7abvs46yKISq26QG1Lm9Y2DqXWJSpM0FEizvOMT9V/kwjSdOLla0Iu693F1YwHGExTAXjWxkKWF1mw+yZhJhA==" saltValue="FgKzRHPZkzRTg/cVXrgJ+g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="33">
     <mergeCell ref="E78:G78"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="C63:F63"/>
     <mergeCell ref="C64:F64"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="C40:F40"/>
     <mergeCell ref="G70:J70"/>
     <mergeCell ref="E76:G76"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="H40:J40"/>
     <mergeCell ref="K40:M40"/>
     <mergeCell ref="C65:F65"/>
     <mergeCell ref="N76:P76"/>
     <mergeCell ref="N68:P68"/>
     <mergeCell ref="N74:P74"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="N66:P66"/>
     <mergeCell ref="C38:F38"/>
     <mergeCell ref="C39:F39"/>
     <mergeCell ref="H38:J38"/>
     <mergeCell ref="K38:M38"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="J3:K3"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0" footer="0"/>
   <pageSetup scale="55" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:P82"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="F6" sqref="F6"/>
+    <sheetView topLeftCell="A61" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="D21" sqref="D21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="25.44140625" style="78" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="17" max="16384" width="9.109375" style="78"/>
+    <col min="1" max="1" width="25.42578125" style="78" customWidth="1"/>
+    <col min="2" max="2" width="6.7109375" style="78" customWidth="1"/>
+    <col min="3" max="3" width="44.42578125" style="78" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="78" customWidth="1"/>
+    <col min="5" max="5" width="1.7109375" style="78" customWidth="1"/>
+    <col min="6" max="6" width="16.7109375" style="78" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" style="78" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="78" customWidth="1"/>
+    <col min="9" max="9" width="2.7109375" style="78" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="78" customWidth="1"/>
+    <col min="11" max="11" width="11.7109375" style="78" customWidth="1"/>
+    <col min="12" max="12" width="15.7109375" style="78" customWidth="1"/>
+    <col min="13" max="13" width="16.7109375" style="78" customWidth="1"/>
+    <col min="14" max="14" width="14.42578125" style="78" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="78"/>
+    <col min="16" max="16" width="9.28515625" style="78" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="78"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="268" t="s">
+    <row r="1" spans="1:13" ht="21" customHeight="1" thickBot="1">
+      <c r="A1" s="269" t="s">
         <v>143</v>
       </c>
-      <c r="B1" s="269"/>
+      <c r="B1" s="270"/>
       <c r="C1" s="118" t="s">
         <v>39</v>
       </c>
-      <c r="D1" s="270"/>
-[...1 lines deleted...]
-      <c r="F1" s="270"/>
+      <c r="D1" s="271"/>
+      <c r="E1" s="271"/>
+      <c r="F1" s="271"/>
       <c r="G1" s="32" t="s">
         <v>78</v>
       </c>
-      <c r="H1" s="270"/>
-[...4 lines deleted...]
-    <row r="2" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="H1" s="271"/>
+      <c r="I1" s="271"/>
+      <c r="J1" s="271"/>
+      <c r="K1" s="271"/>
+    </row>
+    <row r="2" spans="1:13" ht="18" customHeight="1">
       <c r="A2" s="33"/>
       <c r="B2" s="33"/>
       <c r="C2" s="91"/>
       <c r="M2" s="115" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" ht="18" customHeight="1">
       <c r="A3" s="32" t="s">
         <v>80</v>
       </c>
-      <c r="C3" s="259"/>
-      <c r="D3" s="259"/>
+      <c r="C3" s="260"/>
+      <c r="D3" s="260"/>
       <c r="F3" s="79" t="s">
         <v>81</v>
       </c>
-      <c r="G3" s="275"/>
-      <c r="H3" s="276"/>
+      <c r="G3" s="276"/>
+      <c r="H3" s="277"/>
       <c r="I3" s="80" t="s">
         <v>48</v>
       </c>
-      <c r="J3" s="275"/>
-[...4 lines deleted...]
-    <row r="4" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J3" s="276"/>
+      <c r="K3" s="276"/>
+      <c r="L3" s="199"/>
+      <c r="M3" s="199"/>
+    </row>
+    <row r="4" spans="1:13" ht="18" customHeight="1">
       <c r="A4" s="33"/>
-      <c r="C4" s="260"/>
-      <c r="D4" s="260"/>
+      <c r="C4" s="261"/>
+      <c r="D4" s="261"/>
       <c r="F4" s="33" t="s">
         <v>82</v>
       </c>
-      <c r="G4" s="272"/>
-[...7 lines deleted...]
-    <row r="5" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="G4" s="273"/>
+      <c r="H4" s="274"/>
+      <c r="I4" s="275"/>
+      <c r="J4" s="275"/>
+      <c r="K4" s="275"/>
+      <c r="L4" s="199"/>
+      <c r="M4" s="199"/>
+    </row>
+    <row r="5" spans="1:13" ht="18" customHeight="1">
       <c r="A5" s="33"/>
-      <c r="C5" s="260"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C5" s="261"/>
+      <c r="D5" s="261"/>
+    </row>
+    <row r="6" spans="1:13" ht="18" customHeight="1">
       <c r="A6" s="33"/>
-      <c r="C6" s="260"/>
-      <c r="D6" s="260"/>
+      <c r="C6" s="261"/>
+      <c r="D6" s="261"/>
       <c r="F6" s="79" t="s">
         <v>83</v>
       </c>
-      <c r="G6" s="261"/>
-      <c r="H6" s="261"/>
+      <c r="G6" s="262"/>
+      <c r="H6" s="262"/>
       <c r="I6" s="165"/>
-      <c r="J6" s="266"/>
-      <c r="K6" s="266"/>
+      <c r="J6" s="267"/>
+      <c r="K6" s="267"/>
       <c r="M6" s="198"/>
     </row>
-    <row r="7" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:13" ht="18" customHeight="1">
       <c r="A7" s="33"/>
-      <c r="C7" s="260"/>
-[...2 lines deleted...]
-      <c r="H7" s="266"/>
+      <c r="C7" s="261"/>
+      <c r="D7" s="261"/>
+      <c r="G7" s="267"/>
+      <c r="H7" s="267"/>
       <c r="I7" s="198"/>
-      <c r="J7" s="266"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J7" s="267"/>
+      <c r="K7" s="267"/>
+    </row>
+    <row r="8" spans="1:13" ht="15" customHeight="1">
       <c r="A8" s="33"/>
-      <c r="B8" s="271"/>
-[...1 lines deleted...]
-      <c r="D8" s="271"/>
+      <c r="B8" s="272"/>
+      <c r="C8" s="272"/>
+      <c r="D8" s="272"/>
       <c r="G8" s="198"/>
       <c r="I8" s="198"/>
     </row>
-    <row r="9" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:13" ht="18" customHeight="1">
       <c r="A9" s="33"/>
       <c r="B9" s="33"/>
-      <c r="C9" s="197"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="C9" s="199"/>
+      <c r="D9" s="199"/>
+    </row>
+    <row r="10" spans="1:13" ht="18" customHeight="1">
       <c r="A10" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="126"/>
       <c r="D10" s="198" t="s">
         <v>85</v>
       </c>
       <c r="E10" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="127"/>
-      <c r="G10" s="197"/>
+      <c r="G10" s="199"/>
       <c r="H10" s="81"/>
       <c r="I10" s="81"/>
       <c r="J10" s="33"/>
       <c r="K10" s="85"/>
       <c r="L10" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M10" s="84">
         <f>SUM(C10*F10)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:13" ht="15" customHeight="1">
       <c r="A11" s="33"/>
       <c r="B11" s="33"/>
       <c r="C11" s="188" t="s">
         <v>87</v>
       </c>
       <c r="D11" s="85"/>
       <c r="F11" s="188" t="s">
         <v>88</v>
       </c>
-      <c r="H11" s="197"/>
-      <c r="I11" s="197"/>
+      <c r="H11" s="199"/>
+      <c r="I11" s="199"/>
       <c r="J11" s="33"/>
       <c r="K11" s="188"/>
       <c r="M11" s="86"/>
     </row>
-    <row r="12" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:13" ht="18" customHeight="1">
       <c r="A12" s="33"/>
       <c r="B12" s="33"/>
-      <c r="J12" s="197"/>
+      <c r="J12" s="199"/>
       <c r="M12" s="87"/>
     </row>
-    <row r="13" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:13" ht="18" customHeight="1">
       <c r="A13" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="33"/>
       <c r="C13" s="128"/>
       <c r="D13" s="78" t="s">
         <v>90</v>
       </c>
       <c r="E13" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F13" s="127"/>
       <c r="G13" s="198" t="s">
         <v>91</v>
       </c>
-      <c r="H13" s="197" t="s">
+      <c r="H13" s="199" t="s">
         <v>26</v>
       </c>
-      <c r="I13" s="197"/>
+      <c r="I13" s="199"/>
       <c r="J13" s="127"/>
       <c r="K13" s="198" t="s">
         <v>92</v>
       </c>
       <c r="L13" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="84">
         <f>SUM((C13*F13)*J13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:13" ht="18" customHeight="1">
       <c r="A14" s="32"/>
       <c r="B14" s="33"/>
       <c r="C14" s="168"/>
-      <c r="F14" s="197"/>
+      <c r="F14" s="199"/>
       <c r="G14" s="198"/>
-      <c r="H14" s="197"/>
-[...1 lines deleted...]
-      <c r="J14" s="197"/>
+      <c r="H14" s="199"/>
+      <c r="I14" s="199"/>
+      <c r="J14" s="199"/>
       <c r="K14" s="198"/>
       <c r="L14" s="83"/>
       <c r="M14" s="86"/>
     </row>
-    <row r="15" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="18" customHeight="1">
       <c r="A15" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B15" s="33"/>
       <c r="C15" s="128"/>
       <c r="E15" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F15" s="128"/>
       <c r="G15" s="198"/>
-      <c r="H15" s="197" t="s">
+      <c r="H15" s="199" t="s">
         <v>26</v>
       </c>
-      <c r="I15" s="197"/>
+      <c r="I15" s="199"/>
       <c r="J15" s="167"/>
       <c r="K15" s="198"/>
       <c r="L15" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M15" s="84">
         <f>SUM((C15*F15)*J15)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="18" customHeight="1">
       <c r="A16" s="32"/>
       <c r="B16" s="33"/>
       <c r="C16" s="189" t="s">
         <v>94</v>
       </c>
       <c r="F16" s="190" t="s">
         <v>95</v>
       </c>
       <c r="G16" s="198"/>
-      <c r="H16" s="197"/>
-      <c r="I16" s="197"/>
+      <c r="H16" s="199"/>
+      <c r="I16" s="199"/>
       <c r="J16" s="190" t="s">
         <v>88</v>
       </c>
       <c r="K16" s="198"/>
       <c r="L16" s="83"/>
       <c r="M16" s="86"/>
     </row>
-    <row r="17" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:13" ht="18" customHeight="1">
       <c r="A17" s="33"/>
       <c r="M17" s="86"/>
     </row>
-    <row r="18" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:13" ht="18" customHeight="1">
       <c r="A18" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B18" s="129"/>
       <c r="C18" s="78" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:13" ht="18" customHeight="1">
       <c r="A19" s="32" t="s">
         <v>98</v>
       </c>
       <c r="B19" s="129"/>
       <c r="C19" s="78" t="s">
         <v>100</v>
       </c>
       <c r="D19" s="132"/>
-      <c r="F19" s="197"/>
-[...2 lines deleted...]
-      <c r="J19" s="197"/>
+      <c r="F19" s="199"/>
+      <c r="H19" s="199"/>
+      <c r="I19" s="199"/>
+      <c r="J19" s="199"/>
       <c r="L19" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M19" s="84">
         <f>SUM(D19)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:13" ht="30" customHeight="1">
       <c r="A20" s="186" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="130"/>
       <c r="C20" s="185" t="s">
         <v>102</v>
       </c>
       <c r="D20" s="187">
-        <v>0.72499999999999998</v>
+        <v>0.76</v>
       </c>
       <c r="E20" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F20" s="127"/>
       <c r="G20" s="191" t="s">
         <v>103</v>
       </c>
-      <c r="H20" s="197"/>
-[...1 lines deleted...]
-      <c r="J20" s="197"/>
+      <c r="H20" s="199"/>
+      <c r="I20" s="199"/>
+      <c r="J20" s="199"/>
       <c r="L20" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M20" s="84">
         <f>SUM(D20*F20)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:13" ht="18" customHeight="1">
       <c r="A21" s="119"/>
       <c r="B21" s="131"/>
       <c r="C21" s="78" t="s">
         <v>104</v>
       </c>
       <c r="D21" s="133"/>
       <c r="E21" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F21" s="127"/>
-      <c r="G21" s="197" t="s">
+      <c r="G21" s="199" t="s">
         <v>105</v>
       </c>
       <c r="H21" s="135"/>
       <c r="I21" s="88"/>
       <c r="J21" s="89"/>
       <c r="K21" s="82">
         <f>SUM(D21*F21*H21)</f>
         <v>0</v>
       </c>
       <c r="L21" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M21" s="84">
         <f>(D21*F21)+K21</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:13" ht="18" customHeight="1">
       <c r="A22" s="119"/>
       <c r="B22" s="131"/>
       <c r="C22" s="78" t="s">
         <v>106</v>
       </c>
       <c r="D22" s="133"/>
       <c r="F22" s="134"/>
-      <c r="G22" s="197"/>
+      <c r="G22" s="199"/>
       <c r="H22" s="172"/>
       <c r="I22" s="88"/>
       <c r="J22" s="89"/>
       <c r="K22" s="173"/>
       <c r="L22" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M22" s="84">
         <f>SUM(D22*F22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:13" ht="18" customHeight="1">
       <c r="A23" s="33"/>
       <c r="B23" s="34"/>
       <c r="D23" s="192" t="s">
         <v>107</v>
       </c>
       <c r="F23" s="188" t="s">
         <v>108</v>
       </c>
       <c r="H23" s="188"/>
-      <c r="I23" s="197"/>
+      <c r="I23" s="199"/>
       <c r="J23" s="91"/>
       <c r="K23" s="188"/>
       <c r="M23" s="84">
         <f>SUM(M19:M22)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:13" ht="18" customHeight="1">
       <c r="A24" s="33"/>
       <c r="B24" s="34"/>
       <c r="D24" s="192"/>
       <c r="F24" s="188"/>
       <c r="H24" s="188"/>
-      <c r="I24" s="197"/>
+      <c r="I24" s="199"/>
       <c r="J24" s="91"/>
       <c r="K24" s="188"/>
       <c r="M24" s="86"/>
     </row>
-    <row r="25" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:13" ht="18" customHeight="1">
       <c r="A25" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B25" s="34"/>
       <c r="C25" s="126"/>
       <c r="D25" s="78" t="s">
         <v>85</v>
       </c>
       <c r="F25" s="188"/>
       <c r="H25" s="188"/>
-      <c r="I25" s="197"/>
+      <c r="I25" s="199"/>
       <c r="J25" s="91"/>
       <c r="K25" s="188"/>
       <c r="L25" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M25" s="84">
         <f>SUM(C25)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:13" ht="18" customHeight="1">
       <c r="B26" s="33"/>
       <c r="C26" s="169"/>
-      <c r="F26" s="197"/>
-[...2 lines deleted...]
-      <c r="J26" s="197"/>
+      <c r="F26" s="199"/>
+      <c r="H26" s="199"/>
+      <c r="I26" s="199"/>
+      <c r="J26" s="199"/>
       <c r="K26" s="198"/>
       <c r="L26" s="83"/>
       <c r="M26" s="86"/>
     </row>
-    <row r="27" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:13" ht="18" customHeight="1">
       <c r="A27" s="32" t="s">
         <v>110</v>
       </c>
       <c r="C27" s="126"/>
       <c r="D27" s="78" t="s">
         <v>85</v>
       </c>
       <c r="F27" s="127"/>
       <c r="G27" s="198" t="s">
         <v>111</v>
       </c>
-      <c r="H27" s="197" t="s">
+      <c r="H27" s="199" t="s">
         <v>26</v>
       </c>
-      <c r="I27" s="197"/>
+      <c r="I27" s="199"/>
       <c r="J27" s="127"/>
       <c r="K27" s="198" t="s">
         <v>112</v>
       </c>
       <c r="L27" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M27" s="84">
         <f>SUM((C27*F27)*J27)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:13" ht="18" customHeight="1">
       <c r="A28" s="32"/>
       <c r="C28" s="169"/>
-      <c r="F28" s="197"/>
+      <c r="F28" s="199"/>
       <c r="G28" s="198"/>
-      <c r="H28" s="197"/>
-[...1 lines deleted...]
-      <c r="J28" s="197"/>
+      <c r="H28" s="199"/>
+      <c r="I28" s="199"/>
+      <c r="J28" s="199"/>
       <c r="K28" s="198"/>
       <c r="L28" s="83"/>
       <c r="M28" s="86"/>
     </row>
-    <row r="29" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:13" ht="18" customHeight="1">
       <c r="A29" s="33"/>
       <c r="B29" s="33"/>
       <c r="M29" s="85"/>
     </row>
-    <row r="30" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:13" ht="18" customHeight="1">
       <c r="A30" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B30" s="33"/>
       <c r="C30" s="136"/>
       <c r="D30" s="78" t="s">
         <v>114</v>
       </c>
       <c r="E30" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F30" s="132"/>
-      <c r="G30" s="197" t="s">
+      <c r="G30" s="199" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="127"/>
-      <c r="I30" s="197"/>
+      <c r="I30" s="199"/>
       <c r="J30" s="83"/>
       <c r="K30" s="94"/>
     </row>
-    <row r="31" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:13" ht="18" customHeight="1">
       <c r="A31" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B31" s="33"/>
       <c r="F31" s="188" t="s">
         <v>116</v>
       </c>
       <c r="H31" s="188" t="s">
         <v>117</v>
       </c>
-      <c r="I31" s="197"/>
+      <c r="I31" s="199"/>
       <c r="M31" s="86"/>
     </row>
-    <row r="32" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:13" ht="18" customHeight="1">
       <c r="A32" s="33"/>
       <c r="B32" s="33"/>
       <c r="C32" s="92">
         <f>SUM((C30*F30)*H30)</f>
         <v>0</v>
       </c>
       <c r="D32" s="78" t="s">
         <v>118</v>
       </c>
       <c r="E32" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F32" s="137"/>
       <c r="J32" s="91"/>
       <c r="K32" s="162">
         <f>SUM(C32*F32)</f>
         <v>0</v>
       </c>
       <c r="L32" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M32" s="84">
         <f>SUM(C32+K32)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:13" ht="18" customHeight="1">
       <c r="A33" s="33"/>
       <c r="B33" s="33"/>
       <c r="F33" s="188" t="s">
         <v>119</v>
       </c>
       <c r="J33" s="91"/>
       <c r="K33" s="163" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:13" ht="18" customHeight="1">
       <c r="A34" s="33"/>
       <c r="B34" s="33"/>
     </row>
-    <row r="35" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:13" ht="18" customHeight="1">
       <c r="A35" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B35" s="33"/>
       <c r="C35" s="126"/>
       <c r="D35" s="120" t="s">
         <v>90</v>
       </c>
       <c r="E35" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F35" s="127"/>
       <c r="G35" s="198" t="s">
         <v>91</v>
       </c>
       <c r="H35" s="127"/>
-      <c r="I35" s="197"/>
+      <c r="I35" s="199"/>
       <c r="J35" s="198" t="s">
         <v>92</v>
       </c>
       <c r="K35" s="198"/>
       <c r="L35" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M35" s="84">
         <f>SUM((C35*F35)*H35)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:13" ht="18" customHeight="1">
       <c r="A36" s="32"/>
       <c r="B36" s="33"/>
       <c r="C36" s="169"/>
       <c r="D36" s="170"/>
-      <c r="F36" s="197"/>
+      <c r="F36" s="199"/>
       <c r="G36" s="198"/>
-      <c r="H36" s="197"/>
-      <c r="I36" s="197"/>
+      <c r="H36" s="199"/>
+      <c r="I36" s="199"/>
       <c r="J36" s="198"/>
       <c r="K36" s="198"/>
       <c r="L36" s="83"/>
       <c r="M36" s="86"/>
     </row>
-    <row r="37" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:13" ht="18" customHeight="1">
       <c r="A37" s="33"/>
       <c r="B37" s="33"/>
     </row>
-    <row r="38" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:13" ht="18" customHeight="1">
       <c r="A38" s="32" t="s">
         <v>122</v>
       </c>
       <c r="B38" s="33"/>
-      <c r="C38" s="265"/>
-[...4 lines deleted...]
-      <c r="H38" s="267" t="s">
+      <c r="C38" s="266"/>
+      <c r="D38" s="266"/>
+      <c r="E38" s="266"/>
+      <c r="F38" s="266"/>
+      <c r="G38" s="199"/>
+      <c r="H38" s="268" t="s">
         <v>123</v>
       </c>
-      <c r="I38" s="214"/>
-[...1 lines deleted...]
-      <c r="K38" s="265" t="s">
+      <c r="I38" s="215"/>
+      <c r="J38" s="215"/>
+      <c r="K38" s="266" t="s">
         <v>124</v>
       </c>
-      <c r="L38" s="265"/>
-[...15 lines deleted...]
-      <c r="H40" s="267" t="s">
+      <c r="L38" s="266"/>
+      <c r="M38" s="266"/>
+    </row>
+    <row r="39" spans="1:13" ht="18" customHeight="1">
+      <c r="C39" s="263"/>
+      <c r="D39" s="263"/>
+      <c r="E39" s="263"/>
+      <c r="F39" s="263"/>
+      <c r="G39" s="199"/>
+    </row>
+    <row r="40" spans="1:13" ht="18" customHeight="1">
+      <c r="C40" s="263"/>
+      <c r="D40" s="263"/>
+      <c r="E40" s="263"/>
+      <c r="F40" s="263"/>
+      <c r="G40" s="199"/>
+      <c r="H40" s="268" t="s">
         <v>125</v>
       </c>
-      <c r="I40" s="214"/>
-[...1 lines deleted...]
-      <c r="K40" s="265" t="s">
+      <c r="I40" s="215"/>
+      <c r="J40" s="215"/>
+      <c r="K40" s="266" t="s">
         <v>124</v>
       </c>
-      <c r="L40" s="265"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L40" s="266"/>
+      <c r="M40" s="266"/>
+    </row>
+    <row r="41" spans="1:13" ht="18" customHeight="1">
       <c r="M41" s="86"/>
     </row>
-    <row r="42" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:13" ht="18" customHeight="1">
       <c r="C42" s="95"/>
-      <c r="D42" s="197"/>
-[...1 lines deleted...]
-      <c r="F42" s="197"/>
+      <c r="D42" s="199"/>
+      <c r="E42" s="199"/>
+      <c r="F42" s="199"/>
       <c r="M42" s="86"/>
     </row>
-    <row r="43" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:13" ht="18" customHeight="1">
       <c r="A43" s="32" t="s">
         <v>126</v>
       </c>
       <c r="B43" s="33"/>
       <c r="C43" s="33" t="s">
         <v>127</v>
       </c>
       <c r="M43" s="86"/>
     </row>
-    <row r="44" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:13" ht="18" customHeight="1">
       <c r="A44" s="33"/>
       <c r="B44" s="33"/>
-      <c r="D44" s="197" t="s">
+      <c r="D44" s="199" t="s">
         <v>128</v>
       </c>
-      <c r="E44" s="197"/>
-      <c r="F44" s="197" t="s">
+      <c r="E44" s="199"/>
+      <c r="F44" s="199" t="s">
         <v>129</v>
       </c>
-      <c r="G44" s="197"/>
-      <c r="H44" s="197" t="s">
+      <c r="G44" s="199"/>
+      <c r="H44" s="199" t="s">
         <v>57</v>
       </c>
-      <c r="I44" s="197"/>
+      <c r="I44" s="199"/>
       <c r="M44" s="86"/>
     </row>
-    <row r="45" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:13" ht="18" customHeight="1">
       <c r="A45" s="33"/>
       <c r="B45" s="33"/>
       <c r="C45" s="78" t="s">
         <v>130</v>
       </c>
       <c r="D45" s="127"/>
       <c r="E45" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F45" s="96">
         <v>10.6</v>
       </c>
-      <c r="G45" s="197" t="s">
+      <c r="G45" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H45" s="97">
         <f>SUM(D45*F45)</f>
         <v>0</v>
       </c>
       <c r="I45" s="90"/>
       <c r="M45" s="86"/>
     </row>
-    <row r="46" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:13" ht="18" customHeight="1">
       <c r="A46" s="33"/>
       <c r="B46" s="33"/>
-      <c r="D46" s="197"/>
+      <c r="D46" s="199"/>
       <c r="F46" s="98"/>
-      <c r="G46" s="197"/>
-[...1 lines deleted...]
-      <c r="I46" s="197"/>
+      <c r="G46" s="199"/>
+      <c r="H46" s="199"/>
+      <c r="I46" s="199"/>
       <c r="M46" s="86"/>
     </row>
-    <row r="47" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:13" ht="18" customHeight="1">
       <c r="A47" s="33"/>
       <c r="B47" s="33"/>
       <c r="C47" s="78" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="127"/>
       <c r="F47" s="96">
         <v>14</v>
       </c>
-      <c r="G47" s="197" t="s">
+      <c r="G47" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H47" s="97">
         <f>SUM(D47*F47)</f>
         <v>0</v>
       </c>
       <c r="I47" s="90"/>
       <c r="M47" s="86"/>
     </row>
-    <row r="48" spans="1:13" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:13" ht="18" customHeight="1">
       <c r="A48" s="33"/>
       <c r="B48" s="33"/>
       <c r="F48" s="98"/>
-      <c r="G48" s="197"/>
-[...1 lines deleted...]
-      <c r="I48" s="197"/>
+      <c r="G48" s="199"/>
+      <c r="H48" s="199"/>
+      <c r="I48" s="199"/>
       <c r="M48" s="86"/>
     </row>
-    <row r="49" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:15" ht="18" customHeight="1">
       <c r="A49" s="33"/>
       <c r="B49" s="33"/>
       <c r="C49" s="78" t="s">
         <v>145</v>
       </c>
       <c r="D49" s="127"/>
       <c r="E49" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F49" s="96">
         <v>24.4</v>
       </c>
-      <c r="G49" s="197" t="s">
+      <c r="G49" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H49" s="97">
         <f>SUM(D49*F49)</f>
         <v>0</v>
       </c>
       <c r="I49" s="90"/>
       <c r="M49" s="85"/>
     </row>
-    <row r="50" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:15" ht="18" customHeight="1">
       <c r="A50" s="33"/>
       <c r="B50" s="33"/>
       <c r="D50" s="78" t="s">
         <v>133</v>
       </c>
-      <c r="G50" s="197" t="s">
+      <c r="G50" s="199" t="s">
         <v>57</v>
       </c>
       <c r="H50" s="166">
         <f>H45+H47+H49</f>
         <v>0</v>
       </c>
       <c r="I50" s="94"/>
-      <c r="J50" s="197" t="s">
+      <c r="J50" s="199" t="s">
         <v>26</v>
       </c>
       <c r="K50" s="127"/>
       <c r="L50" s="93" t="e">
         <f>SUM(H50/K50)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="M50" s="84">
         <f>SUM(H50*K50)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="51" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:15" ht="18" customHeight="1">
       <c r="A51" s="33"/>
       <c r="B51" s="33"/>
-      <c r="G51" s="197"/>
+      <c r="G51" s="199"/>
       <c r="K51" s="188" t="s">
         <v>134</v>
       </c>
       <c r="L51" s="188" t="s">
         <v>135</v>
       </c>
       <c r="M51" s="99"/>
     </row>
-    <row r="52" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:15" ht="18" customHeight="1">
       <c r="A52" s="33"/>
       <c r="B52" s="33"/>
       <c r="C52" s="33" t="s">
         <v>136</v>
       </c>
-      <c r="G52" s="197"/>
+      <c r="G52" s="199"/>
       <c r="M52" s="87"/>
     </row>
-    <row r="53" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:15" ht="18" customHeight="1">
       <c r="A53" s="33"/>
       <c r="B53" s="33"/>
-      <c r="G53" s="197"/>
-[...1 lines deleted...]
-      <c r="I53" s="197"/>
+      <c r="G53" s="199"/>
+      <c r="H53" s="199"/>
+      <c r="I53" s="199"/>
       <c r="M53" s="87"/>
     </row>
-    <row r="54" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:15" ht="18" customHeight="1">
       <c r="A54" s="33"/>
       <c r="B54" s="33"/>
-      <c r="D54" s="197" t="s">
+      <c r="D54" s="199" t="s">
         <v>137</v>
       </c>
-      <c r="E54" s="197"/>
-      <c r="F54" s="197" t="s">
+      <c r="E54" s="199"/>
+      <c r="F54" s="199" t="s">
         <v>129</v>
       </c>
-      <c r="G54" s="197"/>
-      <c r="H54" s="197" t="s">
+      <c r="G54" s="199"/>
+      <c r="H54" s="199" t="s">
         <v>57</v>
       </c>
-      <c r="I54" s="197"/>
+      <c r="I54" s="199"/>
       <c r="M54" s="87"/>
     </row>
-    <row r="55" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:15" ht="18" customHeight="1">
       <c r="A55" s="33"/>
       <c r="B55" s="33"/>
       <c r="C55" s="78" t="s">
         <v>130</v>
       </c>
       <c r="D55" s="127"/>
       <c r="E55" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F55" s="100">
         <v>10.6</v>
       </c>
-      <c r="G55" s="197" t="s">
+      <c r="G55" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H55" s="96">
         <f>SUM(D55*F55)</f>
         <v>0</v>
       </c>
       <c r="I55" s="101"/>
       <c r="M55" s="87"/>
     </row>
-    <row r="56" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:15" ht="18" customHeight="1">
       <c r="A56" s="33"/>
       <c r="B56" s="33"/>
-      <c r="D56" s="197"/>
+      <c r="D56" s="199"/>
       <c r="F56" s="102"/>
-      <c r="G56" s="197"/>
+      <c r="G56" s="199"/>
       <c r="H56" s="103"/>
-      <c r="I56" s="197"/>
+      <c r="I56" s="199"/>
       <c r="M56" s="87"/>
     </row>
-    <row r="57" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:15" ht="18" customHeight="1">
       <c r="A57" s="33"/>
       <c r="B57" s="33"/>
       <c r="C57" s="78" t="s">
         <v>131</v>
       </c>
       <c r="D57" s="127"/>
       <c r="E57" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F57" s="96">
         <v>14</v>
       </c>
-      <c r="G57" s="197" t="s">
+      <c r="G57" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H57" s="96">
         <f>SUM(D57*F57)</f>
         <v>0</v>
       </c>
       <c r="I57" s="101"/>
       <c r="M57" s="87"/>
     </row>
-    <row r="58" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:15" ht="18" customHeight="1">
       <c r="A58" s="33"/>
       <c r="B58" s="33"/>
-      <c r="D58" s="197"/>
+      <c r="D58" s="199"/>
       <c r="F58" s="102"/>
-      <c r="G58" s="197"/>
+      <c r="G58" s="199"/>
       <c r="H58" s="103"/>
-      <c r="I58" s="197"/>
+      <c r="I58" s="199"/>
       <c r="M58" s="104"/>
     </row>
-    <row r="59" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:15" ht="18" customHeight="1">
       <c r="A59" s="33"/>
       <c r="B59" s="33"/>
       <c r="C59" s="78" t="s">
         <v>132</v>
       </c>
       <c r="D59" s="127"/>
       <c r="E59" s="78" t="s">
         <v>26</v>
       </c>
       <c r="F59" s="96">
         <v>27.7</v>
       </c>
-      <c r="G59" s="197" t="s">
+      <c r="G59" s="199" t="s">
         <v>86</v>
       </c>
       <c r="H59" s="96">
         <f>SUM(D59*F59)</f>
         <v>0</v>
       </c>
       <c r="I59" s="101"/>
       <c r="M59" s="87"/>
     </row>
-    <row r="60" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:15" ht="18" customHeight="1">
       <c r="A60" s="33"/>
       <c r="B60" s="33"/>
-      <c r="G60" s="197" t="s">
+      <c r="G60" s="199" t="s">
         <v>57</v>
       </c>
       <c r="H60" s="166">
         <f>H55+H57+H59</f>
         <v>0</v>
       </c>
       <c r="I60" s="94"/>
-      <c r="J60" s="197" t="s">
+      <c r="J60" s="199" t="s">
         <v>26</v>
       </c>
       <c r="K60" s="127"/>
       <c r="L60" s="93" t="e">
         <f>SUM(H60/K60)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="M60" s="84">
         <f>SUM(H60*K60)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="61" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:15" ht="18" customHeight="1">
       <c r="A61" s="33"/>
       <c r="B61" s="33"/>
       <c r="H61" s="105"/>
       <c r="I61" s="105"/>
       <c r="J61" s="105"/>
       <c r="K61" s="188" t="s">
         <v>134</v>
       </c>
       <c r="L61" s="188" t="s">
         <v>135</v>
       </c>
       <c r="M61" s="84">
         <f>SUM(M50+M60)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="63" spans="1:15" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:15" ht="18" customHeight="1"/>
+    <row r="63" spans="1:15" ht="18" customHeight="1">
       <c r="A63" s="32" t="s">
         <v>138</v>
       </c>
-      <c r="C63" s="265" t="s">
+      <c r="C63" s="266" t="s">
         <v>139</v>
       </c>
-      <c r="D63" s="265"/>
-[...1 lines deleted...]
-      <c r="F63" s="265"/>
+      <c r="D63" s="266"/>
+      <c r="E63" s="266"/>
+      <c r="F63" s="266"/>
       <c r="K63" s="127"/>
       <c r="L63" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M63" s="84">
         <f>K63</f>
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="F64" s="262"/>
+    <row r="64" spans="1:15" ht="15.75">
+      <c r="C64" s="263"/>
+      <c r="D64" s="263"/>
+      <c r="E64" s="263"/>
+      <c r="F64" s="263"/>
       <c r="K64" s="127"/>
       <c r="L64" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M64" s="84">
         <f>K64</f>
         <v>0</v>
       </c>
       <c r="O64" s="107"/>
     </row>
-    <row r="65" spans="2:16" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    <row r="66" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="65" spans="2:16">
+      <c r="B65" s="199"/>
+      <c r="C65" s="263"/>
+      <c r="D65" s="263"/>
+      <c r="E65" s="263"/>
+      <c r="F65" s="263"/>
+      <c r="N65" s="259"/>
+      <c r="O65" s="259"/>
+      <c r="P65" s="259"/>
+    </row>
+    <row r="66" spans="2:16" ht="15.75">
       <c r="C66" s="126"/>
-      <c r="D66" s="197" t="s">
+      <c r="D66" s="199" t="s">
         <v>26</v>
       </c>
       <c r="F66" s="127"/>
-      <c r="G66" s="197" t="s">
+      <c r="G66" s="199" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="127"/>
       <c r="L66" s="83" t="s">
         <v>86</v>
       </c>
       <c r="M66" s="84">
         <f>SUM(C66*F66)*H66</f>
         <v>0</v>
       </c>
       <c r="O66" s="109"/>
     </row>
-    <row r="67" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="67" spans="2:16" ht="15.75">
       <c r="C67" s="188" t="s">
         <v>87</v>
       </c>
       <c r="F67" s="188" t="s">
         <v>140</v>
       </c>
       <c r="H67" s="188" t="s">
         <v>141</v>
       </c>
       <c r="M67" s="84">
         <f>SUM(M63+M64+M66)</f>
         <v>0</v>
       </c>
-      <c r="N67" s="258"/>
-[...3 lines deleted...]
-    <row r="68" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="N67" s="259"/>
+      <c r="O67" s="259"/>
+      <c r="P67" s="259"/>
+    </row>
+    <row r="68" spans="2:16">
       <c r="F68" s="188"/>
       <c r="H68" s="188"/>
       <c r="K68" s="188"/>
       <c r="N68" s="111"/>
     </row>
-    <row r="69" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="69" spans="2:16" ht="15.75">
       <c r="H69" s="33"/>
       <c r="I69" s="33"/>
       <c r="J69" s="33"/>
       <c r="M69" s="106"/>
       <c r="N69" s="111"/>
     </row>
-    <row r="70" spans="2:16" ht="18" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="G70" s="263" t="s">
+    <row r="70" spans="2:16" ht="18.75" thickBot="1">
+      <c r="G70" s="264" t="s">
         <v>142</v>
       </c>
-      <c r="H70" s="264"/>
-[...1 lines deleted...]
-      <c r="J70" s="264"/>
+      <c r="H70" s="265"/>
+      <c r="I70" s="265"/>
+      <c r="J70" s="265"/>
       <c r="K70" s="34"/>
       <c r="M70" s="117">
         <f>SUM(M10+M13+M15+M23+M25+M27+M32+M35+M61+M67)</f>
         <v>0</v>
       </c>
       <c r="O70" s="113"/>
     </row>
-    <row r="71" spans="2:16" ht="15.6" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="2:16" ht="15.75" thickTop="1">
       <c r="F71" s="113"/>
       <c r="J71" s="198"/>
       <c r="L71" s="112"/>
       <c r="M71" s="110"/>
       <c r="O71" s="113"/>
     </row>
-    <row r="72" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="72" spans="2:16" ht="15.75">
       <c r="F72" s="113"/>
       <c r="J72" s="198"/>
       <c r="K72" s="34"/>
       <c r="L72" s="34"/>
       <c r="M72" s="34"/>
       <c r="O72" s="107"/>
     </row>
-    <row r="73" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:16">
       <c r="J73" s="198"/>
       <c r="L73" s="198"/>
-      <c r="M73" s="197"/>
-[...4 lines deleted...]
-    <row r="74" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="M73" s="199"/>
+      <c r="N73" s="259"/>
+      <c r="O73" s="259"/>
+      <c r="P73" s="259"/>
+    </row>
+    <row r="74" spans="2:16">
       <c r="C74" s="198"/>
       <c r="D74" s="114"/>
       <c r="F74" s="107"/>
       <c r="K74" s="198"/>
       <c r="L74" s="198"/>
       <c r="M74" s="114"/>
       <c r="O74" s="112"/>
     </row>
-    <row r="75" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="C75" s="197"/>
+    <row r="75" spans="2:16">
+      <c r="C75" s="199"/>
       <c r="D75" s="108"/>
-      <c r="E75" s="258"/>
-[...2 lines deleted...]
-      <c r="L75" s="197"/>
+      <c r="E75" s="259"/>
+      <c r="F75" s="259"/>
+      <c r="G75" s="259"/>
+      <c r="L75" s="199"/>
       <c r="M75" s="108"/>
-      <c r="N75" s="258"/>
-[...3 lines deleted...]
-    <row r="76" spans="2:16" x14ac:dyDescent="0.25">
+      <c r="N75" s="259"/>
+      <c r="O75" s="259"/>
+      <c r="P75" s="259"/>
+    </row>
+    <row r="76" spans="2:16">
       <c r="C76" s="109"/>
       <c r="D76" s="110"/>
       <c r="F76" s="112"/>
       <c r="L76" s="109"/>
       <c r="M76" s="110"/>
       <c r="O76" s="113"/>
     </row>
-    <row r="77" spans="2:16" x14ac:dyDescent="0.25">
-      <c r="C77" s="197"/>
+    <row r="77" spans="2:16">
+      <c r="C77" s="199"/>
       <c r="D77" s="108"/>
-      <c r="E77" s="258"/>
-[...2 lines deleted...]
-      <c r="L77" s="197"/>
+      <c r="E77" s="259"/>
+      <c r="F77" s="259"/>
+      <c r="G77" s="259"/>
+      <c r="L77" s="199"/>
       <c r="M77" s="108"/>
     </row>
-    <row r="78" spans="2:16" x14ac:dyDescent="0.25">
+    <row r="78" spans="2:16">
       <c r="C78" s="109"/>
       <c r="D78" s="110"/>
       <c r="F78" s="113"/>
       <c r="L78" s="109"/>
       <c r="M78" s="110"/>
     </row>
-    <row r="79" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="79" spans="2:16" ht="15.75">
       <c r="L79" s="106"/>
     </row>
-    <row r="80" spans="2:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="80" spans="2:16" ht="15.75">
       <c r="M80" s="106"/>
     </row>
-    <row r="81" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:2">
       <c r="B81" s="198"/>
     </row>
-    <row r="82" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:2">
       <c r="A82" s="198"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="MbZrZ1EPH11pwkj2/vqsqyF9oVq33FAsxUFSNm9KgjsCeTw7Zev3ghq1PAwnnN0I5zZvpbinGtj3aBSky3XvFg==" saltValue="IfARgZpzT4tKNgqE/0z+4w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="33">
     <mergeCell ref="N75:P75"/>
     <mergeCell ref="N67:P67"/>
     <mergeCell ref="N73:P73"/>
     <mergeCell ref="E75:G75"/>
     <mergeCell ref="C64:F64"/>
     <mergeCell ref="C65:F65"/>
     <mergeCell ref="G70:J70"/>
     <mergeCell ref="N65:P65"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="H1:K1"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="E77:G77"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="H40:J40"/>
@@ -20266,80 +20405,52 @@
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="C7:D7"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.25" header="0" footer="0"/>
   <pageSetup scale="56" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...28 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0e85c9d2-3710-49d5-9852-746aa76d24bd" xmlns:ns3="f09df30a-8705-4505-8594-0e37e872b12d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="252e89149333d5c41d212de81029450a" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007767E819D6120F458AB08C35D71248B4" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2f009c4cee30a8ba5f02c4d0ed7c5c06">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="0e85c9d2-3710-49d5-9852-746aa76d24bd" xmlns:ns3="f09df30a-8705-4505-8594-0e37e872b12d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2257b82a5ecb7fbe72483e026b7ff3bb" ns2:_="" ns3:_="">
     <xsd:import namespace="0e85c9d2-3710-49d5-9852-746aa76d24bd"/>
     <xsd:import namespace="f09df30a-8705-4505-8594-0e37e872b12d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:ReviewStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:FSDAPReviewer" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -20528,135 +20639,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <ReviewStatus xmlns="0e85c9d2-3710-49d5-9852-746aa76d24bd" xsi:nil="true"/>
+    <FSDAPReviewer xmlns="0e85c9d2-3710-49d5-9852-746aa76d24bd">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </FSDAPReviewer>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0e85c9d2-3710-49d5-9852-746aa76d24bd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f09df30a-8705-4505-8594-0e37e872b12d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5F58E5D-5F06-4AA3-8401-8441AD0FC7C2}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E79053B3-6454-411F-B8EC-E840F7B05AD7}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20D22CF2-FC61-43C0-AF70-58BAC0B159AF}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C5F58E5D-5F06-4AA3-8401-8441AD0FC7C2}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A0FE0C2-EC7E-4373-8798-9104D997B8B3}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20D22CF2-FC61-43C0-AF70-58BAC0B159AF}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...32 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>NC DENR</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>N2CN350</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007767E819D6120F458AB08C35D71248B4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>