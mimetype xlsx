--- v0 (2026-06-25)
+++ v1 (2026-07-21)
@@ -19,105 +19,104 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\Accounts Payable\NEW ACCOUNTS PAYABLE FORMAT TEMPLATE\2025-2026 Invoices for SharePoint\Travel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\Accounts Payable\NEW ACCOUNTS PAYABLE FORMAT TEMPLATE\2026-2027 Invoices for SharePoint\Travel\Travel Authorizations\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{363EC4DA-E46E-4278-B9D5-0E711E5A25AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3819C1A8-4EA2-45A8-83B2-C45E45F20D7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="2" activeTab="2" xr2:uid="{64FC2802-9C24-408C-B80F-4526AF4D0453}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" firstSheet="4" activeTab="7" xr2:uid="{64FC2802-9C24-408C-B80F-4526AF4D0453}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="1" r:id="rId1"/>
     <sheet name="Pcard" sheetId="3" r:id="rId2"/>
     <sheet name="Daily Travel Summary" sheetId="2" r:id="rId3"/>
     <sheet name="Page 1 - Daily Travel Detail" sheetId="4" r:id="rId4"/>
     <sheet name="Page 2 - Daily Travel Detail" sheetId="5" r:id="rId5"/>
     <sheet name="Page 3 - Daily Travel Detail" sheetId="6" r:id="rId6"/>
     <sheet name="Page 4 - Daily Travel Detail" sheetId="7" r:id="rId7"/>
     <sheet name="Page 5 - Daily Travel Detail" sheetId="8" r:id="rId8"/>
     <sheet name="Divisions" sheetId="9" r:id="rId9"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId10"/>
   </externalReferences>
   <definedNames>
     <definedName name="Divisions">[1]Divisions!$A$1:$A$15</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C40" i="2" l="1"/>
   <c r="C39" i="2"/>
   <c r="C33" i="2"/>
   <c r="C42" i="2"/>
   <c r="C41" i="2"/>
   <c r="C38" i="2"/>
   <c r="C37" i="2"/>
   <c r="C36" i="2"/>
-  <c r="C35" i="2"/>
   <c r="C34" i="2"/>
   <c r="C32" i="2"/>
   <c r="C29" i="2"/>
   <c r="J45" i="8" l="1"/>
   <c r="J47" i="8" s="1"/>
   <c r="J38" i="8"/>
   <c r="J31" i="8"/>
   <c r="J24" i="8"/>
   <c r="J17" i="8"/>
   <c r="N49" i="8"/>
   <c r="M49" i="8"/>
   <c r="P47" i="8"/>
   <c r="P48" i="8" s="1"/>
   <c r="N47" i="8"/>
   <c r="M47" i="8"/>
   <c r="K47" i="8"/>
   <c r="N44" i="8"/>
   <c r="M44" i="8"/>
   <c r="P40" i="8"/>
   <c r="M40" i="8"/>
   <c r="K40" i="8"/>
   <c r="J40" i="8"/>
   <c r="N37" i="8"/>
   <c r="N40" i="8" s="1"/>
   <c r="M37" i="8"/>
@@ -202,175 +201,176 @@
   <c r="P48" i="7" s="1"/>
   <c r="N19" i="7"/>
   <c r="M19" i="7"/>
   <c r="K19" i="7"/>
   <c r="N16" i="7"/>
   <c r="M16" i="7"/>
   <c r="P10" i="7"/>
   <c r="N10" i="7"/>
   <c r="M10" i="7"/>
   <c r="J10" i="7"/>
   <c r="N9" i="7"/>
   <c r="N48" i="7" s="1"/>
   <c r="M9" i="7"/>
   <c r="K9" i="7"/>
   <c r="J9" i="7"/>
   <c r="K8" i="7"/>
   <c r="J8" i="7"/>
   <c r="C5" i="7"/>
   <c r="M4" i="7"/>
   <c r="C4" i="7"/>
   <c r="J45" i="6"/>
   <c r="J38" i="6"/>
   <c r="J31" i="6"/>
   <c r="J33" i="6" s="1"/>
   <c r="J24" i="6"/>
+  <c r="J26" i="6" s="1"/>
   <c r="J17" i="6"/>
   <c r="N49" i="6"/>
   <c r="M49" i="6"/>
   <c r="K49" i="6"/>
   <c r="J49" i="6"/>
   <c r="K48" i="6"/>
   <c r="J48" i="6"/>
   <c r="P47" i="6"/>
   <c r="P48" i="6" s="1"/>
   <c r="N47" i="6"/>
   <c r="M47" i="6"/>
   <c r="K47" i="6"/>
   <c r="J47" i="6"/>
   <c r="N44" i="6"/>
   <c r="N48" i="6" s="1"/>
   <c r="M44" i="6"/>
   <c r="P40" i="6"/>
   <c r="M40" i="6"/>
   <c r="K40" i="6"/>
   <c r="N37" i="6"/>
   <c r="N40" i="6" s="1"/>
   <c r="M37" i="6"/>
   <c r="P33" i="6"/>
   <c r="K33" i="6"/>
   <c r="N30" i="6"/>
   <c r="N33" i="6" s="1"/>
   <c r="M30" i="6"/>
   <c r="M33" i="6" s="1"/>
   <c r="P26" i="6"/>
   <c r="N26" i="6"/>
   <c r="M26" i="6"/>
   <c r="K26" i="6"/>
-  <c r="J26" i="6"/>
   <c r="N23" i="6"/>
   <c r="M23" i="6"/>
   <c r="P19" i="6"/>
   <c r="M19" i="6"/>
   <c r="K19" i="6"/>
   <c r="N16" i="6"/>
   <c r="N19" i="6" s="1"/>
   <c r="M16" i="6"/>
   <c r="P10" i="6"/>
   <c r="N10" i="6"/>
   <c r="M10" i="6"/>
   <c r="J10" i="6"/>
   <c r="N9" i="6"/>
   <c r="M9" i="6"/>
   <c r="K9" i="6"/>
   <c r="J9" i="6"/>
   <c r="K8" i="6"/>
   <c r="J8" i="6"/>
   <c r="C5" i="6"/>
   <c r="M4" i="6"/>
   <c r="C4" i="6"/>
   <c r="J45" i="5"/>
   <c r="J47" i="5" s="1"/>
   <c r="J38" i="5"/>
+  <c r="J40" i="5" s="1"/>
   <c r="J31" i="5"/>
   <c r="J24" i="5"/>
   <c r="J26" i="5" s="1"/>
   <c r="J17" i="5"/>
   <c r="J19" i="5" s="1"/>
   <c r="N49" i="5"/>
   <c r="M49" i="5"/>
   <c r="K49" i="5"/>
   <c r="J49" i="5"/>
   <c r="K48" i="5"/>
   <c r="J48" i="5"/>
   <c r="P47" i="5"/>
   <c r="M47" i="5"/>
   <c r="K47" i="5"/>
   <c r="N44" i="5"/>
   <c r="N48" i="5" s="1"/>
   <c r="M44" i="5"/>
   <c r="P40" i="5"/>
   <c r="K40" i="5"/>
-  <c r="J40" i="5"/>
   <c r="N37" i="5"/>
   <c r="N40" i="5" s="1"/>
   <c r="M37" i="5"/>
   <c r="M48" i="5" s="1"/>
   <c r="P33" i="5"/>
   <c r="N33" i="5"/>
   <c r="M33" i="5"/>
   <c r="K33" i="5"/>
   <c r="N30" i="5"/>
   <c r="M30" i="5"/>
   <c r="P26" i="5"/>
   <c r="M26" i="5"/>
   <c r="K26" i="5"/>
   <c r="N23" i="5"/>
   <c r="N26" i="5" s="1"/>
   <c r="M23" i="5"/>
   <c r="P19" i="5"/>
   <c r="P48" i="5" s="1"/>
   <c r="K19" i="5"/>
   <c r="N16" i="5"/>
   <c r="N19" i="5" s="1"/>
   <c r="M16" i="5"/>
   <c r="M19" i="5" s="1"/>
   <c r="P10" i="5"/>
   <c r="N10" i="5"/>
   <c r="M10" i="5"/>
   <c r="J10" i="5"/>
   <c r="N9" i="5"/>
   <c r="M9" i="5"/>
   <c r="K9" i="5"/>
   <c r="J9" i="5"/>
   <c r="K8" i="5"/>
   <c r="J8" i="5"/>
   <c r="C5" i="5"/>
   <c r="M4" i="5"/>
   <c r="C4" i="5"/>
   <c r="J41" i="4"/>
   <c r="J43" i="4" s="1"/>
   <c r="J34" i="4"/>
   <c r="J36" i="4" s="1"/>
   <c r="J27" i="4"/>
   <c r="J29" i="4" s="1"/>
   <c r="J20" i="4"/>
   <c r="J22" i="4" s="1"/>
   <c r="J13" i="4"/>
   <c r="J15" i="4" s="1"/>
   <c r="N45" i="4"/>
   <c r="M45" i="4"/>
+  <c r="C35" i="2" s="1"/>
   <c r="K45" i="4"/>
   <c r="J45" i="4"/>
   <c r="C30" i="2" s="1"/>
   <c r="K44" i="4"/>
   <c r="J44" i="4"/>
   <c r="P43" i="4"/>
   <c r="N43" i="4"/>
   <c r="K43" i="4"/>
   <c r="N40" i="4"/>
   <c r="M40" i="4"/>
   <c r="M43" i="4" s="1"/>
   <c r="P36" i="4"/>
   <c r="N36" i="4"/>
   <c r="M36" i="4"/>
   <c r="K36" i="4"/>
   <c r="B36" i="4"/>
   <c r="N33" i="4"/>
   <c r="M33" i="4"/>
   <c r="P29" i="4"/>
   <c r="K29" i="4"/>
   <c r="N26" i="4"/>
   <c r="N29" i="4" s="1"/>
   <c r="M26" i="4"/>
   <c r="M29" i="4" s="1"/>
   <c r="P22" i="4"/>
@@ -5015,786 +5015,786 @@
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="59" fillId="3" borderId="105" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="59" fillId="3" borderId="93" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="80" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="84" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="75" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="44" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="44" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="44" fillId="0" borderId="77" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="78" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="79" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="80" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="6" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="6" borderId="83" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="6" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="83" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="47" fillId="0" borderId="11" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="69" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="70" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="71" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="44" fillId="0" borderId="73" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="44" fillId="0" borderId="70" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="44" fillId="0" borderId="74" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="6" borderId="58" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="59" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="64" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="6" borderId="66" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="67" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="68" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="58" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="59" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="60" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="63" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="63" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="63" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="3" borderId="49" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="3" borderId="50" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="3" borderId="55" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="3" borderId="56" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="3" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="3" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="20" fontId="21" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="7" fillId="3" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="7" fillId="3" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="21" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="76" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="75" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="77" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="69" fillId="3" borderId="98" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="69" fillId="3" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="3" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="74" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="74" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="16" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="3" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="92" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="58" fillId="3" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="92" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="58" fillId="9" borderId="95" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="58" fillId="3" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="92" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="58" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="65" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="1" fontId="59" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="65" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="7" fillId="3" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="58" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="59" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="63" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="63" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
-[...117 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="169" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="60" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="8" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="57" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="68" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="59" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="68" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-[...12 lines deleted...]
-    <xf numFmtId="14" fontId="60" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="18" fontId="60" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="18" fontId="60" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="60" fillId="0" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="167" fontId="60" fillId="0" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="167" fontId="68" fillId="0" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="167" fontId="68" fillId="0" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="3" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="67" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="67" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="67" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="65" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="92" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="60" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="56" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="56" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="56" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="56" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="56" fillId="9" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="59" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="0" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="8" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="59" fillId="8" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="58" fillId="3" borderId="94" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...18 lines deleted...]
-    <xf numFmtId="167" fontId="68" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="59" fillId="8" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="68" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="8" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="18" fontId="60" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="65" fillId="3" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="59" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="92" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="63" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...37 lines deleted...]
-    <xf numFmtId="167" fontId="60" fillId="0" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="168" fontId="65" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="59" fillId="3" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="84" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="58" fillId="0" borderId="84" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="60" fillId="0" borderId="91" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="68" fillId="0" borderId="90" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="103" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="104" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="111" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="110" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="59" fillId="3" borderId="106" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="8" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="67" fillId="8" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="107" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="108" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...55 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="103" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="111" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="110" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="90" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="107" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="59" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{CF28D0B3-439C-496B-A1B0-57E739F058A9}"/>
   </cellStyles>
   <dxfs count="83">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
@@ -7909,3043 +7909,3043 @@
     <col min="9" max="9" width="15.7109375" style="84" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="84" customWidth="1"/>
     <col min="11" max="11" width="13.42578125" style="84" customWidth="1"/>
     <col min="12" max="12" width="23.5703125" style="84" customWidth="1"/>
     <col min="13" max="13" width="11" style="84" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="84"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="81"/>
       <c r="B1" s="82"/>
       <c r="C1" s="82"/>
       <c r="D1" s="81"/>
       <c r="E1" s="81"/>
       <c r="F1" s="81"/>
       <c r="G1" s="81"/>
       <c r="H1" s="81"/>
       <c r="I1" s="81"/>
       <c r="J1" s="81"/>
       <c r="K1" s="81"/>
       <c r="L1" s="81"/>
       <c r="M1" s="81"/>
       <c r="N1" s="83"/>
     </row>
     <row r="2" spans="1:14" ht="43.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.65">
-      <c r="A2" s="393" t="s">
+      <c r="A2" s="334" t="s">
         <v>105</v>
       </c>
-      <c r="B2" s="394"/>
-[...10 lines deleted...]
-      <c r="M2" s="395"/>
+      <c r="B2" s="335"/>
+      <c r="C2" s="335"/>
+      <c r="D2" s="335"/>
+      <c r="E2" s="335"/>
+      <c r="F2" s="335"/>
+      <c r="G2" s="335"/>
+      <c r="H2" s="335"/>
+      <c r="I2" s="335"/>
+      <c r="J2" s="335"/>
+      <c r="K2" s="335"/>
+      <c r="L2" s="335"/>
+      <c r="M2" s="336"/>
       <c r="N2" s="83"/>
     </row>
     <row r="3" spans="1:14" ht="16.5" thickTop="1" x14ac:dyDescent="0.25">
       <c r="B3" s="84" t="s">
         <v>106</v>
       </c>
       <c r="M3" s="86"/>
       <c r="N3" s="83"/>
     </row>
     <row r="4" spans="1:14" ht="35.25" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A4" s="87"/>
       <c r="B4" s="88" t="s">
         <v>107</v>
       </c>
       <c r="C4" s="89"/>
       <c r="D4" s="90" t="s">
         <v>108</v>
       </c>
       <c r="E4" s="91"/>
-      <c r="G4" s="396" t="s">
+      <c r="G4" s="337" t="s">
         <v>109</v>
       </c>
-      <c r="H4" s="397"/>
-[...3 lines deleted...]
-      <c r="L4" s="399"/>
+      <c r="H4" s="338"/>
+      <c r="I4" s="338"/>
+      <c r="J4" s="339"/>
+      <c r="K4" s="340"/>
+      <c r="L4" s="340"/>
       <c r="M4" s="86"/>
       <c r="N4" s="92"/>
     </row>
     <row r="5" spans="1:14" ht="18.75" x14ac:dyDescent="0.3">
       <c r="E5" s="93" t="s">
         <v>110</v>
       </c>
       <c r="F5" s="94"/>
       <c r="G5" s="94"/>
       <c r="H5" s="95"/>
       <c r="I5" s="95"/>
       <c r="M5" s="86"/>
       <c r="N5" s="92"/>
     </row>
     <row r="6" spans="1:14" ht="28.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A6" s="87"/>
       <c r="B6" s="88" t="s">
         <v>111</v>
       </c>
-      <c r="D6" s="400"/>
-[...1 lines deleted...]
-      <c r="G6" s="396" t="s">
+      <c r="D6" s="341"/>
+      <c r="E6" s="340"/>
+      <c r="G6" s="337" t="s">
         <v>112</v>
       </c>
-      <c r="H6" s="397"/>
+      <c r="H6" s="338"/>
       <c r="I6" s="96"/>
       <c r="J6" s="97"/>
       <c r="K6" s="98"/>
       <c r="M6" s="99"/>
       <c r="N6" s="92"/>
     </row>
     <row r="7" spans="1:14" ht="19.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="E7" s="89"/>
       <c r="F7" s="94"/>
       <c r="G7" s="94"/>
       <c r="H7" s="95"/>
       <c r="I7" s="95"/>
       <c r="M7" s="86"/>
       <c r="N7" s="92"/>
     </row>
     <row r="8" spans="1:14" ht="24" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="387" t="s">
+      <c r="A8" s="328" t="s">
         <v>113</v>
       </c>
-      <c r="B8" s="388"/>
-[...1 lines deleted...]
-      <c r="D8" s="389"/>
+      <c r="B8" s="329"/>
+      <c r="C8" s="329"/>
+      <c r="D8" s="330"/>
       <c r="E8" s="100" t="s">
         <v>80</v>
       </c>
       <c r="F8" s="100" t="s">
         <v>83</v>
       </c>
       <c r="G8" s="100" t="s">
         <v>84</v>
       </c>
       <c r="H8" s="100" t="s">
         <v>114</v>
       </c>
       <c r="I8" s="100" t="s">
         <v>87</v>
       </c>
       <c r="J8" s="101"/>
-      <c r="K8" s="390" t="s">
+      <c r="K8" s="331" t="s">
         <v>115</v>
       </c>
-      <c r="L8" s="391"/>
-      <c r="M8" s="392"/>
+      <c r="L8" s="332"/>
+      <c r="M8" s="333"/>
       <c r="N8" s="92"/>
     </row>
     <row r="9" spans="1:14" ht="27" thickTop="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="401"/>
-[...2 lines deleted...]
-      <c r="D9" s="403"/>
+      <c r="A9" s="322"/>
+      <c r="B9" s="323"/>
+      <c r="C9" s="323"/>
+      <c r="D9" s="324"/>
       <c r="E9" s="102"/>
       <c r="F9" s="103"/>
       <c r="G9" s="104"/>
       <c r="H9" s="104"/>
       <c r="I9" s="104"/>
       <c r="J9" s="105" t="s">
         <v>116</v>
       </c>
-      <c r="K9" s="404"/>
-[...1 lines deleted...]
-      <c r="M9" s="406"/>
+      <c r="K9" s="325"/>
+      <c r="L9" s="326"/>
+      <c r="M9" s="327"/>
     </row>
     <row r="10" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A10" s="407"/>
-[...2 lines deleted...]
-      <c r="D10" s="409"/>
+      <c r="A10" s="307"/>
+      <c r="B10" s="308"/>
+      <c r="C10" s="308"/>
+      <c r="D10" s="309"/>
       <c r="E10" s="106"/>
       <c r="F10" s="107"/>
       <c r="G10" s="108"/>
       <c r="H10" s="108"/>
       <c r="I10" s="108"/>
       <c r="J10" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K10" s="410"/>
-[...1 lines deleted...]
-      <c r="M10" s="412"/>
+      <c r="K10" s="310"/>
+      <c r="L10" s="311"/>
+      <c r="M10" s="312"/>
       <c r="N10" s="92"/>
     </row>
     <row r="11" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A11" s="407"/>
-[...2 lines deleted...]
-      <c r="D11" s="409"/>
+      <c r="A11" s="307"/>
+      <c r="B11" s="308"/>
+      <c r="C11" s="308"/>
+      <c r="D11" s="309"/>
       <c r="E11" s="106"/>
       <c r="F11" s="107"/>
       <c r="G11" s="108"/>
       <c r="H11" s="108"/>
       <c r="I11" s="108"/>
       <c r="J11" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K11" s="410"/>
-[...1 lines deleted...]
-      <c r="M11" s="412"/>
+      <c r="K11" s="310"/>
+      <c r="L11" s="311"/>
+      <c r="M11" s="312"/>
       <c r="N11" s="92"/>
     </row>
     <row r="12" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A12" s="407"/>
-[...2 lines deleted...]
-      <c r="D12" s="409"/>
+      <c r="A12" s="307"/>
+      <c r="B12" s="308"/>
+      <c r="C12" s="308"/>
+      <c r="D12" s="309"/>
       <c r="E12" s="106"/>
       <c r="F12" s="107"/>
       <c r="G12" s="108"/>
       <c r="H12" s="108"/>
       <c r="I12" s="108"/>
       <c r="J12" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K12" s="410"/>
-[...1 lines deleted...]
-      <c r="M12" s="412"/>
+      <c r="K12" s="310"/>
+      <c r="L12" s="311"/>
+      <c r="M12" s="312"/>
       <c r="N12" s="92"/>
     </row>
     <row r="13" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A13" s="407"/>
-[...2 lines deleted...]
-      <c r="D13" s="409"/>
+      <c r="A13" s="307"/>
+      <c r="B13" s="308"/>
+      <c r="C13" s="308"/>
+      <c r="D13" s="309"/>
       <c r="E13" s="106"/>
       <c r="F13" s="107"/>
       <c r="G13" s="108"/>
       <c r="H13" s="108"/>
       <c r="I13" s="108"/>
       <c r="J13" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K13" s="410"/>
-[...1 lines deleted...]
-      <c r="M13" s="412"/>
+      <c r="K13" s="310"/>
+      <c r="L13" s="311"/>
+      <c r="M13" s="312"/>
       <c r="N13" s="92"/>
     </row>
     <row r="14" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A14" s="407"/>
-[...2 lines deleted...]
-      <c r="D14" s="409"/>
+      <c r="A14" s="307"/>
+      <c r="B14" s="308"/>
+      <c r="C14" s="308"/>
+      <c r="D14" s="309"/>
       <c r="E14" s="106"/>
       <c r="F14" s="107"/>
       <c r="G14" s="108"/>
       <c r="H14" s="108"/>
       <c r="I14" s="108"/>
       <c r="J14" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K14" s="410"/>
-[...1 lines deleted...]
-      <c r="M14" s="412"/>
+      <c r="K14" s="310"/>
+      <c r="L14" s="311"/>
+      <c r="M14" s="312"/>
       <c r="N14" s="92"/>
     </row>
     <row r="15" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A15" s="407"/>
-[...2 lines deleted...]
-      <c r="D15" s="409"/>
+      <c r="A15" s="307"/>
+      <c r="B15" s="308"/>
+      <c r="C15" s="308"/>
+      <c r="D15" s="309"/>
       <c r="E15" s="106"/>
       <c r="F15" s="107"/>
       <c r="G15" s="108"/>
       <c r="H15" s="108"/>
       <c r="I15" s="108"/>
       <c r="J15" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K15" s="410"/>
-[...1 lines deleted...]
-      <c r="M15" s="412"/>
+      <c r="K15" s="310"/>
+      <c r="L15" s="311"/>
+      <c r="M15" s="312"/>
       <c r="N15" s="92"/>
     </row>
     <row r="16" spans="1:14" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A16" s="407"/>
-[...2 lines deleted...]
-      <c r="D16" s="409"/>
+      <c r="A16" s="307"/>
+      <c r="B16" s="308"/>
+      <c r="C16" s="308"/>
+      <c r="D16" s="309"/>
       <c r="E16" s="106"/>
       <c r="F16" s="107"/>
       <c r="G16" s="108"/>
       <c r="H16" s="108"/>
       <c r="I16" s="108"/>
       <c r="J16" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K16" s="410"/>
-[...1 lines deleted...]
-      <c r="M16" s="412"/>
+      <c r="K16" s="310"/>
+      <c r="L16" s="311"/>
+      <c r="M16" s="312"/>
       <c r="N16" s="92"/>
     </row>
     <row r="17" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A17" s="407"/>
-[...2 lines deleted...]
-      <c r="D17" s="409"/>
+      <c r="A17" s="307"/>
+      <c r="B17" s="308"/>
+      <c r="C17" s="308"/>
+      <c r="D17" s="309"/>
       <c r="E17" s="106"/>
       <c r="F17" s="107"/>
       <c r="G17" s="108"/>
       <c r="H17" s="108"/>
       <c r="I17" s="108"/>
       <c r="J17" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K17" s="410"/>
-[...1 lines deleted...]
-      <c r="M17" s="412"/>
+      <c r="K17" s="310"/>
+      <c r="L17" s="311"/>
+      <c r="M17" s="312"/>
       <c r="N17" s="92"/>
     </row>
     <row r="18" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A18" s="407"/>
-[...2 lines deleted...]
-      <c r="D18" s="409"/>
+      <c r="A18" s="307"/>
+      <c r="B18" s="308"/>
+      <c r="C18" s="308"/>
+      <c r="D18" s="309"/>
       <c r="E18" s="106"/>
       <c r="F18" s="107"/>
       <c r="G18" s="108"/>
       <c r="H18" s="108"/>
       <c r="I18" s="108"/>
       <c r="J18" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K18" s="410"/>
-[...1 lines deleted...]
-      <c r="M18" s="412"/>
+      <c r="K18" s="310"/>
+      <c r="L18" s="311"/>
+      <c r="M18" s="312"/>
       <c r="N18" s="92"/>
     </row>
     <row r="19" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A19" s="407"/>
-[...2 lines deleted...]
-      <c r="D19" s="409"/>
+      <c r="A19" s="307"/>
+      <c r="B19" s="308"/>
+      <c r="C19" s="308"/>
+      <c r="D19" s="309"/>
       <c r="E19" s="106"/>
       <c r="F19" s="107"/>
       <c r="G19" s="108"/>
       <c r="H19" s="108"/>
       <c r="I19" s="108"/>
       <c r="J19" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K19" s="410"/>
-[...1 lines deleted...]
-      <c r="M19" s="412"/>
+      <c r="K19" s="310"/>
+      <c r="L19" s="311"/>
+      <c r="M19" s="312"/>
       <c r="N19" s="92"/>
     </row>
     <row r="20" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A20" s="407"/>
-[...2 lines deleted...]
-      <c r="D20" s="409"/>
+      <c r="A20" s="307"/>
+      <c r="B20" s="308"/>
+      <c r="C20" s="308"/>
+      <c r="D20" s="309"/>
       <c r="E20" s="106"/>
       <c r="F20" s="107"/>
       <c r="G20" s="108"/>
       <c r="H20" s="108"/>
       <c r="I20" s="108"/>
       <c r="J20" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K20" s="410"/>
-[...1 lines deleted...]
-      <c r="M20" s="412"/>
+      <c r="K20" s="310"/>
+      <c r="L20" s="311"/>
+      <c r="M20" s="312"/>
       <c r="N20" s="92"/>
     </row>
     <row r="21" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A21" s="407"/>
-[...2 lines deleted...]
-      <c r="D21" s="409"/>
+      <c r="A21" s="307"/>
+      <c r="B21" s="308"/>
+      <c r="C21" s="308"/>
+      <c r="D21" s="309"/>
       <c r="E21" s="106"/>
       <c r="F21" s="107"/>
       <c r="G21" s="108"/>
       <c r="H21" s="108"/>
       <c r="I21" s="108"/>
       <c r="J21" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K21" s="410"/>
-[...1 lines deleted...]
-      <c r="M21" s="412"/>
+      <c r="K21" s="310"/>
+      <c r="L21" s="311"/>
+      <c r="M21" s="312"/>
       <c r="N21" s="92"/>
     </row>
     <row r="22" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A22" s="407"/>
-[...2 lines deleted...]
-      <c r="D22" s="409"/>
+      <c r="A22" s="307"/>
+      <c r="B22" s="308"/>
+      <c r="C22" s="308"/>
+      <c r="D22" s="309"/>
       <c r="E22" s="106"/>
       <c r="F22" s="107"/>
       <c r="G22" s="108"/>
       <c r="H22" s="108"/>
       <c r="I22" s="108"/>
       <c r="J22" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K22" s="410"/>
-[...1 lines deleted...]
-      <c r="M22" s="412"/>
+      <c r="K22" s="310"/>
+      <c r="L22" s="311"/>
+      <c r="M22" s="312"/>
       <c r="N22" s="92"/>
     </row>
     <row r="23" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A23" s="407"/>
-[...2 lines deleted...]
-      <c r="D23" s="409"/>
+      <c r="A23" s="307"/>
+      <c r="B23" s="308"/>
+      <c r="C23" s="308"/>
+      <c r="D23" s="309"/>
       <c r="E23" s="106"/>
       <c r="F23" s="107"/>
       <c r="G23" s="108"/>
       <c r="H23" s="108"/>
       <c r="I23" s="108"/>
       <c r="J23" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K23" s="410"/>
-[...1 lines deleted...]
-      <c r="M23" s="412"/>
+      <c r="K23" s="310"/>
+      <c r="L23" s="311"/>
+      <c r="M23" s="312"/>
       <c r="N23" s="92"/>
     </row>
     <row r="24" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A24" s="407"/>
-[...2 lines deleted...]
-      <c r="D24" s="409"/>
+      <c r="A24" s="307"/>
+      <c r="B24" s="308"/>
+      <c r="C24" s="308"/>
+      <c r="D24" s="309"/>
       <c r="E24" s="106"/>
       <c r="F24" s="107"/>
       <c r="G24" s="108"/>
       <c r="H24" s="108"/>
       <c r="I24" s="108"/>
       <c r="J24" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K24" s="410"/>
-[...1 lines deleted...]
-      <c r="M24" s="412"/>
+      <c r="K24" s="310"/>
+      <c r="L24" s="311"/>
+      <c r="M24" s="312"/>
     </row>
     <row r="25" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A25" s="407"/>
-[...2 lines deleted...]
-      <c r="D25" s="409"/>
+      <c r="A25" s="307"/>
+      <c r="B25" s="308"/>
+      <c r="C25" s="308"/>
+      <c r="D25" s="309"/>
       <c r="E25" s="106"/>
       <c r="F25" s="107"/>
       <c r="G25" s="108"/>
       <c r="H25" s="108"/>
       <c r="I25" s="108"/>
       <c r="J25" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K25" s="410"/>
-[...1 lines deleted...]
-      <c r="M25" s="412"/>
+      <c r="K25" s="310"/>
+      <c r="L25" s="311"/>
+      <c r="M25" s="312"/>
     </row>
     <row r="26" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A26" s="407"/>
-[...2 lines deleted...]
-      <c r="D26" s="409"/>
+      <c r="A26" s="307"/>
+      <c r="B26" s="308"/>
+      <c r="C26" s="308"/>
+      <c r="D26" s="309"/>
       <c r="E26" s="106"/>
       <c r="F26" s="107"/>
       <c r="G26" s="108"/>
       <c r="H26" s="108"/>
       <c r="I26" s="108"/>
       <c r="J26" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K26" s="410"/>
-[...1 lines deleted...]
-      <c r="M26" s="412"/>
+      <c r="K26" s="310"/>
+      <c r="L26" s="311"/>
+      <c r="M26" s="312"/>
     </row>
     <row r="27" spans="1:21" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A27" s="407"/>
-[...2 lines deleted...]
-      <c r="D27" s="409"/>
+      <c r="A27" s="307"/>
+      <c r="B27" s="308"/>
+      <c r="C27" s="308"/>
+      <c r="D27" s="309"/>
       <c r="E27" s="106"/>
       <c r="F27" s="107"/>
       <c r="G27" s="108"/>
       <c r="H27" s="108"/>
       <c r="I27" s="108"/>
       <c r="J27" s="109" t="s">
         <v>116</v>
       </c>
-      <c r="K27" s="410"/>
-[...1 lines deleted...]
-      <c r="M27" s="412"/>
+      <c r="K27" s="310"/>
+      <c r="L27" s="311"/>
+      <c r="M27" s="312"/>
     </row>
     <row r="28" spans="1:21" ht="27" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A28" s="413"/>
-[...2 lines deleted...]
-      <c r="D28" s="415"/>
+      <c r="A28" s="313"/>
+      <c r="B28" s="314"/>
+      <c r="C28" s="314"/>
+      <c r="D28" s="315"/>
       <c r="E28" s="110"/>
       <c r="F28" s="111"/>
       <c r="G28" s="112"/>
       <c r="H28" s="112"/>
       <c r="I28" s="112"/>
       <c r="J28" s="113" t="s">
         <v>116</v>
       </c>
-      <c r="K28" s="410"/>
-[...1 lines deleted...]
-      <c r="M28" s="412"/>
+      <c r="K28" s="310"/>
+      <c r="L28" s="311"/>
+      <c r="M28" s="312"/>
     </row>
     <row r="29" spans="1:21" ht="26.25" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A29" s="416"/>
-[...2 lines deleted...]
-      <c r="D29" s="418"/>
+      <c r="A29" s="316"/>
+      <c r="B29" s="317"/>
+      <c r="C29" s="317"/>
+      <c r="D29" s="318"/>
       <c r="E29" s="114"/>
       <c r="F29" s="115"/>
       <c r="G29" s="114"/>
       <c r="H29" s="116"/>
       <c r="I29" s="117"/>
       <c r="J29" s="118"/>
-      <c r="K29" s="419">
+      <c r="K29" s="319">
         <f>SUM(K9:M28)</f>
         <v>0</v>
       </c>
-      <c r="L29" s="420"/>
-      <c r="M29" s="421"/>
+      <c r="L29" s="320"/>
+      <c r="M29" s="321"/>
       <c r="N29" s="92"/>
     </row>
     <row r="30" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A30" s="119"/>
       <c r="N30" s="120"/>
     </row>
     <row r="31" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A31" s="83"/>
       <c r="B31" s="121"/>
       <c r="C31" s="83"/>
       <c r="D31" s="83"/>
       <c r="E31" s="83"/>
       <c r="F31" s="83"/>
       <c r="G31" s="83"/>
       <c r="H31" s="83"/>
       <c r="I31" s="83"/>
       <c r="J31" s="83"/>
       <c r="K31" s="83"/>
       <c r="L31" s="83"/>
       <c r="M31" s="83"/>
       <c r="O31" s="83"/>
       <c r="P31" s="83"/>
       <c r="Q31" s="83"/>
       <c r="R31" s="83"/>
       <c r="S31" s="83"/>
       <c r="T31" s="83"/>
       <c r="U31" s="83"/>
     </row>
     <row r="32" spans="1:21" ht="25.5" x14ac:dyDescent="0.35">
-      <c r="A32" s="422" t="s">
+      <c r="A32" s="297" t="s">
         <v>117</v>
       </c>
-      <c r="B32" s="423"/>
-[...3 lines deleted...]
-      <c r="F32" s="424"/>
+      <c r="B32" s="298"/>
+      <c r="C32" s="299"/>
+      <c r="D32" s="299"/>
+      <c r="E32" s="299"/>
+      <c r="F32" s="299"/>
       <c r="H32" s="124" t="s">
         <v>118</v>
       </c>
       <c r="J32" s="125"/>
       <c r="K32" s="126"/>
       <c r="L32" s="83"/>
       <c r="M32" s="83"/>
     </row>
     <row r="33" spans="1:21" ht="25.5" x14ac:dyDescent="0.35">
       <c r="A33" s="122"/>
       <c r="B33" s="123"/>
       <c r="C33" s="127" t="s">
         <v>119</v>
       </c>
       <c r="D33" s="128"/>
       <c r="E33" s="128"/>
       <c r="F33" s="128"/>
       <c r="H33" s="124"/>
       <c r="I33" s="129"/>
       <c r="J33" s="130"/>
       <c r="K33" s="131"/>
       <c r="L33" s="83"/>
       <c r="M33" s="83"/>
     </row>
     <row r="34" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A34" s="132"/>
       <c r="B34" s="133"/>
       <c r="C34" s="83"/>
       <c r="D34" s="83"/>
       <c r="E34" s="83"/>
       <c r="F34" s="83"/>
       <c r="G34" s="134"/>
       <c r="H34" s="83"/>
       <c r="I34" s="83"/>
       <c r="J34" s="83"/>
       <c r="L34" s="83"/>
       <c r="M34" s="83"/>
       <c r="N34" s="135"/>
       <c r="O34" s="121"/>
       <c r="P34" s="83"/>
       <c r="Q34" s="83"/>
       <c r="S34" s="136"/>
       <c r="T34" s="83"/>
     </row>
     <row r="35" spans="1:21" ht="23.25" x14ac:dyDescent="0.25">
       <c r="A35" s="84"/>
       <c r="B35" s="137"/>
-      <c r="C35" s="425" t="s">
+      <c r="C35" s="300" t="s">
         <v>120</v>
       </c>
-      <c r="D35" s="426"/>
-[...7 lines deleted...]
-      <c r="L35" s="426"/>
+      <c r="D35" s="301"/>
+      <c r="E35" s="301"/>
+      <c r="F35" s="301"/>
+      <c r="G35" s="301"/>
+      <c r="H35" s="301"/>
+      <c r="I35" s="301"/>
+      <c r="J35" s="301"/>
+      <c r="K35" s="301"/>
+      <c r="L35" s="301"/>
       <c r="M35" s="137"/>
       <c r="N35" s="135"/>
       <c r="O35" s="137"/>
       <c r="P35" s="137"/>
       <c r="Q35" s="137"/>
       <c r="R35" s="137"/>
       <c r="S35" s="137"/>
       <c r="T35" s="137"/>
       <c r="U35" s="137"/>
     </row>
     <row r="36" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A36" s="84"/>
       <c r="B36" s="138"/>
-      <c r="C36" s="427"/>
-[...8 lines deleted...]
-      <c r="L36" s="427"/>
+      <c r="C36" s="302"/>
+      <c r="D36" s="302"/>
+      <c r="E36" s="302"/>
+      <c r="F36" s="302"/>
+      <c r="G36" s="302"/>
+      <c r="H36" s="302"/>
+      <c r="I36" s="302"/>
+      <c r="J36" s="302"/>
+      <c r="K36" s="302"/>
+      <c r="L36" s="302"/>
       <c r="M36" s="83"/>
       <c r="N36" s="135"/>
       <c r="O36" s="83"/>
       <c r="P36" s="83"/>
       <c r="Q36" s="83"/>
       <c r="R36" s="83"/>
       <c r="S36" s="83"/>
       <c r="T36" s="83"/>
       <c r="U36" s="140"/>
     </row>
     <row r="37" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A37" s="84"/>
-      <c r="C37" s="427"/>
-[...8 lines deleted...]
-      <c r="L37" s="427"/>
+      <c r="C37" s="302"/>
+      <c r="D37" s="302"/>
+      <c r="E37" s="302"/>
+      <c r="F37" s="302"/>
+      <c r="G37" s="302"/>
+      <c r="H37" s="302"/>
+      <c r="I37" s="302"/>
+      <c r="J37" s="302"/>
+      <c r="K37" s="302"/>
+      <c r="L37" s="302"/>
       <c r="N37" s="135"/>
     </row>
     <row r="38" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A38" s="84"/>
-      <c r="C38" s="427"/>
-[...8 lines deleted...]
-      <c r="L38" s="427"/>
+      <c r="C38" s="302"/>
+      <c r="D38" s="302"/>
+      <c r="E38" s="302"/>
+      <c r="F38" s="302"/>
+      <c r="G38" s="302"/>
+      <c r="H38" s="302"/>
+      <c r="I38" s="302"/>
+      <c r="J38" s="302"/>
+      <c r="K38" s="302"/>
+      <c r="L38" s="302"/>
     </row>
     <row r="39" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A39" s="84"/>
       <c r="C39" s="139"/>
       <c r="D39" s="139"/>
       <c r="E39" s="139"/>
       <c r="F39" s="139"/>
       <c r="G39" s="139"/>
       <c r="H39" s="139"/>
       <c r="I39" s="139"/>
       <c r="J39" s="139"/>
       <c r="K39" s="139"/>
       <c r="L39" s="139"/>
     </row>
     <row r="40" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A40" s="84"/>
-      <c r="C40" s="428" t="s">
+      <c r="C40" s="303" t="s">
         <v>121</v>
       </c>
-      <c r="D40" s="429"/>
-[...7 lines deleted...]
-      <c r="L40" s="429"/>
+      <c r="D40" s="304"/>
+      <c r="E40" s="304"/>
+      <c r="F40" s="304"/>
+      <c r="G40" s="304"/>
+      <c r="H40" s="304"/>
+      <c r="I40" s="304"/>
+      <c r="J40" s="304"/>
+      <c r="K40" s="304"/>
+      <c r="L40" s="304"/>
     </row>
     <row r="41" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A41" s="84"/>
     </row>
     <row r="42" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A42" s="84"/>
-      <c r="C42" s="430" t="s">
+      <c r="C42" s="305" t="s">
         <v>122</v>
       </c>
-      <c r="D42" s="431"/>
-[...7 lines deleted...]
-      <c r="L42" s="431"/>
+      <c r="D42" s="306"/>
+      <c r="E42" s="306"/>
+      <c r="F42" s="306"/>
+      <c r="G42" s="306"/>
+      <c r="H42" s="306"/>
+      <c r="I42" s="306"/>
+      <c r="J42" s="306"/>
+      <c r="K42" s="306"/>
+      <c r="L42" s="306"/>
       <c r="M42" s="135"/>
       <c r="O42" s="135"/>
       <c r="P42" s="135"/>
       <c r="Q42" s="135"/>
       <c r="R42" s="135"/>
     </row>
     <row r="43" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A43" s="84"/>
-      <c r="C43" s="431"/>
-[...8 lines deleted...]
-      <c r="L43" s="431"/>
+      <c r="C43" s="306"/>
+      <c r="D43" s="306"/>
+      <c r="E43" s="306"/>
+      <c r="F43" s="306"/>
+      <c r="G43" s="306"/>
+      <c r="H43" s="306"/>
+      <c r="I43" s="306"/>
+      <c r="J43" s="306"/>
+      <c r="K43" s="306"/>
+      <c r="L43" s="306"/>
       <c r="M43" s="135"/>
       <c r="O43" s="135"/>
       <c r="P43" s="135"/>
       <c r="Q43" s="135"/>
       <c r="R43" s="135"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A44" s="84"/>
-      <c r="C44" s="431"/>
-[...8 lines deleted...]
-      <c r="L44" s="431"/>
+      <c r="C44" s="306"/>
+      <c r="D44" s="306"/>
+      <c r="E44" s="306"/>
+      <c r="F44" s="306"/>
+      <c r="G44" s="306"/>
+      <c r="H44" s="306"/>
+      <c r="I44" s="306"/>
+      <c r="J44" s="306"/>
+      <c r="K44" s="306"/>
+      <c r="L44" s="306"/>
       <c r="M44" s="135"/>
       <c r="O44" s="135"/>
       <c r="P44" s="135"/>
       <c r="Q44" s="135"/>
       <c r="R44" s="135"/>
     </row>
     <row r="45" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A45" s="84"/>
-      <c r="C45" s="431"/>
-[...8 lines deleted...]
-      <c r="L45" s="431"/>
+      <c r="C45" s="306"/>
+      <c r="D45" s="306"/>
+      <c r="E45" s="306"/>
+      <c r="F45" s="306"/>
+      <c r="G45" s="306"/>
+      <c r="H45" s="306"/>
+      <c r="I45" s="306"/>
+      <c r="J45" s="306"/>
+      <c r="K45" s="306"/>
+      <c r="L45" s="306"/>
       <c r="M45" s="135"/>
       <c r="O45" s="135"/>
       <c r="P45" s="135"/>
       <c r="Q45" s="135"/>
       <c r="R45" s="135"/>
     </row>
     <row r="46" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A46" s="84"/>
-      <c r="C46" s="431"/>
-[...8 lines deleted...]
-      <c r="L46" s="431"/>
+      <c r="C46" s="306"/>
+      <c r="D46" s="306"/>
+      <c r="E46" s="306"/>
+      <c r="F46" s="306"/>
+      <c r="G46" s="306"/>
+      <c r="H46" s="306"/>
+      <c r="I46" s="306"/>
+      <c r="J46" s="306"/>
+      <c r="K46" s="306"/>
+      <c r="L46" s="306"/>
     </row>
     <row r="47" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A47" s="84"/>
     </row>
     <row r="48" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A48" s="141" t="s">
         <v>123</v>
       </c>
       <c r="M48" s="142" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="52" spans="11:11" x14ac:dyDescent="0.25">
       <c r="K52" s="143"/>
     </row>
   </sheetData>
   <mergeCells count="54">
-    <mergeCell ref="A32:B32"/>
-[...45 lines deleted...]
-    <mergeCell ref="K11:M11"/>
     <mergeCell ref="A8:D8"/>
     <mergeCell ref="K8:M8"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="G6:H6"/>
+    <mergeCell ref="A9:D9"/>
+    <mergeCell ref="K9:M9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="K10:M10"/>
+    <mergeCell ref="A11:D11"/>
+    <mergeCell ref="K11:M11"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="K12:M12"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="K13:M13"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="K14:M14"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="A16:D16"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="K23:M23"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:F32"/>
+    <mergeCell ref="C35:L38"/>
+    <mergeCell ref="C40:L40"/>
+    <mergeCell ref="C42:L46"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A97F376-EF73-413D-A84C-C332B31FA975}">
   <dimension ref="A1:L55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A21" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+    <sheetView topLeftCell="A23" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="R41" sqref="R41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7" style="7" customWidth="1"/>
     <col min="2" max="2" width="22.5703125" style="7" customWidth="1"/>
     <col min="3" max="3" width="6.5703125" style="7" customWidth="1"/>
     <col min="4" max="4" width="31.140625" style="7" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="7" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" style="7" customWidth="1"/>
     <col min="7" max="7" width="18.28515625" style="7" customWidth="1"/>
     <col min="8" max="9" width="10.7109375" style="7" customWidth="1"/>
     <col min="10" max="10" width="15.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="15.28515625" style="7" customWidth="1"/>
     <col min="12" max="12" width="8.7109375" style="7" customWidth="1"/>
     <col min="13" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6"/>
-      <c r="D1" s="302" t="s">
+      <c r="D1" s="421" t="s">
         <v>49</v>
       </c>
-      <c r="E1" s="303"/>
-[...6 lines deleted...]
-      <c r="L1" s="303"/>
+      <c r="E1" s="422"/>
+      <c r="F1" s="422"/>
+      <c r="G1" s="422"/>
+      <c r="H1" s="422"/>
+      <c r="I1" s="422"/>
+      <c r="J1" s="422"/>
+      <c r="K1" s="422"/>
+      <c r="L1" s="422"/>
     </row>
     <row r="2" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
-      <c r="D2" s="304" t="s">
+      <c r="D2" s="423" t="s">
         <v>50</v>
       </c>
-      <c r="E2" s="305"/>
-[...5 lines deleted...]
-      <c r="K2" s="305"/>
+      <c r="E2" s="424"/>
+      <c r="F2" s="424"/>
+      <c r="G2" s="424"/>
+      <c r="H2" s="424"/>
+      <c r="I2" s="424"/>
+      <c r="J2" s="424"/>
+      <c r="K2" s="424"/>
       <c r="L2" s="8"/>
     </row>
     <row r="3" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
-      <c r="D3" s="306" t="s">
+      <c r="D3" s="425" t="s">
         <v>51</v>
       </c>
-      <c r="E3" s="307"/>
-[...2 lines deleted...]
-      <c r="H3" s="307"/>
+      <c r="E3" s="426"/>
+      <c r="F3" s="426"/>
+      <c r="G3" s="426"/>
+      <c r="H3" s="426"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="12"/>
       <c r="L3" s="12"/>
     </row>
     <row r="4" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="10"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="12"/>
       <c r="L4" s="12"/>
     </row>
     <row r="5" spans="1:12" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="13"/>
       <c r="E5" s="8"/>
-      <c r="F5" s="308" t="s">
+      <c r="F5" s="427" t="s">
         <v>52</v>
       </c>
-      <c r="G5" s="308"/>
-[...4 lines deleted...]
-      <c r="L5" s="309"/>
+      <c r="G5" s="427"/>
+      <c r="H5" s="428"/>
+      <c r="I5" s="428"/>
+      <c r="J5" s="428"/>
+      <c r="K5" s="428"/>
+      <c r="L5" s="428"/>
     </row>
     <row r="6" spans="1:12" s="17" customFormat="1" ht="21" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="14"/>
       <c r="B6" s="15" t="s">
         <v>53</v>
       </c>
       <c r="C6" s="16"/>
-      <c r="F6" s="309"/>
-[...5 lines deleted...]
-      <c r="L6" s="309"/>
+      <c r="F6" s="428"/>
+      <c r="G6" s="428"/>
+      <c r="H6" s="428"/>
+      <c r="I6" s="428"/>
+      <c r="J6" s="428"/>
+      <c r="K6" s="428"/>
+      <c r="L6" s="428"/>
     </row>
     <row r="7" spans="1:12" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="18"/>
       <c r="E7" s="19"/>
-      <c r="F7" s="309"/>
-[...5 lines deleted...]
-      <c r="L7" s="309"/>
+      <c r="F7" s="428"/>
+      <c r="G7" s="428"/>
+      <c r="H7" s="428"/>
+      <c r="I7" s="428"/>
+      <c r="J7" s="428"/>
+      <c r="K7" s="428"/>
+      <c r="L7" s="428"/>
     </row>
     <row r="8" spans="1:12" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="20"/>
-      <c r="B8" s="310" t="s">
+      <c r="B8" s="429" t="s">
         <v>54</v>
       </c>
-      <c r="C8" s="311"/>
-[...8 lines deleted...]
-      <c r="L8" s="309"/>
+      <c r="C8" s="430"/>
+      <c r="D8" s="431"/>
+      <c r="E8" s="431"/>
+      <c r="F8" s="428"/>
+      <c r="G8" s="428"/>
+      <c r="H8" s="428"/>
+      <c r="I8" s="428"/>
+      <c r="J8" s="428"/>
+      <c r="K8" s="428"/>
+      <c r="L8" s="428"/>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A9" s="6"/>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="18"/>
       <c r="E9" s="19"/>
-      <c r="F9" s="309"/>
-[...5 lines deleted...]
-      <c r="L9" s="309"/>
+      <c r="F9" s="428"/>
+      <c r="G9" s="428"/>
+      <c r="H9" s="428"/>
+      <c r="I9" s="428"/>
+      <c r="J9" s="428"/>
+      <c r="K9" s="428"/>
+      <c r="L9" s="428"/>
     </row>
     <row r="10" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="22"/>
       <c r="B10" s="15"/>
       <c r="C10" s="6"/>
       <c r="D10" s="18"/>
       <c r="E10" s="19"/>
-      <c r="F10" s="309"/>
-[...5 lines deleted...]
-      <c r="L10" s="309"/>
+      <c r="F10" s="428"/>
+      <c r="G10" s="428"/>
+      <c r="H10" s="428"/>
+      <c r="I10" s="428"/>
+      <c r="J10" s="428"/>
+      <c r="K10" s="428"/>
+      <c r="L10" s="428"/>
     </row>
     <row r="11" spans="1:12" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A11" s="23"/>
       <c r="B11" s="15"/>
       <c r="C11" s="6"/>
       <c r="D11" s="18"/>
       <c r="E11" s="19"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
     </row>
     <row r="12" spans="1:12" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>55</v>
       </c>
       <c r="B12" s="26"/>
       <c r="C12" s="27" t="s">
         <v>56</v>
       </c>
       <c r="D12" s="28"/>
-      <c r="E12" s="297" t="s">
+      <c r="E12" s="416" t="s">
         <v>57</v>
       </c>
-      <c r="F12" s="298"/>
+      <c r="F12" s="417"/>
       <c r="G12" s="29"/>
-      <c r="H12" s="299"/>
-[...3 lines deleted...]
-      <c r="L12" s="301"/>
+      <c r="H12" s="418"/>
+      <c r="I12" s="418"/>
+      <c r="J12" s="419"/>
+      <c r="K12" s="419"/>
+      <c r="L12" s="420"/>
     </row>
     <row r="13" spans="1:12" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="313"/>
-[...3 lines deleted...]
-      <c r="E13" s="317" t="s">
+      <c r="A13" s="404"/>
+      <c r="B13" s="405"/>
+      <c r="C13" s="406"/>
+      <c r="D13" s="407"/>
+      <c r="E13" s="408" t="s">
         <v>58</v>
       </c>
-      <c r="F13" s="318"/>
+      <c r="F13" s="409"/>
       <c r="G13" s="30"/>
       <c r="H13" s="31"/>
       <c r="I13" s="32"/>
-      <c r="J13" s="319"/>
-[...1 lines deleted...]
-      <c r="L13" s="320"/>
+      <c r="J13" s="396"/>
+      <c r="K13" s="396"/>
+      <c r="L13" s="397"/>
     </row>
     <row r="14" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="321" t="s">
+      <c r="A14" s="410" t="s">
         <v>59</v>
       </c>
-      <c r="B14" s="322"/>
-[...2 lines deleted...]
-      <c r="E14" s="324" t="s">
+      <c r="B14" s="411"/>
+      <c r="C14" s="411"/>
+      <c r="D14" s="412"/>
+      <c r="E14" s="380" t="s">
         <v>60</v>
       </c>
-      <c r="F14" s="325"/>
-[...5 lines deleted...]
-      <c r="L14" s="328"/>
+      <c r="F14" s="385"/>
+      <c r="G14" s="413"/>
+      <c r="H14" s="414"/>
+      <c r="I14" s="414"/>
+      <c r="J14" s="414"/>
+      <c r="K14" s="414"/>
+      <c r="L14" s="415"/>
     </row>
     <row r="15" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="332"/>
-[...3 lines deleted...]
-      <c r="E15" s="324" t="s">
+      <c r="A15" s="377"/>
+      <c r="B15" s="378"/>
+      <c r="C15" s="378"/>
+      <c r="D15" s="379"/>
+      <c r="E15" s="380" t="s">
         <v>61</v>
       </c>
-      <c r="F15" s="335"/>
-[...1 lines deleted...]
-      <c r="H15" s="336"/>
+      <c r="F15" s="381"/>
+      <c r="G15" s="382"/>
+      <c r="H15" s="382"/>
       <c r="I15" s="33"/>
-      <c r="J15" s="337"/>
-[...1 lines deleted...]
-      <c r="L15" s="338"/>
+      <c r="J15" s="383"/>
+      <c r="K15" s="383"/>
+      <c r="L15" s="384"/>
     </row>
     <row r="16" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="324" t="s">
+      <c r="A16" s="380" t="s">
         <v>62</v>
       </c>
-      <c r="B16" s="325"/>
-[...2 lines deleted...]
-      <c r="E16" s="324" t="s">
+      <c r="B16" s="385"/>
+      <c r="C16" s="385"/>
+      <c r="D16" s="386"/>
+      <c r="E16" s="380" t="s">
         <v>63</v>
       </c>
-      <c r="F16" s="335"/>
-[...5 lines deleted...]
-      <c r="L16" s="340"/>
+      <c r="F16" s="381"/>
+      <c r="G16" s="381"/>
+      <c r="H16" s="381"/>
+      <c r="I16" s="381"/>
+      <c r="J16" s="381"/>
+      <c r="K16" s="381"/>
+      <c r="L16" s="387"/>
     </row>
     <row r="17" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="332"/>
-[...2 lines deleted...]
-      <c r="D17" s="334"/>
+      <c r="A17" s="377"/>
+      <c r="B17" s="378"/>
+      <c r="C17" s="378"/>
+      <c r="D17" s="379"/>
       <c r="E17" s="34" t="s">
         <v>64</v>
       </c>
-      <c r="F17" s="341" t="s">
+      <c r="F17" s="388" t="s">
         <v>65</v>
       </c>
-      <c r="G17" s="341"/>
-      <c r="H17" s="341"/>
+      <c r="G17" s="388"/>
+      <c r="H17" s="388"/>
       <c r="I17" s="35"/>
-      <c r="J17" s="341"/>
-[...1 lines deleted...]
-      <c r="L17" s="343"/>
+      <c r="J17" s="388"/>
+      <c r="K17" s="389"/>
+      <c r="L17" s="390"/>
     </row>
     <row r="18" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="344" t="s">
+      <c r="A18" s="391" t="s">
         <v>66</v>
       </c>
-      <c r="B18" s="345"/>
-[...2 lines deleted...]
-      <c r="E18" s="344" t="s">
+      <c r="B18" s="392"/>
+      <c r="C18" s="392"/>
+      <c r="D18" s="393"/>
+      <c r="E18" s="391" t="s">
         <v>67</v>
       </c>
-      <c r="F18" s="347"/>
-[...5 lines deleted...]
-      <c r="L18" s="346"/>
+      <c r="F18" s="394"/>
+      <c r="G18" s="394"/>
+      <c r="H18" s="394"/>
+      <c r="I18" s="394"/>
+      <c r="J18" s="392"/>
+      <c r="K18" s="392"/>
+      <c r="L18" s="393"/>
     </row>
     <row r="19" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="348"/>
-[...2 lines deleted...]
-      <c r="D19" s="320"/>
+      <c r="A19" s="395"/>
+      <c r="B19" s="396"/>
+      <c r="C19" s="396"/>
+      <c r="D19" s="397"/>
       <c r="E19" s="34" t="s">
         <v>68</v>
       </c>
-      <c r="F19" s="349"/>
-[...5 lines deleted...]
-      <c r="L19" s="354"/>
+      <c r="F19" s="398"/>
+      <c r="G19" s="399"/>
+      <c r="H19" s="400"/>
+      <c r="I19" s="401"/>
+      <c r="J19" s="402"/>
+      <c r="K19" s="402"/>
+      <c r="L19" s="403"/>
     </row>
     <row r="20" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="36"/>
       <c r="B20" s="37"/>
       <c r="C20" s="38"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
       <c r="G20" s="38"/>
       <c r="H20" s="38"/>
       <c r="I20" s="38"/>
       <c r="J20" s="38"/>
       <c r="K20" s="38"/>
       <c r="L20" s="38"/>
     </row>
     <row r="21" spans="1:12" ht="72" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="329" t="s">
+      <c r="A21" s="374" t="s">
         <v>69</v>
       </c>
-      <c r="B21" s="330"/>
-[...1 lines deleted...]
-      <c r="D21" s="330"/>
+      <c r="B21" s="375"/>
+      <c r="C21" s="375"/>
+      <c r="D21" s="375"/>
       <c r="E21" s="39"/>
-      <c r="F21" s="329" t="s">
+      <c r="F21" s="374" t="s">
         <v>70</v>
       </c>
-      <c r="G21" s="329"/>
-[...4 lines deleted...]
-      <c r="L21" s="331"/>
+      <c r="G21" s="374"/>
+      <c r="H21" s="376"/>
+      <c r="I21" s="376"/>
+      <c r="J21" s="376"/>
+      <c r="K21" s="376"/>
+      <c r="L21" s="376"/>
     </row>
     <row r="22" spans="1:12" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="357"/>
-[...1 lines deleted...]
-      <c r="C22" s="357"/>
+      <c r="A22" s="358"/>
+      <c r="B22" s="358"/>
+      <c r="C22" s="358"/>
       <c r="D22" s="41"/>
       <c r="E22" s="6"/>
-      <c r="F22" s="357"/>
-[...1 lines deleted...]
-      <c r="H22" s="357"/>
+      <c r="F22" s="358"/>
+      <c r="G22" s="358"/>
+      <c r="H22" s="358"/>
       <c r="I22" s="40"/>
-      <c r="J22" s="358"/>
-      <c r="K22" s="359"/>
+      <c r="J22" s="359"/>
+      <c r="K22" s="360"/>
       <c r="L22" s="42"/>
     </row>
     <row r="23" spans="1:12" s="46" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="360" t="s">
+      <c r="A23" s="361" t="s">
         <v>71</v>
       </c>
-      <c r="B23" s="361"/>
+      <c r="B23" s="362"/>
       <c r="C23" s="43"/>
       <c r="D23" s="44" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="43"/>
       <c r="F23" s="45" t="s">
         <v>73</v>
       </c>
       <c r="G23" s="45"/>
       <c r="H23" s="43"/>
       <c r="I23" s="43"/>
       <c r="K23" s="44" t="s">
         <v>72</v>
       </c>
       <c r="L23" s="47" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="48"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="12"/>
       <c r="I24" s="12"/>
       <c r="J24" s="12"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
     </row>
     <row r="25" spans="1:12" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="362" t="s">
+      <c r="A25" s="363" t="s">
         <v>75</v>
       </c>
-      <c r="B25" s="362"/>
-[...3 lines deleted...]
-      <c r="F25" s="362"/>
+      <c r="B25" s="363"/>
+      <c r="C25" s="363"/>
+      <c r="D25" s="363"/>
+      <c r="E25" s="363"/>
+      <c r="F25" s="363"/>
       <c r="G25" s="49" t="s">
         <v>76</v>
       </c>
       <c r="H25" s="49" t="s">
         <v>77</v>
       </c>
       <c r="I25" s="50"/>
       <c r="J25" s="49" t="s">
         <v>78</v>
       </c>
       <c r="K25" s="51"/>
       <c r="L25" s="52"/>
     </row>
     <row r="26" spans="1:12" ht="44.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="363" t="s">
+      <c r="A26" s="364" t="s">
         <v>79</v>
       </c>
-      <c r="B26" s="364"/>
-[...9 lines deleted...]
-      <c r="L26" s="365"/>
+      <c r="B26" s="365"/>
+      <c r="C26" s="365"/>
+      <c r="D26" s="365"/>
+      <c r="E26" s="365"/>
+      <c r="F26" s="365"/>
+      <c r="G26" s="365"/>
+      <c r="H26" s="365"/>
+      <c r="I26" s="365"/>
+      <c r="J26" s="365"/>
+      <c r="K26" s="365"/>
+      <c r="L26" s="366"/>
     </row>
     <row r="27" spans="1:12" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="53"/>
       <c r="B27" s="54" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="54"/>
-      <c r="D27" s="366"/>
-[...3 lines deleted...]
-      <c r="H27" s="367"/>
+      <c r="D27" s="367"/>
+      <c r="E27" s="368"/>
+      <c r="F27" s="368"/>
+      <c r="G27" s="368"/>
+      <c r="H27" s="368"/>
       <c r="I27" s="55"/>
       <c r="J27" s="55"/>
       <c r="K27" s="54"/>
       <c r="L27" s="56"/>
     </row>
     <row r="28" spans="1:12" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="57"/>
       <c r="B28" s="58" t="s">
         <v>81</v>
       </c>
-      <c r="C28" s="368" t="s">
+      <c r="C28" s="369" t="s">
         <v>82</v>
       </c>
-      <c r="D28" s="369"/>
-      <c r="E28" s="368" t="s">
+      <c r="D28" s="370"/>
+      <c r="E28" s="369" t="s">
         <v>83</v>
       </c>
-      <c r="F28" s="370"/>
+      <c r="F28" s="371"/>
       <c r="G28" s="59" t="s">
         <v>80</v>
       </c>
       <c r="H28" s="60" t="s">
         <v>84</v>
       </c>
       <c r="I28" s="61" t="s">
         <v>85</v>
       </c>
       <c r="J28" s="62" t="s">
         <v>86</v>
       </c>
       <c r="K28" s="61" t="s">
         <v>87</v>
       </c>
       <c r="L28" s="63"/>
     </row>
     <row r="29" spans="1:12" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A29" s="64" t="s">
         <v>88</v>
       </c>
       <c r="B29" s="65" t="s">
         <v>89</v>
       </c>
-      <c r="C29" s="371">
+      <c r="C29" s="372">
         <f>'Page 1 - Daily Travel Detail'!J44+'Page 2 - Daily Travel Detail'!J48+'Page 3 - Daily Travel Detail'!J48+'Page 4 - Daily Travel Detail'!J48+'Page 5 - Daily Travel Detail'!J48</f>
         <v>0</v>
       </c>
-      <c r="D29" s="372"/>
-      <c r="E29" s="373">
+      <c r="D29" s="373"/>
+      <c r="E29" s="352">
         <v>52714000</v>
       </c>
-      <c r="F29" s="374"/>
+      <c r="F29" s="353"/>
       <c r="G29" s="66"/>
       <c r="H29" s="66"/>
       <c r="I29" s="67"/>
       <c r="J29" s="68"/>
-      <c r="K29" s="355"/>
-      <c r="L29" s="356"/>
+      <c r="K29" s="356"/>
+      <c r="L29" s="357"/>
     </row>
     <row r="30" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="69" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="70" t="s">
         <v>90</v>
       </c>
-      <c r="C30" s="375">
+      <c r="C30" s="350">
         <f>'Page 1 - Daily Travel Detail'!J45+'Page 2 - Daily Travel Detail'!J49+'Page 3 - Daily Travel Detail'!J49+'Page 4 - Daily Travel Detail'!J49+'Page 5 - Daily Travel Detail'!J49</f>
         <v>0</v>
       </c>
-      <c r="D30" s="376"/>
-      <c r="E30" s="373">
+      <c r="D30" s="351"/>
+      <c r="E30" s="352">
         <v>52711000</v>
       </c>
-      <c r="F30" s="374" t="s">
+      <c r="F30" s="353" t="s">
         <v>91</v>
       </c>
       <c r="G30" s="71"/>
       <c r="H30" s="72"/>
       <c r="I30" s="72"/>
       <c r="J30" s="72"/>
-      <c r="K30" s="377"/>
-      <c r="L30" s="378"/>
+      <c r="K30" s="354"/>
+      <c r="L30" s="355"/>
     </row>
     <row r="31" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="69" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="70" t="s">
         <v>92</v>
       </c>
-      <c r="C31" s="375">
+      <c r="C31" s="350">
         <f>'Page 5 - Daily Travel Detail'!J50+'Page 1 - Daily Travel Detail'!J46+'Page 2 - Daily Travel Detail'!J50+'Page 3 - Daily Travel Detail'!J50+'Page 4 - Daily Travel Detail'!J50</f>
         <v>0</v>
       </c>
-      <c r="D31" s="376"/>
-      <c r="E31" s="373">
+      <c r="D31" s="351"/>
+      <c r="E31" s="352">
         <v>52714000</v>
       </c>
-      <c r="F31" s="374"/>
+      <c r="F31" s="353"/>
       <c r="G31" s="71"/>
       <c r="H31" s="72"/>
       <c r="I31" s="72"/>
       <c r="J31" s="72"/>
-      <c r="K31" s="377"/>
-      <c r="L31" s="378"/>
+      <c r="K31" s="354"/>
+      <c r="L31" s="355"/>
     </row>
     <row r="32" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="69" t="s">
         <v>88</v>
       </c>
       <c r="B32" s="70" t="s">
         <v>93</v>
       </c>
-      <c r="C32" s="375">
+      <c r="C32" s="350">
         <f>'Page 1 - Daily Travel Detail'!M9+'Page 1 - Daily Travel Detail'!M16+'Page 1 - Daily Travel Detail'!M23+'Page 1 - Daily Travel Detail'!M30+'Page 1 - Daily Travel Detail'!M37+'Page 2 - Daily Travel Detail'!M13+'Page 2 - Daily Travel Detail'!M20+'Page 2 - Daily Travel Detail'!M27+'Page 2 - Daily Travel Detail'!M34+'Page 2 - Daily Travel Detail'!M41+'Page 3 - Daily Travel Detail'!M13+'Page 3 - Daily Travel Detail'!M20+'Page 3 - Daily Travel Detail'!M27+'Page 3 - Daily Travel Detail'!M34+'Page 3 - Daily Travel Detail'!M41+'Page 4 - Daily Travel Detail'!M13+'Page 4 - Daily Travel Detail'!M20+'Page 4 - Daily Travel Detail'!M27+'Page 4 - Daily Travel Detail'!M34+'Page 4 - Daily Travel Detail'!M41+'Page 5 - Daily Travel Detail'!M13+'Page 5 - Daily Travel Detail'!M20+'Page 5 - Daily Travel Detail'!M27+'Page 5 - Daily Travel Detail'!M34+'Page 5 - Daily Travel Detail'!M41</f>
         <v>0</v>
       </c>
-      <c r="D32" s="376"/>
-      <c r="E32" s="373" t="s">
+      <c r="D32" s="351"/>
+      <c r="E32" s="352" t="s">
         <v>94</v>
       </c>
-      <c r="F32" s="374"/>
+      <c r="F32" s="353"/>
       <c r="G32" s="71"/>
       <c r="H32" s="72"/>
       <c r="I32" s="72"/>
       <c r="J32" s="72"/>
-      <c r="K32" s="377"/>
-      <c r="L32" s="378"/>
+      <c r="K32" s="354"/>
+      <c r="L32" s="355"/>
     </row>
     <row r="33" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="69" t="s">
         <v>88</v>
       </c>
       <c r="B33" s="70" t="s">
         <v>95</v>
       </c>
-      <c r="C33" s="375">
+      <c r="C33" s="350">
         <f>'Page 1 - Daily Travel Detail'!M10+'Page 1 - Daily Travel Detail'!M17+'Page 1 - Daily Travel Detail'!M24+'Page 1 - Daily Travel Detail'!M31+'Page 1 - Daily Travel Detail'!M38+'Page 2 - Daily Travel Detail'!M14+'Page 2 - Daily Travel Detail'!M21+'Page 2 - Daily Travel Detail'!M28+'Page 2 - Daily Travel Detail'!M35+'Page 2 - Daily Travel Detail'!M42+'Page 3 - Daily Travel Detail'!M15+'Page 3 - Daily Travel Detail'!M22+'Page 3 - Daily Travel Detail'!M29+'Page 3 - Daily Travel Detail'!M36+'Page 3 - Daily Travel Detail'!M43+'Page 4 - Daily Travel Detail'!M15+'Page 4 - Daily Travel Detail'!M22+'Page 4 - Daily Travel Detail'!M29+'Page 4 - Daily Travel Detail'!M36+'Page 4 - Daily Travel Detail'!M43+'Page 5 - Daily Travel Detail'!M15+'Page 5 - Daily Travel Detail'!M22+'Page 5 - Daily Travel Detail'!M29+'Page 5 - Daily Travel Detail'!M36+'Page 5 - Daily Travel Detail'!M43</f>
         <v>0</v>
       </c>
-      <c r="D33" s="376"/>
-      <c r="E33" s="373" t="s">
+      <c r="D33" s="351"/>
+      <c r="E33" s="352" t="s">
         <v>94</v>
       </c>
-      <c r="F33" s="374"/>
+      <c r="F33" s="353"/>
       <c r="G33" s="71"/>
       <c r="H33" s="72"/>
       <c r="I33" s="72"/>
       <c r="J33" s="72"/>
-      <c r="K33" s="377"/>
-      <c r="L33" s="378"/>
+      <c r="K33" s="354"/>
+      <c r="L33" s="355"/>
     </row>
     <row r="34" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="69" t="s">
         <v>88</v>
       </c>
       <c r="B34" s="70" t="s">
         <v>96</v>
       </c>
-      <c r="C34" s="375">
+      <c r="C34" s="350">
         <f>'Page 1 - Daily Travel Detail'!M11+'Page 1 - Daily Travel Detail'!M18+'Page 1 - Daily Travel Detail'!M25+'Page 1 - Daily Travel Detail'!M32+'Page 1 - Daily Travel Detail'!M39+'Page 2 - Daily Travel Detail'!M15+'Page 2 - Daily Travel Detail'!M22+'Page 2 - Daily Travel Detail'!M29+'Page 2 - Daily Travel Detail'!M36+'Page 2 - Daily Travel Detail'!M43+'Page 3 - Daily Travel Detail'!M15+'Page 3 - Daily Travel Detail'!M22+'Page 3 - Daily Travel Detail'!M29+'Page 3 - Daily Travel Detail'!M36+'Page 3 - Daily Travel Detail'!M43+'Page 4 - Daily Travel Detail'!M15+'Page 4 - Daily Travel Detail'!M22+'Page 4 - Daily Travel Detail'!M29+'Page 4 - Daily Travel Detail'!M36+'Page 4 - Daily Travel Detail'!M43+'Page 5 - Daily Travel Detail'!M15+'Page 5 - Daily Travel Detail'!M22+'Page 5 - Daily Travel Detail'!M29+'Page 5 - Daily Travel Detail'!M36+'Page 5 - Daily Travel Detail'!M43</f>
         <v>0</v>
       </c>
-      <c r="D34" s="376"/>
-      <c r="E34" s="373" t="s">
+      <c r="D34" s="351"/>
+      <c r="E34" s="352" t="s">
         <v>94</v>
       </c>
-      <c r="F34" s="374"/>
+      <c r="F34" s="353"/>
       <c r="G34" s="71"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
-      <c r="K34" s="377"/>
-      <c r="L34" s="378"/>
+      <c r="K34" s="354"/>
+      <c r="L34" s="355"/>
     </row>
     <row r="35" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="69" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="70" t="s">
         <v>97</v>
       </c>
-      <c r="C35" s="375">
+      <c r="C35" s="350">
         <f>'Page 1 - Daily Travel Detail'!M45+'Page 2 - Daily Travel Detail'!M49+'Page 3 - Daily Travel Detail'!M49+'Page 4 - Daily Travel Detail'!M49+'Page 5 - Daily Travel Detail'!M49</f>
         <v>0</v>
       </c>
-      <c r="D35" s="376"/>
-      <c r="E35" s="373" t="s">
+      <c r="D35" s="351"/>
+      <c r="E35" s="352" t="s">
         <v>98</v>
       </c>
-      <c r="F35" s="374"/>
+      <c r="F35" s="353"/>
       <c r="G35" s="71"/>
       <c r="H35" s="72"/>
       <c r="I35" s="72"/>
       <c r="J35" s="72"/>
-      <c r="K35" s="377"/>
-      <c r="L35" s="378"/>
+      <c r="K35" s="354"/>
+      <c r="L35" s="355"/>
     </row>
     <row r="36" spans="1:12" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="73" t="s">
         <v>88</v>
       </c>
       <c r="B36" s="70" t="s">
         <v>99</v>
       </c>
-      <c r="C36" s="375">
+      <c r="C36" s="350">
         <f>'Page 1 - Daily Travel Detail'!P44+'Page 2 - Daily Travel Detail'!P48+'Page 3 - Daily Travel Detail'!P48+'Page 4 - Daily Travel Detail'!P48+'Page 5 - Daily Travel Detail'!P48</f>
         <v>0</v>
       </c>
-      <c r="D36" s="376"/>
-      <c r="E36" s="373" t="s">
+      <c r="D36" s="351"/>
+      <c r="E36" s="352" t="s">
         <v>100</v>
       </c>
-      <c r="F36" s="374"/>
+      <c r="F36" s="353"/>
       <c r="G36" s="71"/>
       <c r="H36" s="72"/>
       <c r="I36" s="72"/>
       <c r="J36" s="72"/>
-      <c r="K36" s="377"/>
-      <c r="L36" s="378"/>
+      <c r="K36" s="354"/>
+      <c r="L36" s="355"/>
     </row>
     <row r="37" spans="1:12" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A37" s="69" t="s">
         <v>101</v>
       </c>
       <c r="B37" s="65" t="s">
         <v>89</v>
       </c>
-      <c r="C37" s="375">
+      <c r="C37" s="350">
         <f>'Page 1 - Daily Travel Detail'!K9+'Page 1 - Daily Travel Detail'!K16+'Page 1 - Daily Travel Detail'!K23+'Page 1 - Daily Travel Detail'!K30+'Page 1 - Daily Travel Detail'!K37+'Page 2 - Daily Travel Detail'!K41+'Page 2 - Daily Travel Detail'!K34+'Page 2 - Daily Travel Detail'!K27+'Page 2 - Daily Travel Detail'!K20+'Page 2 - Daily Travel Detail'!K13+'Page 3 - Daily Travel Detail'!K34+'Page 3 - Daily Travel Detail'!K41+'Page 3 - Daily Travel Detail'!K27+'Page 3 - Daily Travel Detail'!K20+'Page 3 - Daily Travel Detail'!K13+'Page 4 - Daily Travel Detail'!K13+'Page 4 - Daily Travel Detail'!K20+'Page 4 - Daily Travel Detail'!K27+'Page 4 - Daily Travel Detail'!K34+'Page 4 - Daily Travel Detail'!K20+'Page 4 - Daily Travel Detail'!K41+'Page 5 - Daily Travel Detail'!K13+'Page 5 - Daily Travel Detail'!K20+'Page 5 - Daily Travel Detail'!K27+'Page 5 - Daily Travel Detail'!K34+'Page 5 - Daily Travel Detail'!K41</f>
         <v>0</v>
       </c>
-      <c r="D37" s="376"/>
-      <c r="E37" s="373">
+      <c r="D37" s="351"/>
+      <c r="E37" s="352">
         <v>52171500</v>
       </c>
-      <c r="F37" s="374"/>
+      <c r="F37" s="353"/>
       <c r="G37" s="71"/>
       <c r="H37" s="72"/>
       <c r="I37" s="72"/>
       <c r="J37" s="72"/>
-      <c r="K37" s="377"/>
-      <c r="L37" s="378"/>
+      <c r="K37" s="354"/>
+      <c r="L37" s="355"/>
     </row>
     <row r="38" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="69" t="s">
         <v>101</v>
       </c>
       <c r="B38" s="70" t="s">
         <v>90</v>
       </c>
-      <c r="C38" s="375">
+      <c r="C38" s="350">
         <f>'Page 5 - Daily Travel Detail'!K49+'Page 1 - Daily Travel Detail'!K45+'Page 2 - Daily Travel Detail'!K49+'Page 3 - Daily Travel Detail'!K49+'Page 4 - Daily Travel Detail'!K49</f>
         <v>0</v>
       </c>
-      <c r="D38" s="376"/>
-      <c r="E38" s="373" t="s">
+      <c r="D38" s="351"/>
+      <c r="E38" s="352" t="s">
         <v>102</v>
       </c>
-      <c r="F38" s="374"/>
+      <c r="F38" s="353"/>
       <c r="G38" s="71"/>
       <c r="H38" s="72"/>
       <c r="I38" s="72"/>
       <c r="J38" s="72"/>
-      <c r="K38" s="377"/>
-      <c r="L38" s="378"/>
+      <c r="K38" s="354"/>
+      <c r="L38" s="355"/>
     </row>
     <row r="39" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="69" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="70" t="s">
         <v>93</v>
       </c>
-      <c r="C39" s="375">
+      <c r="C39" s="350">
         <f>'Page 1 - Daily Travel Detail'!N9+'Page 1 - Daily Travel Detail'!N16+'Page 1 - Daily Travel Detail'!N23+'Page 1 - Daily Travel Detail'!N30+'Page 1 - Daily Travel Detail'!N37+'Page 2 - Daily Travel Detail'!N13+'Page 2 - Daily Travel Detail'!N20+'Page 2 - Daily Travel Detail'!N27+'Page 2 - Daily Travel Detail'!N34+'Page 2 - Daily Travel Detail'!N41+'Page 3 - Daily Travel Detail'!N13+'Page 3 - Daily Travel Detail'!N20+'Page 3 - Daily Travel Detail'!N27+'Page 3 - Daily Travel Detail'!N34+'Page 3 - Daily Travel Detail'!N41+'Page 4 - Daily Travel Detail'!N13+'Page 4 - Daily Travel Detail'!N20+'Page 4 - Daily Travel Detail'!N27+'Page 4 - Daily Travel Detail'!N34+'Page 4 - Daily Travel Detail'!N41+'Page 5 - Daily Travel Detail'!N13+'Page 5 - Daily Travel Detail'!N20+'Page 5 - Daily Travel Detail'!N27+'Page 5 - Daily Travel Detail'!N34+'Page 5 - Daily Travel Detail'!N41</f>
         <v>0</v>
       </c>
-      <c r="D39" s="376"/>
-      <c r="E39" s="373">
+      <c r="D39" s="351"/>
+      <c r="E39" s="352">
         <v>52725000</v>
       </c>
-      <c r="F39" s="374"/>
+      <c r="F39" s="353"/>
       <c r="G39" s="71"/>
       <c r="H39" s="72"/>
       <c r="I39" s="72"/>
       <c r="J39" s="72"/>
-      <c r="K39" s="377"/>
-      <c r="L39" s="378"/>
+      <c r="K39" s="354"/>
+      <c r="L39" s="355"/>
     </row>
     <row r="40" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="69" t="s">
         <v>101</v>
       </c>
       <c r="B40" s="70" t="s">
         <v>95</v>
       </c>
-      <c r="C40" s="375">
+      <c r="C40" s="350">
         <f>'Page 1 - Daily Travel Detail'!N10+'Page 1 - Daily Travel Detail'!N17+'Page 1 - Daily Travel Detail'!N24+'Page 1 - Daily Travel Detail'!N31+'Page 1 - Daily Travel Detail'!N38+'Page 2 - Daily Travel Detail'!N14+'Page 2 - Daily Travel Detail'!N21+'Page 2 - Daily Travel Detail'!N28+'Page 2 - Daily Travel Detail'!N35+'Page 2 - Daily Travel Detail'!N42+'Page 3 - Daily Travel Detail'!N14+'Page 3 - Daily Travel Detail'!N21+'Page 3 - Daily Travel Detail'!N28+'Page 3 - Daily Travel Detail'!N35+'Page 3 - Daily Travel Detail'!N42+'Page 4 - Daily Travel Detail'!N14+'Page 4 - Daily Travel Detail'!N21+'Page 4 - Daily Travel Detail'!N28+'Page 4 - Daily Travel Detail'!N35+'Page 4 - Daily Travel Detail'!N42+'Page 5 - Daily Travel Detail'!N14+'Page 5 - Daily Travel Detail'!N21+'Page 5 - Daily Travel Detail'!N28+'Page 5 - Daily Travel Detail'!N35+'Page 5 - Daily Travel Detail'!N42</f>
         <v>0</v>
       </c>
-      <c r="D40" s="376"/>
-      <c r="E40" s="373">
+      <c r="D40" s="351"/>
+      <c r="E40" s="352">
         <v>52725000</v>
       </c>
-      <c r="F40" s="374"/>
+      <c r="F40" s="353"/>
       <c r="G40" s="74"/>
       <c r="H40" s="75"/>
       <c r="I40" s="75"/>
       <c r="J40" s="75"/>
-      <c r="K40" s="377"/>
-      <c r="L40" s="378"/>
+      <c r="K40" s="354"/>
+      <c r="L40" s="355"/>
     </row>
     <row r="41" spans="1:12" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A41" s="73" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="70" t="s">
         <v>96</v>
       </c>
-      <c r="C41" s="375">
+      <c r="C41" s="350">
         <f>'Page 1 - Daily Travel Detail'!N11+'Page 1 - Daily Travel Detail'!N18+'Page 1 - Daily Travel Detail'!N25+'Page 1 - Daily Travel Detail'!N32+'Page 1 - Daily Travel Detail'!N39+'Page 2 - Daily Travel Detail'!N15+'Page 2 - Daily Travel Detail'!N22+'Page 2 - Daily Travel Detail'!N29+'Page 2 - Daily Travel Detail'!N36+'Page 2 - Daily Travel Detail'!N43+'Page 3 - Daily Travel Detail'!N15+'Page 3 - Daily Travel Detail'!N22+'Page 3 - Daily Travel Detail'!N29+'Page 3 - Daily Travel Detail'!N36+'Page 3 - Daily Travel Detail'!N43+'Page 4 - Daily Travel Detail'!N15+'Page 4 - Daily Travel Detail'!N22+'Page 4 - Daily Travel Detail'!N29+'Page 4 - Daily Travel Detail'!N36+'Page 4 - Daily Travel Detail'!N43+'Page 5 - Daily Travel Detail'!N15+'Page 5 - Daily Travel Detail'!N22+'Page 5 - Daily Travel Detail'!N29+'Page 5 - Daily Travel Detail'!N36+'Page 5 - Daily Travel Detail'!N43</f>
         <v>0</v>
       </c>
-      <c r="D41" s="376"/>
-      <c r="E41" s="373">
+      <c r="D41" s="351"/>
+      <c r="E41" s="352">
         <v>52725000</v>
       </c>
-      <c r="F41" s="374"/>
+      <c r="F41" s="353"/>
       <c r="G41" s="74"/>
       <c r="H41" s="75"/>
       <c r="I41" s="75"/>
       <c r="J41" s="75"/>
-      <c r="K41" s="377"/>
-      <c r="L41" s="378"/>
+      <c r="K41" s="354"/>
+      <c r="L41" s="355"/>
     </row>
     <row r="42" spans="1:12" ht="21.75" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A42" s="76" t="s">
         <v>101</v>
       </c>
       <c r="B42" s="77" t="s">
         <v>97</v>
       </c>
-      <c r="C42" s="379">
+      <c r="C42" s="342">
         <f>'Page 1 - Daily Travel Detail'!N45+'Page 2 - Daily Travel Detail'!N49+'Page 3 - Daily Travel Detail'!N49+'Page 4 - Daily Travel Detail'!N49+'Page 5 - Daily Travel Detail'!N49</f>
         <v>0</v>
       </c>
-      <c r="D42" s="380"/>
-      <c r="E42" s="381">
+      <c r="D42" s="343"/>
+      <c r="E42" s="344">
         <v>52722000</v>
       </c>
-      <c r="F42" s="382"/>
+      <c r="F42" s="345"/>
       <c r="G42" s="78"/>
       <c r="H42" s="79"/>
       <c r="I42" s="79"/>
       <c r="J42" s="79"/>
-      <c r="K42" s="383"/>
-      <c r="L42" s="384"/>
+      <c r="K42" s="346"/>
+      <c r="L42" s="347"/>
     </row>
     <row r="43" spans="1:12" s="6" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="C43" s="385">
+      <c r="C43" s="348">
         <f>SUM(C29:D42)</f>
         <v>0</v>
       </c>
-      <c r="D43" s="386"/>
+      <c r="D43" s="349"/>
     </row>
     <row r="44" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="45" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="46" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="47" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="48" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="49" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="50" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="51" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="52" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="53" spans="1:12" s="6" customFormat="1" x14ac:dyDescent="0.2"/>
     <row r="54" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="6"/>
       <c r="C54" s="6"/>
       <c r="D54" s="6"/>
       <c r="E54" s="6"/>
       <c r="F54" s="6"/>
       <c r="G54" s="6"/>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
       <c r="J54" s="6"/>
       <c r="K54" s="6"/>
     </row>
     <row r="55" spans="1:12" s="6" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="6" t="s">
         <v>103</v>
       </c>
       <c r="L55" s="80" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <protectedRanges>
     <protectedRange sqref="C29:D30 C32:D32 C34:D42" name="Range1_1"/>
     <protectedRange sqref="C31:D31" name="Range1_3"/>
     <protectedRange sqref="C33:D33" name="Range1_4"/>
   </protectedRanges>
   <mergeCells count="81">
-    <mergeCell ref="C42:D42"/>
-[...50 lines deleted...]
-    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="H12:L12"/>
+    <mergeCell ref="D1:L1"/>
+    <mergeCell ref="D2:K2"/>
+    <mergeCell ref="D3:H3"/>
+    <mergeCell ref="F5:L10"/>
+    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="J13:L13"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="G14:L14"/>
     <mergeCell ref="A21:D21"/>
     <mergeCell ref="F21:L21"/>
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="E15:H15"/>
     <mergeCell ref="J15:L15"/>
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="E16:L16"/>
     <mergeCell ref="A17:D17"/>
     <mergeCell ref="F17:H17"/>
     <mergeCell ref="J17:L17"/>
     <mergeCell ref="A18:D18"/>
     <mergeCell ref="E18:L18"/>
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="F19:H19"/>
     <mergeCell ref="I19:L19"/>
-    <mergeCell ref="A13:B13"/>
-[...12 lines deleted...]
-    <mergeCell ref="B8:E8"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="F22:H22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A25:F25"/>
+    <mergeCell ref="A26:L26"/>
+    <mergeCell ref="D27:H27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="E34:F34"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="E36:F36"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="E39:F39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="K42:L42"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="K41:L41"/>
   </mergeCells>
   <dataValidations disablePrompts="1" count="3">
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D27:J27" xr:uid="{B9E27DA3-AAF8-4DF6-881D-CFFA054285B2}">
       <formula1>6</formula1>
       <formula2>6</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I29:L42 H30:H42" xr:uid="{C965901E-D3C7-446C-8D37-C8DEFD7DAA07}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J13:L13" xr:uid="{1C5E0E38-C740-4B90-84DB-B781CA9E1DCE}">
       <formula1>Divisions</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26C82ABE-FE10-470B-B03E-E9062A16F5CE}">
   <dimension ref="A1:Q58"/>
   <sheetViews>
-    <sheetView topLeftCell="A30" workbookViewId="0">
-      <selection activeCell="N39" sqref="N39"/>
+    <sheetView topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="F34" sqref="F34:F35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" style="7" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="7" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" style="7" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="7"/>
     <col min="7" max="7" width="12.28515625" style="7" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="7" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" style="7" customWidth="1"/>
     <col min="11" max="11" width="16.7109375" style="7" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="7" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="7" customWidth="1"/>
     <col min="15" max="15" width="15" style="9" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="7" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="144"/>
       <c r="B1" s="144"/>
       <c r="C1" s="145"/>
-      <c r="D1" s="437" t="s">
+      <c r="D1" s="510" t="s">
         <v>125</v>
       </c>
-      <c r="E1" s="438"/>
-[...7 lines deleted...]
-      <c r="M1" s="438"/>
+      <c r="E1" s="511"/>
+      <c r="F1" s="511"/>
+      <c r="G1" s="511"/>
+      <c r="H1" s="511"/>
+      <c r="I1" s="511"/>
+      <c r="J1" s="511"/>
+      <c r="K1" s="511"/>
+      <c r="L1" s="511"/>
+      <c r="M1" s="511"/>
       <c r="N1" s="146"/>
       <c r="O1" s="146"/>
       <c r="P1" s="147"/>
     </row>
     <row r="2" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="144"/>
       <c r="B2" s="144"/>
       <c r="C2" s="145"/>
       <c r="D2" s="145"/>
       <c r="E2" s="145"/>
-      <c r="F2" s="439" t="s">
+      <c r="F2" s="512" t="s">
         <v>126</v>
       </c>
-      <c r="G2" s="312"/>
-[...4 lines deleted...]
-      <c r="L2" s="312"/>
+      <c r="G2" s="431"/>
+      <c r="H2" s="431"/>
+      <c r="I2" s="431"/>
+      <c r="J2" s="431"/>
+      <c r="K2" s="431"/>
+      <c r="L2" s="431"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="145"/>
       <c r="P2" s="145"/>
     </row>
     <row r="3" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="149"/>
       <c r="B3" s="150"/>
       <c r="C3" s="145"/>
       <c r="D3" s="145"/>
       <c r="E3" s="145"/>
-      <c r="F3" s="440" t="s">
+      <c r="F3" s="513" t="s">
         <v>127</v>
       </c>
-      <c r="G3" s="312"/>
-[...4 lines deleted...]
-      <c r="L3" s="312"/>
+      <c r="G3" s="431"/>
+      <c r="H3" s="431"/>
+      <c r="I3" s="431"/>
+      <c r="J3" s="431"/>
+      <c r="K3" s="431"/>
+      <c r="L3" s="431"/>
       <c r="M3" s="151"/>
       <c r="N3" s="151"/>
       <c r="O3" s="145"/>
       <c r="P3" s="145"/>
     </row>
     <row r="4" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="441" t="s">
+      <c r="A4" s="514" t="s">
         <v>128</v>
       </c>
-      <c r="B4" s="442"/>
-      <c r="C4" s="443">
+      <c r="B4" s="515"/>
+      <c r="C4" s="516">
         <f>+'[1]Daily Travel Summary'!A15</f>
         <v>0</v>
       </c>
-      <c r="D4" s="444"/>
-[...3 lines deleted...]
-      <c r="H4" s="444"/>
+      <c r="D4" s="517"/>
+      <c r="E4" s="517"/>
+      <c r="F4" s="517"/>
+      <c r="G4" s="517"/>
+      <c r="H4" s="517"/>
       <c r="I4" s="153"/>
       <c r="J4" s="154"/>
-      <c r="M4" s="443"/>
-      <c r="N4" s="445"/>
+      <c r="M4" s="516"/>
+      <c r="N4" s="518"/>
     </row>
     <row r="5" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="152" t="s">
         <v>118</v>
       </c>
       <c r="B5" s="156"/>
-      <c r="C5" s="461"/>
-[...4 lines deleted...]
-      <c r="H5" s="462"/>
+      <c r="C5" s="497"/>
+      <c r="D5" s="498"/>
+      <c r="E5" s="498"/>
+      <c r="F5" s="498"/>
+      <c r="G5" s="498"/>
+      <c r="H5" s="498"/>
       <c r="I5" s="157"/>
       <c r="J5" s="157"/>
       <c r="K5" s="158"/>
       <c r="L5" s="158"/>
       <c r="M5" s="156"/>
       <c r="N5" s="159" t="s">
         <v>48</v>
       </c>
       <c r="O5" s="159"/>
       <c r="P5" s="160"/>
     </row>
     <row r="6" spans="1:16" s="155" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="161"/>
       <c r="B6" s="162"/>
       <c r="C6" s="162"/>
       <c r="D6" s="162"/>
       <c r="E6" s="162"/>
       <c r="F6" s="158"/>
       <c r="G6" s="158"/>
       <c r="H6" s="158"/>
       <c r="I6" s="163"/>
       <c r="J6" s="158"/>
       <c r="K6" s="158"/>
       <c r="L6" s="156"/>
       <c r="M6" s="156"/>
       <c r="N6" s="164"/>
       <c r="O6" s="164"/>
       <c r="P6" s="144"/>
     </row>
     <row r="7" spans="1:16" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A7" s="165"/>
-      <c r="B7" s="463" t="s">
+      <c r="B7" s="499" t="s">
         <v>129</v>
       </c>
-      <c r="C7" s="464"/>
-[...5 lines deleted...]
-      <c r="I7" s="432" t="s">
+      <c r="C7" s="500"/>
+      <c r="D7" s="500"/>
+      <c r="E7" s="500"/>
+      <c r="F7" s="500"/>
+      <c r="G7" s="500"/>
+      <c r="H7" s="501"/>
+      <c r="I7" s="505" t="s">
         <v>130</v>
       </c>
-      <c r="J7" s="469"/>
-[...1 lines deleted...]
-      <c r="L7" s="432" t="s">
+      <c r="J7" s="506"/>
+      <c r="K7" s="507"/>
+      <c r="L7" s="505" t="s">
         <v>131</v>
       </c>
-      <c r="M7" s="433"/>
-[...1 lines deleted...]
-      <c r="O7" s="432" t="s">
+      <c r="M7" s="508"/>
+      <c r="N7" s="509"/>
+      <c r="O7" s="505" t="s">
         <v>132</v>
       </c>
-      <c r="P7" s="434"/>
+      <c r="P7" s="509"/>
     </row>
     <row r="8" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="166"/>
-      <c r="B8" s="466"/>
-[...5 lines deleted...]
-      <c r="H8" s="468"/>
+      <c r="B8" s="502"/>
+      <c r="C8" s="503"/>
+      <c r="D8" s="503"/>
+      <c r="E8" s="503"/>
+      <c r="F8" s="503"/>
+      <c r="G8" s="503"/>
+      <c r="H8" s="504"/>
       <c r="I8" s="167"/>
       <c r="J8" s="168" t="s">
         <v>133</v>
       </c>
       <c r="K8" s="168" t="s">
         <v>134</v>
       </c>
       <c r="L8" s="167"/>
       <c r="M8" s="168" t="s">
         <v>133</v>
       </c>
       <c r="N8" s="168" t="s">
         <v>134</v>
       </c>
       <c r="O8" s="168" t="s">
         <v>135</v>
       </c>
       <c r="P8" s="169" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="42" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B9" s="171" t="s">
         <v>138</v>
       </c>
-      <c r="C9" s="435"/>
-      <c r="D9" s="436"/>
+      <c r="C9" s="468"/>
+      <c r="D9" s="469"/>
       <c r="E9" s="172" t="s">
         <v>139</v>
       </c>
       <c r="F9" s="173"/>
       <c r="G9" s="174"/>
       <c r="H9" s="174"/>
       <c r="I9" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J9" s="176"/>
       <c r="K9" s="176"/>
       <c r="L9" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M9" s="178"/>
       <c r="N9" s="179"/>
       <c r="O9" s="180"/>
       <c r="P9" s="176"/>
     </row>
     <row r="10" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B10" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C10" s="446"/>
-[...1 lines deleted...]
-      <c r="E10" s="448" t="s">
+      <c r="C10" s="490"/>
+      <c r="D10" s="473"/>
+      <c r="E10" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F10" s="449"/>
-[...1 lines deleted...]
-      <c r="H10" s="450"/>
+      <c r="F10" s="475"/>
+      <c r="G10" s="490"/>
+      <c r="H10" s="476"/>
       <c r="I10" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J10" s="183"/>
       <c r="K10" s="183"/>
       <c r="L10" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M10" s="179"/>
       <c r="N10" s="179"/>
       <c r="O10" s="185"/>
       <c r="P10" s="183"/>
     </row>
     <row r="11" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B11" s="451"/>
-      <c r="C11" s="335"/>
+      <c r="B11" s="455"/>
+      <c r="C11" s="381"/>
       <c r="D11" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E11" s="452"/>
-[...1 lines deleted...]
-      <c r="G11" s="453"/>
+      <c r="E11" s="456"/>
+      <c r="F11" s="457"/>
+      <c r="G11" s="457"/>
       <c r="H11" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I11" s="454"/>
-[...1 lines deleted...]
-      <c r="K11" s="456"/>
+      <c r="I11" s="491"/>
+      <c r="J11" s="492"/>
+      <c r="K11" s="493"/>
       <c r="L11" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M11" s="179"/>
       <c r="N11" s="183"/>
       <c r="O11" s="185"/>
       <c r="P11" s="176"/>
     </row>
     <row r="12" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B12" s="451"/>
-      <c r="C12" s="460"/>
+      <c r="B12" s="455"/>
+      <c r="C12" s="477"/>
       <c r="D12" s="191" t="s">
         <v>148</v>
       </c>
-      <c r="E12" s="452"/>
-[...1 lines deleted...]
-      <c r="G12" s="453"/>
+      <c r="E12" s="456"/>
+      <c r="F12" s="457"/>
+      <c r="G12" s="457"/>
       <c r="H12" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I12" s="457"/>
-[...1 lines deleted...]
-      <c r="K12" s="459"/>
+      <c r="I12" s="494"/>
+      <c r="J12" s="495"/>
+      <c r="K12" s="496"/>
       <c r="L12" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M12" s="194">
         <f>SUM(M9:M11)</f>
         <v>0</v>
       </c>
       <c r="N12" s="195">
         <f>SUM(N9:N11)</f>
         <v>0</v>
       </c>
       <c r="O12" s="185"/>
       <c r="P12" s="196"/>
     </row>
     <row r="13" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="486" t="s">
+      <c r="A13" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B13" s="487"/>
-[...2 lines deleted...]
-      <c r="E13" s="491" t="s">
+      <c r="B13" s="459"/>
+      <c r="C13" s="392"/>
+      <c r="D13" s="461"/>
+      <c r="E13" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F13" s="492">
-[...2 lines deleted...]
-      <c r="G13" s="491" t="s">
+      <c r="F13" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G13" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H13" s="494"/>
-      <c r="I13" s="482" t="s">
+      <c r="H13" s="466"/>
+      <c r="I13" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J13" s="479">
+      <c r="J13" s="450">
         <f>ROUND(IF(D13*F13=" ",0,D13*F13),3)</f>
         <v>0</v>
       </c>
-      <c r="K13" s="481"/>
-      <c r="L13" s="482" t="s">
+      <c r="K13" s="452"/>
+      <c r="L13" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M13" s="471"/>
-[...2 lines deleted...]
-      <c r="P13" s="471"/>
+      <c r="M13" s="453"/>
+      <c r="N13" s="453"/>
+      <c r="O13" s="488"/>
+      <c r="P13" s="453"/>
     </row>
     <row r="14" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="488"/>
-[...14 lines deleted...]
-      <c r="P14" s="472"/>
+      <c r="A14" s="460"/>
+      <c r="B14" s="382"/>
+      <c r="C14" s="382"/>
+      <c r="D14" s="462"/>
+      <c r="E14" s="462"/>
+      <c r="F14" s="465"/>
+      <c r="G14" s="462"/>
+      <c r="H14" s="467"/>
+      <c r="I14" s="449"/>
+      <c r="J14" s="451"/>
+      <c r="K14" s="451"/>
+      <c r="L14" s="449"/>
+      <c r="M14" s="454"/>
+      <c r="N14" s="454"/>
+      <c r="O14" s="489"/>
+      <c r="P14" s="454"/>
     </row>
     <row r="15" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B15" s="473"/>
-[...5 lines deleted...]
-      <c r="H15" s="475"/>
+      <c r="B15" s="435"/>
+      <c r="C15" s="436"/>
+      <c r="D15" s="436"/>
+      <c r="E15" s="436"/>
+      <c r="F15" s="436"/>
+      <c r="G15" s="436"/>
+      <c r="H15" s="437"/>
       <c r="I15" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J15" s="200">
         <f>SUM(J9:J14)</f>
         <v>0</v>
       </c>
       <c r="K15" s="200">
         <f>SUM(K9:K13)</f>
         <v>0</v>
       </c>
       <c r="L15" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M15" s="201">
         <f>SUM(M12:M13)</f>
         <v>0</v>
       </c>
       <c r="N15" s="201">
         <f>SUM(N12:N13)</f>
         <v>0</v>
       </c>
       <c r="O15" s="202" t="s">
         <v>159</v>
       </c>
       <c r="P15" s="201">
         <f>SUM(P9:P13)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A16" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B16" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C16" s="435"/>
-      <c r="D16" s="436"/>
+      <c r="C16" s="468"/>
+      <c r="D16" s="469"/>
       <c r="E16" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F16" s="476"/>
-[...1 lines deleted...]
-      <c r="H16" s="477"/>
+      <c r="F16" s="470"/>
+      <c r="G16" s="470"/>
+      <c r="H16" s="471"/>
       <c r="I16" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J16" s="176"/>
       <c r="K16" s="176"/>
       <c r="L16" s="184" t="s">
         <v>141</v>
       </c>
       <c r="M16" s="178"/>
       <c r="N16" s="179"/>
       <c r="O16" s="203"/>
       <c r="P16" s="176"/>
     </row>
     <row r="17" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B17" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C17" s="478"/>
-[...1 lines deleted...]
-      <c r="E17" s="448" t="s">
+      <c r="C17" s="472"/>
+      <c r="D17" s="473"/>
+      <c r="E17" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F17" s="449"/>
-[...1 lines deleted...]
-      <c r="H17" s="450"/>
+      <c r="F17" s="475"/>
+      <c r="G17" s="472"/>
+      <c r="H17" s="476"/>
       <c r="I17" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J17" s="176"/>
       <c r="K17" s="176"/>
       <c r="L17" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M17" s="179"/>
       <c r="N17" s="179"/>
       <c r="O17" s="203"/>
       <c r="P17" s="176"/>
     </row>
     <row r="18" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B18" s="451"/>
-      <c r="C18" s="335"/>
+      <c r="B18" s="455"/>
+      <c r="C18" s="381"/>
       <c r="D18" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E18" s="452"/>
-[...1 lines deleted...]
-      <c r="G18" s="453"/>
+      <c r="E18" s="456"/>
+      <c r="F18" s="457"/>
+      <c r="G18" s="457"/>
       <c r="H18" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I18" s="496"/>
-[...1 lines deleted...]
-      <c r="K18" s="498"/>
+      <c r="I18" s="483"/>
+      <c r="J18" s="484"/>
+      <c r="K18" s="485"/>
       <c r="L18" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M18" s="179"/>
       <c r="N18" s="183"/>
       <c r="O18" s="203"/>
       <c r="P18" s="176"/>
     </row>
     <row r="19" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B19" s="451"/>
-      <c r="C19" s="460"/>
+      <c r="B19" s="455"/>
+      <c r="C19" s="477"/>
       <c r="D19" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E19" s="452"/>
-[...1 lines deleted...]
-      <c r="G19" s="453"/>
+      <c r="E19" s="456"/>
+      <c r="F19" s="457"/>
+      <c r="G19" s="457"/>
       <c r="H19" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I19" s="496"/>
-[...1 lines deleted...]
-      <c r="K19" s="499"/>
+      <c r="I19" s="483"/>
+      <c r="J19" s="484"/>
+      <c r="K19" s="486"/>
       <c r="L19" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M19" s="194">
         <f>SUM(M16:M18)</f>
         <v>0</v>
       </c>
       <c r="N19" s="195">
         <f>SUM(N16:N18)</f>
         <v>0</v>
       </c>
       <c r="O19" s="203"/>
       <c r="P19" s="196"/>
     </row>
     <row r="20" spans="1:16" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="486" t="s">
+      <c r="A20" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B20" s="500"/>
-[...2 lines deleted...]
-      <c r="E20" s="491" t="s">
+      <c r="B20" s="487"/>
+      <c r="C20" s="487"/>
+      <c r="D20" s="461"/>
+      <c r="E20" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F20" s="492">
-[...2 lines deleted...]
-      <c r="G20" s="491" t="s">
+      <c r="F20" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G20" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H20" s="494"/>
-      <c r="I20" s="482" t="s">
+      <c r="H20" s="466"/>
+      <c r="I20" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J20" s="479">
+      <c r="J20" s="450">
         <f>ROUND(IF(D20*F20=" ",0,D20*F20),3)</f>
         <v>0</v>
       </c>
-      <c r="K20" s="481"/>
-      <c r="L20" s="482" t="s">
+      <c r="K20" s="452"/>
+      <c r="L20" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M20" s="471"/>
-      <c r="N20" s="471"/>
+      <c r="M20" s="453"/>
+      <c r="N20" s="453"/>
       <c r="O20" s="203"/>
       <c r="P20" s="196"/>
     </row>
     <row r="21" spans="1:16" ht="17.649999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="488"/>
-[...12 lines deleted...]
-      <c r="N21" s="472"/>
+      <c r="A21" s="460"/>
+      <c r="B21" s="382"/>
+      <c r="C21" s="382"/>
+      <c r="D21" s="462"/>
+      <c r="E21" s="462"/>
+      <c r="F21" s="465"/>
+      <c r="G21" s="462"/>
+      <c r="H21" s="467"/>
+      <c r="I21" s="482"/>
+      <c r="J21" s="451"/>
+      <c r="K21" s="451"/>
+      <c r="L21" s="449"/>
+      <c r="M21" s="454"/>
+      <c r="N21" s="454"/>
       <c r="O21" s="203"/>
       <c r="P21" s="197"/>
     </row>
     <row r="22" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B22" s="473"/>
-[...5 lines deleted...]
-      <c r="H22" s="475"/>
+      <c r="B22" s="435"/>
+      <c r="C22" s="436"/>
+      <c r="D22" s="436"/>
+      <c r="E22" s="436"/>
+      <c r="F22" s="436"/>
+      <c r="G22" s="436"/>
+      <c r="H22" s="437"/>
       <c r="I22" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J22" s="200">
         <f>SUM(J16:J21)</f>
         <v>0</v>
       </c>
       <c r="K22" s="206">
         <f>SUM(K16:K20)</f>
         <v>0</v>
       </c>
       <c r="L22" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M22" s="201">
         <f>SUM(M19:M20)</f>
         <v>0</v>
       </c>
       <c r="N22" s="201">
         <f>SUM(N19:N20)</f>
         <v>0</v>
       </c>
       <c r="O22" s="207" t="s">
         <v>159</v>
       </c>
       <c r="P22" s="208">
         <f>SUM(P16:P20)</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A23" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B23" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C23" s="501"/>
-      <c r="D23" s="502"/>
+      <c r="C23" s="478"/>
+      <c r="D23" s="479"/>
       <c r="E23" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F23" s="503"/>
-[...1 lines deleted...]
-      <c r="H23" s="504"/>
+      <c r="F23" s="480"/>
+      <c r="G23" s="480"/>
+      <c r="H23" s="481"/>
       <c r="I23" s="205" t="s">
         <v>140</v>
       </c>
       <c r="J23" s="176"/>
       <c r="K23" s="176"/>
       <c r="L23" s="184" t="s">
         <v>141</v>
       </c>
       <c r="M23" s="178"/>
       <c r="N23" s="179"/>
       <c r="O23" s="209"/>
       <c r="P23" s="176"/>
     </row>
     <row r="24" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B24" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C24" s="478"/>
-[...1 lines deleted...]
-      <c r="E24" s="448" t="s">
+      <c r="C24" s="472"/>
+      <c r="D24" s="473"/>
+      <c r="E24" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F24" s="449"/>
-[...1 lines deleted...]
-      <c r="H24" s="450"/>
+      <c r="F24" s="475"/>
+      <c r="G24" s="472"/>
+      <c r="H24" s="476"/>
       <c r="I24" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J24" s="176"/>
       <c r="K24" s="176"/>
       <c r="L24" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M24" s="179"/>
       <c r="N24" s="179"/>
       <c r="O24" s="210"/>
       <c r="P24" s="176"/>
     </row>
     <row r="25" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B25" s="451"/>
-      <c r="C25" s="335"/>
+      <c r="B25" s="455"/>
+      <c r="C25" s="381"/>
       <c r="D25" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E25" s="452"/>
-[...1 lines deleted...]
-      <c r="G25" s="453"/>
+      <c r="E25" s="456"/>
+      <c r="F25" s="457"/>
+      <c r="G25" s="457"/>
       <c r="H25" s="188" t="s">
         <v>149</v>
       </c>
       <c r="I25" s="189"/>
       <c r="J25" s="211"/>
       <c r="K25" s="204"/>
       <c r="L25" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M25" s="179"/>
       <c r="N25" s="183"/>
       <c r="O25" s="210"/>
       <c r="P25" s="176"/>
     </row>
     <row r="26" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B26" s="451"/>
-      <c r="C26" s="460"/>
+      <c r="B26" s="455"/>
+      <c r="C26" s="477"/>
       <c r="D26" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E26" s="452"/>
-[...1 lines deleted...]
-      <c r="G26" s="453"/>
+      <c r="E26" s="456"/>
+      <c r="F26" s="457"/>
+      <c r="G26" s="457"/>
       <c r="H26" s="192" t="s">
         <v>149</v>
       </c>
       <c r="I26" s="212"/>
       <c r="J26" s="213"/>
       <c r="K26" s="214"/>
       <c r="L26" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M26" s="194">
         <f>SUM(M23:M25)</f>
         <v>0</v>
       </c>
       <c r="N26" s="195">
         <f>SUM(N23:N25)</f>
         <v>0</v>
       </c>
       <c r="O26" s="210"/>
       <c r="P26" s="196"/>
     </row>
     <row r="27" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="486" t="s">
+      <c r="A27" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B27" s="345"/>
-[...2 lines deleted...]
-      <c r="E27" s="491" t="s">
+      <c r="B27" s="392"/>
+      <c r="C27" s="392"/>
+      <c r="D27" s="461"/>
+      <c r="E27" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F27" s="492">
-[...2 lines deleted...]
-      <c r="G27" s="491" t="s">
+      <c r="F27" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G27" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H27" s="494"/>
-      <c r="I27" s="482" t="s">
+      <c r="H27" s="466"/>
+      <c r="I27" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J27" s="479">
+      <c r="J27" s="450">
         <f>ROUND(IF(D27*F27=" ",0,D27*F27),3)</f>
         <v>0</v>
       </c>
-      <c r="K27" s="481"/>
-      <c r="L27" s="482" t="s">
+      <c r="K27" s="452"/>
+      <c r="L27" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M27" s="471"/>
-      <c r="N27" s="471"/>
+      <c r="M27" s="453"/>
+      <c r="N27" s="453"/>
       <c r="O27" s="215"/>
       <c r="P27" s="216"/>
     </row>
     <row r="28" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="488"/>
-[...12 lines deleted...]
-      <c r="N28" s="472"/>
+      <c r="A28" s="460"/>
+      <c r="B28" s="382"/>
+      <c r="C28" s="382"/>
+      <c r="D28" s="462"/>
+      <c r="E28" s="462"/>
+      <c r="F28" s="465"/>
+      <c r="G28" s="462"/>
+      <c r="H28" s="467"/>
+      <c r="I28" s="449"/>
+      <c r="J28" s="451"/>
+      <c r="K28" s="451"/>
+      <c r="L28" s="449"/>
+      <c r="M28" s="454"/>
+      <c r="N28" s="454"/>
       <c r="O28" s="210"/>
       <c r="P28" s="217"/>
     </row>
     <row r="29" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B29" s="473"/>
-[...5 lines deleted...]
-      <c r="H29" s="475"/>
+      <c r="B29" s="435"/>
+      <c r="C29" s="436"/>
+      <c r="D29" s="436"/>
+      <c r="E29" s="436"/>
+      <c r="F29" s="436"/>
+      <c r="G29" s="436"/>
+      <c r="H29" s="437"/>
       <c r="I29" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J29" s="200">
         <f>SUM(J23:J28)</f>
         <v>0</v>
       </c>
       <c r="K29" s="206">
         <f>SUM(K23:K27)</f>
         <v>0</v>
       </c>
       <c r="L29" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M29" s="201">
         <f>SUM(M26:M27)</f>
         <v>0</v>
       </c>
       <c r="N29" s="201">
         <f>SUM(N26:N27)</f>
         <v>0</v>
       </c>
       <c r="O29" s="207" t="s">
         <v>159</v>
       </c>
       <c r="P29" s="208">
         <f>SUM(P23:P27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A30" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B30" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C30" s="435"/>
-      <c r="D30" s="436"/>
+      <c r="C30" s="468"/>
+      <c r="D30" s="469"/>
       <c r="E30" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F30" s="476"/>
-[...1 lines deleted...]
-      <c r="H30" s="477"/>
+      <c r="F30" s="470"/>
+      <c r="G30" s="470"/>
+      <c r="H30" s="471"/>
       <c r="I30" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J30" s="218"/>
       <c r="K30" s="218"/>
       <c r="L30" s="184" t="s">
         <v>141</v>
       </c>
       <c r="M30" s="178"/>
       <c r="N30" s="179"/>
       <c r="O30" s="209"/>
       <c r="P30" s="218"/>
     </row>
     <row r="31" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B31" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C31" s="478"/>
-[...1 lines deleted...]
-      <c r="E31" s="448" t="s">
+      <c r="C31" s="472"/>
+      <c r="D31" s="473"/>
+      <c r="E31" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F31" s="449"/>
-[...1 lines deleted...]
-      <c r="H31" s="450"/>
+      <c r="F31" s="475"/>
+      <c r="G31" s="472"/>
+      <c r="H31" s="476"/>
       <c r="I31" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J31" s="218"/>
       <c r="K31" s="218"/>
       <c r="L31" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M31" s="179"/>
       <c r="N31" s="179"/>
       <c r="O31" s="210"/>
       <c r="P31" s="218"/>
     </row>
     <row r="32" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B32" s="451"/>
-      <c r="C32" s="335"/>
+      <c r="B32" s="455"/>
+      <c r="C32" s="381"/>
       <c r="D32" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E32" s="452"/>
-[...1 lines deleted...]
-      <c r="G32" s="453"/>
+      <c r="E32" s="456"/>
+      <c r="F32" s="457"/>
+      <c r="G32" s="457"/>
       <c r="H32" s="188" t="s">
         <v>149</v>
       </c>
       <c r="I32" s="189"/>
       <c r="J32" s="211"/>
       <c r="K32" s="204"/>
       <c r="L32" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M32" s="179"/>
       <c r="N32" s="183"/>
       <c r="O32" s="210"/>
       <c r="P32" s="218"/>
     </row>
     <row r="33" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B33" s="451"/>
-      <c r="C33" s="460"/>
+      <c r="B33" s="455"/>
+      <c r="C33" s="477"/>
       <c r="D33" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E33" s="452"/>
-[...1 lines deleted...]
-      <c r="G33" s="453"/>
+      <c r="E33" s="456"/>
+      <c r="F33" s="457"/>
+      <c r="G33" s="457"/>
       <c r="H33" s="192" t="s">
         <v>149</v>
       </c>
       <c r="I33" s="212"/>
       <c r="J33" s="213"/>
       <c r="K33" s="214"/>
       <c r="L33" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M33" s="194">
         <f>SUM(M30:M32)</f>
         <v>0</v>
       </c>
       <c r="N33" s="195">
         <f>SUM(N30:N32)</f>
         <v>0</v>
       </c>
       <c r="O33" s="210"/>
       <c r="P33" s="216"/>
     </row>
     <row r="34" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="486" t="s">
+      <c r="A34" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B34" s="487"/>
-[...2 lines deleted...]
-      <c r="E34" s="491" t="s">
+      <c r="B34" s="459"/>
+      <c r="C34" s="392"/>
+      <c r="D34" s="461"/>
+      <c r="E34" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F34" s="492">
-[...2 lines deleted...]
-      <c r="G34" s="491" t="s">
+      <c r="F34" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G34" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H34" s="494"/>
-      <c r="I34" s="482" t="s">
+      <c r="H34" s="466"/>
+      <c r="I34" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J34" s="479">
+      <c r="J34" s="450">
         <f>ROUND(IF(D34*F34=" ",0,D34*F34),3)</f>
         <v>0</v>
       </c>
-      <c r="K34" s="481"/>
-      <c r="L34" s="482" t="s">
+      <c r="K34" s="452"/>
+      <c r="L34" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M34" s="471"/>
-      <c r="N34" s="471"/>
+      <c r="M34" s="453"/>
+      <c r="N34" s="453"/>
       <c r="O34" s="215"/>
       <c r="P34" s="216"/>
     </row>
     <row r="35" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="488"/>
-[...12 lines deleted...]
-      <c r="N35" s="472"/>
+      <c r="A35" s="460"/>
+      <c r="B35" s="382"/>
+      <c r="C35" s="382"/>
+      <c r="D35" s="462"/>
+      <c r="E35" s="462"/>
+      <c r="F35" s="465"/>
+      <c r="G35" s="462"/>
+      <c r="H35" s="467"/>
+      <c r="I35" s="449"/>
+      <c r="J35" s="451"/>
+      <c r="K35" s="451"/>
+      <c r="L35" s="449"/>
+      <c r="M35" s="454"/>
+      <c r="N35" s="454"/>
       <c r="O35" s="210"/>
       <c r="P35" s="217"/>
     </row>
     <row r="36" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B36" s="473">
+      <c r="B36" s="435">
         <f>'[1]Page 1 - Daily Travel Detail'!P15+'[1]Page 1 - Daily Travel Detail'!P29+'[1]Page 1 - Daily Travel Detail'!P36+'[1]Page 1 - Daily Travel Detail'!P43</f>
         <v>0</v>
       </c>
-      <c r="C36" s="474"/>
-[...4 lines deleted...]
-      <c r="H36" s="475"/>
+      <c r="C36" s="436"/>
+      <c r="D36" s="436"/>
+      <c r="E36" s="436"/>
+      <c r="F36" s="436"/>
+      <c r="G36" s="436"/>
+      <c r="H36" s="437"/>
       <c r="I36" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J36" s="200">
         <f>SUM(J30:J35)</f>
         <v>0</v>
       </c>
       <c r="K36" s="206">
         <f>SUM(K30:K34)</f>
         <v>0</v>
       </c>
       <c r="L36" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M36" s="201">
         <f>SUM(M33:M34)</f>
         <v>0</v>
       </c>
       <c r="N36" s="201">
         <f>SUM(N33:N34)</f>
         <v>0</v>
       </c>
       <c r="O36" s="219" t="s">
         <v>159</v>
       </c>
       <c r="P36" s="208">
         <f>SUM(P30:P34)</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A37" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B37" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C37" s="435"/>
-      <c r="D37" s="436"/>
+      <c r="C37" s="468"/>
+      <c r="D37" s="469"/>
       <c r="E37" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F37" s="476"/>
-[...1 lines deleted...]
-      <c r="H37" s="477"/>
+      <c r="F37" s="470"/>
+      <c r="G37" s="470"/>
+      <c r="H37" s="471"/>
       <c r="I37" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J37" s="218"/>
       <c r="K37" s="218"/>
       <c r="L37" s="184" t="s">
         <v>141</v>
       </c>
       <c r="M37" s="178"/>
       <c r="N37" s="179"/>
       <c r="O37" s="209"/>
       <c r="P37" s="218"/>
     </row>
     <row r="38" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B38" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C38" s="478"/>
-[...1 lines deleted...]
-      <c r="E38" s="448" t="s">
+      <c r="C38" s="472"/>
+      <c r="D38" s="473"/>
+      <c r="E38" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F38" s="449"/>
-[...1 lines deleted...]
-      <c r="H38" s="450"/>
+      <c r="F38" s="475"/>
+      <c r="G38" s="472"/>
+      <c r="H38" s="476"/>
       <c r="I38" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J38" s="218"/>
       <c r="K38" s="218"/>
       <c r="L38" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M38" s="179"/>
       <c r="N38" s="179"/>
       <c r="O38" s="210"/>
       <c r="P38" s="218"/>
     </row>
     <row r="39" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B39" s="451"/>
-      <c r="C39" s="335"/>
+      <c r="B39" s="455"/>
+      <c r="C39" s="381"/>
       <c r="D39" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E39" s="452"/>
-[...1 lines deleted...]
-      <c r="G39" s="453"/>
+      <c r="E39" s="456"/>
+      <c r="F39" s="457"/>
+      <c r="G39" s="457"/>
       <c r="H39" s="188" t="s">
         <v>149</v>
       </c>
       <c r="I39" s="189"/>
       <c r="J39" s="211"/>
       <c r="K39" s="204"/>
       <c r="L39" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M39" s="179"/>
       <c r="N39" s="183"/>
       <c r="O39" s="210"/>
       <c r="P39" s="218"/>
     </row>
     <row r="40" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="182" t="s">
         <v>151</v>
       </c>
       <c r="B40" s="187"/>
       <c r="C40" s="190"/>
       <c r="D40" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E40" s="452"/>
-[...1 lines deleted...]
-      <c r="G40" s="453"/>
+      <c r="E40" s="456"/>
+      <c r="F40" s="457"/>
+      <c r="G40" s="457"/>
       <c r="H40" s="192" t="s">
         <v>149</v>
       </c>
       <c r="I40" s="212"/>
       <c r="J40" s="213"/>
       <c r="K40" s="214"/>
       <c r="L40" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M40" s="194">
         <f>SUM(M37:M39)</f>
         <v>0</v>
       </c>
       <c r="N40" s="195">
         <f>SUM(N37:N39)</f>
         <v>0</v>
       </c>
       <c r="O40" s="210"/>
       <c r="P40" s="216"/>
     </row>
     <row r="41" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="486" t="s">
+      <c r="A41" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B41" s="487"/>
-[...2 lines deleted...]
-      <c r="E41" s="491" t="s">
+      <c r="B41" s="459"/>
+      <c r="C41" s="392"/>
+      <c r="D41" s="461"/>
+      <c r="E41" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F41" s="492">
-[...2 lines deleted...]
-      <c r="G41" s="491" t="s">
+      <c r="F41" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G41" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H41" s="494"/>
-      <c r="I41" s="482" t="s">
+      <c r="H41" s="466"/>
+      <c r="I41" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J41" s="479">
+      <c r="J41" s="450">
         <f>ROUND(IF(D41*F41=" ",0,D41*F41),3)</f>
         <v>0</v>
       </c>
-      <c r="K41" s="481"/>
-      <c r="L41" s="482" t="s">
+      <c r="K41" s="452"/>
+      <c r="L41" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M41" s="471"/>
-      <c r="N41" s="471"/>
+      <c r="M41" s="453"/>
+      <c r="N41" s="453"/>
       <c r="O41" s="215"/>
       <c r="P41" s="216"/>
     </row>
     <row r="42" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="488"/>
-[...12 lines deleted...]
-      <c r="N42" s="472"/>
+      <c r="A42" s="460"/>
+      <c r="B42" s="382"/>
+      <c r="C42" s="382"/>
+      <c r="D42" s="462"/>
+      <c r="E42" s="462"/>
+      <c r="F42" s="465"/>
+      <c r="G42" s="462"/>
+      <c r="H42" s="467"/>
+      <c r="I42" s="449"/>
+      <c r="J42" s="451"/>
+      <c r="K42" s="451"/>
+      <c r="L42" s="449"/>
+      <c r="M42" s="454"/>
+      <c r="N42" s="454"/>
       <c r="O42" s="210"/>
       <c r="P42" s="217"/>
     </row>
     <row r="43" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A43" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B43" s="473"/>
-[...5 lines deleted...]
-      <c r="H43" s="475"/>
+      <c r="B43" s="435"/>
+      <c r="C43" s="436"/>
+      <c r="D43" s="436"/>
+      <c r="E43" s="436"/>
+      <c r="F43" s="436"/>
+      <c r="G43" s="436"/>
+      <c r="H43" s="437"/>
       <c r="I43" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J43" s="200">
         <f>SUM(J37:J42)</f>
         <v>0</v>
       </c>
       <c r="K43" s="206">
         <f>SUM(K37:K41)</f>
         <v>0</v>
       </c>
       <c r="L43" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M43" s="201">
         <f>SUM(M40:M41)</f>
         <v>0</v>
       </c>
       <c r="N43" s="201">
         <f>SUM(N40:N41)</f>
         <v>0</v>
       </c>
       <c r="O43" s="220" t="s">
         <v>159</v>
       </c>
@@ -10977,461 +10977,461 @@
       <c r="L44" s="225" t="s">
         <v>160</v>
       </c>
       <c r="M44" s="226">
         <f>SUM(M12,M19,M26,M33,M40)</f>
         <v>0</v>
       </c>
       <c r="N44" s="226">
         <f>SUM(N12,N19,N26,N33,N40)</f>
         <v>0</v>
       </c>
       <c r="O44" s="227" t="s">
         <v>161</v>
       </c>
       <c r="P44" s="228">
         <f>SUM(P15,P22,P29,P36,P43)</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B45" s="229"/>
       <c r="C45" s="229"/>
       <c r="D45" s="229"/>
       <c r="E45" s="229"/>
       <c r="F45" s="230"/>
-      <c r="G45" s="515" t="s">
+      <c r="G45" s="438" t="s">
         <v>162</v>
       </c>
-      <c r="H45" s="516"/>
+      <c r="H45" s="439"/>
       <c r="I45" s="232" t="s">
         <v>145</v>
       </c>
       <c r="J45" s="233">
         <f>SUM(J10+J17+J24+J31+J38)</f>
         <v>0</v>
       </c>
       <c r="K45" s="233">
         <f>SUM(K10+K17+K24+K31+K38)</f>
         <v>0</v>
       </c>
       <c r="L45" s="234" t="s">
         <v>163</v>
       </c>
       <c r="M45" s="235">
         <f>SUM(M13,M20,M27,M34,M41)</f>
         <v>0</v>
       </c>
       <c r="N45" s="235">
         <f>SUM(N13,N20,N27,N34,N41)</f>
         <v>0</v>
       </c>
       <c r="O45" s="236"/>
       <c r="P45" s="237"/>
     </row>
     <row r="46" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="G46" s="516"/>
-      <c r="H46" s="516"/>
+      <c r="G46" s="439"/>
+      <c r="H46" s="439"/>
       <c r="I46" s="238" t="s">
         <v>156</v>
       </c>
       <c r="J46" s="239">
         <f>SUM(J13,J14,J20,J21,J27,J28,J34,J35,J41,J42)</f>
         <v>0</v>
       </c>
       <c r="K46" s="240"/>
       <c r="L46" s="241"/>
       <c r="M46" s="241"/>
       <c r="N46" s="242"/>
       <c r="O46" s="243"/>
       <c r="P46" s="244"/>
     </row>
     <row r="47" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="245" t="s">
         <v>164</v>
       </c>
       <c r="B47"/>
       <c r="C47" s="246"/>
       <c r="D47" s="246"/>
       <c r="E47" s="246"/>
       <c r="I47" s="7"/>
       <c r="K47" s="247"/>
       <c r="L47" s="248"/>
       <c r="M47" s="248"/>
       <c r="N47" s="248"/>
       <c r="O47" s="249"/>
     </row>
     <row r="48" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="250">
         <v>-1</v>
       </c>
-      <c r="B48" s="510" t="s">
+      <c r="B48" s="440" t="s">
         <v>165</v>
       </c>
-      <c r="C48" s="509"/>
+      <c r="C48" s="441"/>
       <c r="D48" s="37"/>
       <c r="E48" s="250">
         <v>-2</v>
       </c>
-      <c r="F48" s="517" t="s">
+      <c r="F48" s="442" t="s">
         <v>166</v>
       </c>
-      <c r="G48" s="518"/>
-      <c r="H48" s="518"/>
+      <c r="G48" s="443"/>
+      <c r="H48" s="443"/>
       <c r="I48" s="251">
         <v>-3</v>
       </c>
-      <c r="J48" s="506" t="s">
+      <c r="J48" s="444" t="s">
         <v>167</v>
       </c>
-      <c r="K48" s="507"/>
-      <c r="L48" s="507"/>
+      <c r="K48" s="445"/>
+      <c r="L48" s="445"/>
     </row>
     <row r="49" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="508" t="s">
+      <c r="B49" s="446" t="s">
         <v>168</v>
       </c>
-      <c r="C49" s="509"/>
+      <c r="C49" s="441"/>
       <c r="D49"/>
       <c r="E49" s="37"/>
-      <c r="F49" s="510" t="s">
+      <c r="F49" s="440" t="s">
         <v>169</v>
       </c>
-      <c r="G49" s="509"/>
+      <c r="G49" s="441"/>
       <c r="H49" s="253"/>
       <c r="I49" s="231"/>
-      <c r="J49" s="507"/>
-[...1 lines deleted...]
-      <c r="L49" s="507"/>
+      <c r="J49" s="445"/>
+      <c r="K49" s="445"/>
+      <c r="L49" s="445"/>
       <c r="O49" s="7"/>
     </row>
     <row r="50" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B50" s="252" t="s">
         <v>170</v>
       </c>
       <c r="C50" s="37"/>
       <c r="D50" s="37"/>
       <c r="E50" s="37"/>
-      <c r="F50" s="511" t="s">
+      <c r="F50" s="447" t="s">
         <v>171</v>
       </c>
-      <c r="G50" s="509"/>
+      <c r="G50" s="441"/>
       <c r="H50" s="253"/>
       <c r="I50" s="253"/>
-      <c r="J50" s="507"/>
-[...1 lines deleted...]
-      <c r="L50" s="507"/>
+      <c r="J50" s="445"/>
+      <c r="K50" s="445"/>
+      <c r="L50" s="445"/>
       <c r="O50" s="7"/>
     </row>
     <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="254"/>
-      <c r="B51" s="508" t="s">
+      <c r="B51" s="446" t="s">
         <v>172</v>
       </c>
-      <c r="C51" s="509"/>
+      <c r="C51" s="441"/>
       <c r="D51"/>
       <c r="E51" s="37"/>
-      <c r="F51" s="510" t="s">
+      <c r="F51" s="440" t="s">
         <v>173</v>
       </c>
-      <c r="G51" s="509"/>
+      <c r="G51" s="441"/>
       <c r="H51" s="253"/>
       <c r="I51" s="253"/>
-      <c r="J51" s="507"/>
-[...1 lines deleted...]
-      <c r="L51" s="507"/>
+      <c r="J51" s="445"/>
+      <c r="K51" s="445"/>
+      <c r="L51" s="445"/>
       <c r="M51" s="6"/>
       <c r="N51" s="6"/>
       <c r="O51" s="12"/>
       <c r="P51" s="255"/>
     </row>
     <row r="52" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B52" s="21"/>
       <c r="C52" s="21"/>
       <c r="D52" s="21"/>
       <c r="E52" s="21"/>
-      <c r="F52" s="511" t="s">
+      <c r="F52" s="447" t="s">
         <v>174</v>
       </c>
-      <c r="G52" s="509"/>
+      <c r="G52" s="441"/>
       <c r="H52" s="253"/>
       <c r="I52" s="256"/>
-      <c r="J52" s="507"/>
-[...1 lines deleted...]
-      <c r="L52" s="507"/>
+      <c r="J52" s="445"/>
+      <c r="K52" s="445"/>
+      <c r="L52" s="445"/>
       <c r="M52" s="6"/>
       <c r="N52" s="6"/>
       <c r="O52" s="12"/>
     </row>
     <row r="53" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="254"/>
       <c r="B53" s="6"/>
       <c r="C53" s="6"/>
       <c r="D53" s="6"/>
       <c r="E53" s="6"/>
       <c r="F53" s="6"/>
       <c r="G53" s="6"/>
       <c r="H53" s="6"/>
       <c r="I53" s="12"/>
       <c r="J53" s="6"/>
       <c r="K53" s="6"/>
       <c r="L53" s="6"/>
       <c r="M53" s="6"/>
       <c r="N53" s="6"/>
       <c r="O53" s="12"/>
       <c r="P53" s="255"/>
     </row>
     <row r="54" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="257" t="s">
         <v>175</v>
       </c>
       <c r="B54" s="258" t="s">
         <v>176</v>
       </c>
       <c r="C54" s="37"/>
       <c r="D54" s="37"/>
       <c r="E54" s="37"/>
       <c r="F54" s="37"/>
       <c r="G54" s="37"/>
       <c r="H54" s="37"/>
       <c r="I54" s="37"/>
       <c r="J54" s="37"/>
       <c r="K54" s="37"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54" s="7"/>
       <c r="P54" s="255"/>
     </row>
     <row r="55" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="6"/>
-      <c r="B55" s="512" t="s">
+      <c r="B55" s="432" t="s">
         <v>177</v>
       </c>
-      <c r="C55" s="512"/>
-[...2 lines deleted...]
-      <c r="F55" s="512"/>
+      <c r="C55" s="432"/>
+      <c r="D55" s="432"/>
+      <c r="E55" s="432"/>
+      <c r="F55" s="432"/>
       <c r="I55" s="7"/>
       <c r="L55" s="6"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
       <c r="O55" s="12"/>
       <c r="P55" s="6"/>
     </row>
     <row r="56" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="6"/>
       <c r="B56" s="6"/>
-      <c r="C56" s="513" t="s">
+      <c r="C56" s="433" t="s">
         <v>133</v>
       </c>
-      <c r="D56" s="513"/>
-      <c r="E56" s="513"/>
+      <c r="D56" s="433"/>
+      <c r="E56" s="433"/>
       <c r="F56" s="253"/>
-      <c r="G56" s="514">
+      <c r="G56" s="434">
         <v>143.1</v>
       </c>
-      <c r="H56" s="312"/>
+      <c r="H56" s="431"/>
       <c r="I56" s="7"/>
       <c r="L56" s="6"/>
       <c r="N56" s="260"/>
       <c r="O56" s="12"/>
       <c r="P56" s="6"/>
     </row>
     <row r="57" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B57" s="6"/>
-      <c r="C57" s="513" t="s">
+      <c r="C57" s="433" t="s">
         <v>178</v>
       </c>
-      <c r="D57" s="513"/>
-[...2 lines deleted...]
-      <c r="G57" s="514">
+      <c r="D57" s="433"/>
+      <c r="E57" s="433"/>
+      <c r="F57" s="433"/>
+      <c r="G57" s="434">
         <v>163.4</v>
       </c>
-      <c r="H57" s="312"/>
+      <c r="H57" s="431"/>
       <c r="I57" s="7"/>
       <c r="N57" s="260"/>
       <c r="O57" s="6"/>
     </row>
     <row r="58" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="6"/>
       <c r="C58" s="6"/>
       <c r="D58" s="6"/>
       <c r="E58" s="6"/>
       <c r="F58" s="6"/>
       <c r="G58" s="6"/>
       <c r="H58" s="6"/>
       <c r="I58" s="12"/>
       <c r="J58" s="6"/>
       <c r="K58" s="6"/>
       <c r="L58" s="6"/>
       <c r="M58" s="6"/>
       <c r="N58" s="6"/>
       <c r="O58" s="12"/>
       <c r="P58" s="261" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="133">
-    <mergeCell ref="B55:F55"/>
-[...92 lines deleted...]
-    <mergeCell ref="G20:H21"/>
+    <mergeCell ref="L7:N7"/>
+    <mergeCell ref="O7:P7"/>
+    <mergeCell ref="C9:D9"/>
+    <mergeCell ref="D1:M1"/>
+    <mergeCell ref="F2:L2"/>
+    <mergeCell ref="F3:L3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:H4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="C10:D10"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="E11:G11"/>
+    <mergeCell ref="I11:K12"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="E12:G12"/>
+    <mergeCell ref="C5:H5"/>
+    <mergeCell ref="B7:H8"/>
+    <mergeCell ref="I7:K7"/>
     <mergeCell ref="P13:P14"/>
     <mergeCell ref="B15:H15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="F16:H16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="J13:J14"/>
     <mergeCell ref="K13:K14"/>
     <mergeCell ref="L13:L14"/>
     <mergeCell ref="M13:M14"/>
     <mergeCell ref="N13:N14"/>
     <mergeCell ref="O13:O14"/>
     <mergeCell ref="A13:C14"/>
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="F13:F14"/>
     <mergeCell ref="G13:H14"/>
     <mergeCell ref="I13:I14"/>
-    <mergeCell ref="C10:D10"/>
-[...18 lines deleted...]
-    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="L20:L21"/>
+    <mergeCell ref="M20:M21"/>
+    <mergeCell ref="N20:N21"/>
+    <mergeCell ref="B18:C18"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="I18:K19"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="E19:G19"/>
+    <mergeCell ref="A20:C21"/>
+    <mergeCell ref="D20:D21"/>
+    <mergeCell ref="E20:E21"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:H21"/>
+    <mergeCell ref="B22:H22"/>
+    <mergeCell ref="C23:D23"/>
+    <mergeCell ref="F23:H23"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="J20:J21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="A27:C28"/>
+    <mergeCell ref="D27:D28"/>
+    <mergeCell ref="E27:E28"/>
+    <mergeCell ref="F27:F28"/>
+    <mergeCell ref="G27:H28"/>
+    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="F30:H30"/>
+    <mergeCell ref="C31:D31"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="G31:H31"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L34:L35"/>
+    <mergeCell ref="M34:M35"/>
+    <mergeCell ref="N34:N35"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="E33:G33"/>
+    <mergeCell ref="A34:C35"/>
+    <mergeCell ref="D34:D35"/>
+    <mergeCell ref="E34:E35"/>
+    <mergeCell ref="F34:F35"/>
+    <mergeCell ref="G34:H35"/>
+    <mergeCell ref="B36:H36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:H37"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="G38:H38"/>
+    <mergeCell ref="I34:I35"/>
+    <mergeCell ref="J34:J35"/>
+    <mergeCell ref="K34:K35"/>
+    <mergeCell ref="M41:M42"/>
+    <mergeCell ref="N41:N42"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="E39:G39"/>
+    <mergeCell ref="E40:G40"/>
+    <mergeCell ref="A41:C42"/>
+    <mergeCell ref="D41:D42"/>
+    <mergeCell ref="E41:E42"/>
+    <mergeCell ref="F41:F42"/>
+    <mergeCell ref="G41:H42"/>
+    <mergeCell ref="J48:L52"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="B51:C51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="I41:I42"/>
+    <mergeCell ref="J41:J42"/>
+    <mergeCell ref="K41:K42"/>
+    <mergeCell ref="L41:L42"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="B55:F55"/>
+    <mergeCell ref="C56:E56"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="C57:F57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="B43:H43"/>
+    <mergeCell ref="G45:H46"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="F48:H48"/>
   </mergeCells>
   <conditionalFormatting sqref="J13 L13 I22 I32 I46 I52 I55 I64">
     <cfRule type="expression" priority="17" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J20">
     <cfRule type="expression" priority="9" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J27">
     <cfRule type="expression" priority="8" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J34">
     <cfRule type="expression" priority="7" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J41">
     <cfRule type="expression" priority="6" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
@@ -11497,1454 +11497,1454 @@
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M11 M18" xr:uid="{752CF8F4-D16E-4489-B7F6-1F09B057FF23}">
       <formula1>"24.40"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N32 N11 N25" xr:uid="{D8B2DF78-F023-4D30-87D6-FB56A17168AA}">
       <formula1>"27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M9:N9 M16:N16 M23:N23 N30" xr:uid="{142B190D-8322-4990-818A-D2B3798E7955}">
       <formula1>"10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N39 N18" xr:uid="{18877760-7CB5-49BF-A565-74F4013A4BEF}">
       <formula1>" 27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M39 M25 M32" xr:uid="{E6CF5B18-87A5-4AF8-9662-CA3EB7FEAC06}">
       <formula1>" 24.40"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M10:N10 M17:N17 M24:N24 M31:N31 M38:N38" xr:uid="{E44E1BAC-D426-48F5-8CAD-77B596476852}">
       <formula1>"14.00"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M30 M37:N37" xr:uid="{24AA7B3F-4C36-4CDE-A874-B700A1E4E5FB}">
       <formula1>" 10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F41:F42 F13:F14 F20:F21 F27:F28 F34:F35" xr:uid="{5F5A708B-F1C6-4122-B55B-DEDEEA789D9D}">
-      <formula1>"0.33, .67, .70, .725"</formula1>
+      <formula1>".760, .33"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Time must be entered in the following format:   h:mm" sqref="B32:B33 E32:G33 B25:B26 B18:B19 B11:B12 E18:G19 E11:G12 E25:G26 B39:B40 E39:G40" xr:uid="{6A2E5AAD-20B5-425C-BA14-9F804FADA469}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2844BE39-5F7D-4AE1-BCDD-A6476ACA0D2B}">
   <dimension ref="A1:Q62"/>
   <sheetViews>
-    <sheetView topLeftCell="A34" workbookViewId="0">
-      <selection activeCell="N43" sqref="N43"/>
+    <sheetView topLeftCell="A11" workbookViewId="0">
+      <selection activeCell="F17" activeCellId="1" sqref="F45:F46 F17:F18 F24:F25 F31:F32 F38:F39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.7109375" style="7" customWidth="1"/>
     <col min="2" max="2" width="21.42578125" style="7" customWidth="1"/>
     <col min="3" max="3" width="7.140625" style="7" customWidth="1"/>
     <col min="4" max="4" width="16.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="15.140625" style="7" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" style="7" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="15.28515625" style="7" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="16.7109375" style="7" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="7" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="7" customWidth="1"/>
     <col min="15" max="15" width="15.42578125" style="9" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" style="7" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="144"/>
       <c r="B1" s="144"/>
       <c r="C1" s="262"/>
-      <c r="D1" s="437" t="s">
+      <c r="D1" s="510" t="s">
         <v>125</v>
       </c>
-      <c r="E1" s="437"/>
-[...7 lines deleted...]
-      <c r="M1" s="437"/>
+      <c r="E1" s="510"/>
+      <c r="F1" s="510"/>
+      <c r="G1" s="510"/>
+      <c r="H1" s="510"/>
+      <c r="I1" s="510"/>
+      <c r="J1" s="510"/>
+      <c r="K1" s="510"/>
+      <c r="L1" s="510"/>
+      <c r="M1" s="510"/>
       <c r="N1" s="146"/>
       <c r="O1" s="146"/>
       <c r="P1" s="147"/>
       <c r="Q1" s="9"/>
     </row>
     <row r="2" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="144"/>
       <c r="B2" s="144"/>
       <c r="C2" s="262"/>
       <c r="D2" s="262"/>
       <c r="E2" s="262"/>
-      <c r="F2" s="439" t="s">
+      <c r="F2" s="512" t="s">
         <v>126</v>
       </c>
-      <c r="G2" s="439"/>
-[...4 lines deleted...]
-      <c r="L2" s="439"/>
+      <c r="G2" s="512"/>
+      <c r="H2" s="512"/>
+      <c r="I2" s="512"/>
+      <c r="J2" s="512"/>
+      <c r="K2" s="512"/>
+      <c r="L2" s="512"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="262"/>
       <c r="P2" s="262"/>
     </row>
     <row r="3" spans="1:17" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="149"/>
       <c r="B3" s="263"/>
       <c r="C3" s="262"/>
       <c r="D3" s="262"/>
       <c r="E3" s="262"/>
-      <c r="F3" s="440" t="s">
+      <c r="F3" s="513" t="s">
         <v>127</v>
       </c>
-      <c r="G3" s="440"/>
-[...4 lines deleted...]
-      <c r="L3" s="440"/>
+      <c r="G3" s="513"/>
+      <c r="H3" s="513"/>
+      <c r="I3" s="513"/>
+      <c r="J3" s="513"/>
+      <c r="K3" s="513"/>
+      <c r="L3" s="513"/>
       <c r="M3" s="151"/>
       <c r="N3" s="151"/>
       <c r="O3" s="262"/>
       <c r="P3" s="262"/>
     </row>
     <row r="4" spans="1:17" s="155" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="441" t="s">
+      <c r="A4" s="514" t="s">
         <v>128</v>
       </c>
-      <c r="B4" s="441"/>
-      <c r="C4" s="443">
+      <c r="B4" s="514"/>
+      <c r="C4" s="516">
         <f>+'[1]Daily Travel Summary'!A15</f>
         <v>0</v>
       </c>
-      <c r="D4" s="443"/>
-[...3 lines deleted...]
-      <c r="H4" s="443"/>
+      <c r="D4" s="516"/>
+      <c r="E4" s="516"/>
+      <c r="F4" s="516"/>
+      <c r="G4" s="516"/>
+      <c r="H4" s="516"/>
       <c r="I4" s="153"/>
       <c r="J4" s="154" t="s">
         <v>179</v>
       </c>
-      <c r="M4" s="443">
+      <c r="M4" s="516">
         <f>+'[1]Daily Travel Summary'!B13</f>
         <v>0</v>
       </c>
-      <c r="N4" s="443"/>
+      <c r="N4" s="516"/>
     </row>
     <row r="5" spans="1:17" s="155" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="152" t="s">
         <v>118</v>
       </c>
       <c r="B5" s="156"/>
-      <c r="C5" s="519">
+      <c r="C5" s="534">
         <f ca="1">TODAY()</f>
-        <v>46195</v>
-[...5 lines deleted...]
-      <c r="H5" s="519"/>
+        <v>46223</v>
+      </c>
+      <c r="D5" s="534"/>
+      <c r="E5" s="534"/>
+      <c r="F5" s="534"/>
+      <c r="G5" s="534"/>
+      <c r="H5" s="534"/>
       <c r="I5" s="157"/>
       <c r="J5" s="157"/>
       <c r="K5" s="158"/>
       <c r="L5" s="158"/>
       <c r="M5" s="156"/>
       <c r="N5" s="159" t="s">
         <v>48</v>
       </c>
       <c r="O5" s="159"/>
       <c r="P5" s="160"/>
     </row>
     <row r="6" spans="1:17" s="155" customFormat="1" ht="18.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="520"/>
-[...1 lines deleted...]
-      <c r="C6" s="522" t="s">
+      <c r="A6" s="535"/>
+      <c r="B6" s="536"/>
+      <c r="C6" s="537" t="s">
         <v>129</v>
       </c>
-      <c r="D6" s="523"/>
-[...4 lines deleted...]
-      <c r="I6" s="522" t="s">
+      <c r="D6" s="538"/>
+      <c r="E6" s="538"/>
+      <c r="F6" s="538"/>
+      <c r="G6" s="538"/>
+      <c r="H6" s="539"/>
+      <c r="I6" s="537" t="s">
         <v>130</v>
       </c>
-      <c r="J6" s="523"/>
-[...1 lines deleted...]
-      <c r="L6" s="526" t="s">
+      <c r="J6" s="538"/>
+      <c r="K6" s="540"/>
+      <c r="L6" s="541" t="s">
         <v>131</v>
       </c>
-      <c r="M6" s="523"/>
-[...1 lines deleted...]
-      <c r="O6" s="527" t="s">
+      <c r="M6" s="538"/>
+      <c r="N6" s="539"/>
+      <c r="O6" s="542" t="s">
         <v>132</v>
       </c>
-      <c r="P6" s="528"/>
+      <c r="P6" s="543"/>
       <c r="Q6" s="264"/>
     </row>
     <row r="7" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="265" t="s">
         <v>118</v>
       </c>
-      <c r="B7" s="529" t="s">
+      <c r="B7" s="519" t="s">
         <v>180</v>
       </c>
-      <c r="C7" s="530"/>
-[...1 lines deleted...]
-      <c r="E7" s="532" t="s">
+      <c r="C7" s="520"/>
+      <c r="D7" s="521"/>
+      <c r="E7" s="522" t="s">
         <v>181</v>
       </c>
-      <c r="F7" s="533"/>
-[...1 lines deleted...]
-      <c r="H7" s="534"/>
+      <c r="F7" s="523"/>
+      <c r="G7" s="523"/>
+      <c r="H7" s="524"/>
       <c r="I7" s="167"/>
       <c r="J7" s="266" t="s">
         <v>133</v>
       </c>
       <c r="K7" s="266" t="s">
         <v>134</v>
       </c>
       <c r="L7" s="167"/>
       <c r="M7" s="266" t="s">
         <v>133</v>
       </c>
       <c r="N7" s="267" t="s">
         <v>134</v>
       </c>
       <c r="O7" s="268"/>
       <c r="P7" s="269"/>
       <c r="Q7" s="270" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="8" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="271"/>
       <c r="B8" s="272"/>
-      <c r="C8" s="535" t="s">
+      <c r="C8" s="525" t="s">
         <v>182</v>
       </c>
-      <c r="D8" s="536"/>
-[...3 lines deleted...]
-      <c r="H8" s="537"/>
+      <c r="D8" s="526"/>
+      <c r="E8" s="526"/>
+      <c r="F8" s="526"/>
+      <c r="G8" s="526"/>
+      <c r="H8" s="527"/>
       <c r="I8" s="168" t="s">
         <v>140</v>
       </c>
       <c r="J8" s="273">
         <f>+'[1]Page 1 - Daily Travel Detail'!J44</f>
         <v>0</v>
       </c>
       <c r="K8" s="273">
         <f>+'[1]Page 1 - Daily Travel Detail'!K44</f>
         <v>0</v>
       </c>
       <c r="L8" s="167"/>
       <c r="M8" s="167"/>
       <c r="N8" s="167"/>
       <c r="O8" s="268"/>
       <c r="P8" s="269"/>
       <c r="Q8" s="274"/>
     </row>
     <row r="9" spans="1:17" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="268"/>
       <c r="B9" s="275"/>
-      <c r="C9" s="538"/>
-[...4 lines deleted...]
-      <c r="H9" s="540"/>
+      <c r="C9" s="528"/>
+      <c r="D9" s="529"/>
+      <c r="E9" s="529"/>
+      <c r="F9" s="529"/>
+      <c r="G9" s="529"/>
+      <c r="H9" s="530"/>
       <c r="I9" s="168" t="s">
         <v>145</v>
       </c>
       <c r="J9" s="273">
         <f>+'[1]Page 1 - Daily Travel Detail'!J45</f>
         <v>0</v>
       </c>
       <c r="K9" s="273">
         <f>+'[1]Page 1 - Daily Travel Detail'!K45</f>
         <v>0</v>
       </c>
       <c r="L9" s="276" t="s">
         <v>156</v>
       </c>
       <c r="M9" s="273">
         <f>+'[1]Page 1 - Daily Travel Detail'!M44</f>
         <v>0</v>
       </c>
       <c r="N9" s="273">
         <f>+'[1]Page 1 - Daily Travel Detail'!N44</f>
         <v>0</v>
       </c>
       <c r="O9" s="268"/>
       <c r="P9" s="269"/>
       <c r="Q9" s="277"/>
     </row>
     <row r="10" spans="1:17" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="278"/>
       <c r="B10" s="279"/>
-      <c r="C10" s="541"/>
-[...4 lines deleted...]
-      <c r="H10" s="543"/>
+      <c r="C10" s="531"/>
+      <c r="D10" s="532"/>
+      <c r="E10" s="532"/>
+      <c r="F10" s="532"/>
+      <c r="G10" s="532"/>
+      <c r="H10" s="533"/>
       <c r="I10" s="280" t="s">
         <v>156</v>
       </c>
       <c r="J10" s="281">
         <f>+'[1]Page 1 - Daily Travel Detail'!J46</f>
         <v>0</v>
       </c>
       <c r="K10" s="282"/>
       <c r="L10" s="283" t="s">
         <v>157</v>
       </c>
       <c r="M10" s="281">
         <f>+'[1]Page 1 - Daily Travel Detail'!M45</f>
         <v>0</v>
       </c>
       <c r="N10" s="281">
         <f>+'[1]Page 1 - Daily Travel Detail'!N45</f>
         <v>0</v>
       </c>
       <c r="O10" s="278"/>
       <c r="P10" s="281">
         <f>+'[1]Page 1 - Daily Travel Detail'!P44</f>
         <v>0</v>
       </c>
       <c r="Q10" s="284" t="e">
         <v>#VALUE!</v>
       </c>
     </row>
     <row r="11" spans="1:17" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A11" s="165"/>
-      <c r="B11" s="463" t="s">
+      <c r="B11" s="499" t="s">
         <v>129</v>
       </c>
-      <c r="C11" s="464"/>
-[...5 lines deleted...]
-      <c r="I11" s="432" t="s">
+      <c r="C11" s="500"/>
+      <c r="D11" s="500"/>
+      <c r="E11" s="500"/>
+      <c r="F11" s="500"/>
+      <c r="G11" s="500"/>
+      <c r="H11" s="501"/>
+      <c r="I11" s="505" t="s">
         <v>130</v>
       </c>
-      <c r="J11" s="469"/>
-[...1 lines deleted...]
-      <c r="L11" s="432" t="s">
+      <c r="J11" s="506"/>
+      <c r="K11" s="507"/>
+      <c r="L11" s="505" t="s">
         <v>131</v>
       </c>
-      <c r="M11" s="433"/>
-[...1 lines deleted...]
-      <c r="O11" s="432" t="s">
+      <c r="M11" s="508"/>
+      <c r="N11" s="509"/>
+      <c r="O11" s="505" t="s">
         <v>132</v>
       </c>
-      <c r="P11" s="434"/>
+      <c r="P11" s="509"/>
       <c r="Q11" s="155"/>
     </row>
     <row r="12" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="166"/>
-      <c r="B12" s="466"/>
-[...5 lines deleted...]
-      <c r="H12" s="468"/>
+      <c r="B12" s="502"/>
+      <c r="C12" s="503"/>
+      <c r="D12" s="503"/>
+      <c r="E12" s="503"/>
+      <c r="F12" s="503"/>
+      <c r="G12" s="503"/>
+      <c r="H12" s="504"/>
       <c r="I12" s="167"/>
       <c r="J12" s="168" t="s">
         <v>133</v>
       </c>
       <c r="K12" s="168" t="s">
         <v>134</v>
       </c>
       <c r="L12" s="167"/>
       <c r="M12" s="168" t="s">
         <v>133</v>
       </c>
       <c r="N12" s="168" t="s">
         <v>134</v>
       </c>
       <c r="O12" s="168" t="s">
         <v>135</v>
       </c>
       <c r="P12" s="169" t="s">
         <v>136</v>
       </c>
       <c r="Q12" s="155"/>
     </row>
     <row r="13" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B13" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C13" s="435"/>
-      <c r="D13" s="436"/>
+      <c r="C13" s="468"/>
+      <c r="D13" s="469"/>
       <c r="E13" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F13" s="476"/>
-[...1 lines deleted...]
-      <c r="H13" s="477"/>
+      <c r="F13" s="470"/>
+      <c r="G13" s="470"/>
+      <c r="H13" s="471"/>
       <c r="I13" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J13" s="176"/>
       <c r="K13" s="176"/>
       <c r="L13" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M13" s="178"/>
       <c r="N13" s="179"/>
       <c r="O13" s="180"/>
       <c r="P13" s="176"/>
       <c r="Q13" s="155"/>
     </row>
     <row r="14" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C14" s="478"/>
-[...1 lines deleted...]
-      <c r="E14" s="448" t="s">
+      <c r="C14" s="472"/>
+      <c r="D14" s="473"/>
+      <c r="E14" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F14" s="449"/>
-[...1 lines deleted...]
-      <c r="H14" s="450"/>
+      <c r="F14" s="475"/>
+      <c r="G14" s="472"/>
+      <c r="H14" s="476"/>
       <c r="I14" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J14" s="183"/>
       <c r="K14" s="183"/>
       <c r="L14" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M14" s="179"/>
       <c r="N14" s="179"/>
       <c r="O14" s="185"/>
       <c r="P14" s="183"/>
       <c r="Q14" s="155"/>
     </row>
     <row r="15" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B15" s="451"/>
-      <c r="C15" s="335"/>
+      <c r="B15" s="455"/>
+      <c r="C15" s="381"/>
       <c r="D15" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E15" s="452"/>
-[...1 lines deleted...]
-      <c r="G15" s="453"/>
+      <c r="E15" s="456"/>
+      <c r="F15" s="457"/>
+      <c r="G15" s="457"/>
       <c r="H15" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I15" s="454"/>
-[...1 lines deleted...]
-      <c r="K15" s="456"/>
+      <c r="I15" s="491"/>
+      <c r="J15" s="492"/>
+      <c r="K15" s="493"/>
       <c r="L15" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M15" s="179"/>
       <c r="N15" s="183"/>
       <c r="O15" s="185"/>
       <c r="P15" s="176"/>
       <c r="Q15" s="155"/>
     </row>
     <row r="16" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B16" s="451"/>
-      <c r="C16" s="460"/>
+      <c r="B16" s="455"/>
+      <c r="C16" s="477"/>
       <c r="D16" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E16" s="452"/>
-[...1 lines deleted...]
-      <c r="G16" s="453"/>
+      <c r="E16" s="456"/>
+      <c r="F16" s="457"/>
+      <c r="G16" s="457"/>
       <c r="H16" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I16" s="457"/>
-[...1 lines deleted...]
-      <c r="K16" s="459"/>
+      <c r="I16" s="494"/>
+      <c r="J16" s="495"/>
+      <c r="K16" s="496"/>
       <c r="L16" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M16" s="194">
         <f>SUM(M13:M15)</f>
         <v>0</v>
       </c>
       <c r="N16" s="195">
         <f>SUM(N13:N15)</f>
         <v>0</v>
       </c>
       <c r="O16" s="185"/>
       <c r="P16" s="196"/>
       <c r="Q16" s="155"/>
     </row>
     <row r="17" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="486" t="s">
+      <c r="A17" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="487"/>
-[...2 lines deleted...]
-      <c r="E17" s="491" t="s">
+      <c r="B17" s="459"/>
+      <c r="C17" s="392"/>
+      <c r="D17" s="461"/>
+      <c r="E17" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F17" s="492">
-[...2 lines deleted...]
-      <c r="G17" s="491" t="s">
+      <c r="F17" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G17" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H17" s="494"/>
-      <c r="I17" s="482" t="s">
+      <c r="H17" s="466"/>
+      <c r="I17" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J17" s="479">
+      <c r="J17" s="450">
         <f>ROUND(IF(D17*F17=" ",0,D17*F17),3)</f>
         <v>0</v>
       </c>
-      <c r="K17" s="481"/>
-      <c r="L17" s="482" t="s">
+      <c r="K17" s="452"/>
+      <c r="L17" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M17" s="471"/>
-      <c r="N17" s="471"/>
+      <c r="M17" s="453"/>
+      <c r="N17" s="453"/>
       <c r="O17" s="285"/>
       <c r="P17" s="196"/>
       <c r="Q17" s="155"/>
     </row>
     <row r="18" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="488"/>
-[...12 lines deleted...]
-      <c r="N18" s="472"/>
+      <c r="A18" s="460"/>
+      <c r="B18" s="382"/>
+      <c r="C18" s="382"/>
+      <c r="D18" s="462"/>
+      <c r="E18" s="462"/>
+      <c r="F18" s="465"/>
+      <c r="G18" s="462"/>
+      <c r="H18" s="467"/>
+      <c r="I18" s="449"/>
+      <c r="J18" s="451"/>
+      <c r="K18" s="451"/>
+      <c r="L18" s="449"/>
+      <c r="M18" s="454"/>
+      <c r="N18" s="454"/>
       <c r="O18" s="286"/>
       <c r="P18" s="197"/>
       <c r="Q18" s="155"/>
     </row>
     <row r="19" spans="1:17" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B19" s="473"/>
-[...5 lines deleted...]
-      <c r="H19" s="475"/>
+      <c r="B19" s="435"/>
+      <c r="C19" s="436"/>
+      <c r="D19" s="436"/>
+      <c r="E19" s="436"/>
+      <c r="F19" s="436"/>
+      <c r="G19" s="436"/>
+      <c r="H19" s="437"/>
       <c r="I19" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J19" s="200">
         <f>SUM(J13:J18)</f>
         <v>0</v>
       </c>
       <c r="K19" s="200">
         <f>SUM(K13:K17)</f>
         <v>0</v>
       </c>
       <c r="L19" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M19" s="201">
         <f>SUM(M16:M17)</f>
         <v>0</v>
       </c>
       <c r="N19" s="201">
         <f>SUM(N16:N17)</f>
         <v>0</v>
       </c>
       <c r="O19" s="202" t="s">
         <v>159</v>
       </c>
       <c r="P19" s="201">
         <f>SUM(P13:P17)</f>
         <v>0</v>
       </c>
       <c r="Q19" s="155"/>
     </row>
     <row r="20" spans="1:17" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A20" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B20" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C20" s="435"/>
-      <c r="D20" s="436"/>
+      <c r="C20" s="468"/>
+      <c r="D20" s="469"/>
       <c r="E20" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F20" s="476"/>
-[...1 lines deleted...]
-      <c r="H20" s="477"/>
+      <c r="F20" s="470"/>
+      <c r="G20" s="470"/>
+      <c r="H20" s="471"/>
       <c r="I20" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J20" s="176"/>
       <c r="K20" s="176"/>
       <c r="L20" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M20" s="178"/>
       <c r="N20" s="179"/>
       <c r="O20" s="203"/>
       <c r="P20" s="176"/>
       <c r="Q20" s="155"/>
     </row>
     <row r="21" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B21" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C21" s="478"/>
-[...1 lines deleted...]
-      <c r="E21" s="448" t="s">
+      <c r="C21" s="472"/>
+      <c r="D21" s="473"/>
+      <c r="E21" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F21" s="449"/>
-[...1 lines deleted...]
-      <c r="H21" s="450"/>
+      <c r="F21" s="475"/>
+      <c r="G21" s="472"/>
+      <c r="H21" s="476"/>
       <c r="I21" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J21" s="183"/>
       <c r="K21" s="183"/>
       <c r="L21" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M21" s="179"/>
       <c r="N21" s="179"/>
       <c r="O21" s="203"/>
       <c r="P21" s="176"/>
       <c r="Q21" s="155"/>
     </row>
     <row r="22" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B22" s="451"/>
-      <c r="C22" s="335"/>
+      <c r="B22" s="455"/>
+      <c r="C22" s="381"/>
       <c r="D22" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E22" s="452"/>
-[...1 lines deleted...]
-      <c r="G22" s="453"/>
+      <c r="E22" s="456"/>
+      <c r="F22" s="457"/>
+      <c r="G22" s="457"/>
       <c r="H22" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I22" s="454"/>
-[...1 lines deleted...]
-      <c r="K22" s="456"/>
+      <c r="I22" s="491"/>
+      <c r="J22" s="492"/>
+      <c r="K22" s="493"/>
       <c r="L22" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M22" s="179"/>
       <c r="N22" s="183"/>
       <c r="O22" s="203"/>
       <c r="P22" s="176"/>
       <c r="Q22" s="155"/>
     </row>
     <row r="23" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B23" s="451"/>
-      <c r="C23" s="460"/>
+      <c r="B23" s="455"/>
+      <c r="C23" s="477"/>
       <c r="D23" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E23" s="452"/>
-[...1 lines deleted...]
-      <c r="G23" s="453"/>
+      <c r="E23" s="456"/>
+      <c r="F23" s="457"/>
+      <c r="G23" s="457"/>
       <c r="H23" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I23" s="457"/>
-[...1 lines deleted...]
-      <c r="K23" s="459"/>
+      <c r="I23" s="494"/>
+      <c r="J23" s="495"/>
+      <c r="K23" s="496"/>
       <c r="L23" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M23" s="194">
         <f>SUM(M20:M22)</f>
         <v>0</v>
       </c>
       <c r="N23" s="195">
         <f>SUM(N20:N22)</f>
         <v>0</v>
       </c>
       <c r="O23" s="203"/>
       <c r="P23" s="196"/>
       <c r="Q23" s="155"/>
     </row>
     <row r="24" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="486" t="s">
+      <c r="A24" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B24" s="487"/>
-[...2 lines deleted...]
-      <c r="E24" s="491" t="s">
+      <c r="B24" s="459"/>
+      <c r="C24" s="392"/>
+      <c r="D24" s="461"/>
+      <c r="E24" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F24" s="492">
-[...2 lines deleted...]
-      <c r="G24" s="491" t="s">
+      <c r="F24" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G24" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H24" s="494"/>
-      <c r="I24" s="482" t="s">
+      <c r="H24" s="466"/>
+      <c r="I24" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J24" s="479">
+      <c r="J24" s="450">
         <f>ROUND(IF(D24*F24=" ",0,D24*F24),3)</f>
         <v>0</v>
       </c>
-      <c r="K24" s="481"/>
-      <c r="L24" s="482" t="s">
+      <c r="K24" s="452"/>
+      <c r="L24" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M24" s="471"/>
-      <c r="N24" s="471"/>
+      <c r="M24" s="453"/>
+      <c r="N24" s="453"/>
       <c r="O24" s="203"/>
       <c r="P24" s="196"/>
       <c r="Q24" s="155"/>
     </row>
     <row r="25" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="488"/>
-[...12 lines deleted...]
-      <c r="N25" s="472"/>
+      <c r="A25" s="460"/>
+      <c r="B25" s="382"/>
+      <c r="C25" s="382"/>
+      <c r="D25" s="462"/>
+      <c r="E25" s="462"/>
+      <c r="F25" s="465"/>
+      <c r="G25" s="462"/>
+      <c r="H25" s="467"/>
+      <c r="I25" s="449"/>
+      <c r="J25" s="451"/>
+      <c r="K25" s="451"/>
+      <c r="L25" s="449"/>
+      <c r="M25" s="454"/>
+      <c r="N25" s="454"/>
       <c r="O25" s="203"/>
       <c r="P25" s="197"/>
       <c r="Q25" s="155"/>
     </row>
     <row r="26" spans="1:17" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B26" s="473"/>
-[...5 lines deleted...]
-      <c r="H26" s="475"/>
+      <c r="B26" s="435"/>
+      <c r="C26" s="436"/>
+      <c r="D26" s="436"/>
+      <c r="E26" s="436"/>
+      <c r="F26" s="436"/>
+      <c r="G26" s="436"/>
+      <c r="H26" s="437"/>
       <c r="I26" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J26" s="200">
         <f>SUM(J20:J25)</f>
         <v>0</v>
       </c>
       <c r="K26" s="206">
         <f>SUM(K20:K24)</f>
         <v>0</v>
       </c>
       <c r="L26" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M26" s="201">
         <f>SUM(M23:M24)</f>
         <v>0</v>
       </c>
       <c r="N26" s="201">
         <f>SUM(N23:N24)</f>
         <v>0</v>
       </c>
       <c r="O26" s="207" t="s">
         <v>159</v>
       </c>
       <c r="P26" s="208">
         <f>SUM(P20:P24)</f>
         <v>0</v>
       </c>
       <c r="Q26" s="155"/>
     </row>
     <row r="27" spans="1:17" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A27" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B27" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C27" s="435"/>
-      <c r="D27" s="436"/>
+      <c r="C27" s="468"/>
+      <c r="D27" s="469"/>
       <c r="E27" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F27" s="476"/>
-[...1 lines deleted...]
-      <c r="H27" s="477"/>
+      <c r="F27" s="470"/>
+      <c r="G27" s="470"/>
+      <c r="H27" s="471"/>
       <c r="I27" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J27" s="176"/>
       <c r="K27" s="176"/>
       <c r="L27" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M27" s="178"/>
       <c r="N27" s="179"/>
       <c r="O27" s="209"/>
       <c r="P27" s="176"/>
       <c r="Q27" s="155"/>
     </row>
     <row r="28" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B28" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C28" s="478"/>
-[...1 lines deleted...]
-      <c r="E28" s="448" t="s">
+      <c r="C28" s="472"/>
+      <c r="D28" s="473"/>
+      <c r="E28" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F28" s="449"/>
-[...1 lines deleted...]
-      <c r="H28" s="450"/>
+      <c r="F28" s="475"/>
+      <c r="G28" s="472"/>
+      <c r="H28" s="476"/>
       <c r="I28" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J28" s="183"/>
       <c r="K28" s="183"/>
       <c r="L28" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M28" s="179"/>
       <c r="N28" s="179"/>
       <c r="O28" s="210"/>
       <c r="P28" s="176"/>
       <c r="Q28" s="155"/>
     </row>
     <row r="29" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B29" s="451"/>
-      <c r="C29" s="335"/>
+      <c r="B29" s="455"/>
+      <c r="C29" s="381"/>
       <c r="D29" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E29" s="452"/>
-[...1 lines deleted...]
-      <c r="G29" s="453"/>
+      <c r="E29" s="456"/>
+      <c r="F29" s="457"/>
+      <c r="G29" s="457"/>
       <c r="H29" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I29" s="454"/>
-[...1 lines deleted...]
-      <c r="K29" s="456"/>
+      <c r="I29" s="491"/>
+      <c r="J29" s="492"/>
+      <c r="K29" s="493"/>
       <c r="L29" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M29" s="179"/>
       <c r="N29" s="183"/>
       <c r="O29" s="210"/>
       <c r="P29" s="176"/>
       <c r="Q29" s="155"/>
     </row>
     <row r="30" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B30" s="451"/>
-      <c r="C30" s="460"/>
+      <c r="B30" s="455"/>
+      <c r="C30" s="477"/>
       <c r="D30" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E30" s="452"/>
-[...1 lines deleted...]
-      <c r="G30" s="453"/>
+      <c r="E30" s="456"/>
+      <c r="F30" s="457"/>
+      <c r="G30" s="457"/>
       <c r="H30" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I30" s="457"/>
-[...1 lines deleted...]
-      <c r="K30" s="459"/>
+      <c r="I30" s="494"/>
+      <c r="J30" s="495"/>
+      <c r="K30" s="496"/>
       <c r="L30" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M30" s="194">
         <f>SUM(M27:M29)</f>
         <v>0</v>
       </c>
       <c r="N30" s="195">
         <f>SUM(N27:N29)</f>
         <v>0</v>
       </c>
       <c r="O30" s="210"/>
       <c r="P30" s="196"/>
       <c r="Q30" s="155"/>
     </row>
     <row r="31" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="486" t="s">
+      <c r="A31" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B31" s="487"/>
-[...2 lines deleted...]
-      <c r="E31" s="491" t="s">
+      <c r="B31" s="459"/>
+      <c r="C31" s="392"/>
+      <c r="D31" s="461"/>
+      <c r="E31" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F31" s="492">
-[...2 lines deleted...]
-      <c r="G31" s="491" t="s">
+      <c r="F31" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G31" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H31" s="494"/>
-      <c r="I31" s="482" t="s">
+      <c r="H31" s="466"/>
+      <c r="I31" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J31" s="479">
+      <c r="J31" s="450">
         <f>ROUND(IF(D31*F31=" ",0,D31*F31),3)</f>
         <v>0</v>
       </c>
-      <c r="K31" s="481"/>
-      <c r="L31" s="482" t="s">
+      <c r="K31" s="452"/>
+      <c r="L31" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M31" s="471"/>
-      <c r="N31" s="471"/>
+      <c r="M31" s="453"/>
+      <c r="N31" s="453"/>
       <c r="O31" s="215"/>
       <c r="P31" s="216"/>
       <c r="Q31" s="155"/>
     </row>
     <row r="32" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="488"/>
-[...12 lines deleted...]
-      <c r="N32" s="472"/>
+      <c r="A32" s="460"/>
+      <c r="B32" s="382"/>
+      <c r="C32" s="382"/>
+      <c r="D32" s="462"/>
+      <c r="E32" s="462"/>
+      <c r="F32" s="465"/>
+      <c r="G32" s="462"/>
+      <c r="H32" s="467"/>
+      <c r="I32" s="449"/>
+      <c r="J32" s="451"/>
+      <c r="K32" s="451"/>
+      <c r="L32" s="449"/>
+      <c r="M32" s="454"/>
+      <c r="N32" s="454"/>
       <c r="O32" s="210"/>
       <c r="P32" s="217"/>
       <c r="Q32" s="155"/>
     </row>
     <row r="33" spans="1:17" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B33" s="473"/>
-[...5 lines deleted...]
-      <c r="H33" s="475"/>
+      <c r="B33" s="435"/>
+      <c r="C33" s="436"/>
+      <c r="D33" s="436"/>
+      <c r="E33" s="436"/>
+      <c r="F33" s="436"/>
+      <c r="G33" s="436"/>
+      <c r="H33" s="437"/>
       <c r="I33" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J33" s="200">
         <f>SUM(J27:J32)</f>
         <v>0</v>
       </c>
       <c r="K33" s="206">
         <f>SUM(K27:K31)</f>
         <v>0</v>
       </c>
       <c r="L33" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M33" s="201">
         <f>SUM(M30:M31)</f>
         <v>0</v>
       </c>
       <c r="N33" s="201">
         <f>SUM(N30:N31)</f>
         <v>0</v>
       </c>
       <c r="O33" s="207" t="s">
         <v>159</v>
       </c>
       <c r="P33" s="208">
         <f>SUM(P27:P31)</f>
         <v>0</v>
       </c>
       <c r="Q33" s="155"/>
     </row>
     <row r="34" spans="1:17" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A34" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B34" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C34" s="435"/>
-      <c r="D34" s="436"/>
+      <c r="C34" s="468"/>
+      <c r="D34" s="469"/>
       <c r="E34" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F34" s="476"/>
-[...1 lines deleted...]
-      <c r="H34" s="477"/>
+      <c r="F34" s="470"/>
+      <c r="G34" s="470"/>
+      <c r="H34" s="471"/>
       <c r="I34" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J34" s="176"/>
       <c r="K34" s="176"/>
       <c r="L34" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M34" s="178"/>
       <c r="N34" s="179"/>
       <c r="O34" s="209"/>
       <c r="P34" s="218"/>
       <c r="Q34" s="155"/>
     </row>
     <row r="35" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B35" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C35" s="478"/>
-[...1 lines deleted...]
-      <c r="E35" s="448" t="s">
+      <c r="C35" s="472"/>
+      <c r="D35" s="473"/>
+      <c r="E35" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F35" s="449"/>
-[...1 lines deleted...]
-      <c r="H35" s="450"/>
+      <c r="F35" s="475"/>
+      <c r="G35" s="472"/>
+      <c r="H35" s="476"/>
       <c r="I35" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J35" s="183"/>
       <c r="K35" s="183"/>
       <c r="L35" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M35" s="179"/>
       <c r="N35" s="179"/>
       <c r="O35" s="210"/>
       <c r="P35" s="218"/>
       <c r="Q35" s="155"/>
     </row>
     <row r="36" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B36" s="451"/>
-      <c r="C36" s="335"/>
+      <c r="B36" s="455"/>
+      <c r="C36" s="381"/>
       <c r="D36" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E36" s="452"/>
-[...1 lines deleted...]
-      <c r="G36" s="453"/>
+      <c r="E36" s="456"/>
+      <c r="F36" s="457"/>
+      <c r="G36" s="457"/>
       <c r="H36" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I36" s="454"/>
-[...1 lines deleted...]
-      <c r="K36" s="456"/>
+      <c r="I36" s="491"/>
+      <c r="J36" s="492"/>
+      <c r="K36" s="493"/>
       <c r="L36" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M36" s="179"/>
       <c r="N36" s="183"/>
       <c r="O36" s="210"/>
       <c r="P36" s="218"/>
       <c r="Q36" s="155"/>
     </row>
     <row r="37" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B37" s="451"/>
-      <c r="C37" s="460"/>
+      <c r="B37" s="455"/>
+      <c r="C37" s="477"/>
       <c r="D37" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E37" s="452"/>
-[...1 lines deleted...]
-      <c r="G37" s="453"/>
+      <c r="E37" s="456"/>
+      <c r="F37" s="457"/>
+      <c r="G37" s="457"/>
       <c r="H37" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I37" s="457"/>
-[...1 lines deleted...]
-      <c r="K37" s="459"/>
+      <c r="I37" s="494"/>
+      <c r="J37" s="495"/>
+      <c r="K37" s="496"/>
       <c r="L37" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M37" s="194">
         <f>SUM(M34:M36)</f>
         <v>0</v>
       </c>
       <c r="N37" s="195">
         <f>SUM(N34:N36)</f>
         <v>0</v>
       </c>
       <c r="O37" s="210"/>
       <c r="P37" s="216"/>
       <c r="Q37" s="155"/>
     </row>
     <row r="38" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="486" t="s">
+      <c r="A38" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B38" s="487"/>
-[...2 lines deleted...]
-      <c r="E38" s="491" t="s">
+      <c r="B38" s="459"/>
+      <c r="C38" s="392"/>
+      <c r="D38" s="461"/>
+      <c r="E38" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F38" s="492">
-[...2 lines deleted...]
-      <c r="G38" s="491" t="s">
+      <c r="F38" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G38" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H38" s="494"/>
-      <c r="I38" s="482" t="s">
+      <c r="H38" s="466"/>
+      <c r="I38" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J38" s="479">
+      <c r="J38" s="450">
         <f>ROUND(IF(D38*F38=" ",0,D38*F38),3)</f>
         <v>0</v>
       </c>
-      <c r="K38" s="481"/>
-      <c r="L38" s="482" t="s">
+      <c r="K38" s="452"/>
+      <c r="L38" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M38" s="471"/>
-      <c r="N38" s="471"/>
+      <c r="M38" s="453"/>
+      <c r="N38" s="453"/>
       <c r="O38" s="215"/>
       <c r="P38" s="216"/>
       <c r="Q38" s="155"/>
     </row>
     <row r="39" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="488"/>
-[...12 lines deleted...]
-      <c r="N39" s="472"/>
+      <c r="A39" s="460"/>
+      <c r="B39" s="382"/>
+      <c r="C39" s="382"/>
+      <c r="D39" s="462"/>
+      <c r="E39" s="462"/>
+      <c r="F39" s="465"/>
+      <c r="G39" s="462"/>
+      <c r="H39" s="467"/>
+      <c r="I39" s="449"/>
+      <c r="J39" s="451"/>
+      <c r="K39" s="451"/>
+      <c r="L39" s="449"/>
+      <c r="M39" s="454"/>
+      <c r="N39" s="454"/>
       <c r="O39" s="210"/>
       <c r="P39" s="217"/>
       <c r="Q39" s="155"/>
     </row>
     <row r="40" spans="1:17" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A40" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B40" s="473"/>
-[...5 lines deleted...]
-      <c r="H40" s="475"/>
+      <c r="B40" s="435"/>
+      <c r="C40" s="436"/>
+      <c r="D40" s="436"/>
+      <c r="E40" s="436"/>
+      <c r="F40" s="436"/>
+      <c r="G40" s="436"/>
+      <c r="H40" s="437"/>
       <c r="I40" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J40" s="200">
         <f>SUM(J34:J39)</f>
         <v>0</v>
       </c>
       <c r="K40" s="206">
         <f>SUM(K34:K38)</f>
         <v>0</v>
       </c>
       <c r="L40" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M40" s="201">
         <f>SUM(M37:M38)</f>
         <v>0</v>
       </c>
       <c r="N40" s="201">
         <f>SUM(N37:N38)</f>
         <v>0</v>
       </c>
       <c r="O40" s="219" t="s">
         <v>159</v>
       </c>
       <c r="P40" s="208">
         <f>SUM(P34:P38)</f>
         <v>0</v>
       </c>
       <c r="Q40" s="155"/>
     </row>
     <row r="41" spans="1:17" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A41" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B41" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C41" s="435"/>
-      <c r="D41" s="436"/>
+      <c r="C41" s="468"/>
+      <c r="D41" s="469"/>
       <c r="E41" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F41" s="476"/>
-[...1 lines deleted...]
-      <c r="H41" s="477"/>
+      <c r="F41" s="470"/>
+      <c r="G41" s="470"/>
+      <c r="H41" s="471"/>
       <c r="I41" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J41" s="176"/>
       <c r="K41" s="176"/>
       <c r="L41" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M41" s="178"/>
       <c r="N41" s="179"/>
       <c r="O41" s="209"/>
       <c r="P41" s="218"/>
       <c r="Q41" s="155"/>
     </row>
     <row r="42" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B42" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C42" s="478"/>
-[...1 lines deleted...]
-      <c r="E42" s="448" t="s">
+      <c r="C42" s="472"/>
+      <c r="D42" s="473"/>
+      <c r="E42" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F42" s="449"/>
-[...1 lines deleted...]
-      <c r="H42" s="450"/>
+      <c r="F42" s="475"/>
+      <c r="G42" s="472"/>
+      <c r="H42" s="476"/>
       <c r="I42" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J42" s="183"/>
       <c r="K42" s="183"/>
       <c r="L42" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M42" s="179"/>
       <c r="N42" s="179"/>
       <c r="O42" s="210"/>
       <c r="P42" s="218"/>
       <c r="Q42" s="155"/>
     </row>
     <row r="43" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B43" s="451"/>
-      <c r="C43" s="335"/>
+      <c r="B43" s="455"/>
+      <c r="C43" s="381"/>
       <c r="D43" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E43" s="452"/>
-[...1 lines deleted...]
-      <c r="G43" s="453"/>
+      <c r="E43" s="456"/>
+      <c r="F43" s="457"/>
+      <c r="G43" s="457"/>
       <c r="H43" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I43" s="454"/>
-[...1 lines deleted...]
-      <c r="K43" s="456"/>
+      <c r="I43" s="491"/>
+      <c r="J43" s="492"/>
+      <c r="K43" s="493"/>
       <c r="L43" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M43" s="179"/>
       <c r="N43" s="183"/>
       <c r="O43" s="210"/>
       <c r="P43" s="218"/>
       <c r="Q43" s="155"/>
     </row>
     <row r="44" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B44" s="451"/>
-      <c r="C44" s="460"/>
+      <c r="B44" s="455"/>
+      <c r="C44" s="477"/>
       <c r="D44" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E44" s="452"/>
-[...1 lines deleted...]
-      <c r="G44" s="453"/>
+      <c r="E44" s="456"/>
+      <c r="F44" s="457"/>
+      <c r="G44" s="457"/>
       <c r="H44" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I44" s="457"/>
-[...1 lines deleted...]
-      <c r="K44" s="459"/>
+      <c r="I44" s="494"/>
+      <c r="J44" s="495"/>
+      <c r="K44" s="496"/>
       <c r="L44" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M44" s="194">
         <f>SUM(M41:M43)</f>
         <v>0</v>
       </c>
       <c r="N44" s="195">
         <f>SUM(N41:N43)</f>
         <v>0</v>
       </c>
       <c r="O44" s="210"/>
       <c r="P44" s="216"/>
       <c r="Q44" s="155"/>
     </row>
     <row r="45" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="486" t="s">
+      <c r="A45" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B45" s="487"/>
-[...2 lines deleted...]
-      <c r="E45" s="491" t="s">
+      <c r="B45" s="459"/>
+      <c r="C45" s="392"/>
+      <c r="D45" s="461"/>
+      <c r="E45" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F45" s="492">
-[...2 lines deleted...]
-      <c r="G45" s="491" t="s">
+      <c r="F45" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G45" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H45" s="494"/>
-      <c r="I45" s="482" t="s">
+      <c r="H45" s="466"/>
+      <c r="I45" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J45" s="479">
+      <c r="J45" s="450">
         <f>ROUND(IF(D45*F45=" ",0,D45*F45),3)</f>
         <v>0</v>
       </c>
-      <c r="K45" s="481"/>
-      <c r="L45" s="482" t="s">
+      <c r="K45" s="452"/>
+      <c r="L45" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M45" s="471"/>
-      <c r="N45" s="471"/>
+      <c r="M45" s="453"/>
+      <c r="N45" s="453"/>
       <c r="O45" s="215"/>
       <c r="P45" s="216"/>
       <c r="Q45" s="155"/>
     </row>
     <row r="46" spans="1:17" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="488"/>
-[...12 lines deleted...]
-      <c r="N46" s="472"/>
+      <c r="A46" s="460"/>
+      <c r="B46" s="382"/>
+      <c r="C46" s="382"/>
+      <c r="D46" s="462"/>
+      <c r="E46" s="462"/>
+      <c r="F46" s="465"/>
+      <c r="G46" s="462"/>
+      <c r="H46" s="467"/>
+      <c r="I46" s="449"/>
+      <c r="J46" s="451"/>
+      <c r="K46" s="451"/>
+      <c r="L46" s="449"/>
+      <c r="M46" s="454"/>
+      <c r="N46" s="454"/>
       <c r="O46" s="210"/>
       <c r="P46" s="217"/>
       <c r="Q46" s="155"/>
     </row>
     <row r="47" spans="1:17" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A47" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B47" s="473"/>
-[...5 lines deleted...]
-      <c r="H47" s="475"/>
+      <c r="B47" s="435"/>
+      <c r="C47" s="436"/>
+      <c r="D47" s="436"/>
+      <c r="E47" s="436"/>
+      <c r="F47" s="436"/>
+      <c r="G47" s="436"/>
+      <c r="H47" s="437"/>
       <c r="I47" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J47" s="200">
         <f>SUM(J41:J46)</f>
         <v>0</v>
       </c>
       <c r="K47" s="206">
         <f>SUM(K41:K45)</f>
         <v>0</v>
       </c>
       <c r="L47" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M47" s="201">
         <f>SUM(M44:M45)</f>
         <v>0</v>
       </c>
       <c r="N47" s="201">
         <f>SUM(N44:N45)</f>
         <v>0</v>
       </c>
       <c r="O47" s="220" t="s">
         <v>159</v>
       </c>
@@ -12977,480 +12977,480 @@
       <c r="L48" s="225" t="s">
         <v>160</v>
       </c>
       <c r="M48" s="226">
         <f>SUM(M44,M37,M30,M23,M16)</f>
         <v>0</v>
       </c>
       <c r="N48" s="226">
         <f>SUM(N44,N37,N30,N23,N16)</f>
         <v>0</v>
       </c>
       <c r="O48" s="227" t="s">
         <v>161</v>
       </c>
       <c r="P48" s="228">
         <f>SUM(P19,P26,P33,P40,P47)</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="229"/>
       <c r="C49" s="229"/>
       <c r="D49" s="229"/>
       <c r="E49" s="229"/>
       <c r="F49" s="230"/>
-      <c r="G49" s="515" t="s">
+      <c r="G49" s="438" t="s">
         <v>162</v>
       </c>
-      <c r="H49" s="516"/>
+      <c r="H49" s="439"/>
       <c r="I49" s="232" t="s">
         <v>145</v>
       </c>
       <c r="J49" s="288">
         <f>SUM(J42,J35,J28,J21,J14)</f>
         <v>0</v>
       </c>
       <c r="K49" s="233">
         <f>SUM(K42,K35,K28,K21,K14)</f>
         <v>0</v>
       </c>
       <c r="L49" s="234" t="s">
         <v>163</v>
       </c>
       <c r="M49" s="235">
         <f>SUM(M45,M38,M31,M24,M17)</f>
         <v>0</v>
       </c>
       <c r="N49" s="235">
         <f>SUM(N45,N38,N31,N24,N17)</f>
         <v>0</v>
       </c>
       <c r="O49" s="236"/>
       <c r="P49" s="237"/>
     </row>
     <row r="50" spans="1:17" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="G50" s="516"/>
-      <c r="H50" s="516"/>
+      <c r="G50" s="439"/>
+      <c r="H50" s="439"/>
       <c r="I50" s="238" t="s">
         <v>156</v>
       </c>
       <c r="J50" s="288">
         <f>SUM(J17,J24,J31,J38,J45)</f>
         <v>0</v>
       </c>
       <c r="K50" s="240"/>
       <c r="L50" s="241"/>
       <c r="M50" s="241"/>
       <c r="N50" s="242"/>
       <c r="O50" s="243"/>
       <c r="P50" s="244"/>
     </row>
     <row r="51" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="245" t="s">
         <v>164</v>
       </c>
       <c r="B51"/>
       <c r="C51" s="246"/>
       <c r="D51" s="246"/>
       <c r="E51" s="246"/>
       <c r="I51" s="7"/>
       <c r="K51" s="247"/>
       <c r="L51" s="248"/>
       <c r="M51" s="248"/>
       <c r="N51" s="248"/>
       <c r="O51" s="249"/>
     </row>
     <row r="52" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="250">
         <v>-1</v>
       </c>
-      <c r="B52" s="510" t="s">
+      <c r="B52" s="440" t="s">
         <v>165</v>
       </c>
-      <c r="C52" s="509"/>
+      <c r="C52" s="441"/>
       <c r="D52" s="37"/>
       <c r="E52" s="250">
         <v>-2</v>
       </c>
-      <c r="F52" s="517" t="s">
+      <c r="F52" s="442" t="s">
         <v>166</v>
       </c>
-      <c r="G52" s="518"/>
-      <c r="H52" s="518"/>
+      <c r="G52" s="443"/>
+      <c r="H52" s="443"/>
       <c r="I52" s="251">
         <v>-3</v>
       </c>
-      <c r="J52" s="506" t="s">
+      <c r="J52" s="444" t="s">
         <v>167</v>
       </c>
-      <c r="K52" s="507"/>
-      <c r="L52" s="507"/>
+      <c r="K52" s="445"/>
+      <c r="L52" s="445"/>
     </row>
     <row r="53" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="508" t="s">
+      <c r="B53" s="446" t="s">
         <v>168</v>
       </c>
-      <c r="C53" s="509"/>
+      <c r="C53" s="441"/>
       <c r="D53"/>
       <c r="E53" s="37"/>
-      <c r="F53" s="510" t="s">
+      <c r="F53" s="440" t="s">
         <v>169</v>
       </c>
-      <c r="G53" s="509"/>
+      <c r="G53" s="441"/>
       <c r="H53" s="253"/>
       <c r="I53" s="231"/>
-      <c r="J53" s="507"/>
-[...1 lines deleted...]
-      <c r="L53" s="507"/>
+      <c r="J53" s="445"/>
+      <c r="K53" s="445"/>
+      <c r="L53" s="445"/>
       <c r="O53" s="7"/>
       <c r="Q53" s="289"/>
     </row>
     <row r="54" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B54" s="252" t="s">
         <v>170</v>
       </c>
       <c r="C54" s="37"/>
       <c r="D54" s="37"/>
       <c r="E54" s="37"/>
-      <c r="F54" s="511" t="s">
+      <c r="F54" s="447" t="s">
         <v>171</v>
       </c>
-      <c r="G54" s="509"/>
+      <c r="G54" s="441"/>
       <c r="H54" s="253"/>
       <c r="I54" s="253"/>
-      <c r="J54" s="507"/>
-[...1 lines deleted...]
-      <c r="L54" s="507"/>
+      <c r="J54" s="445"/>
+      <c r="K54" s="445"/>
+      <c r="L54" s="445"/>
       <c r="O54" s="7"/>
     </row>
     <row r="55" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="254"/>
-      <c r="B55" s="508" t="s">
+      <c r="B55" s="446" t="s">
         <v>172</v>
       </c>
-      <c r="C55" s="509"/>
+      <c r="C55" s="441"/>
       <c r="D55"/>
       <c r="E55" s="37"/>
-      <c r="F55" s="510" t="s">
+      <c r="F55" s="440" t="s">
         <v>173</v>
       </c>
-      <c r="G55" s="509"/>
+      <c r="G55" s="441"/>
       <c r="H55" s="253"/>
       <c r="I55" s="253"/>
-      <c r="J55" s="507"/>
-[...1 lines deleted...]
-      <c r="L55" s="507"/>
+      <c r="J55" s="445"/>
+      <c r="K55" s="445"/>
+      <c r="L55" s="445"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
       <c r="O55" s="12"/>
       <c r="P55" s="255"/>
       <c r="Q55" s="290"/>
     </row>
     <row r="56" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
-      <c r="F56" s="511" t="s">
+      <c r="F56" s="447" t="s">
         <v>174</v>
       </c>
-      <c r="G56" s="509"/>
+      <c r="G56" s="441"/>
       <c r="H56" s="253"/>
       <c r="I56" s="256"/>
-      <c r="J56" s="507"/>
-[...1 lines deleted...]
-      <c r="L56" s="507"/>
+      <c r="J56" s="445"/>
+      <c r="K56" s="445"/>
+      <c r="L56" s="445"/>
       <c r="M56" s="6"/>
       <c r="N56" s="6"/>
       <c r="O56" s="12"/>
     </row>
     <row r="57" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="254"/>
       <c r="B57" s="6"/>
       <c r="C57" s="6"/>
       <c r="D57" s="6"/>
       <c r="E57" s="6"/>
       <c r="F57" s="6"/>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="12"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
       <c r="N57" s="6"/>
       <c r="O57" s="12"/>
       <c r="P57" s="255"/>
       <c r="Q57" s="290"/>
     </row>
     <row r="58" spans="1:17" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A58" s="257" t="s">
         <v>175</v>
       </c>
       <c r="B58" s="258" t="s">
         <v>176</v>
       </c>
       <c r="C58" s="37"/>
       <c r="D58" s="37"/>
       <c r="E58" s="37"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="37"/>
       <c r="I58" s="37"/>
       <c r="J58" s="37"/>
       <c r="K58" s="37"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58" s="7"/>
       <c r="P58" s="255"/>
       <c r="Q58" s="290"/>
     </row>
     <row r="59" spans="1:17" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A59" s="6"/>
-      <c r="B59" s="512" t="s">
+      <c r="B59" s="432" t="s">
         <v>177</v>
       </c>
-      <c r="C59" s="512"/>
-[...2 lines deleted...]
-      <c r="F59" s="512"/>
+      <c r="C59" s="432"/>
+      <c r="D59" s="432"/>
+      <c r="E59" s="432"/>
+      <c r="F59" s="432"/>
       <c r="I59" s="7"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
       <c r="O59" s="12"/>
       <c r="P59" s="6"/>
       <c r="Q59" s="6"/>
     </row>
     <row r="60" spans="1:17" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A60" s="6"/>
       <c r="B60" s="6"/>
-      <c r="C60" s="513" t="s">
+      <c r="C60" s="433" t="s">
         <v>133</v>
       </c>
-      <c r="D60" s="513"/>
-      <c r="E60" s="513"/>
+      <c r="D60" s="433"/>
+      <c r="E60" s="433"/>
       <c r="F60" s="253"/>
-      <c r="G60" s="514">
+      <c r="G60" s="434">
         <v>143.1</v>
       </c>
-      <c r="H60" s="312"/>
+      <c r="H60" s="431"/>
       <c r="I60" s="7"/>
       <c r="L60" s="6"/>
       <c r="N60" s="260"/>
       <c r="O60" s="12"/>
       <c r="P60" s="6"/>
       <c r="Q60" s="6"/>
     </row>
     <row r="61" spans="1:17" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B61" s="6"/>
-      <c r="C61" s="513" t="s">
+      <c r="C61" s="433" t="s">
         <v>178</v>
       </c>
-      <c r="D61" s="513"/>
-[...2 lines deleted...]
-      <c r="G61" s="514">
+      <c r="D61" s="433"/>
+      <c r="E61" s="433"/>
+      <c r="F61" s="433"/>
+      <c r="G61" s="434">
         <v>163.4</v>
       </c>
-      <c r="H61" s="312"/>
+      <c r="H61" s="431"/>
       <c r="I61" s="7"/>
       <c r="N61" s="260"/>
       <c r="O61" s="6"/>
       <c r="Q61" s="6"/>
     </row>
     <row r="62" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="6"/>
       <c r="D62" s="6"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="12"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
       <c r="N62" s="6"/>
       <c r="O62" s="12"/>
       <c r="P62" s="261" t="s">
         <v>104</v>
       </c>
       <c r="Q62" s="290"/>
     </row>
   </sheetData>
   <mergeCells count="144">
-    <mergeCell ref="B59:F59"/>
-[...39 lines deleted...]
-    <mergeCell ref="K38:K39"/>
+    <mergeCell ref="C5:H5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:H6"/>
+    <mergeCell ref="I6:K6"/>
+    <mergeCell ref="L6:N6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="D1:M1"/>
+    <mergeCell ref="F2:L2"/>
+    <mergeCell ref="F3:L3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:H4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="E7:H7"/>
+    <mergeCell ref="C8:H10"/>
+    <mergeCell ref="B11:H12"/>
+    <mergeCell ref="I11:K11"/>
+    <mergeCell ref="L11:N11"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="I15:K16"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="A17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:H18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="M24:M25"/>
+    <mergeCell ref="N24:N25"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="I22:K23"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="A24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:H25"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="F27:H27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="I29:K30"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:H32"/>
+    <mergeCell ref="B33:H33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="F34:H34"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
     <mergeCell ref="L38:L39"/>
     <mergeCell ref="M38:M39"/>
     <mergeCell ref="N38:N39"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="E36:G36"/>
     <mergeCell ref="I36:K37"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="E37:G37"/>
     <mergeCell ref="A38:C39"/>
     <mergeCell ref="D38:D39"/>
     <mergeCell ref="E38:E39"/>
     <mergeCell ref="F38:F39"/>
     <mergeCell ref="G38:H39"/>
-    <mergeCell ref="B33:H33"/>
-[...88 lines deleted...]
-    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="B40:H40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:H41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="I38:I39"/>
+    <mergeCell ref="J38:J39"/>
+    <mergeCell ref="K38:K39"/>
+    <mergeCell ref="M45:M46"/>
+    <mergeCell ref="N45:N46"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="E43:G43"/>
+    <mergeCell ref="I43:K44"/>
+    <mergeCell ref="B44:C44"/>
+    <mergeCell ref="E44:G44"/>
+    <mergeCell ref="A45:C46"/>
+    <mergeCell ref="D45:D46"/>
+    <mergeCell ref="E45:E46"/>
+    <mergeCell ref="F45:F46"/>
+    <mergeCell ref="G45:H46"/>
+    <mergeCell ref="J52:L56"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="I45:I46"/>
+    <mergeCell ref="J45:J46"/>
+    <mergeCell ref="K45:K46"/>
+    <mergeCell ref="L45:L46"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="B59:F59"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="G60:H60"/>
+    <mergeCell ref="C61:F61"/>
+    <mergeCell ref="G61:H61"/>
+    <mergeCell ref="B47:H47"/>
+    <mergeCell ref="G49:H50"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="F52:H52"/>
   </mergeCells>
   <conditionalFormatting sqref="I50 H56:I56 H59:I59">
     <cfRule type="expression" priority="21" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I52:J52 H65 H68:I68 H74">
     <cfRule type="expression" priority="25" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J17">
     <cfRule type="expression" priority="10" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J24">
     <cfRule type="expression" priority="9" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J31">
     <cfRule type="expression" priority="8" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
@@ -13559,1408 +13559,1408 @@
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M42" xr:uid="{7AEFA1E2-F9B4-4D64-8CE6-A6543F007797}">
       <formula1>" 14.00"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N22" xr:uid="{88CC9C92-0338-43E3-A3A1-8FFE4A8978A0}">
       <formula1>"27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M15 M36" xr:uid="{1C86A9AE-0D0D-46E0-92E0-0B0DAAE1A9AE}">
       <formula1>" 24.40"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N13 M20:N20 M27:N27 M34:N34 M41" xr:uid="{E8C0E159-C527-4EEC-B71A-F82DE91B69ED}">
       <formula1>"10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M43 M22 M29" xr:uid="{FE001910-5B22-40B4-A20B-E748F96A4D8A}">
       <formula1>"24.40"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N43 N15 N29 N36" xr:uid="{B814128D-243E-48CD-A2AD-61D1EE244B74}">
       <formula1>" 27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N41 M13" xr:uid="{5DD2E73B-96F0-4C30-8959-8D8794544988}">
       <formula1>" 10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N42 M14:N14 M21:N21 M28:N28 M35:N35" xr:uid="{27A30FB6-83FE-4F94-B348-A60049F245E5}">
       <formula1>"14.00"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F45:F46 F17:F18 F24:F25 F31:F32 F38:F39" xr:uid="{06FCAA4A-3198-4A3A-91F6-87E2C8FE1700}">
-      <formula1>"0.33, .67, .70, .725"</formula1>
+      <formula1>".760, .33"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Time must be entered in the following format:   h:mm" sqref="B36:B37 E36:G37 B29:B30 B22:B23 B15:B16 E22:G23 E15:G16 E29:G30 B43:B44 E43:G44" xr:uid="{1D79D7C3-4D46-4738-BE69-9E40CEACCE69}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{24054546-965F-44FE-8C35-A181C8E61597}">
   <dimension ref="A1:Q62"/>
   <sheetViews>
-    <sheetView topLeftCell="A33" workbookViewId="0">
-      <selection activeCell="N43" sqref="N43"/>
+    <sheetView topLeftCell="A8" workbookViewId="0">
+      <selection activeCell="F17" sqref="F17:F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" style="7" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="7" customWidth="1"/>
     <col min="4" max="4" width="19.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="5.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="7"/>
     <col min="7" max="7" width="8" style="7" customWidth="1"/>
     <col min="8" max="8" width="29.85546875" style="7" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="16.7109375" style="7" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="7" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="7" customWidth="1"/>
     <col min="15" max="15" width="16.7109375" style="9" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" style="7" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="144"/>
       <c r="B1" s="144"/>
       <c r="C1" s="262"/>
-      <c r="D1" s="437" t="s">
+      <c r="D1" s="510" t="s">
         <v>125</v>
       </c>
-      <c r="E1" s="437"/>
-[...7 lines deleted...]
-      <c r="M1" s="437"/>
+      <c r="E1" s="510"/>
+      <c r="F1" s="510"/>
+      <c r="G1" s="510"/>
+      <c r="H1" s="510"/>
+      <c r="I1" s="510"/>
+      <c r="J1" s="510"/>
+      <c r="K1" s="510"/>
+      <c r="L1" s="510"/>
+      <c r="M1" s="510"/>
       <c r="N1" s="146"/>
       <c r="O1" s="146"/>
       <c r="P1" s="147"/>
     </row>
     <row r="2" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="144"/>
       <c r="B2" s="144"/>
       <c r="C2" s="262"/>
       <c r="D2" s="262"/>
       <c r="E2" s="262"/>
-      <c r="F2" s="439" t="s">
+      <c r="F2" s="512" t="s">
         <v>126</v>
       </c>
-      <c r="G2" s="439"/>
-[...4 lines deleted...]
-      <c r="L2" s="439"/>
+      <c r="G2" s="512"/>
+      <c r="H2" s="512"/>
+      <c r="I2" s="512"/>
+      <c r="J2" s="512"/>
+      <c r="K2" s="512"/>
+      <c r="L2" s="512"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="262"/>
       <c r="P2" s="262"/>
     </row>
     <row r="3" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="149"/>
       <c r="B3" s="263"/>
       <c r="C3" s="262"/>
       <c r="D3" s="262"/>
       <c r="E3" s="262"/>
-      <c r="F3" s="440" t="s">
+      <c r="F3" s="513" t="s">
         <v>127</v>
       </c>
-      <c r="G3" s="440"/>
-[...4 lines deleted...]
-      <c r="L3" s="440"/>
+      <c r="G3" s="513"/>
+      <c r="H3" s="513"/>
+      <c r="I3" s="513"/>
+      <c r="J3" s="513"/>
+      <c r="K3" s="513"/>
+      <c r="L3" s="513"/>
       <c r="M3" s="151"/>
       <c r="N3" s="151"/>
       <c r="O3" s="262"/>
       <c r="P3" s="262"/>
     </row>
     <row r="4" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="441" t="s">
+      <c r="A4" s="514" t="s">
         <v>128</v>
       </c>
-      <c r="B4" s="441"/>
-      <c r="C4" s="443">
+      <c r="B4" s="514"/>
+      <c r="C4" s="516">
         <f>+'[1]Daily Travel Summary'!A15</f>
         <v>0</v>
       </c>
-      <c r="D4" s="443"/>
-[...3 lines deleted...]
-      <c r="H4" s="443"/>
+      <c r="D4" s="516"/>
+      <c r="E4" s="516"/>
+      <c r="F4" s="516"/>
+      <c r="G4" s="516"/>
+      <c r="H4" s="516"/>
       <c r="I4" s="153"/>
       <c r="J4" s="154" t="s">
         <v>179</v>
       </c>
-      <c r="M4" s="443">
+      <c r="M4" s="516">
         <f>+'[1]Daily Travel Summary'!B13</f>
         <v>0</v>
       </c>
-      <c r="N4" s="443"/>
+      <c r="N4" s="516"/>
     </row>
     <row r="5" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="152" t="s">
         <v>118</v>
       </c>
       <c r="B5" s="156"/>
-      <c r="C5" s="519">
+      <c r="C5" s="534">
         <f ca="1">TODAY()</f>
-        <v>46195</v>
-[...5 lines deleted...]
-      <c r="H5" s="519"/>
+        <v>46223</v>
+      </c>
+      <c r="D5" s="534"/>
+      <c r="E5" s="534"/>
+      <c r="F5" s="534"/>
+      <c r="G5" s="534"/>
+      <c r="H5" s="534"/>
       <c r="I5" s="157"/>
       <c r="J5" s="157"/>
       <c r="K5" s="158"/>
       <c r="L5" s="158"/>
       <c r="M5" s="156"/>
       <c r="N5" s="159" t="s">
         <v>48</v>
       </c>
       <c r="O5" s="159"/>
       <c r="P5" s="160"/>
     </row>
     <row r="6" spans="1:16" s="155" customFormat="1" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="520"/>
-[...1 lines deleted...]
-      <c r="C6" s="522" t="s">
+      <c r="A6" s="535"/>
+      <c r="B6" s="536"/>
+      <c r="C6" s="537" t="s">
         <v>129</v>
       </c>
-      <c r="D6" s="523"/>
-[...4 lines deleted...]
-      <c r="I6" s="522" t="s">
+      <c r="D6" s="538"/>
+      <c r="E6" s="538"/>
+      <c r="F6" s="538"/>
+      <c r="G6" s="538"/>
+      <c r="H6" s="539"/>
+      <c r="I6" s="537" t="s">
         <v>130</v>
       </c>
-      <c r="J6" s="523"/>
-[...1 lines deleted...]
-      <c r="L6" s="526" t="s">
+      <c r="J6" s="538"/>
+      <c r="K6" s="540"/>
+      <c r="L6" s="541" t="s">
         <v>131</v>
       </c>
-      <c r="M6" s="523"/>
-[...1 lines deleted...]
-      <c r="O6" s="527" t="s">
+      <c r="M6" s="538"/>
+      <c r="N6" s="539"/>
+      <c r="O6" s="542" t="s">
         <v>132</v>
       </c>
-      <c r="P6" s="528"/>
+      <c r="P6" s="543"/>
     </row>
     <row r="7" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="265" t="s">
         <v>118</v>
       </c>
-      <c r="B7" s="529" t="s">
+      <c r="B7" s="519" t="s">
         <v>180</v>
       </c>
-      <c r="C7" s="530"/>
-[...1 lines deleted...]
-      <c r="E7" s="532" t="s">
+      <c r="C7" s="520"/>
+      <c r="D7" s="521"/>
+      <c r="E7" s="522" t="s">
         <v>181</v>
       </c>
-      <c r="F7" s="533"/>
-[...1 lines deleted...]
-      <c r="H7" s="534"/>
+      <c r="F7" s="523"/>
+      <c r="G7" s="523"/>
+      <c r="H7" s="524"/>
       <c r="I7" s="167"/>
       <c r="J7" s="266" t="s">
         <v>133</v>
       </c>
       <c r="K7" s="266" t="s">
         <v>134</v>
       </c>
       <c r="L7" s="167"/>
       <c r="M7" s="266" t="s">
         <v>133</v>
       </c>
       <c r="N7" s="267" t="s">
         <v>134</v>
       </c>
       <c r="O7" s="268"/>
       <c r="P7" s="269"/>
     </row>
     <row r="8" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="271"/>
       <c r="B8" s="272"/>
-      <c r="C8" s="535" t="s">
+      <c r="C8" s="525" t="s">
         <v>182</v>
       </c>
-      <c r="D8" s="536"/>
-[...3 lines deleted...]
-      <c r="H8" s="537"/>
+      <c r="D8" s="526"/>
+      <c r="E8" s="526"/>
+      <c r="F8" s="526"/>
+      <c r="G8" s="526"/>
+      <c r="H8" s="527"/>
       <c r="I8" s="168" t="s">
         <v>140</v>
       </c>
       <c r="J8" s="273">
         <f>+'[1]Page 2 - Daily Travel Detail'!J48+'[1]Page 2 - Daily Travel Detail'!J8</f>
         <v>0</v>
       </c>
       <c r="K8" s="273">
         <f>+'[1]Page 2 - Daily Travel Detail'!K48+'[1]Page 2 - Daily Travel Detail'!K8</f>
         <v>0</v>
       </c>
       <c r="L8" s="167"/>
       <c r="M8" s="167"/>
       <c r="N8" s="167"/>
       <c r="O8" s="268"/>
       <c r="P8" s="269"/>
     </row>
     <row r="9" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="268"/>
       <c r="B9" s="275"/>
-      <c r="C9" s="538"/>
-[...4 lines deleted...]
-      <c r="H9" s="540"/>
+      <c r="C9" s="528"/>
+      <c r="D9" s="529"/>
+      <c r="E9" s="529"/>
+      <c r="F9" s="529"/>
+      <c r="G9" s="529"/>
+      <c r="H9" s="530"/>
       <c r="I9" s="168" t="s">
         <v>145</v>
       </c>
       <c r="J9" s="273">
         <f>+'[1]Page 2 - Daily Travel Detail'!J49+'[1]Page 2 - Daily Travel Detail'!J9</f>
         <v>0</v>
       </c>
       <c r="K9" s="273">
         <f>+'[1]Page 2 - Daily Travel Detail'!K49+'[1]Page 2 - Daily Travel Detail'!K9</f>
         <v>0</v>
       </c>
       <c r="L9" s="276" t="s">
         <v>156</v>
       </c>
       <c r="M9" s="273">
         <f>+'[1]Page 2 - Daily Travel Detail'!M48+'[1]Page 2 - Daily Travel Detail'!M9</f>
         <v>0</v>
       </c>
       <c r="N9" s="273">
         <f>+'[1]Page 2 - Daily Travel Detail'!N48+'[1]Page 2 - Daily Travel Detail'!N9</f>
         <v>0</v>
       </c>
       <c r="O9" s="268"/>
       <c r="P9" s="269"/>
     </row>
     <row r="10" spans="1:16" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="278"/>
       <c r="B10" s="279"/>
-      <c r="C10" s="541"/>
-[...4 lines deleted...]
-      <c r="H10" s="543"/>
+      <c r="C10" s="531"/>
+      <c r="D10" s="532"/>
+      <c r="E10" s="532"/>
+      <c r="F10" s="532"/>
+      <c r="G10" s="532"/>
+      <c r="H10" s="533"/>
       <c r="I10" s="280" t="s">
         <v>156</v>
       </c>
       <c r="J10" s="273">
         <f>+'[1]Page 2 - Daily Travel Detail'!J50+'[1]Page 2 - Daily Travel Detail'!J10</f>
         <v>0</v>
       </c>
       <c r="K10" s="240"/>
       <c r="L10" s="283" t="s">
         <v>157</v>
       </c>
       <c r="M10" s="273">
         <f>+'[1]Page 2 - Daily Travel Detail'!M49+'[1]Page 2 - Daily Travel Detail'!M10</f>
         <v>0</v>
       </c>
       <c r="N10" s="273">
         <f>+'[1]Page 2 - Daily Travel Detail'!N49+'[1]Page 2 - Daily Travel Detail'!N10</f>
         <v>0</v>
       </c>
       <c r="O10" s="278"/>
       <c r="P10" s="273">
         <f>+'[1]Page 2 - Daily Travel Detail'!P48+'[1]Page 2 - Daily Travel Detail'!P10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A11" s="165"/>
-      <c r="B11" s="463" t="s">
+      <c r="B11" s="499" t="s">
         <v>129</v>
       </c>
-      <c r="C11" s="464"/>
-[...5 lines deleted...]
-      <c r="I11" s="432" t="s">
+      <c r="C11" s="500"/>
+      <c r="D11" s="500"/>
+      <c r="E11" s="500"/>
+      <c r="F11" s="500"/>
+      <c r="G11" s="500"/>
+      <c r="H11" s="501"/>
+      <c r="I11" s="505" t="s">
         <v>130</v>
       </c>
-      <c r="J11" s="469"/>
-[...1 lines deleted...]
-      <c r="L11" s="432" t="s">
+      <c r="J11" s="506"/>
+      <c r="K11" s="507"/>
+      <c r="L11" s="505" t="s">
         <v>131</v>
       </c>
-      <c r="M11" s="433"/>
-[...1 lines deleted...]
-      <c r="O11" s="432" t="s">
+      <c r="M11" s="508"/>
+      <c r="N11" s="509"/>
+      <c r="O11" s="505" t="s">
         <v>132</v>
       </c>
-      <c r="P11" s="434"/>
+      <c r="P11" s="509"/>
     </row>
     <row r="12" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="166"/>
-      <c r="B12" s="466"/>
-[...5 lines deleted...]
-      <c r="H12" s="468"/>
+      <c r="B12" s="502"/>
+      <c r="C12" s="503"/>
+      <c r="D12" s="503"/>
+      <c r="E12" s="503"/>
+      <c r="F12" s="503"/>
+      <c r="G12" s="503"/>
+      <c r="H12" s="504"/>
       <c r="I12" s="167"/>
       <c r="J12" s="168" t="s">
         <v>133</v>
       </c>
       <c r="K12" s="168" t="s">
         <v>134</v>
       </c>
       <c r="L12" s="167"/>
       <c r="M12" s="168" t="s">
         <v>133</v>
       </c>
       <c r="N12" s="168" t="s">
         <v>134</v>
       </c>
       <c r="O12" s="168" t="s">
         <v>135</v>
       </c>
       <c r="P12" s="169" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B13" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C13" s="435"/>
-      <c r="D13" s="436"/>
+      <c r="C13" s="468"/>
+      <c r="D13" s="469"/>
       <c r="E13" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F13" s="476"/>
-[...1 lines deleted...]
-      <c r="H13" s="477"/>
+      <c r="F13" s="470"/>
+      <c r="G13" s="470"/>
+      <c r="H13" s="471"/>
       <c r="I13" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J13" s="176"/>
       <c r="K13" s="176"/>
       <c r="L13" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M13" s="178"/>
       <c r="N13" s="179"/>
       <c r="O13" s="180"/>
       <c r="P13" s="176"/>
     </row>
     <row r="14" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C14" s="478"/>
-[...1 lines deleted...]
-      <c r="E14" s="448" t="s">
+      <c r="C14" s="472"/>
+      <c r="D14" s="473"/>
+      <c r="E14" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F14" s="449"/>
-[...1 lines deleted...]
-      <c r="H14" s="450"/>
+      <c r="F14" s="475"/>
+      <c r="G14" s="472"/>
+      <c r="H14" s="476"/>
       <c r="I14" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J14" s="183"/>
       <c r="K14" s="183"/>
       <c r="L14" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M14" s="179"/>
       <c r="N14" s="179"/>
       <c r="O14" s="185"/>
       <c r="P14" s="183"/>
     </row>
     <row r="15" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B15" s="451"/>
-      <c r="C15" s="335"/>
+      <c r="B15" s="455"/>
+      <c r="C15" s="381"/>
       <c r="D15" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E15" s="452"/>
-[...1 lines deleted...]
-      <c r="G15" s="453"/>
+      <c r="E15" s="456"/>
+      <c r="F15" s="457"/>
+      <c r="G15" s="457"/>
       <c r="H15" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I15" s="454"/>
-[...1 lines deleted...]
-      <c r="K15" s="456"/>
+      <c r="I15" s="491"/>
+      <c r="J15" s="492"/>
+      <c r="K15" s="493"/>
       <c r="L15" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M15" s="179"/>
       <c r="N15" s="183"/>
       <c r="O15" s="185"/>
       <c r="P15" s="176"/>
     </row>
     <row r="16" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B16" s="451"/>
-      <c r="C16" s="460"/>
+      <c r="B16" s="455"/>
+      <c r="C16" s="477"/>
       <c r="D16" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E16" s="452"/>
-[...1 lines deleted...]
-      <c r="G16" s="453"/>
+      <c r="E16" s="456"/>
+      <c r="F16" s="457"/>
+      <c r="G16" s="457"/>
       <c r="H16" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I16" s="457"/>
-[...1 lines deleted...]
-      <c r="K16" s="459"/>
+      <c r="I16" s="494"/>
+      <c r="J16" s="495"/>
+      <c r="K16" s="496"/>
       <c r="L16" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M16" s="194">
         <f>SUM(M13:M15)</f>
         <v>0</v>
       </c>
       <c r="N16" s="195">
         <f>SUM(N13:N15)</f>
         <v>0</v>
       </c>
       <c r="O16" s="185"/>
       <c r="P16" s="196"/>
     </row>
     <row r="17" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="486" t="s">
+      <c r="A17" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="487"/>
-[...2 lines deleted...]
-      <c r="E17" s="491" t="s">
+      <c r="B17" s="459"/>
+      <c r="C17" s="392"/>
+      <c r="D17" s="461"/>
+      <c r="E17" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F17" s="492">
-[...2 lines deleted...]
-      <c r="G17" s="491" t="s">
+      <c r="F17" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G17" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H17" s="494"/>
-      <c r="I17" s="482" t="s">
+      <c r="H17" s="466"/>
+      <c r="I17" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J17" s="479">
+      <c r="J17" s="450">
         <f>ROUND(IF(D17*F17=" ",0,D17*F17),3)</f>
         <v>0</v>
       </c>
-      <c r="K17" s="481"/>
-      <c r="L17" s="482" t="s">
+      <c r="K17" s="452"/>
+      <c r="L17" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M17" s="471"/>
-      <c r="N17" s="471"/>
+      <c r="M17" s="453"/>
+      <c r="N17" s="453"/>
       <c r="O17" s="285"/>
       <c r="P17" s="196"/>
     </row>
     <row r="18" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="488"/>
-[...12 lines deleted...]
-      <c r="N18" s="472"/>
+      <c r="A18" s="460"/>
+      <c r="B18" s="382"/>
+      <c r="C18" s="382"/>
+      <c r="D18" s="462"/>
+      <c r="E18" s="462"/>
+      <c r="F18" s="465"/>
+      <c r="G18" s="462"/>
+      <c r="H18" s="467"/>
+      <c r="I18" s="449"/>
+      <c r="J18" s="451"/>
+      <c r="K18" s="451"/>
+      <c r="L18" s="449"/>
+      <c r="M18" s="454"/>
+      <c r="N18" s="454"/>
       <c r="O18" s="286"/>
       <c r="P18" s="197"/>
     </row>
     <row r="19" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B19" s="473"/>
-[...5 lines deleted...]
-      <c r="H19" s="475"/>
+      <c r="B19" s="435"/>
+      <c r="C19" s="436"/>
+      <c r="D19" s="436"/>
+      <c r="E19" s="436"/>
+      <c r="F19" s="436"/>
+      <c r="G19" s="436"/>
+      <c r="H19" s="437"/>
       <c r="I19" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J19" s="200">
         <f>SUM(J13:J18)</f>
         <v>0</v>
       </c>
       <c r="K19" s="200">
         <f>SUM(K13:K17)</f>
         <v>0</v>
       </c>
       <c r="L19" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M19" s="201">
         <f>SUM(M16:M17)</f>
         <v>0</v>
       </c>
       <c r="N19" s="201">
         <f>SUM(N16:N17)</f>
         <v>0</v>
       </c>
       <c r="O19" s="202" t="s">
         <v>159</v>
       </c>
       <c r="P19" s="201">
         <f>SUM(P13:P17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A20" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B20" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C20" s="435"/>
-      <c r="D20" s="436"/>
+      <c r="C20" s="468"/>
+      <c r="D20" s="469"/>
       <c r="E20" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F20" s="476"/>
-[...1 lines deleted...]
-      <c r="H20" s="477"/>
+      <c r="F20" s="470"/>
+      <c r="G20" s="470"/>
+      <c r="H20" s="471"/>
       <c r="I20" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J20" s="176"/>
       <c r="K20" s="176"/>
       <c r="L20" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M20" s="178"/>
       <c r="N20" s="179"/>
       <c r="O20" s="203"/>
       <c r="P20" s="176"/>
     </row>
     <row r="21" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B21" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C21" s="478"/>
-[...1 lines deleted...]
-      <c r="E21" s="448" t="s">
+      <c r="C21" s="472"/>
+      <c r="D21" s="473"/>
+      <c r="E21" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F21" s="449"/>
-[...1 lines deleted...]
-      <c r="H21" s="450"/>
+      <c r="F21" s="475"/>
+      <c r="G21" s="472"/>
+      <c r="H21" s="476"/>
       <c r="I21" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J21" s="183"/>
       <c r="K21" s="183"/>
       <c r="L21" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M21" s="179"/>
       <c r="N21" s="179"/>
       <c r="O21" s="203"/>
       <c r="P21" s="176"/>
     </row>
     <row r="22" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B22" s="451"/>
-      <c r="C22" s="335"/>
+      <c r="B22" s="455"/>
+      <c r="C22" s="381"/>
       <c r="D22" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E22" s="452"/>
-[...1 lines deleted...]
-      <c r="G22" s="453"/>
+      <c r="E22" s="456"/>
+      <c r="F22" s="457"/>
+      <c r="G22" s="457"/>
       <c r="H22" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I22" s="454"/>
-[...1 lines deleted...]
-      <c r="K22" s="456"/>
+      <c r="I22" s="491"/>
+      <c r="J22" s="492"/>
+      <c r="K22" s="493"/>
       <c r="L22" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M22" s="179"/>
       <c r="N22" s="183"/>
       <c r="O22" s="203"/>
       <c r="P22" s="176"/>
     </row>
     <row r="23" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B23" s="451"/>
-      <c r="C23" s="460"/>
+      <c r="B23" s="455"/>
+      <c r="C23" s="477"/>
       <c r="D23" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E23" s="452"/>
-[...1 lines deleted...]
-      <c r="G23" s="453"/>
+      <c r="E23" s="456"/>
+      <c r="F23" s="457"/>
+      <c r="G23" s="457"/>
       <c r="H23" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I23" s="457"/>
-[...1 lines deleted...]
-      <c r="K23" s="459"/>
+      <c r="I23" s="494"/>
+      <c r="J23" s="495"/>
+      <c r="K23" s="496"/>
       <c r="L23" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M23" s="194">
         <f>SUM(M20:M22)</f>
         <v>0</v>
       </c>
       <c r="N23" s="195">
         <f>SUM(N20:N22)</f>
         <v>0</v>
       </c>
       <c r="O23" s="203"/>
       <c r="P23" s="196"/>
     </row>
     <row r="24" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="486" t="s">
+      <c r="A24" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B24" s="487"/>
-[...2 lines deleted...]
-      <c r="E24" s="491" t="s">
+      <c r="B24" s="459"/>
+      <c r="C24" s="392"/>
+      <c r="D24" s="461"/>
+      <c r="E24" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F24" s="492">
-[...2 lines deleted...]
-      <c r="G24" s="491" t="s">
+      <c r="F24" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G24" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H24" s="494"/>
-      <c r="I24" s="482" t="s">
+      <c r="H24" s="466"/>
+      <c r="I24" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J24" s="479">
+      <c r="J24" s="450">
         <f>ROUND(IF(D24*F24=" ",0,D24*F24),3)</f>
         <v>0</v>
       </c>
-      <c r="K24" s="481"/>
-      <c r="L24" s="482" t="s">
+      <c r="K24" s="452"/>
+      <c r="L24" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M24" s="471"/>
-      <c r="N24" s="471"/>
+      <c r="M24" s="453"/>
+      <c r="N24" s="453"/>
       <c r="O24" s="203"/>
       <c r="P24" s="196"/>
     </row>
     <row r="25" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="488"/>
-[...12 lines deleted...]
-      <c r="N25" s="472"/>
+      <c r="A25" s="460"/>
+      <c r="B25" s="382"/>
+      <c r="C25" s="382"/>
+      <c r="D25" s="462"/>
+      <c r="E25" s="462"/>
+      <c r="F25" s="465"/>
+      <c r="G25" s="462"/>
+      <c r="H25" s="467"/>
+      <c r="I25" s="449"/>
+      <c r="J25" s="451"/>
+      <c r="K25" s="451"/>
+      <c r="L25" s="449"/>
+      <c r="M25" s="454"/>
+      <c r="N25" s="454"/>
       <c r="O25" s="203"/>
       <c r="P25" s="197"/>
     </row>
     <row r="26" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B26" s="473"/>
-[...5 lines deleted...]
-      <c r="H26" s="475"/>
+      <c r="B26" s="435"/>
+      <c r="C26" s="436"/>
+      <c r="D26" s="436"/>
+      <c r="E26" s="436"/>
+      <c r="F26" s="436"/>
+      <c r="G26" s="436"/>
+      <c r="H26" s="437"/>
       <c r="I26" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J26" s="200">
         <f>SUM(J20:J25)</f>
         <v>0</v>
       </c>
       <c r="K26" s="206">
         <f>SUM(K20:K24)</f>
         <v>0</v>
       </c>
       <c r="L26" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M26" s="201">
         <f>SUM(M23:M24)</f>
         <v>0</v>
       </c>
       <c r="N26" s="201">
         <f>SUM(N23:N24)</f>
         <v>0</v>
       </c>
       <c r="O26" s="207" t="s">
         <v>159</v>
       </c>
       <c r="P26" s="208">
         <f>SUM(P20:P24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A27" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B27" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C27" s="435"/>
-      <c r="D27" s="436"/>
+      <c r="C27" s="468"/>
+      <c r="D27" s="469"/>
       <c r="E27" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F27" s="476"/>
-[...1 lines deleted...]
-      <c r="H27" s="477"/>
+      <c r="F27" s="470"/>
+      <c r="G27" s="470"/>
+      <c r="H27" s="471"/>
       <c r="I27" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J27" s="176"/>
       <c r="K27" s="176"/>
       <c r="L27" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M27" s="178"/>
       <c r="N27" s="179"/>
       <c r="O27" s="209"/>
       <c r="P27" s="176"/>
     </row>
     <row r="28" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B28" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C28" s="478"/>
-[...1 lines deleted...]
-      <c r="E28" s="448" t="s">
+      <c r="C28" s="472"/>
+      <c r="D28" s="473"/>
+      <c r="E28" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F28" s="449"/>
-[...1 lines deleted...]
-      <c r="H28" s="450"/>
+      <c r="F28" s="475"/>
+      <c r="G28" s="472"/>
+      <c r="H28" s="476"/>
       <c r="I28" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J28" s="183"/>
       <c r="K28" s="183"/>
       <c r="L28" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M28" s="179"/>
       <c r="N28" s="179"/>
       <c r="O28" s="210"/>
       <c r="P28" s="176"/>
     </row>
     <row r="29" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B29" s="451"/>
-      <c r="C29" s="335"/>
+      <c r="B29" s="455"/>
+      <c r="C29" s="381"/>
       <c r="D29" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E29" s="452"/>
-[...1 lines deleted...]
-      <c r="G29" s="453"/>
+      <c r="E29" s="456"/>
+      <c r="F29" s="457"/>
+      <c r="G29" s="457"/>
       <c r="H29" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I29" s="454"/>
-[...1 lines deleted...]
-      <c r="K29" s="456"/>
+      <c r="I29" s="491"/>
+      <c r="J29" s="492"/>
+      <c r="K29" s="493"/>
       <c r="L29" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M29" s="179"/>
       <c r="N29" s="183"/>
       <c r="O29" s="210"/>
       <c r="P29" s="176"/>
     </row>
     <row r="30" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B30" s="451"/>
-      <c r="C30" s="460"/>
+      <c r="B30" s="455"/>
+      <c r="C30" s="477"/>
       <c r="D30" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E30" s="452"/>
-[...1 lines deleted...]
-      <c r="G30" s="453"/>
+      <c r="E30" s="456"/>
+      <c r="F30" s="457"/>
+      <c r="G30" s="457"/>
       <c r="H30" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I30" s="457"/>
-[...1 lines deleted...]
-      <c r="K30" s="459"/>
+      <c r="I30" s="494"/>
+      <c r="J30" s="495"/>
+      <c r="K30" s="496"/>
       <c r="L30" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M30" s="194">
         <f>SUM(M27:M29)</f>
         <v>0</v>
       </c>
       <c r="N30" s="195">
         <f>SUM(N27:N29)</f>
         <v>0</v>
       </c>
       <c r="O30" s="210"/>
       <c r="P30" s="196"/>
     </row>
     <row r="31" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="486" t="s">
+      <c r="A31" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B31" s="487"/>
-[...2 lines deleted...]
-      <c r="E31" s="491" t="s">
+      <c r="B31" s="459"/>
+      <c r="C31" s="392"/>
+      <c r="D31" s="461"/>
+      <c r="E31" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F31" s="492">
-[...2 lines deleted...]
-      <c r="G31" s="491" t="s">
+      <c r="F31" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G31" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H31" s="494"/>
-      <c r="I31" s="482" t="s">
+      <c r="H31" s="466"/>
+      <c r="I31" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J31" s="479">
+      <c r="J31" s="450">
         <f>ROUND(IF(D31*F31=" ",0,D31*F31),3)</f>
         <v>0</v>
       </c>
-      <c r="K31" s="481"/>
-      <c r="L31" s="482" t="s">
+      <c r="K31" s="452"/>
+      <c r="L31" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M31" s="471"/>
-      <c r="N31" s="471"/>
+      <c r="M31" s="453"/>
+      <c r="N31" s="453"/>
       <c r="O31" s="215"/>
       <c r="P31" s="216"/>
     </row>
     <row r="32" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="488"/>
-[...12 lines deleted...]
-      <c r="N32" s="472"/>
+      <c r="A32" s="460"/>
+      <c r="B32" s="382"/>
+      <c r="C32" s="382"/>
+      <c r="D32" s="462"/>
+      <c r="E32" s="462"/>
+      <c r="F32" s="465"/>
+      <c r="G32" s="462"/>
+      <c r="H32" s="467"/>
+      <c r="I32" s="449"/>
+      <c r="J32" s="451"/>
+      <c r="K32" s="451"/>
+      <c r="L32" s="449"/>
+      <c r="M32" s="454"/>
+      <c r="N32" s="454"/>
       <c r="O32" s="210"/>
       <c r="P32" s="217"/>
     </row>
     <row r="33" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B33" s="473"/>
-[...5 lines deleted...]
-      <c r="H33" s="475"/>
+      <c r="B33" s="435"/>
+      <c r="C33" s="436"/>
+      <c r="D33" s="436"/>
+      <c r="E33" s="436"/>
+      <c r="F33" s="436"/>
+      <c r="G33" s="436"/>
+      <c r="H33" s="437"/>
       <c r="I33" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J33" s="200">
         <f>SUM(J27:J32)</f>
         <v>0</v>
       </c>
       <c r="K33" s="206">
         <f>SUM(K27:K31)</f>
         <v>0</v>
       </c>
       <c r="L33" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M33" s="201">
         <f>SUM(M30:M31)</f>
         <v>0</v>
       </c>
       <c r="N33" s="201">
         <f>SUM(N30:N31)</f>
         <v>0</v>
       </c>
       <c r="O33" s="207" t="s">
         <v>159</v>
       </c>
       <c r="P33" s="208">
         <f>SUM(P27:P31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A34" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B34" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C34" s="435"/>
-      <c r="D34" s="436"/>
+      <c r="C34" s="468"/>
+      <c r="D34" s="469"/>
       <c r="E34" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F34" s="476"/>
-[...1 lines deleted...]
-      <c r="H34" s="477"/>
+      <c r="F34" s="470"/>
+      <c r="G34" s="470"/>
+      <c r="H34" s="471"/>
       <c r="I34" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J34" s="176"/>
       <c r="K34" s="176"/>
       <c r="L34" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M34" s="178"/>
       <c r="N34" s="179"/>
       <c r="O34" s="209"/>
       <c r="P34" s="218"/>
     </row>
     <row r="35" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B35" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C35" s="478"/>
-[...1 lines deleted...]
-      <c r="E35" s="448" t="s">
+      <c r="C35" s="472"/>
+      <c r="D35" s="473"/>
+      <c r="E35" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F35" s="449"/>
-[...1 lines deleted...]
-      <c r="H35" s="450"/>
+      <c r="F35" s="475"/>
+      <c r="G35" s="472"/>
+      <c r="H35" s="476"/>
       <c r="I35" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J35" s="183"/>
       <c r="K35" s="183"/>
       <c r="L35" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M35" s="179"/>
       <c r="N35" s="179"/>
       <c r="O35" s="210"/>
       <c r="P35" s="218"/>
     </row>
     <row r="36" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B36" s="451"/>
-      <c r="C36" s="335"/>
+      <c r="B36" s="455"/>
+      <c r="C36" s="381"/>
       <c r="D36" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E36" s="452"/>
-[...1 lines deleted...]
-      <c r="G36" s="453"/>
+      <c r="E36" s="456"/>
+      <c r="F36" s="457"/>
+      <c r="G36" s="457"/>
       <c r="H36" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I36" s="454"/>
-[...1 lines deleted...]
-      <c r="K36" s="456"/>
+      <c r="I36" s="491"/>
+      <c r="J36" s="492"/>
+      <c r="K36" s="493"/>
       <c r="L36" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M36" s="179"/>
       <c r="N36" s="183"/>
       <c r="O36" s="210"/>
       <c r="P36" s="218"/>
     </row>
     <row r="37" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B37" s="451"/>
-      <c r="C37" s="460"/>
+      <c r="B37" s="455"/>
+      <c r="C37" s="477"/>
       <c r="D37" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E37" s="452"/>
-[...1 lines deleted...]
-      <c r="G37" s="453"/>
+      <c r="E37" s="456"/>
+      <c r="F37" s="457"/>
+      <c r="G37" s="457"/>
       <c r="H37" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I37" s="457"/>
-[...1 lines deleted...]
-      <c r="K37" s="459"/>
+      <c r="I37" s="494"/>
+      <c r="J37" s="495"/>
+      <c r="K37" s="496"/>
       <c r="L37" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M37" s="194">
         <f>SUM(M34:M36)</f>
         <v>0</v>
       </c>
       <c r="N37" s="195">
         <f>SUM(N34:N36)</f>
         <v>0</v>
       </c>
       <c r="O37" s="210"/>
       <c r="P37" s="216"/>
     </row>
     <row r="38" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="486" t="s">
+      <c r="A38" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B38" s="487"/>
-[...2 lines deleted...]
-      <c r="E38" s="491" t="s">
+      <c r="B38" s="459"/>
+      <c r="C38" s="392"/>
+      <c r="D38" s="461"/>
+      <c r="E38" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F38" s="492">
-[...2 lines deleted...]
-      <c r="G38" s="491" t="s">
+      <c r="F38" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G38" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H38" s="494"/>
-      <c r="I38" s="482" t="s">
+      <c r="H38" s="466"/>
+      <c r="I38" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J38" s="479">
+      <c r="J38" s="450">
         <f>ROUND(IF(D38*F38=" ",0,D38*F38),3)</f>
         <v>0</v>
       </c>
-      <c r="K38" s="481"/>
-      <c r="L38" s="482" t="s">
+      <c r="K38" s="452"/>
+      <c r="L38" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M38" s="471"/>
-      <c r="N38" s="471"/>
+      <c r="M38" s="453"/>
+      <c r="N38" s="453"/>
       <c r="O38" s="215"/>
       <c r="P38" s="216"/>
     </row>
     <row r="39" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="488"/>
-[...12 lines deleted...]
-      <c r="N39" s="472"/>
+      <c r="A39" s="460"/>
+      <c r="B39" s="382"/>
+      <c r="C39" s="382"/>
+      <c r="D39" s="462"/>
+      <c r="E39" s="462"/>
+      <c r="F39" s="465"/>
+      <c r="G39" s="462"/>
+      <c r="H39" s="467"/>
+      <c r="I39" s="449"/>
+      <c r="J39" s="451"/>
+      <c r="K39" s="451"/>
+      <c r="L39" s="449"/>
+      <c r="M39" s="454"/>
+      <c r="N39" s="454"/>
       <c r="O39" s="210"/>
       <c r="P39" s="217"/>
     </row>
     <row r="40" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A40" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B40" s="473"/>
-[...5 lines deleted...]
-      <c r="H40" s="475"/>
+      <c r="B40" s="435"/>
+      <c r="C40" s="436"/>
+      <c r="D40" s="436"/>
+      <c r="E40" s="436"/>
+      <c r="F40" s="436"/>
+      <c r="G40" s="436"/>
+      <c r="H40" s="437"/>
       <c r="I40" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J40" s="200">
         <f>SUM(J34:J39)</f>
         <v>0</v>
       </c>
       <c r="K40" s="206">
         <f>SUM(K34:K38)</f>
         <v>0</v>
       </c>
       <c r="L40" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M40" s="201">
         <f>SUM(M37:M38)</f>
         <v>0</v>
       </c>
       <c r="N40" s="201">
         <f>SUM(N37:N38)</f>
         <v>0</v>
       </c>
       <c r="O40" s="219" t="s">
         <v>159</v>
       </c>
       <c r="P40" s="208">
         <f>SUM(P34:P38)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A41" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B41" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C41" s="435"/>
-      <c r="D41" s="436"/>
+      <c r="C41" s="468"/>
+      <c r="D41" s="469"/>
       <c r="E41" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F41" s="476"/>
-[...1 lines deleted...]
-      <c r="H41" s="477"/>
+      <c r="F41" s="470"/>
+      <c r="G41" s="470"/>
+      <c r="H41" s="471"/>
       <c r="I41" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J41" s="176"/>
       <c r="K41" s="176"/>
       <c r="L41" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M41" s="178"/>
       <c r="N41" s="179"/>
       <c r="O41" s="209"/>
       <c r="P41" s="218"/>
     </row>
     <row r="42" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B42" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C42" s="478"/>
-[...1 lines deleted...]
-      <c r="E42" s="448" t="s">
+      <c r="C42" s="472"/>
+      <c r="D42" s="473"/>
+      <c r="E42" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F42" s="449"/>
-[...1 lines deleted...]
-      <c r="H42" s="450"/>
+      <c r="F42" s="475"/>
+      <c r="G42" s="472"/>
+      <c r="H42" s="476"/>
       <c r="I42" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J42" s="183"/>
       <c r="K42" s="183"/>
       <c r="L42" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M42" s="179"/>
       <c r="N42" s="179"/>
       <c r="O42" s="210"/>
       <c r="P42" s="218"/>
     </row>
     <row r="43" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B43" s="451"/>
-      <c r="C43" s="335"/>
+      <c r="B43" s="455"/>
+      <c r="C43" s="381"/>
       <c r="D43" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E43" s="452"/>
-[...1 lines deleted...]
-      <c r="G43" s="453"/>
+      <c r="E43" s="456"/>
+      <c r="F43" s="457"/>
+      <c r="G43" s="457"/>
       <c r="H43" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I43" s="454"/>
-[...1 lines deleted...]
-      <c r="K43" s="456"/>
+      <c r="I43" s="491"/>
+      <c r="J43" s="492"/>
+      <c r="K43" s="493"/>
       <c r="L43" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M43" s="179"/>
       <c r="N43" s="183"/>
       <c r="O43" s="210"/>
       <c r="P43" s="218"/>
     </row>
     <row r="44" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B44" s="451"/>
-      <c r="C44" s="460"/>
+      <c r="B44" s="455"/>
+      <c r="C44" s="477"/>
       <c r="D44" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E44" s="452"/>
-[...1 lines deleted...]
-      <c r="G44" s="453"/>
+      <c r="E44" s="456"/>
+      <c r="F44" s="457"/>
+      <c r="G44" s="457"/>
       <c r="H44" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I44" s="457"/>
-[...1 lines deleted...]
-      <c r="K44" s="459"/>
+      <c r="I44" s="494"/>
+      <c r="J44" s="495"/>
+      <c r="K44" s="496"/>
       <c r="L44" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M44" s="194">
         <f>SUM(M41:M43)</f>
         <v>0</v>
       </c>
       <c r="N44" s="195">
         <f>SUM(N41:N43)</f>
         <v>0</v>
       </c>
       <c r="O44" s="210"/>
       <c r="P44" s="216"/>
     </row>
     <row r="45" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="486" t="s">
+      <c r="A45" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B45" s="487"/>
-[...2 lines deleted...]
-      <c r="E45" s="491" t="s">
+      <c r="B45" s="459"/>
+      <c r="C45" s="392"/>
+      <c r="D45" s="461"/>
+      <c r="E45" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F45" s="492">
-[...2 lines deleted...]
-      <c r="G45" s="491" t="s">
+      <c r="F45" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G45" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H45" s="494"/>
-      <c r="I45" s="482" t="s">
+      <c r="H45" s="466"/>
+      <c r="I45" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J45" s="479">
+      <c r="J45" s="450">
         <f>ROUND(IF(D45*F45=" ",0,D45*F45),3)</f>
         <v>0</v>
       </c>
-      <c r="K45" s="481"/>
-      <c r="L45" s="482" t="s">
+      <c r="K45" s="452"/>
+      <c r="L45" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M45" s="471"/>
-      <c r="N45" s="471"/>
+      <c r="M45" s="453"/>
+      <c r="N45" s="453"/>
       <c r="O45" s="215"/>
       <c r="P45" s="216"/>
     </row>
     <row r="46" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="488"/>
-[...12 lines deleted...]
-      <c r="N46" s="472"/>
+      <c r="A46" s="460"/>
+      <c r="B46" s="382"/>
+      <c r="C46" s="382"/>
+      <c r="D46" s="462"/>
+      <c r="E46" s="462"/>
+      <c r="F46" s="465"/>
+      <c r="G46" s="462"/>
+      <c r="H46" s="467"/>
+      <c r="I46" s="449"/>
+      <c r="J46" s="451"/>
+      <c r="K46" s="451"/>
+      <c r="L46" s="449"/>
+      <c r="M46" s="454"/>
+      <c r="N46" s="454"/>
       <c r="O46" s="210"/>
       <c r="P46" s="217"/>
     </row>
     <row r="47" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A47" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B47" s="473"/>
-[...5 lines deleted...]
-      <c r="H47" s="475"/>
+      <c r="B47" s="435"/>
+      <c r="C47" s="436"/>
+      <c r="D47" s="436"/>
+      <c r="E47" s="436"/>
+      <c r="F47" s="436"/>
+      <c r="G47" s="436"/>
+      <c r="H47" s="437"/>
       <c r="I47" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J47" s="200">
         <f>SUM(J41:J46)</f>
         <v>0</v>
       </c>
       <c r="K47" s="206">
         <f>SUM(K41:K45)</f>
         <v>0</v>
       </c>
       <c r="L47" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M47" s="201">
         <f>SUM(M44:M45)</f>
         <v>0</v>
       </c>
       <c r="N47" s="201">
         <f>SUM(N44:N45)</f>
         <v>0</v>
       </c>
       <c r="O47" s="220" t="s">
         <v>159</v>
       </c>
@@ -14992,470 +14992,470 @@
       <c r="L48" s="225" t="s">
         <v>160</v>
       </c>
       <c r="M48" s="226">
         <f>SUM(M44,M37,M30,M23,M16)</f>
         <v>0</v>
       </c>
       <c r="N48" s="226">
         <f>SUM(N44,N37,N30,N23,N16)</f>
         <v>0</v>
       </c>
       <c r="O48" s="227" t="s">
         <v>161</v>
       </c>
       <c r="P48" s="228">
         <f>SUM(P47,P40,P33,P26,P19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="229"/>
       <c r="C49" s="229"/>
       <c r="D49" s="229"/>
       <c r="E49" s="229"/>
       <c r="F49" s="230"/>
-      <c r="G49" s="515" t="s">
+      <c r="G49" s="438" t="s">
         <v>162</v>
       </c>
-      <c r="H49" s="516"/>
+      <c r="H49" s="439"/>
       <c r="I49" s="232" t="s">
         <v>145</v>
       </c>
       <c r="J49" s="288">
         <f>SUM(J42,J35,J28,J21,J14)</f>
         <v>0</v>
       </c>
       <c r="K49" s="233">
         <f>SUM(K42,K35,K28,K14)</f>
         <v>0</v>
       </c>
       <c r="L49" s="234" t="s">
         <v>163</v>
       </c>
       <c r="M49" s="235">
         <f>SUM(M45,M38,M31,M24,M17)</f>
         <v>0</v>
       </c>
       <c r="N49" s="235">
         <f>SUM(N45,N38,N31,N24,N17)</f>
         <v>0</v>
       </c>
       <c r="O49" s="236"/>
       <c r="P49" s="237"/>
     </row>
     <row r="50" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="G50" s="516"/>
-      <c r="H50" s="516"/>
+      <c r="G50" s="439"/>
+      <c r="H50" s="439"/>
       <c r="I50" s="238" t="s">
         <v>156</v>
       </c>
       <c r="J50" s="288">
         <f>SUM(J17,J24,J31,J38,J45)</f>
         <v>0</v>
       </c>
       <c r="K50" s="240"/>
       <c r="L50" s="241"/>
       <c r="M50" s="241"/>
       <c r="N50" s="242"/>
       <c r="O50" s="243"/>
       <c r="P50" s="244"/>
     </row>
     <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="245" t="s">
         <v>164</v>
       </c>
       <c r="B51"/>
       <c r="C51" s="246"/>
       <c r="D51" s="246"/>
       <c r="E51" s="246"/>
       <c r="I51" s="7"/>
       <c r="K51" s="247"/>
       <c r="L51" s="248"/>
       <c r="M51" s="248"/>
       <c r="N51" s="248"/>
       <c r="O51" s="249"/>
     </row>
     <row r="52" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="250">
         <v>-1</v>
       </c>
-      <c r="B52" s="510" t="s">
+      <c r="B52" s="440" t="s">
         <v>165</v>
       </c>
-      <c r="C52" s="509"/>
+      <c r="C52" s="441"/>
       <c r="D52" s="37"/>
       <c r="E52" s="250">
         <v>-2</v>
       </c>
-      <c r="F52" s="517" t="s">
+      <c r="F52" s="442" t="s">
         <v>166</v>
       </c>
-      <c r="G52" s="518"/>
-      <c r="H52" s="518"/>
+      <c r="G52" s="443"/>
+      <c r="H52" s="443"/>
       <c r="I52" s="251">
         <v>-3</v>
       </c>
-      <c r="J52" s="506" t="s">
+      <c r="J52" s="444" t="s">
         <v>167</v>
       </c>
-      <c r="K52" s="507"/>
-      <c r="L52" s="507"/>
+      <c r="K52" s="445"/>
+      <c r="L52" s="445"/>
     </row>
     <row r="53" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="508" t="s">
+      <c r="B53" s="446" t="s">
         <v>168</v>
       </c>
-      <c r="C53" s="509"/>
+      <c r="C53" s="441"/>
       <c r="D53"/>
       <c r="E53" s="37"/>
-      <c r="F53" s="510" t="s">
+      <c r="F53" s="440" t="s">
         <v>169</v>
       </c>
-      <c r="G53" s="509"/>
+      <c r="G53" s="441"/>
       <c r="H53" s="253"/>
       <c r="I53" s="231"/>
-      <c r="J53" s="507"/>
-[...1 lines deleted...]
-      <c r="L53" s="507"/>
+      <c r="J53" s="445"/>
+      <c r="K53" s="445"/>
+      <c r="L53" s="445"/>
       <c r="O53" s="7"/>
     </row>
     <row r="54" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B54" s="252" t="s">
         <v>170</v>
       </c>
       <c r="C54" s="37"/>
       <c r="D54" s="37"/>
       <c r="E54" s="37"/>
-      <c r="F54" s="511" t="s">
+      <c r="F54" s="447" t="s">
         <v>171</v>
       </c>
-      <c r="G54" s="509"/>
+      <c r="G54" s="441"/>
       <c r="H54" s="253"/>
       <c r="I54" s="253"/>
-      <c r="J54" s="507"/>
-[...1 lines deleted...]
-      <c r="L54" s="507"/>
+      <c r="J54" s="445"/>
+      <c r="K54" s="445"/>
+      <c r="L54" s="445"/>
       <c r="O54" s="7"/>
     </row>
     <row r="55" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="254"/>
-      <c r="B55" s="508" t="s">
+      <c r="B55" s="446" t="s">
         <v>172</v>
       </c>
-      <c r="C55" s="509"/>
+      <c r="C55" s="441"/>
       <c r="D55"/>
       <c r="E55" s="37"/>
-      <c r="F55" s="510" t="s">
+      <c r="F55" s="440" t="s">
         <v>173</v>
       </c>
-      <c r="G55" s="509"/>
+      <c r="G55" s="441"/>
       <c r="H55" s="253"/>
       <c r="I55" s="253"/>
-      <c r="J55" s="507"/>
-[...1 lines deleted...]
-      <c r="L55" s="507"/>
+      <c r="J55" s="445"/>
+      <c r="K55" s="445"/>
+      <c r="L55" s="445"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
       <c r="O55" s="12"/>
       <c r="P55" s="255"/>
     </row>
     <row r="56" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
-      <c r="F56" s="511" t="s">
+      <c r="F56" s="447" t="s">
         <v>174</v>
       </c>
-      <c r="G56" s="509"/>
+      <c r="G56" s="441"/>
       <c r="H56" s="253"/>
       <c r="I56" s="256"/>
-      <c r="J56" s="507"/>
-[...1 lines deleted...]
-      <c r="L56" s="507"/>
+      <c r="J56" s="445"/>
+      <c r="K56" s="445"/>
+      <c r="L56" s="445"/>
       <c r="M56" s="6"/>
       <c r="N56" s="6"/>
       <c r="O56" s="12"/>
     </row>
     <row r="57" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="254"/>
       <c r="B57" s="6"/>
       <c r="C57" s="6"/>
       <c r="D57" s="6"/>
       <c r="E57" s="6"/>
       <c r="F57" s="6"/>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="12"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
       <c r="N57" s="6"/>
       <c r="O57" s="12"/>
       <c r="P57" s="255"/>
     </row>
     <row r="58" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A58" s="257" t="s">
         <v>175</v>
       </c>
       <c r="B58" s="258" t="s">
         <v>176</v>
       </c>
       <c r="C58" s="37"/>
       <c r="D58" s="37"/>
       <c r="E58" s="37"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="37"/>
       <c r="I58" s="37"/>
       <c r="J58" s="37"/>
       <c r="K58" s="37"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58" s="7"/>
       <c r="P58" s="255"/>
     </row>
     <row r="59" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A59" s="6"/>
-      <c r="B59" s="512" t="s">
+      <c r="B59" s="432" t="s">
         <v>177</v>
       </c>
-      <c r="C59" s="512"/>
-[...2 lines deleted...]
-      <c r="F59" s="512"/>
+      <c r="C59" s="432"/>
+      <c r="D59" s="432"/>
+      <c r="E59" s="432"/>
+      <c r="F59" s="432"/>
       <c r="I59" s="7"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
       <c r="O59" s="12"/>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A60" s="6"/>
       <c r="B60" s="6"/>
-      <c r="C60" s="513" t="s">
+      <c r="C60" s="433" t="s">
         <v>133</v>
       </c>
-      <c r="D60" s="513"/>
-      <c r="E60" s="513"/>
+      <c r="D60" s="433"/>
+      <c r="E60" s="433"/>
       <c r="F60" s="253"/>
       <c r="G60" s="259"/>
       <c r="H60" s="259">
         <v>143.1</v>
       </c>
       <c r="I60" s="7"/>
       <c r="L60" s="6"/>
       <c r="N60" s="260"/>
       <c r="O60" s="12"/>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B61" s="6"/>
-      <c r="C61" s="513" t="s">
+      <c r="C61" s="433" t="s">
         <v>178</v>
       </c>
-      <c r="D61" s="513"/>
-[...1 lines deleted...]
-      <c r="F61" s="513"/>
+      <c r="D61" s="433"/>
+      <c r="E61" s="433"/>
+      <c r="F61" s="433"/>
       <c r="G61" s="259"/>
       <c r="H61" s="259">
         <v>163.4</v>
       </c>
       <c r="I61" s="7"/>
       <c r="N61" s="260"/>
       <c r="O61" s="6"/>
     </row>
     <row r="62" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="6"/>
       <c r="D62" s="6"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="12"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
       <c r="N62" s="6"/>
       <c r="O62" s="12"/>
       <c r="P62" s="261" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="142">
-    <mergeCell ref="F56:G56"/>
-[...12 lines deleted...]
-    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="C5:H5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:H6"/>
+    <mergeCell ref="I6:K6"/>
+    <mergeCell ref="L6:N6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="D1:M1"/>
+    <mergeCell ref="F2:L2"/>
+    <mergeCell ref="F3:L3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:H4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="E7:H7"/>
+    <mergeCell ref="C8:H10"/>
+    <mergeCell ref="B11:H12"/>
+    <mergeCell ref="I11:K11"/>
+    <mergeCell ref="L11:N11"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="I15:K16"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="A17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:H18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="M24:M25"/>
+    <mergeCell ref="N24:N25"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="I22:K23"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="A24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:H25"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="F27:H27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="I29:K30"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:H32"/>
+    <mergeCell ref="B33:H33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="F34:H34"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L38:L39"/>
+    <mergeCell ref="M38:M39"/>
+    <mergeCell ref="N38:N39"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="E36:G36"/>
+    <mergeCell ref="I36:K37"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="A38:C39"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="E38:E39"/>
+    <mergeCell ref="F38:F39"/>
+    <mergeCell ref="G38:H39"/>
+    <mergeCell ref="B40:H40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:H41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="I38:I39"/>
+    <mergeCell ref="J38:J39"/>
+    <mergeCell ref="K38:K39"/>
     <mergeCell ref="I45:I46"/>
     <mergeCell ref="J45:J46"/>
     <mergeCell ref="K45:K46"/>
     <mergeCell ref="L45:L46"/>
     <mergeCell ref="M45:M46"/>
     <mergeCell ref="N45:N46"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="E43:G43"/>
     <mergeCell ref="I43:K44"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="E44:G44"/>
     <mergeCell ref="A45:C46"/>
     <mergeCell ref="D45:D46"/>
     <mergeCell ref="E45:E46"/>
     <mergeCell ref="F45:F46"/>
     <mergeCell ref="G45:H46"/>
-    <mergeCell ref="B40:H40"/>
-[...110 lines deleted...]
-    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="B59:F59"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="C61:F61"/>
+    <mergeCell ref="B47:H47"/>
+    <mergeCell ref="G49:H50"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="F52:H52"/>
+    <mergeCell ref="J52:L56"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="F55:G55"/>
   </mergeCells>
   <conditionalFormatting sqref="I50 H56:I56 H59:I59">
     <cfRule type="expression" priority="21" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I52:J52 H65 H68:I68 H74">
     <cfRule type="expression" priority="25" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J17">
     <cfRule type="expression" priority="6" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J24">
     <cfRule type="expression" priority="7" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J31">
     <cfRule type="expression" priority="8" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
@@ -15561,1407 +15561,1407 @@
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N35" xr:uid="{BFD44E41-5FC1-4E9B-9A6C-B562FC95A708}">
       <formula1>" 14.00"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N15 N22" xr:uid="{7E06F0AF-CC0B-4A6F-97C2-5873851F9944}">
       <formula1>"27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M13:N13 M20:N20 M27:N27 N34" xr:uid="{89F91815-49F2-4CF0-A7C9-90B45DC34227}">
       <formula1>"10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M14:N14 M21:N21 M28:N28 M35 M42:N42" xr:uid="{4F54A980-6D9D-4054-8FCF-1B09F287E02C}">
       <formula1>"14.00"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M34 M41:N41" xr:uid="{E10D11AF-349A-4D53-99A1-2AC6F6CD866D}">
       <formula1>" 10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N43 N29 N36" xr:uid="{AE415986-0E57-4FBF-9F40-84456B39FAFB}">
       <formula1>" 27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M43 M15 M22 M29 M36" xr:uid="{4FF0B3B7-AA8D-4AEB-BC51-34F2EC66EBEB}">
       <formula1>"24.40"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F45:F46 F17:F18 F24:F25 F31:F32 F38:F39" xr:uid="{7835F458-3B31-4804-8BBC-ABFB06319FA1}">
-      <formula1>"0.33, .67, .70, .725"</formula1>
+      <formula1>"0.33, .760"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Time must be entered in the following format:   h:mm" sqref="B36:B37 E36:G37 B29:B30 B22:B23 B15:B16 E22:G23 E15:G16 E29:G30 B43:B44 E43:G44" xr:uid="{9AF40309-C40C-4BBA-AD53-A88D7CA7579C}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0205D50-7608-4B13-977C-0B74C8385E4D}">
   <dimension ref="A1:Q62"/>
   <sheetViews>
-    <sheetView topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="N22" sqref="N22"/>
+    <sheetView topLeftCell="A35" workbookViewId="0">
+      <selection activeCell="F45" sqref="F45:F46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="17.28515625" style="7" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="7" customWidth="1"/>
     <col min="5" max="5" width="5.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="7"/>
     <col min="7" max="7" width="11.7109375" style="7" customWidth="1"/>
     <col min="8" max="8" width="17" style="7" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="16.7109375" style="7" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="7" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="7" customWidth="1"/>
     <col min="15" max="15" width="14.7109375" style="9" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" style="7" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="144"/>
       <c r="B1" s="144"/>
       <c r="C1" s="145"/>
-      <c r="D1" s="437" t="s">
+      <c r="D1" s="510" t="s">
         <v>125</v>
       </c>
-      <c r="E1" s="438"/>
-[...7 lines deleted...]
-      <c r="M1" s="438"/>
+      <c r="E1" s="511"/>
+      <c r="F1" s="511"/>
+      <c r="G1" s="511"/>
+      <c r="H1" s="511"/>
+      <c r="I1" s="511"/>
+      <c r="J1" s="511"/>
+      <c r="K1" s="511"/>
+      <c r="L1" s="511"/>
+      <c r="M1" s="511"/>
       <c r="N1" s="146"/>
       <c r="O1" s="146"/>
       <c r="P1" s="147"/>
     </row>
     <row r="2" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="144"/>
       <c r="B2" s="144"/>
       <c r="C2" s="145"/>
       <c r="D2" s="145"/>
       <c r="E2" s="145"/>
-      <c r="F2" s="439" t="s">
+      <c r="F2" s="512" t="s">
         <v>126</v>
       </c>
-      <c r="G2" s="312"/>
-[...4 lines deleted...]
-      <c r="L2" s="312"/>
+      <c r="G2" s="431"/>
+      <c r="H2" s="431"/>
+      <c r="I2" s="431"/>
+      <c r="J2" s="431"/>
+      <c r="K2" s="431"/>
+      <c r="L2" s="431"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="145"/>
       <c r="P2" s="145"/>
     </row>
     <row r="3" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="149"/>
       <c r="B3" s="150"/>
       <c r="C3" s="145"/>
       <c r="D3" s="145"/>
       <c r="E3" s="145"/>
-      <c r="F3" s="440" t="s">
+      <c r="F3" s="513" t="s">
         <v>127</v>
       </c>
-      <c r="G3" s="312"/>
-[...4 lines deleted...]
-      <c r="L3" s="312"/>
+      <c r="G3" s="431"/>
+      <c r="H3" s="431"/>
+      <c r="I3" s="431"/>
+      <c r="J3" s="431"/>
+      <c r="K3" s="431"/>
+      <c r="L3" s="431"/>
       <c r="M3" s="151"/>
       <c r="N3" s="151"/>
       <c r="O3" s="145"/>
       <c r="P3" s="145"/>
     </row>
     <row r="4" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="441" t="s">
+      <c r="A4" s="514" t="s">
         <v>128</v>
       </c>
-      <c r="B4" s="442"/>
-      <c r="C4" s="443">
+      <c r="B4" s="515"/>
+      <c r="C4" s="516">
         <f>+'[1]Daily Travel Summary'!A15</f>
         <v>0</v>
       </c>
-      <c r="D4" s="444"/>
-[...3 lines deleted...]
-      <c r="H4" s="444"/>
+      <c r="D4" s="517"/>
+      <c r="E4" s="517"/>
+      <c r="F4" s="517"/>
+      <c r="G4" s="517"/>
+      <c r="H4" s="517"/>
       <c r="I4" s="153"/>
       <c r="J4" s="154" t="s">
         <v>179</v>
       </c>
-      <c r="M4" s="443">
+      <c r="M4" s="516">
         <f>+'[1]Daily Travel Summary'!B13</f>
         <v>0</v>
       </c>
-      <c r="N4" s="445"/>
+      <c r="N4" s="518"/>
     </row>
     <row r="5" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="152" t="s">
         <v>118</v>
       </c>
       <c r="B5" s="156"/>
-      <c r="C5" s="461">
+      <c r="C5" s="497">
         <f ca="1">TODAY()</f>
-        <v>46195</v>
-[...5 lines deleted...]
-      <c r="H5" s="462"/>
+        <v>46223</v>
+      </c>
+      <c r="D5" s="498"/>
+      <c r="E5" s="498"/>
+      <c r="F5" s="498"/>
+      <c r="G5" s="498"/>
+      <c r="H5" s="498"/>
       <c r="I5" s="157"/>
       <c r="J5" s="157"/>
       <c r="K5" s="158"/>
       <c r="L5" s="158"/>
       <c r="M5" s="156"/>
       <c r="N5" s="159" t="s">
         <v>48</v>
       </c>
       <c r="O5" s="159"/>
       <c r="P5" s="160"/>
     </row>
     <row r="6" spans="1:16" s="155" customFormat="1" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="520"/>
-[...1 lines deleted...]
-      <c r="C6" s="522" t="s">
+      <c r="A6" s="535"/>
+      <c r="B6" s="536"/>
+      <c r="C6" s="537" t="s">
         <v>129</v>
       </c>
-      <c r="D6" s="544"/>
-[...4 lines deleted...]
-      <c r="I6" s="522" t="s">
+      <c r="D6" s="556"/>
+      <c r="E6" s="556"/>
+      <c r="F6" s="556"/>
+      <c r="G6" s="556"/>
+      <c r="H6" s="557"/>
+      <c r="I6" s="537" t="s">
         <v>130</v>
       </c>
-      <c r="J6" s="546"/>
-[...1 lines deleted...]
-      <c r="L6" s="526" t="s">
+      <c r="J6" s="558"/>
+      <c r="K6" s="559"/>
+      <c r="L6" s="541" t="s">
         <v>131</v>
       </c>
-      <c r="M6" s="544"/>
-[...1 lines deleted...]
-      <c r="O6" s="527" t="s">
+      <c r="M6" s="556"/>
+      <c r="N6" s="556"/>
+      <c r="O6" s="542" t="s">
         <v>132</v>
       </c>
-      <c r="P6" s="528"/>
+      <c r="P6" s="543"/>
     </row>
     <row r="7" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="265" t="s">
         <v>183</v>
       </c>
-      <c r="B7" s="529" t="s">
+      <c r="B7" s="519" t="s">
         <v>180</v>
       </c>
-      <c r="C7" s="548"/>
-[...1 lines deleted...]
-      <c r="E7" s="532" t="s">
+      <c r="C7" s="544"/>
+      <c r="D7" s="545"/>
+      <c r="E7" s="522" t="s">
         <v>181</v>
       </c>
-      <c r="F7" s="550"/>
-[...1 lines deleted...]
-      <c r="H7" s="551"/>
+      <c r="F7" s="546"/>
+      <c r="G7" s="546"/>
+      <c r="H7" s="547"/>
       <c r="I7" s="167"/>
       <c r="J7" s="291" t="s">
         <v>133</v>
       </c>
       <c r="K7" s="291" t="s">
         <v>134</v>
       </c>
       <c r="L7" s="167"/>
       <c r="M7" s="266" t="s">
         <v>133</v>
       </c>
       <c r="N7" s="267" t="s">
         <v>134</v>
       </c>
       <c r="O7" s="268"/>
       <c r="P7" s="269"/>
     </row>
     <row r="8" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="271"/>
       <c r="B8" s="272"/>
-      <c r="C8" s="535" t="s">
+      <c r="C8" s="525" t="s">
         <v>182</v>
       </c>
-      <c r="D8" s="552"/>
-[...3 lines deleted...]
-      <c r="H8" s="553"/>
+      <c r="D8" s="548"/>
+      <c r="E8" s="548"/>
+      <c r="F8" s="548"/>
+      <c r="G8" s="548"/>
+      <c r="H8" s="549"/>
       <c r="I8" s="168" t="s">
         <v>140</v>
       </c>
       <c r="J8" s="273">
         <f>+'[1]Page 3 - Daily Travel Detail'!J48+'[1]Page 3 - Daily Travel Detail'!J8</f>
         <v>0</v>
       </c>
       <c r="K8" s="273">
         <f>+'[1]Page 3 - Daily Travel Detail'!K48+'[1]Page 3 - Daily Travel Detail'!K8</f>
         <v>0</v>
       </c>
       <c r="L8" s="167"/>
       <c r="M8" s="167"/>
       <c r="N8" s="167"/>
       <c r="O8" s="268"/>
       <c r="P8" s="269"/>
     </row>
     <row r="9" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="268"/>
       <c r="B9" s="275"/>
-      <c r="C9" s="554"/>
-[...4 lines deleted...]
-      <c r="H9" s="556"/>
+      <c r="C9" s="550"/>
+      <c r="D9" s="551"/>
+      <c r="E9" s="551"/>
+      <c r="F9" s="551"/>
+      <c r="G9" s="551"/>
+      <c r="H9" s="552"/>
       <c r="I9" s="168" t="s">
         <v>145</v>
       </c>
       <c r="J9" s="273">
         <f>+'[1]Page 3 - Daily Travel Detail'!J49+'[1]Page 3 - Daily Travel Detail'!J9</f>
         <v>0</v>
       </c>
       <c r="K9" s="273">
         <f>+'[1]Page 3 - Daily Travel Detail'!K49+'[1]Page 3 - Daily Travel Detail'!K9</f>
         <v>0</v>
       </c>
       <c r="L9" s="276" t="s">
         <v>156</v>
       </c>
       <c r="M9" s="273">
         <f>+'[1]Page 3 - Daily Travel Detail'!M48+'[1]Page 3 - Daily Travel Detail'!M9</f>
         <v>0</v>
       </c>
       <c r="N9" s="273">
         <f>+'[1]Page 3 - Daily Travel Detail'!N48+'[1]Page 3 - Daily Travel Detail'!N9</f>
         <v>0</v>
       </c>
       <c r="O9" s="268"/>
       <c r="P9" s="269"/>
     </row>
     <row r="10" spans="1:16" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="278"/>
       <c r="B10" s="279"/>
-      <c r="C10" s="557"/>
-[...4 lines deleted...]
-      <c r="H10" s="559"/>
+      <c r="C10" s="553"/>
+      <c r="D10" s="554"/>
+      <c r="E10" s="554"/>
+      <c r="F10" s="554"/>
+      <c r="G10" s="554"/>
+      <c r="H10" s="555"/>
       <c r="I10" s="280" t="s">
         <v>156</v>
       </c>
       <c r="J10" s="273">
         <f>'[1]Page 3 - Daily Travel Detail'!J10+'[1]Page 3 - Daily Travel Detail'!J50</f>
         <v>0</v>
       </c>
       <c r="K10" s="282"/>
       <c r="L10" s="283" t="s">
         <v>157</v>
       </c>
       <c r="M10" s="273">
         <f>+'[1]Page 3 - Daily Travel Detail'!M49+'[1]Page 3 - Daily Travel Detail'!M10</f>
         <v>0</v>
       </c>
       <c r="N10" s="273">
         <f>+'[1]Page 3 - Daily Travel Detail'!N49+'[1]Page 3 - Daily Travel Detail'!N10</f>
         <v>0</v>
       </c>
       <c r="O10" s="278"/>
       <c r="P10" s="273">
         <f>+'[1]Page 3 - Daily Travel Detail'!P48+'[1]Page 3 - Daily Travel Detail'!P10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A11" s="165"/>
-      <c r="B11" s="463" t="s">
+      <c r="B11" s="499" t="s">
         <v>129</v>
       </c>
-      <c r="C11" s="464"/>
-[...5 lines deleted...]
-      <c r="I11" s="432" t="s">
+      <c r="C11" s="500"/>
+      <c r="D11" s="500"/>
+      <c r="E11" s="500"/>
+      <c r="F11" s="500"/>
+      <c r="G11" s="500"/>
+      <c r="H11" s="501"/>
+      <c r="I11" s="505" t="s">
         <v>130</v>
       </c>
-      <c r="J11" s="469"/>
-[...1 lines deleted...]
-      <c r="L11" s="432" t="s">
+      <c r="J11" s="506"/>
+      <c r="K11" s="507"/>
+      <c r="L11" s="505" t="s">
         <v>131</v>
       </c>
-      <c r="M11" s="433"/>
-[...1 lines deleted...]
-      <c r="O11" s="432" t="s">
+      <c r="M11" s="508"/>
+      <c r="N11" s="509"/>
+      <c r="O11" s="505" t="s">
         <v>132</v>
       </c>
-      <c r="P11" s="434"/>
+      <c r="P11" s="509"/>
     </row>
     <row r="12" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="166"/>
-      <c r="B12" s="466"/>
-[...5 lines deleted...]
-      <c r="H12" s="468"/>
+      <c r="B12" s="502"/>
+      <c r="C12" s="503"/>
+      <c r="D12" s="503"/>
+      <c r="E12" s="503"/>
+      <c r="F12" s="503"/>
+      <c r="G12" s="503"/>
+      <c r="H12" s="504"/>
       <c r="I12" s="167"/>
       <c r="J12" s="168" t="s">
         <v>133</v>
       </c>
       <c r="K12" s="168" t="s">
         <v>134</v>
       </c>
       <c r="L12" s="167"/>
       <c r="M12" s="168" t="s">
         <v>133</v>
       </c>
       <c r="N12" s="168" t="s">
         <v>134</v>
       </c>
       <c r="O12" s="168" t="s">
         <v>135</v>
       </c>
       <c r="P12" s="169" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B13" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C13" s="435"/>
-      <c r="D13" s="436"/>
+      <c r="C13" s="468"/>
+      <c r="D13" s="469"/>
       <c r="E13" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F13" s="476"/>
-[...1 lines deleted...]
-      <c r="H13" s="477"/>
+      <c r="F13" s="470"/>
+      <c r="G13" s="470"/>
+      <c r="H13" s="471"/>
       <c r="I13" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J13" s="176"/>
       <c r="K13" s="176"/>
       <c r="L13" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M13" s="178"/>
       <c r="N13" s="179"/>
       <c r="O13" s="180"/>
       <c r="P13" s="176"/>
     </row>
     <row r="14" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C14" s="478"/>
-[...1 lines deleted...]
-      <c r="E14" s="448" t="s">
+      <c r="C14" s="472"/>
+      <c r="D14" s="473"/>
+      <c r="E14" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F14" s="449"/>
-[...1 lines deleted...]
-      <c r="H14" s="450"/>
+      <c r="F14" s="475"/>
+      <c r="G14" s="472"/>
+      <c r="H14" s="476"/>
       <c r="I14" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J14" s="183"/>
       <c r="K14" s="183"/>
       <c r="L14" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M14" s="179"/>
       <c r="N14" s="179"/>
       <c r="O14" s="185"/>
       <c r="P14" s="183"/>
     </row>
     <row r="15" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B15" s="451"/>
-      <c r="C15" s="335"/>
+      <c r="B15" s="455"/>
+      <c r="C15" s="381"/>
       <c r="D15" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E15" s="452"/>
-[...1 lines deleted...]
-      <c r="G15" s="453"/>
+      <c r="E15" s="456"/>
+      <c r="F15" s="457"/>
+      <c r="G15" s="457"/>
       <c r="H15" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I15" s="454"/>
-[...1 lines deleted...]
-      <c r="K15" s="456"/>
+      <c r="I15" s="491"/>
+      <c r="J15" s="492"/>
+      <c r="K15" s="493"/>
       <c r="L15" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M15" s="179"/>
       <c r="N15" s="183"/>
       <c r="O15" s="185"/>
       <c r="P15" s="176"/>
     </row>
     <row r="16" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B16" s="451"/>
-      <c r="C16" s="460"/>
+      <c r="B16" s="455"/>
+      <c r="C16" s="477"/>
       <c r="D16" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E16" s="452"/>
-[...1 lines deleted...]
-      <c r="G16" s="453"/>
+      <c r="E16" s="456"/>
+      <c r="F16" s="457"/>
+      <c r="G16" s="457"/>
       <c r="H16" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I16" s="457"/>
-[...1 lines deleted...]
-      <c r="K16" s="459"/>
+      <c r="I16" s="494"/>
+      <c r="J16" s="495"/>
+      <c r="K16" s="496"/>
       <c r="L16" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M16" s="194">
         <f>SUM(M13:M15)</f>
         <v>0</v>
       </c>
       <c r="N16" s="195">
         <f>SUM(N13:N15)</f>
         <v>0</v>
       </c>
       <c r="O16" s="185"/>
       <c r="P16" s="196"/>
     </row>
     <row r="17" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="486" t="s">
+      <c r="A17" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="487"/>
-[...2 lines deleted...]
-      <c r="E17" s="491" t="s">
+      <c r="B17" s="459"/>
+      <c r="C17" s="392"/>
+      <c r="D17" s="461"/>
+      <c r="E17" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F17" s="492">
-[...2 lines deleted...]
-      <c r="G17" s="491" t="s">
+      <c r="F17" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G17" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H17" s="494"/>
-      <c r="I17" s="482" t="s">
+      <c r="H17" s="466"/>
+      <c r="I17" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J17" s="479">
+      <c r="J17" s="450">
         <f>ROUND(IF(D17*F17=" ",0,D17*F17),3)</f>
         <v>0</v>
       </c>
-      <c r="K17" s="481"/>
-      <c r="L17" s="482" t="s">
+      <c r="K17" s="452"/>
+      <c r="L17" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M17" s="471"/>
-      <c r="N17" s="471"/>
+      <c r="M17" s="453"/>
+      <c r="N17" s="453"/>
       <c r="O17" s="285"/>
       <c r="P17" s="196"/>
     </row>
     <row r="18" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="488"/>
-[...12 lines deleted...]
-      <c r="N18" s="472"/>
+      <c r="A18" s="460"/>
+      <c r="B18" s="382"/>
+      <c r="C18" s="382"/>
+      <c r="D18" s="462"/>
+      <c r="E18" s="462"/>
+      <c r="F18" s="465"/>
+      <c r="G18" s="462"/>
+      <c r="H18" s="467"/>
+      <c r="I18" s="449"/>
+      <c r="J18" s="451"/>
+      <c r="K18" s="451"/>
+      <c r="L18" s="449"/>
+      <c r="M18" s="454"/>
+      <c r="N18" s="454"/>
       <c r="O18" s="286"/>
       <c r="P18" s="197"/>
     </row>
     <row r="19" spans="1:16" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B19" s="473"/>
-[...5 lines deleted...]
-      <c r="H19" s="475"/>
+      <c r="B19" s="435"/>
+      <c r="C19" s="436"/>
+      <c r="D19" s="436"/>
+      <c r="E19" s="436"/>
+      <c r="F19" s="436"/>
+      <c r="G19" s="436"/>
+      <c r="H19" s="437"/>
       <c r="I19" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J19" s="200">
         <f>SUM(J13:J18)</f>
         <v>0</v>
       </c>
       <c r="K19" s="200">
         <f>SUM(K13:K17)</f>
         <v>0</v>
       </c>
       <c r="L19" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M19" s="201">
         <f>SUM(M16:M17)</f>
         <v>0</v>
       </c>
       <c r="N19" s="201">
         <f>SUM(N16:N17)</f>
         <v>0</v>
       </c>
       <c r="O19" s="207" t="s">
         <v>159</v>
       </c>
       <c r="P19" s="201">
         <f>SUM(P13:P17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A20" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B20" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C20" s="435"/>
-      <c r="D20" s="436"/>
+      <c r="C20" s="468"/>
+      <c r="D20" s="469"/>
       <c r="E20" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F20" s="476"/>
-[...1 lines deleted...]
-      <c r="H20" s="477"/>
+      <c r="F20" s="470"/>
+      <c r="G20" s="470"/>
+      <c r="H20" s="471"/>
       <c r="I20" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J20" s="176"/>
       <c r="K20" s="176"/>
       <c r="L20" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M20" s="178"/>
       <c r="N20" s="179"/>
       <c r="O20" s="203"/>
       <c r="P20" s="176"/>
     </row>
     <row r="21" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B21" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C21" s="478"/>
-[...1 lines deleted...]
-      <c r="E21" s="448" t="s">
+      <c r="C21" s="472"/>
+      <c r="D21" s="473"/>
+      <c r="E21" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F21" s="449"/>
-[...1 lines deleted...]
-      <c r="H21" s="450"/>
+      <c r="F21" s="475"/>
+      <c r="G21" s="472"/>
+      <c r="H21" s="476"/>
       <c r="I21" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J21" s="183"/>
       <c r="K21" s="183"/>
       <c r="L21" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M21" s="179"/>
       <c r="N21" s="179"/>
       <c r="O21" s="203"/>
       <c r="P21" s="176"/>
     </row>
     <row r="22" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B22" s="451"/>
-      <c r="C22" s="335"/>
+      <c r="B22" s="455"/>
+      <c r="C22" s="381"/>
       <c r="D22" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E22" s="452"/>
-[...1 lines deleted...]
-      <c r="G22" s="453"/>
+      <c r="E22" s="456"/>
+      <c r="F22" s="457"/>
+      <c r="G22" s="457"/>
       <c r="H22" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I22" s="454"/>
-[...1 lines deleted...]
-      <c r="K22" s="456"/>
+      <c r="I22" s="491"/>
+      <c r="J22" s="492"/>
+      <c r="K22" s="493"/>
       <c r="L22" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M22" s="179"/>
       <c r="N22" s="183"/>
       <c r="O22" s="203"/>
       <c r="P22" s="176"/>
     </row>
     <row r="23" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B23" s="451"/>
-      <c r="C23" s="460"/>
+      <c r="B23" s="455"/>
+      <c r="C23" s="477"/>
       <c r="D23" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E23" s="452"/>
-[...1 lines deleted...]
-      <c r="G23" s="453"/>
+      <c r="E23" s="456"/>
+      <c r="F23" s="457"/>
+      <c r="G23" s="457"/>
       <c r="H23" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I23" s="457"/>
-[...1 lines deleted...]
-      <c r="K23" s="459"/>
+      <c r="I23" s="494"/>
+      <c r="J23" s="495"/>
+      <c r="K23" s="496"/>
       <c r="L23" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M23" s="194">
         <f>SUM(M20:M22)</f>
         <v>0</v>
       </c>
       <c r="N23" s="195">
         <f>SUM(N20:N22)</f>
         <v>0</v>
       </c>
       <c r="O23" s="203"/>
       <c r="P23" s="196"/>
     </row>
     <row r="24" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="486" t="s">
+      <c r="A24" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B24" s="487"/>
-[...2 lines deleted...]
-      <c r="E24" s="491" t="s">
+      <c r="B24" s="459"/>
+      <c r="C24" s="392"/>
+      <c r="D24" s="461"/>
+      <c r="E24" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F24" s="492">
-[...2 lines deleted...]
-      <c r="G24" s="491" t="s">
+      <c r="F24" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G24" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H24" s="494"/>
-      <c r="I24" s="482" t="s">
+      <c r="H24" s="466"/>
+      <c r="I24" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J24" s="479">
+      <c r="J24" s="450">
         <f>ROUND(IF(D24*F24=" ",0,D24*F24),3)</f>
         <v>0</v>
       </c>
-      <c r="K24" s="481"/>
-      <c r="L24" s="482" t="s">
+      <c r="K24" s="452"/>
+      <c r="L24" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M24" s="471"/>
-      <c r="N24" s="471"/>
+      <c r="M24" s="453"/>
+      <c r="N24" s="453"/>
       <c r="O24" s="203"/>
       <c r="P24" s="196"/>
     </row>
     <row r="25" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="488"/>
-[...12 lines deleted...]
-      <c r="N25" s="472"/>
+      <c r="A25" s="460"/>
+      <c r="B25" s="382"/>
+      <c r="C25" s="382"/>
+      <c r="D25" s="462"/>
+      <c r="E25" s="462"/>
+      <c r="F25" s="465"/>
+      <c r="G25" s="462"/>
+      <c r="H25" s="467"/>
+      <c r="I25" s="449"/>
+      <c r="J25" s="451"/>
+      <c r="K25" s="451"/>
+      <c r="L25" s="449"/>
+      <c r="M25" s="454"/>
+      <c r="N25" s="454"/>
       <c r="O25" s="203"/>
       <c r="P25" s="197"/>
     </row>
     <row r="26" spans="1:16" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B26" s="473"/>
-[...5 lines deleted...]
-      <c r="H26" s="475"/>
+      <c r="B26" s="435"/>
+      <c r="C26" s="436"/>
+      <c r="D26" s="436"/>
+      <c r="E26" s="436"/>
+      <c r="F26" s="436"/>
+      <c r="G26" s="436"/>
+      <c r="H26" s="437"/>
       <c r="I26" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J26" s="200">
         <f>SUM(J20:J25)</f>
         <v>0</v>
       </c>
       <c r="K26" s="206">
         <f>SUM(K20:K24)</f>
         <v>0</v>
       </c>
       <c r="L26" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M26" s="201">
         <f>SUM(M23:M24)</f>
         <v>0</v>
       </c>
       <c r="N26" s="201">
         <f>SUM(N23:N24)</f>
         <v>0</v>
       </c>
       <c r="O26" s="207" t="s">
         <v>159</v>
       </c>
       <c r="P26" s="208">
         <f>SUM(P20:P24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A27" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B27" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C27" s="435"/>
-      <c r="D27" s="436"/>
+      <c r="C27" s="468"/>
+      <c r="D27" s="469"/>
       <c r="E27" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F27" s="476"/>
-[...1 lines deleted...]
-      <c r="H27" s="477"/>
+      <c r="F27" s="470"/>
+      <c r="G27" s="470"/>
+      <c r="H27" s="471"/>
       <c r="I27" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J27" s="176"/>
       <c r="K27" s="176"/>
       <c r="L27" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M27" s="178"/>
       <c r="N27" s="179"/>
       <c r="O27" s="209"/>
       <c r="P27" s="176"/>
     </row>
     <row r="28" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B28" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C28" s="478"/>
-[...1 lines deleted...]
-      <c r="E28" s="448" t="s">
+      <c r="C28" s="472"/>
+      <c r="D28" s="473"/>
+      <c r="E28" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F28" s="449"/>
-[...1 lines deleted...]
-      <c r="H28" s="450"/>
+      <c r="F28" s="475"/>
+      <c r="G28" s="472"/>
+      <c r="H28" s="476"/>
       <c r="I28" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J28" s="183"/>
       <c r="K28" s="183"/>
       <c r="L28" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M28" s="179"/>
       <c r="N28" s="179"/>
       <c r="O28" s="210"/>
       <c r="P28" s="176"/>
     </row>
     <row r="29" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B29" s="451"/>
-      <c r="C29" s="335"/>
+      <c r="B29" s="455"/>
+      <c r="C29" s="381"/>
       <c r="D29" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E29" s="452"/>
-[...1 lines deleted...]
-      <c r="G29" s="453"/>
+      <c r="E29" s="456"/>
+      <c r="F29" s="457"/>
+      <c r="G29" s="457"/>
       <c r="H29" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I29" s="454"/>
-[...1 lines deleted...]
-      <c r="K29" s="456"/>
+      <c r="I29" s="491"/>
+      <c r="J29" s="492"/>
+      <c r="K29" s="493"/>
       <c r="L29" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M29" s="179"/>
       <c r="N29" s="183"/>
       <c r="O29" s="210"/>
       <c r="P29" s="176"/>
     </row>
     <row r="30" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B30" s="451"/>
-      <c r="C30" s="460"/>
+      <c r="B30" s="455"/>
+      <c r="C30" s="477"/>
       <c r="D30" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E30" s="452"/>
-[...1 lines deleted...]
-      <c r="G30" s="453"/>
+      <c r="E30" s="456"/>
+      <c r="F30" s="457"/>
+      <c r="G30" s="457"/>
       <c r="H30" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I30" s="457"/>
-[...1 lines deleted...]
-      <c r="K30" s="459"/>
+      <c r="I30" s="494"/>
+      <c r="J30" s="495"/>
+      <c r="K30" s="496"/>
       <c r="L30" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M30" s="194">
         <f>SUM(M27:M29)</f>
         <v>0</v>
       </c>
       <c r="N30" s="195">
         <f>SUM(N27:N29)</f>
         <v>0</v>
       </c>
       <c r="O30" s="210"/>
       <c r="P30" s="196"/>
     </row>
     <row r="31" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="486" t="s">
+      <c r="A31" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B31" s="487"/>
-[...2 lines deleted...]
-      <c r="E31" s="491" t="s">
+      <c r="B31" s="459"/>
+      <c r="C31" s="392"/>
+      <c r="D31" s="461"/>
+      <c r="E31" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F31" s="492">
-[...2 lines deleted...]
-      <c r="G31" s="491" t="s">
+      <c r="F31" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G31" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H31" s="494"/>
-      <c r="I31" s="482" t="s">
+      <c r="H31" s="466"/>
+      <c r="I31" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J31" s="479">
+      <c r="J31" s="450">
         <f>ROUND(IF(D31*F31=" ",0,D31*F31),3)</f>
         <v>0</v>
       </c>
-      <c r="K31" s="481"/>
-      <c r="L31" s="482" t="s">
+      <c r="K31" s="452"/>
+      <c r="L31" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M31" s="471"/>
-      <c r="N31" s="471"/>
+      <c r="M31" s="453"/>
+      <c r="N31" s="453"/>
       <c r="O31" s="215"/>
       <c r="P31" s="216"/>
     </row>
     <row r="32" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="488"/>
-[...12 lines deleted...]
-      <c r="N32" s="472"/>
+      <c r="A32" s="460"/>
+      <c r="B32" s="382"/>
+      <c r="C32" s="382"/>
+      <c r="D32" s="462"/>
+      <c r="E32" s="462"/>
+      <c r="F32" s="465"/>
+      <c r="G32" s="462"/>
+      <c r="H32" s="467"/>
+      <c r="I32" s="449"/>
+      <c r="J32" s="451"/>
+      <c r="K32" s="451"/>
+      <c r="L32" s="449"/>
+      <c r="M32" s="454"/>
+      <c r="N32" s="454"/>
       <c r="O32" s="210"/>
       <c r="P32" s="217"/>
     </row>
     <row r="33" spans="1:16" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B33" s="473"/>
-[...5 lines deleted...]
-      <c r="H33" s="475"/>
+      <c r="B33" s="435"/>
+      <c r="C33" s="436"/>
+      <c r="D33" s="436"/>
+      <c r="E33" s="436"/>
+      <c r="F33" s="436"/>
+      <c r="G33" s="436"/>
+      <c r="H33" s="437"/>
       <c r="I33" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J33" s="200">
         <f>SUM(J27:J32)</f>
         <v>0</v>
       </c>
       <c r="K33" s="206">
         <f>SUM(K27:K31)</f>
         <v>0</v>
       </c>
       <c r="L33" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M33" s="201">
         <f>SUM(M30:M31)</f>
         <v>0</v>
       </c>
       <c r="N33" s="201">
         <f>SUM(N30:N31)</f>
         <v>0</v>
       </c>
       <c r="O33" s="207" t="s">
         <v>159</v>
       </c>
       <c r="P33" s="208">
         <f>SUM(P27:P31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A34" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B34" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C34" s="435"/>
-      <c r="D34" s="436"/>
+      <c r="C34" s="468"/>
+      <c r="D34" s="469"/>
       <c r="E34" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F34" s="476"/>
-[...1 lines deleted...]
-      <c r="H34" s="477"/>
+      <c r="F34" s="470"/>
+      <c r="G34" s="470"/>
+      <c r="H34" s="471"/>
       <c r="I34" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J34" s="176"/>
       <c r="K34" s="176"/>
       <c r="L34" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M34" s="178"/>
       <c r="N34" s="179"/>
       <c r="O34" s="209"/>
       <c r="P34" s="218"/>
     </row>
     <row r="35" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B35" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C35" s="478"/>
-[...1 lines deleted...]
-      <c r="E35" s="448" t="s">
+      <c r="C35" s="472"/>
+      <c r="D35" s="473"/>
+      <c r="E35" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F35" s="449"/>
-[...1 lines deleted...]
-      <c r="H35" s="450"/>
+      <c r="F35" s="475"/>
+      <c r="G35" s="472"/>
+      <c r="H35" s="476"/>
       <c r="I35" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J35" s="183"/>
       <c r="K35" s="183"/>
       <c r="L35" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M35" s="179"/>
       <c r="N35" s="179"/>
       <c r="O35" s="210"/>
       <c r="P35" s="218"/>
     </row>
     <row r="36" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B36" s="451"/>
-      <c r="C36" s="335"/>
+      <c r="B36" s="455"/>
+      <c r="C36" s="381"/>
       <c r="D36" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E36" s="452"/>
-[...1 lines deleted...]
-      <c r="G36" s="453"/>
+      <c r="E36" s="456"/>
+      <c r="F36" s="457"/>
+      <c r="G36" s="457"/>
       <c r="H36" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I36" s="454"/>
-[...1 lines deleted...]
-      <c r="K36" s="456"/>
+      <c r="I36" s="491"/>
+      <c r="J36" s="492"/>
+      <c r="K36" s="493"/>
       <c r="L36" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M36" s="179"/>
       <c r="N36" s="183"/>
       <c r="O36" s="210"/>
       <c r="P36" s="218"/>
     </row>
     <row r="37" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B37" s="451"/>
-      <c r="C37" s="460"/>
+      <c r="B37" s="455"/>
+      <c r="C37" s="477"/>
       <c r="D37" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E37" s="452"/>
-[...1 lines deleted...]
-      <c r="G37" s="453"/>
+      <c r="E37" s="456"/>
+      <c r="F37" s="457"/>
+      <c r="G37" s="457"/>
       <c r="H37" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I37" s="457"/>
-[...1 lines deleted...]
-      <c r="K37" s="459"/>
+      <c r="I37" s="494"/>
+      <c r="J37" s="495"/>
+      <c r="K37" s="496"/>
       <c r="L37" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M37" s="194">
         <f>SUM(M34:M36)</f>
         <v>0</v>
       </c>
       <c r="N37" s="195">
         <f>SUM(N34:N36)</f>
         <v>0</v>
       </c>
       <c r="O37" s="210"/>
       <c r="P37" s="216"/>
     </row>
     <row r="38" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="486" t="s">
+      <c r="A38" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B38" s="487"/>
-[...2 lines deleted...]
-      <c r="E38" s="491" t="s">
+      <c r="B38" s="459"/>
+      <c r="C38" s="392"/>
+      <c r="D38" s="461"/>
+      <c r="E38" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F38" s="492">
-[...2 lines deleted...]
-      <c r="G38" s="491" t="s">
+      <c r="F38" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G38" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H38" s="494"/>
-      <c r="I38" s="482" t="s">
+      <c r="H38" s="466"/>
+      <c r="I38" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J38" s="479">
+      <c r="J38" s="450">
         <f>ROUND(IF(D38*F38=" ",0,D38*F38),3)</f>
         <v>0</v>
       </c>
-      <c r="K38" s="481"/>
-      <c r="L38" s="482" t="s">
+      <c r="K38" s="452"/>
+      <c r="L38" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M38" s="471"/>
-      <c r="N38" s="471"/>
+      <c r="M38" s="453"/>
+      <c r="N38" s="453"/>
       <c r="O38" s="215"/>
       <c r="P38" s="216"/>
     </row>
     <row r="39" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="488"/>
-[...12 lines deleted...]
-      <c r="N39" s="472"/>
+      <c r="A39" s="460"/>
+      <c r="B39" s="382"/>
+      <c r="C39" s="382"/>
+      <c r="D39" s="462"/>
+      <c r="E39" s="462"/>
+      <c r="F39" s="465"/>
+      <c r="G39" s="462"/>
+      <c r="H39" s="467"/>
+      <c r="I39" s="449"/>
+      <c r="J39" s="451"/>
+      <c r="K39" s="451"/>
+      <c r="L39" s="449"/>
+      <c r="M39" s="454"/>
+      <c r="N39" s="454"/>
       <c r="O39" s="210"/>
       <c r="P39" s="217"/>
     </row>
     <row r="40" spans="1:16" ht="40.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A40" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B40" s="473"/>
-[...5 lines deleted...]
-      <c r="H40" s="475"/>
+      <c r="B40" s="435"/>
+      <c r="C40" s="436"/>
+      <c r="D40" s="436"/>
+      <c r="E40" s="436"/>
+      <c r="F40" s="436"/>
+      <c r="G40" s="436"/>
+      <c r="H40" s="437"/>
       <c r="I40" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J40" s="200">
         <f>SUM(J34:J39)</f>
         <v>0</v>
       </c>
       <c r="K40" s="206">
         <f>SUM(K34:K38)</f>
         <v>0</v>
       </c>
       <c r="L40" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M40" s="201">
         <f>SUM(M37:M38)</f>
         <v>0</v>
       </c>
       <c r="N40" s="201">
         <f>SUM(N37:N38)</f>
         <v>0</v>
       </c>
       <c r="O40" s="219" t="s">
         <v>159</v>
       </c>
       <c r="P40" s="208">
         <f>SUM(P34:P38)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A41" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B41" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C41" s="435"/>
-      <c r="D41" s="436"/>
+      <c r="C41" s="468"/>
+      <c r="D41" s="469"/>
       <c r="E41" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F41" s="476"/>
-[...1 lines deleted...]
-      <c r="H41" s="477"/>
+      <c r="F41" s="470"/>
+      <c r="G41" s="470"/>
+      <c r="H41" s="471"/>
       <c r="I41" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J41" s="176"/>
       <c r="K41" s="176"/>
       <c r="L41" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M41" s="178"/>
       <c r="N41" s="179"/>
       <c r="O41" s="209"/>
       <c r="P41" s="218"/>
     </row>
     <row r="42" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B42" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C42" s="478"/>
-[...1 lines deleted...]
-      <c r="E42" s="448" t="s">
+      <c r="C42" s="472"/>
+      <c r="D42" s="473"/>
+      <c r="E42" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F42" s="449"/>
-[...1 lines deleted...]
-      <c r="H42" s="450"/>
+      <c r="F42" s="475"/>
+      <c r="G42" s="472"/>
+      <c r="H42" s="476"/>
       <c r="I42" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J42" s="183"/>
       <c r="K42" s="183"/>
       <c r="L42" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M42" s="179"/>
       <c r="N42" s="179"/>
       <c r="O42" s="210"/>
       <c r="P42" s="218"/>
     </row>
     <row r="43" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B43" s="451"/>
-      <c r="C43" s="335"/>
+      <c r="B43" s="455"/>
+      <c r="C43" s="381"/>
       <c r="D43" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E43" s="452"/>
-[...1 lines deleted...]
-      <c r="G43" s="453"/>
+      <c r="E43" s="456"/>
+      <c r="F43" s="457"/>
+      <c r="G43" s="457"/>
       <c r="H43" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I43" s="454"/>
-[...1 lines deleted...]
-      <c r="K43" s="456"/>
+      <c r="I43" s="491"/>
+      <c r="J43" s="492"/>
+      <c r="K43" s="493"/>
       <c r="L43" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M43" s="179"/>
       <c r="N43" s="183"/>
       <c r="O43" s="210"/>
       <c r="P43" s="218"/>
     </row>
     <row r="44" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B44" s="451"/>
-      <c r="C44" s="460"/>
+      <c r="B44" s="455"/>
+      <c r="C44" s="477"/>
       <c r="D44" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E44" s="452"/>
-[...1 lines deleted...]
-      <c r="G44" s="453"/>
+      <c r="E44" s="456"/>
+      <c r="F44" s="457"/>
+      <c r="G44" s="457"/>
       <c r="H44" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I44" s="457"/>
-[...1 lines deleted...]
-      <c r="K44" s="459"/>
+      <c r="I44" s="494"/>
+      <c r="J44" s="495"/>
+      <c r="K44" s="496"/>
       <c r="L44" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M44" s="194">
         <f>SUM(M41:M43)</f>
         <v>0</v>
       </c>
       <c r="N44" s="195">
         <f>SUM(N41:N43)</f>
         <v>0</v>
       </c>
       <c r="O44" s="210"/>
       <c r="P44" s="216"/>
     </row>
     <row r="45" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="486" t="s">
+      <c r="A45" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B45" s="487"/>
-[...2 lines deleted...]
-      <c r="E45" s="491" t="s">
+      <c r="B45" s="459"/>
+      <c r="C45" s="392"/>
+      <c r="D45" s="461"/>
+      <c r="E45" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F45" s="492">
-[...2 lines deleted...]
-      <c r="G45" s="491" t="s">
+      <c r="F45" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G45" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H45" s="494"/>
-      <c r="I45" s="482" t="s">
+      <c r="H45" s="466"/>
+      <c r="I45" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J45" s="479">
+      <c r="J45" s="450">
         <f>ROUND(IF(D45*F45=" ",0,D45*F45),3)</f>
         <v>0</v>
       </c>
-      <c r="K45" s="481"/>
-      <c r="L45" s="482" t="s">
+      <c r="K45" s="452"/>
+      <c r="L45" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M45" s="471"/>
-      <c r="N45" s="471"/>
+      <c r="M45" s="453"/>
+      <c r="N45" s="453"/>
       <c r="O45" s="215"/>
       <c r="P45" s="216"/>
     </row>
     <row r="46" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="488"/>
-[...12 lines deleted...]
-      <c r="N46" s="472"/>
+      <c r="A46" s="460"/>
+      <c r="B46" s="382"/>
+      <c r="C46" s="382"/>
+      <c r="D46" s="462"/>
+      <c r="E46" s="462"/>
+      <c r="F46" s="465"/>
+      <c r="G46" s="462"/>
+      <c r="H46" s="467"/>
+      <c r="I46" s="449"/>
+      <c r="J46" s="451"/>
+      <c r="K46" s="451"/>
+      <c r="L46" s="449"/>
+      <c r="M46" s="454"/>
+      <c r="N46" s="454"/>
       <c r="O46" s="210"/>
       <c r="P46" s="217"/>
     </row>
     <row r="47" spans="1:16" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A47" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B47" s="473"/>
-[...5 lines deleted...]
-      <c r="H47" s="475"/>
+      <c r="B47" s="435"/>
+      <c r="C47" s="436"/>
+      <c r="D47" s="436"/>
+      <c r="E47" s="436"/>
+      <c r="F47" s="436"/>
+      <c r="G47" s="436"/>
+      <c r="H47" s="437"/>
       <c r="I47" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J47" s="200">
         <f>SUM(J41:J46)</f>
         <v>0</v>
       </c>
       <c r="K47" s="206">
         <f>SUM(K41:K45)</f>
         <v>0</v>
       </c>
       <c r="L47" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M47" s="201">
         <f>SUM(M44:M45)</f>
         <v>0</v>
       </c>
       <c r="N47" s="201">
         <f>SUM(N44:N45)</f>
         <v>0</v>
       </c>
       <c r="O47" s="220" t="s">
         <v>159</v>
       </c>
@@ -16993,470 +16993,470 @@
       <c r="L48" s="225" t="s">
         <v>160</v>
       </c>
       <c r="M48" s="226">
         <f>SUM(M16,M23,M30,M37,M44)</f>
         <v>0</v>
       </c>
       <c r="N48" s="226">
         <f>SUM(N9,N16,N23,N30,N37,N44)</f>
         <v>0</v>
       </c>
       <c r="O48" s="227" t="s">
         <v>161</v>
       </c>
       <c r="P48" s="228">
         <f>SUM(P19,P26,P33,P40,P47)</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="229"/>
       <c r="C49" s="229"/>
       <c r="D49" s="229"/>
       <c r="E49" s="229"/>
       <c r="F49" s="230"/>
-      <c r="G49" s="515" t="s">
+      <c r="G49" s="438" t="s">
         <v>162</v>
       </c>
-      <c r="H49" s="516"/>
+      <c r="H49" s="439"/>
       <c r="I49" s="232" t="s">
         <v>145</v>
       </c>
       <c r="J49" s="288">
         <f>SUM(J42,J35,J28,J21,J14)</f>
         <v>0</v>
       </c>
       <c r="K49" s="233">
         <f>SUM(K14,K21,K28,K35,K42)</f>
         <v>0</v>
       </c>
       <c r="L49" s="234" t="s">
         <v>163</v>
       </c>
       <c r="M49" s="235">
         <f>SUM(M45,M38,M31,M24,M17)</f>
         <v>0</v>
       </c>
       <c r="N49" s="235">
         <f>SUM(N45,N38,N31,N24,N17)</f>
         <v>0</v>
       </c>
       <c r="O49" s="236"/>
       <c r="P49" s="237"/>
     </row>
     <row r="50" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="G50" s="516"/>
-      <c r="H50" s="516"/>
+      <c r="G50" s="439"/>
+      <c r="H50" s="439"/>
       <c r="I50" s="238" t="s">
         <v>156</v>
       </c>
       <c r="J50" s="288">
         <f>SUM(J17,J18,J24,J25,J31,J32,J38,J39,J45,J46)</f>
         <v>0</v>
       </c>
       <c r="K50" s="240"/>
       <c r="L50" s="241"/>
       <c r="M50" s="241"/>
       <c r="N50" s="242"/>
       <c r="O50" s="243"/>
       <c r="P50" s="244"/>
     </row>
     <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="245" t="s">
         <v>164</v>
       </c>
       <c r="B51"/>
       <c r="C51" s="246"/>
       <c r="D51" s="246"/>
       <c r="E51" s="246"/>
       <c r="I51" s="7"/>
       <c r="K51" s="247"/>
       <c r="L51" s="248"/>
       <c r="M51" s="248"/>
       <c r="N51" s="248"/>
       <c r="O51" s="249"/>
     </row>
     <row r="52" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="250">
         <v>-1</v>
       </c>
-      <c r="B52" s="510" t="s">
+      <c r="B52" s="440" t="s">
         <v>165</v>
       </c>
-      <c r="C52" s="509"/>
+      <c r="C52" s="441"/>
       <c r="D52" s="37"/>
       <c r="E52" s="250">
         <v>-2</v>
       </c>
-      <c r="F52" s="517" t="s">
+      <c r="F52" s="442" t="s">
         <v>166</v>
       </c>
-      <c r="G52" s="518"/>
-      <c r="H52" s="518"/>
+      <c r="G52" s="443"/>
+      <c r="H52" s="443"/>
       <c r="I52" s="251">
         <v>-3</v>
       </c>
-      <c r="J52" s="506" t="s">
+      <c r="J52" s="444" t="s">
         <v>167</v>
       </c>
-      <c r="K52" s="507"/>
-      <c r="L52" s="507"/>
+      <c r="K52" s="445"/>
+      <c r="L52" s="445"/>
     </row>
     <row r="53" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="508" t="s">
+      <c r="B53" s="446" t="s">
         <v>168</v>
       </c>
-      <c r="C53" s="509"/>
+      <c r="C53" s="441"/>
       <c r="D53"/>
       <c r="E53" s="37"/>
-      <c r="F53" s="510" t="s">
+      <c r="F53" s="440" t="s">
         <v>169</v>
       </c>
-      <c r="G53" s="509"/>
+      <c r="G53" s="441"/>
       <c r="H53" s="253"/>
       <c r="I53" s="231"/>
-      <c r="J53" s="507"/>
-[...1 lines deleted...]
-      <c r="L53" s="507"/>
+      <c r="J53" s="445"/>
+      <c r="K53" s="445"/>
+      <c r="L53" s="445"/>
       <c r="O53" s="7"/>
     </row>
     <row r="54" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B54" s="252" t="s">
         <v>170</v>
       </c>
       <c r="C54" s="37"/>
       <c r="D54" s="37"/>
       <c r="E54" s="37"/>
-      <c r="F54" s="511" t="s">
+      <c r="F54" s="447" t="s">
         <v>171</v>
       </c>
-      <c r="G54" s="509"/>
+      <c r="G54" s="441"/>
       <c r="H54" s="253"/>
       <c r="I54" s="253"/>
-      <c r="J54" s="507"/>
-[...1 lines deleted...]
-      <c r="L54" s="507"/>
+      <c r="J54" s="445"/>
+      <c r="K54" s="445"/>
+      <c r="L54" s="445"/>
       <c r="O54" s="7"/>
     </row>
     <row r="55" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="254"/>
-      <c r="B55" s="508" t="s">
+      <c r="B55" s="446" t="s">
         <v>172</v>
       </c>
-      <c r="C55" s="509"/>
+      <c r="C55" s="441"/>
       <c r="D55"/>
       <c r="E55" s="37"/>
-      <c r="F55" s="510" t="s">
+      <c r="F55" s="440" t="s">
         <v>173</v>
       </c>
-      <c r="G55" s="509"/>
+      <c r="G55" s="441"/>
       <c r="H55" s="253"/>
       <c r="I55" s="253"/>
-      <c r="J55" s="507"/>
-[...1 lines deleted...]
-      <c r="L55" s="507"/>
+      <c r="J55" s="445"/>
+      <c r="K55" s="445"/>
+      <c r="L55" s="445"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
       <c r="O55" s="12"/>
       <c r="P55" s="255"/>
     </row>
     <row r="56" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
-      <c r="F56" s="511" t="s">
+      <c r="F56" s="447" t="s">
         <v>174</v>
       </c>
-      <c r="G56" s="509"/>
+      <c r="G56" s="441"/>
       <c r="H56" s="253"/>
       <c r="I56" s="256"/>
-      <c r="J56" s="507"/>
-[...1 lines deleted...]
-      <c r="L56" s="507"/>
+      <c r="J56" s="445"/>
+      <c r="K56" s="445"/>
+      <c r="L56" s="445"/>
       <c r="M56" s="6"/>
       <c r="N56" s="6"/>
       <c r="O56" s="12"/>
     </row>
     <row r="57" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="254"/>
       <c r="B57" s="6"/>
       <c r="C57" s="6"/>
       <c r="D57" s="6"/>
       <c r="E57" s="6"/>
       <c r="F57" s="6"/>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="12"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
       <c r="N57" s="6"/>
       <c r="O57" s="12"/>
       <c r="P57" s="255"/>
     </row>
     <row r="58" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A58" s="257" t="s">
         <v>175</v>
       </c>
       <c r="B58" s="258" t="s">
         <v>176</v>
       </c>
       <c r="C58" s="37"/>
       <c r="D58" s="37"/>
       <c r="E58" s="37"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="37"/>
       <c r="I58" s="37"/>
       <c r="J58" s="37"/>
       <c r="K58" s="37"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58" s="7"/>
       <c r="P58" s="255"/>
     </row>
     <row r="59" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A59" s="6"/>
-      <c r="B59" s="512" t="s">
+      <c r="B59" s="432" t="s">
         <v>177</v>
       </c>
-      <c r="C59" s="512"/>
-[...2 lines deleted...]
-      <c r="F59" s="512"/>
+      <c r="C59" s="432"/>
+      <c r="D59" s="432"/>
+      <c r="E59" s="432"/>
+      <c r="F59" s="432"/>
       <c r="I59" s="7"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
       <c r="O59" s="12"/>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A60" s="6"/>
       <c r="B60" s="6"/>
-      <c r="C60" s="513" t="s">
+      <c r="C60" s="433" t="s">
         <v>133</v>
       </c>
-      <c r="D60" s="513"/>
-      <c r="E60" s="513"/>
+      <c r="D60" s="433"/>
+      <c r="E60" s="433"/>
       <c r="F60" s="253"/>
       <c r="G60" s="259"/>
       <c r="H60" s="259">
         <v>143.1</v>
       </c>
       <c r="I60" s="7"/>
       <c r="L60" s="6"/>
       <c r="N60" s="260"/>
       <c r="O60" s="12"/>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B61" s="6"/>
-      <c r="C61" s="513" t="s">
+      <c r="C61" s="433" t="s">
         <v>178</v>
       </c>
-      <c r="D61" s="513"/>
-[...1 lines deleted...]
-      <c r="F61" s="513"/>
+      <c r="D61" s="433"/>
+      <c r="E61" s="433"/>
+      <c r="F61" s="433"/>
       <c r="G61" s="259"/>
       <c r="H61" s="259">
         <v>163.4</v>
       </c>
       <c r="I61" s="7"/>
       <c r="N61" s="260"/>
       <c r="O61" s="6"/>
     </row>
     <row r="62" spans="1:16" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="6"/>
       <c r="D62" s="6"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="12"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
       <c r="N62" s="6"/>
       <c r="O62" s="12"/>
       <c r="P62" s="261" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="142">
-    <mergeCell ref="F56:G56"/>
-[...12 lines deleted...]
-    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="C5:H5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:H6"/>
+    <mergeCell ref="I6:K6"/>
+    <mergeCell ref="L6:N6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="D1:M1"/>
+    <mergeCell ref="F2:L2"/>
+    <mergeCell ref="F3:L3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:H4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="E7:H7"/>
+    <mergeCell ref="C8:H10"/>
+    <mergeCell ref="B11:H12"/>
+    <mergeCell ref="I11:K11"/>
+    <mergeCell ref="L11:N11"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="I15:K16"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="A17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:H18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="M24:M25"/>
+    <mergeCell ref="N24:N25"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="I22:K23"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="A24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:H25"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="F27:H27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="I29:K30"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:H32"/>
+    <mergeCell ref="B33:H33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="F34:H34"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L38:L39"/>
+    <mergeCell ref="M38:M39"/>
+    <mergeCell ref="N38:N39"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="E36:G36"/>
+    <mergeCell ref="I36:K37"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="A38:C39"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="E38:E39"/>
+    <mergeCell ref="F38:F39"/>
+    <mergeCell ref="G38:H39"/>
+    <mergeCell ref="B40:H40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:H41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="I38:I39"/>
+    <mergeCell ref="J38:J39"/>
+    <mergeCell ref="K38:K39"/>
     <mergeCell ref="I45:I46"/>
     <mergeCell ref="J45:J46"/>
     <mergeCell ref="K45:K46"/>
     <mergeCell ref="L45:L46"/>
     <mergeCell ref="M45:M46"/>
     <mergeCell ref="N45:N46"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="E43:G43"/>
     <mergeCell ref="I43:K44"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="E44:G44"/>
     <mergeCell ref="A45:C46"/>
     <mergeCell ref="D45:D46"/>
     <mergeCell ref="E45:E46"/>
     <mergeCell ref="F45:F46"/>
     <mergeCell ref="G45:H46"/>
-    <mergeCell ref="B40:H40"/>
-[...110 lines deleted...]
-    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="B59:F59"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="C61:F61"/>
+    <mergeCell ref="B47:H47"/>
+    <mergeCell ref="G49:H50"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="F52:H52"/>
+    <mergeCell ref="J52:L56"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="F55:G55"/>
   </mergeCells>
   <conditionalFormatting sqref="H36">
     <cfRule type="expression" priority="28" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H65 H74">
     <cfRule type="expression" priority="34" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H50:I50 H56:I56 H59:I59">
     <cfRule type="expression" priority="21" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H68:I68">
     <cfRule type="expression" priority="25" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I52:K52">
     <cfRule type="expression" priority="30" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
@@ -17640,1407 +17640,1407 @@
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M27 M34:N34" xr:uid="{2D61BEBC-7037-4998-89D5-2F5955CD78D6}">
       <formula1>" 10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N22" xr:uid="{C2E873DA-A60F-4D03-9EA8-9DE31038FB32}">
       <formula1>"27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M15 M22 M29" xr:uid="{12B90AD0-70A1-479D-8DCB-A7135715460A}">
       <formula1>"24.40"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M14:N14 M21:N21 M28 M35 M42" xr:uid="{7084DAE1-9B1B-4F3A-9C86-D197912A5ACB}">
       <formula1>"14.00"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M43 M36" xr:uid="{F8945905-317D-4FFB-B25C-23585A3B8A4A}">
       <formula1>" 24.40"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N43 N15 N29 N36" xr:uid="{37AEF10A-3549-4584-88B7-5E5C433B0A5E}">
       <formula1>" 27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M13:N13 M20:N20 N27 M41:N41" xr:uid="{31D96196-C3BA-4379-8FEB-21CF34D66776}">
       <formula1>"10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N42 N28 N35" xr:uid="{1DF78F6D-B50E-4198-9299-012F4170CCC2}">
       <formula1>" 14.00"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F45:F46 F17:F18 F24:F25 F31:F32 F38:F39" xr:uid="{1C9A4179-63D9-4F27-9572-5EA43C179291}">
-      <formula1>"0.33, .67, .70, .725"</formula1>
+      <formula1>"0.33, .760"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Time must be entered in the following format:   h:mm" sqref="B36:B37 E36:G37 B29:B30 B22:B23 B15:B16 E22:G23 E15:G16 E29:G30 B43:B44 E43:G44" xr:uid="{99727591-C13C-426F-AD06-938E5C8F58E1}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCA07D15-2002-40C9-A017-DBE2E376051C}">
   <dimension ref="A1:Q62"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="N14" sqref="N14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M43" sqref="M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="19.85546875" style="7" customWidth="1"/>
     <col min="2" max="3" width="12.7109375" style="7" customWidth="1"/>
     <col min="4" max="4" width="19.85546875" style="7" customWidth="1"/>
     <col min="5" max="5" width="5.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="7"/>
     <col min="7" max="7" width="8.5703125" style="7" customWidth="1"/>
     <col min="8" max="8" width="21.140625" style="7" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="9" customWidth="1"/>
     <col min="10" max="10" width="14.7109375" style="7" customWidth="1"/>
     <col min="11" max="11" width="16.7109375" style="7" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" style="7" customWidth="1"/>
     <col min="13" max="13" width="14.7109375" style="7" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="7" customWidth="1"/>
     <col min="15" max="15" width="17.5703125" style="9" customWidth="1"/>
     <col min="16" max="16" width="16.7109375" style="7" customWidth="1"/>
     <col min="17" max="17" width="8.85546875" style="7" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="8.85546875" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="144"/>
       <c r="B1" s="144"/>
       <c r="C1" s="145"/>
-      <c r="D1" s="437" t="s">
+      <c r="D1" s="510" t="s">
         <v>125</v>
       </c>
-      <c r="E1" s="438"/>
-[...7 lines deleted...]
-      <c r="M1" s="438"/>
+      <c r="E1" s="511"/>
+      <c r="F1" s="511"/>
+      <c r="G1" s="511"/>
+      <c r="H1" s="511"/>
+      <c r="I1" s="511"/>
+      <c r="J1" s="511"/>
+      <c r="K1" s="511"/>
+      <c r="L1" s="511"/>
+      <c r="M1" s="511"/>
       <c r="N1" s="146"/>
       <c r="O1" s="146"/>
       <c r="P1" s="147"/>
     </row>
     <row r="2" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="144"/>
       <c r="B2" s="144"/>
       <c r="C2" s="145"/>
       <c r="D2" s="145"/>
       <c r="E2" s="145"/>
-      <c r="F2" s="439" t="s">
+      <c r="F2" s="512" t="s">
         <v>126</v>
       </c>
-      <c r="G2" s="312"/>
-[...4 lines deleted...]
-      <c r="L2" s="312"/>
+      <c r="G2" s="431"/>
+      <c r="H2" s="431"/>
+      <c r="I2" s="431"/>
+      <c r="J2" s="431"/>
+      <c r="K2" s="431"/>
+      <c r="L2" s="431"/>
       <c r="M2" s="148"/>
       <c r="N2" s="148"/>
       <c r="O2" s="145"/>
       <c r="P2" s="145"/>
     </row>
     <row r="3" spans="1:16" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="149"/>
       <c r="B3" s="150"/>
       <c r="C3" s="145"/>
       <c r="D3" s="145"/>
       <c r="E3" s="145"/>
-      <c r="F3" s="440" t="s">
+      <c r="F3" s="513" t="s">
         <v>127</v>
       </c>
-      <c r="G3" s="312"/>
-[...4 lines deleted...]
-      <c r="L3" s="312"/>
+      <c r="G3" s="431"/>
+      <c r="H3" s="431"/>
+      <c r="I3" s="431"/>
+      <c r="J3" s="431"/>
+      <c r="K3" s="431"/>
+      <c r="L3" s="431"/>
       <c r="M3" s="151"/>
       <c r="N3" s="151"/>
       <c r="O3" s="145"/>
       <c r="P3" s="145"/>
     </row>
     <row r="4" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="441" t="s">
+      <c r="A4" s="514" t="s">
         <v>128</v>
       </c>
-      <c r="B4" s="442"/>
-      <c r="C4" s="443">
+      <c r="B4" s="515"/>
+      <c r="C4" s="516">
         <f>+'[1]Daily Travel Summary'!A15</f>
         <v>0</v>
       </c>
-      <c r="D4" s="444"/>
-[...3 lines deleted...]
-      <c r="H4" s="444"/>
+      <c r="D4" s="517"/>
+      <c r="E4" s="517"/>
+      <c r="F4" s="517"/>
+      <c r="G4" s="517"/>
+      <c r="H4" s="517"/>
       <c r="I4" s="153"/>
       <c r="J4" s="154" t="s">
         <v>179</v>
       </c>
-      <c r="M4" s="443">
+      <c r="M4" s="516">
         <f>+'[1]Daily Travel Summary'!B13</f>
         <v>0</v>
       </c>
-      <c r="N4" s="445"/>
+      <c r="N4" s="518"/>
     </row>
     <row r="5" spans="1:16" s="155" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="152" t="s">
         <v>118</v>
       </c>
       <c r="B5" s="156"/>
       <c r="C5" s="560">
         <f ca="1">TODAY()</f>
-        <v>46195</v>
+        <v>46223</v>
       </c>
       <c r="D5" s="561"/>
       <c r="E5" s="561"/>
       <c r="F5" s="561"/>
       <c r="G5" s="561"/>
       <c r="H5" s="561"/>
       <c r="I5" s="157"/>
       <c r="J5" s="157"/>
       <c r="K5" s="158"/>
       <c r="L5" s="158"/>
       <c r="M5" s="156"/>
       <c r="N5" s="159" t="s">
         <v>48</v>
       </c>
       <c r="O5" s="159"/>
       <c r="P5" s="160"/>
     </row>
     <row r="6" spans="1:16" ht="18" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="520"/>
-[...1 lines deleted...]
-      <c r="C6" s="522" t="s">
+      <c r="A6" s="535"/>
+      <c r="B6" s="536"/>
+      <c r="C6" s="537" t="s">
         <v>129</v>
       </c>
-      <c r="D6" s="544"/>
-[...4 lines deleted...]
-      <c r="I6" s="522" t="s">
+      <c r="D6" s="556"/>
+      <c r="E6" s="556"/>
+      <c r="F6" s="556"/>
+      <c r="G6" s="556"/>
+      <c r="H6" s="557"/>
+      <c r="I6" s="537" t="s">
         <v>130</v>
       </c>
-      <c r="J6" s="546"/>
-[...1 lines deleted...]
-      <c r="L6" s="526" t="s">
+      <c r="J6" s="558"/>
+      <c r="K6" s="559"/>
+      <c r="L6" s="541" t="s">
         <v>131</v>
       </c>
-      <c r="M6" s="544"/>
-[...1 lines deleted...]
-      <c r="O6" s="527" t="s">
+      <c r="M6" s="556"/>
+      <c r="N6" s="556"/>
+      <c r="O6" s="542" t="s">
         <v>132</v>
       </c>
-      <c r="P6" s="528"/>
+      <c r="P6" s="543"/>
     </row>
     <row r="7" spans="1:16" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="265" t="s">
         <v>183</v>
       </c>
-      <c r="B7" s="529" t="s">
+      <c r="B7" s="519" t="s">
         <v>180</v>
       </c>
-      <c r="C7" s="548"/>
-[...1 lines deleted...]
-      <c r="E7" s="532" t="s">
+      <c r="C7" s="544"/>
+      <c r="D7" s="545"/>
+      <c r="E7" s="522" t="s">
         <v>181</v>
       </c>
-      <c r="F7" s="550"/>
-[...1 lines deleted...]
-      <c r="H7" s="551"/>
+      <c r="F7" s="546"/>
+      <c r="G7" s="546"/>
+      <c r="H7" s="547"/>
       <c r="I7" s="167"/>
       <c r="J7" s="291" t="s">
         <v>133</v>
       </c>
       <c r="K7" s="291" t="s">
         <v>134</v>
       </c>
       <c r="L7" s="167"/>
       <c r="M7" s="266" t="s">
         <v>133</v>
       </c>
       <c r="N7" s="267" t="s">
         <v>134</v>
       </c>
       <c r="O7" s="268"/>
       <c r="P7" s="269"/>
     </row>
     <row r="8" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="271"/>
       <c r="B8" s="272"/>
-      <c r="C8" s="535" t="s">
+      <c r="C8" s="525" t="s">
         <v>182</v>
       </c>
-      <c r="D8" s="552"/>
-[...3 lines deleted...]
-      <c r="H8" s="553"/>
+      <c r="D8" s="548"/>
+      <c r="E8" s="548"/>
+      <c r="F8" s="548"/>
+      <c r="G8" s="548"/>
+      <c r="H8" s="549"/>
       <c r="I8" s="168" t="s">
         <v>140</v>
       </c>
       <c r="J8" s="273">
         <f>+'[1]Page 4 - Daily Travel Detail'!J48+'[1]Page 4 - Daily Travel Detail'!J8</f>
         <v>0</v>
       </c>
       <c r="K8" s="273">
         <f>+'[1]Page 4 - Daily Travel Detail'!K48+'[1]Page 4 - Daily Travel Detail'!K8</f>
         <v>0</v>
       </c>
       <c r="L8" s="167"/>
       <c r="M8" s="167"/>
       <c r="N8" s="167"/>
       <c r="O8" s="268"/>
       <c r="P8" s="269"/>
     </row>
     <row r="9" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="268"/>
       <c r="B9" s="275"/>
-      <c r="C9" s="554"/>
-[...4 lines deleted...]
-      <c r="H9" s="556"/>
+      <c r="C9" s="550"/>
+      <c r="D9" s="551"/>
+      <c r="E9" s="551"/>
+      <c r="F9" s="551"/>
+      <c r="G9" s="551"/>
+      <c r="H9" s="552"/>
       <c r="I9" s="168" t="s">
         <v>145</v>
       </c>
       <c r="J9" s="273">
         <f>+'[1]Page 4 - Daily Travel Detail'!J49+'[1]Page 4 - Daily Travel Detail'!J9</f>
         <v>0</v>
       </c>
       <c r="K9" s="273">
         <f>+'[1]Page 4 - Daily Travel Detail'!K49+'[1]Page 4 - Daily Travel Detail'!K9</f>
         <v>0</v>
       </c>
       <c r="L9" s="276" t="s">
         <v>156</v>
       </c>
       <c r="M9" s="273">
         <f>+'[1]Page 4 - Daily Travel Detail'!M48+'[1]Page 4 - Daily Travel Detail'!M9</f>
         <v>0</v>
       </c>
       <c r="N9" s="273">
         <f>+'[1]Page 4 - Daily Travel Detail'!N48+'[1]Page 4 - Daily Travel Detail'!N9</f>
         <v>0</v>
       </c>
       <c r="O9" s="268"/>
       <c r="P9" s="269"/>
     </row>
     <row r="10" spans="1:16" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="278"/>
       <c r="B10" s="279"/>
-      <c r="C10" s="557"/>
-[...4 lines deleted...]
-      <c r="H10" s="559"/>
+      <c r="C10" s="553"/>
+      <c r="D10" s="554"/>
+      <c r="E10" s="554"/>
+      <c r="F10" s="554"/>
+      <c r="G10" s="554"/>
+      <c r="H10" s="555"/>
       <c r="I10" s="280" t="s">
         <v>156</v>
       </c>
       <c r="J10" s="273">
         <f>+'[1]Page 4 - Daily Travel Detail'!J50+'[1]Page 4 - Daily Travel Detail'!J10</f>
         <v>0</v>
       </c>
       <c r="K10" s="240"/>
       <c r="L10" s="283" t="s">
         <v>157</v>
       </c>
       <c r="M10" s="273">
         <f>+'[1]Page 4 - Daily Travel Detail'!M49+'[1]Page 4 - Daily Travel Detail'!M10</f>
         <v>0</v>
       </c>
       <c r="N10" s="273">
         <f>+'[1]Page 4 - Daily Travel Detail'!N49+'[1]Page 4 - Daily Travel Detail'!N10</f>
         <v>0</v>
       </c>
       <c r="O10" s="278"/>
       <c r="P10" s="273">
         <f>+'[1]Page 4 - Daily Travel Detail'!P48+'[1]Page 4 - Daily Travel Detail'!P10</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A11" s="165"/>
-      <c r="B11" s="463" t="s">
+      <c r="B11" s="499" t="s">
         <v>129</v>
       </c>
-      <c r="C11" s="464"/>
-[...5 lines deleted...]
-      <c r="I11" s="432" t="s">
+      <c r="C11" s="500"/>
+      <c r="D11" s="500"/>
+      <c r="E11" s="500"/>
+      <c r="F11" s="500"/>
+      <c r="G11" s="500"/>
+      <c r="H11" s="501"/>
+      <c r="I11" s="505" t="s">
         <v>130</v>
       </c>
-      <c r="J11" s="469"/>
-[...1 lines deleted...]
-      <c r="L11" s="432" t="s">
+      <c r="J11" s="506"/>
+      <c r="K11" s="507"/>
+      <c r="L11" s="505" t="s">
         <v>131</v>
       </c>
-      <c r="M11" s="433"/>
-[...1 lines deleted...]
-      <c r="O11" s="432" t="s">
+      <c r="M11" s="508"/>
+      <c r="N11" s="509"/>
+      <c r="O11" s="505" t="s">
         <v>132</v>
       </c>
-      <c r="P11" s="434"/>
+      <c r="P11" s="509"/>
     </row>
     <row r="12" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="166"/>
-      <c r="B12" s="466"/>
-[...5 lines deleted...]
-      <c r="H12" s="468"/>
+      <c r="B12" s="502"/>
+      <c r="C12" s="503"/>
+      <c r="D12" s="503"/>
+      <c r="E12" s="503"/>
+      <c r="F12" s="503"/>
+      <c r="G12" s="503"/>
+      <c r="H12" s="504"/>
       <c r="I12" s="167"/>
       <c r="J12" s="168" t="s">
         <v>133</v>
       </c>
       <c r="K12" s="168" t="s">
         <v>134</v>
       </c>
       <c r="L12" s="167"/>
       <c r="M12" s="168" t="s">
         <v>133</v>
       </c>
       <c r="N12" s="168" t="s">
         <v>134</v>
       </c>
       <c r="O12" s="168" t="s">
         <v>135</v>
       </c>
       <c r="P12" s="169" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B13" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C13" s="435"/>
-      <c r="D13" s="436"/>
+      <c r="C13" s="468"/>
+      <c r="D13" s="469"/>
       <c r="E13" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F13" s="476"/>
-[...1 lines deleted...]
-      <c r="H13" s="477"/>
+      <c r="F13" s="470"/>
+      <c r="G13" s="470"/>
+      <c r="H13" s="471"/>
       <c r="I13" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J13" s="176"/>
       <c r="K13" s="176"/>
       <c r="L13" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M13" s="178"/>
       <c r="N13" s="179"/>
       <c r="O13" s="180"/>
       <c r="P13" s="176"/>
     </row>
     <row r="14" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B14" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C14" s="478"/>
-[...1 lines deleted...]
-      <c r="E14" s="448" t="s">
+      <c r="C14" s="472"/>
+      <c r="D14" s="473"/>
+      <c r="E14" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F14" s="449"/>
-[...1 lines deleted...]
-      <c r="H14" s="450"/>
+      <c r="F14" s="475"/>
+      <c r="G14" s="472"/>
+      <c r="H14" s="476"/>
       <c r="I14" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J14" s="183"/>
       <c r="K14" s="183"/>
       <c r="L14" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M14" s="179"/>
       <c r="N14" s="179"/>
       <c r="O14" s="185"/>
       <c r="P14" s="183"/>
     </row>
     <row r="15" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B15" s="451"/>
-      <c r="C15" s="335"/>
+      <c r="B15" s="455"/>
+      <c r="C15" s="381"/>
       <c r="D15" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E15" s="452"/>
-[...1 lines deleted...]
-      <c r="G15" s="453"/>
+      <c r="E15" s="456"/>
+      <c r="F15" s="457"/>
+      <c r="G15" s="457"/>
       <c r="H15" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I15" s="454"/>
-[...1 lines deleted...]
-      <c r="K15" s="456"/>
+      <c r="I15" s="491"/>
+      <c r="J15" s="492"/>
+      <c r="K15" s="493"/>
       <c r="L15" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M15" s="179"/>
       <c r="N15" s="183"/>
       <c r="O15" s="185"/>
       <c r="P15" s="176"/>
     </row>
     <row r="16" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B16" s="451"/>
-      <c r="C16" s="460"/>
+      <c r="B16" s="455"/>
+      <c r="C16" s="477"/>
       <c r="D16" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E16" s="452"/>
-[...1 lines deleted...]
-      <c r="G16" s="453"/>
+      <c r="E16" s="456"/>
+      <c r="F16" s="457"/>
+      <c r="G16" s="457"/>
       <c r="H16" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I16" s="457"/>
-[...1 lines deleted...]
-      <c r="K16" s="459"/>
+      <c r="I16" s="494"/>
+      <c r="J16" s="495"/>
+      <c r="K16" s="496"/>
       <c r="L16" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M16" s="194">
         <f>SUM(M13:M15)</f>
         <v>0</v>
       </c>
       <c r="N16" s="195">
         <f>SUM(N13:N15)</f>
         <v>0</v>
       </c>
       <c r="O16" s="185"/>
       <c r="P16" s="196"/>
     </row>
     <row r="17" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="486" t="s">
+      <c r="A17" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B17" s="487"/>
-[...2 lines deleted...]
-      <c r="E17" s="491" t="s">
+      <c r="B17" s="459"/>
+      <c r="C17" s="392"/>
+      <c r="D17" s="461"/>
+      <c r="E17" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F17" s="492">
-[...2 lines deleted...]
-      <c r="G17" s="491" t="s">
+      <c r="F17" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G17" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H17" s="494"/>
-      <c r="I17" s="482" t="s">
+      <c r="H17" s="466"/>
+      <c r="I17" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J17" s="479">
+      <c r="J17" s="450">
         <f>ROUND(IF(D17*F17=" ",0,D17*F17),3)</f>
         <v>0</v>
       </c>
-      <c r="K17" s="481"/>
-      <c r="L17" s="482" t="s">
+      <c r="K17" s="452"/>
+      <c r="L17" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M17" s="471"/>
-      <c r="N17" s="471"/>
+      <c r="M17" s="453"/>
+      <c r="N17" s="453"/>
       <c r="O17" s="285"/>
       <c r="P17" s="196"/>
     </row>
     <row r="18" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="488"/>
-[...12 lines deleted...]
-      <c r="N18" s="472"/>
+      <c r="A18" s="460"/>
+      <c r="B18" s="382"/>
+      <c r="C18" s="382"/>
+      <c r="D18" s="462"/>
+      <c r="E18" s="462"/>
+      <c r="F18" s="465"/>
+      <c r="G18" s="462"/>
+      <c r="H18" s="467"/>
+      <c r="I18" s="449"/>
+      <c r="J18" s="451"/>
+      <c r="K18" s="451"/>
+      <c r="L18" s="449"/>
+      <c r="M18" s="454"/>
+      <c r="N18" s="454"/>
       <c r="O18" s="286"/>
       <c r="P18" s="197"/>
     </row>
     <row r="19" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B19" s="473"/>
-[...5 lines deleted...]
-      <c r="H19" s="475"/>
+      <c r="B19" s="435"/>
+      <c r="C19" s="436"/>
+      <c r="D19" s="436"/>
+      <c r="E19" s="436"/>
+      <c r="F19" s="436"/>
+      <c r="G19" s="436"/>
+      <c r="H19" s="437"/>
       <c r="I19" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J19" s="200">
         <f>SUM(J13:J18)</f>
         <v>0</v>
       </c>
       <c r="K19" s="200">
         <f>SUM(K13:K17)</f>
         <v>0</v>
       </c>
       <c r="L19" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M19" s="201">
         <f>SUM(M16:M17)</f>
         <v>0</v>
       </c>
       <c r="N19" s="201">
         <f>SUM(N16:N17)</f>
         <v>0</v>
       </c>
       <c r="O19" s="202" t="s">
         <v>159</v>
       </c>
       <c r="P19" s="201">
         <f>SUM(P13:P17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A20" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B20" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C20" s="435"/>
-      <c r="D20" s="436"/>
+      <c r="C20" s="468"/>
+      <c r="D20" s="469"/>
       <c r="E20" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F20" s="476"/>
-[...1 lines deleted...]
-      <c r="H20" s="477"/>
+      <c r="F20" s="470"/>
+      <c r="G20" s="470"/>
+      <c r="H20" s="471"/>
       <c r="I20" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J20" s="176"/>
       <c r="K20" s="176"/>
       <c r="L20" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M20" s="178"/>
       <c r="N20" s="179"/>
       <c r="O20" s="203"/>
       <c r="P20" s="176"/>
     </row>
     <row r="21" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B21" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C21" s="478"/>
-[...1 lines deleted...]
-      <c r="E21" s="448" t="s">
+      <c r="C21" s="472"/>
+      <c r="D21" s="473"/>
+      <c r="E21" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F21" s="449"/>
-[...1 lines deleted...]
-      <c r="H21" s="450"/>
+      <c r="F21" s="475"/>
+      <c r="G21" s="472"/>
+      <c r="H21" s="476"/>
       <c r="I21" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J21" s="183"/>
       <c r="K21" s="183"/>
       <c r="L21" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M21" s="179"/>
       <c r="N21" s="179"/>
       <c r="O21" s="203"/>
       <c r="P21" s="176"/>
     </row>
     <row r="22" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B22" s="451"/>
-      <c r="C22" s="335"/>
+      <c r="B22" s="455"/>
+      <c r="C22" s="381"/>
       <c r="D22" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E22" s="452"/>
-[...1 lines deleted...]
-      <c r="G22" s="453"/>
+      <c r="E22" s="456"/>
+      <c r="F22" s="457"/>
+      <c r="G22" s="457"/>
       <c r="H22" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I22" s="454"/>
-[...1 lines deleted...]
-      <c r="K22" s="456"/>
+      <c r="I22" s="491"/>
+      <c r="J22" s="492"/>
+      <c r="K22" s="493"/>
       <c r="L22" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M22" s="179"/>
       <c r="N22" s="183"/>
       <c r="O22" s="203"/>
       <c r="P22" s="176"/>
     </row>
     <row r="23" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B23" s="451"/>
-      <c r="C23" s="460"/>
+      <c r="B23" s="455"/>
+      <c r="C23" s="477"/>
       <c r="D23" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E23" s="452"/>
-[...1 lines deleted...]
-      <c r="G23" s="453"/>
+      <c r="E23" s="456"/>
+      <c r="F23" s="457"/>
+      <c r="G23" s="457"/>
       <c r="H23" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I23" s="457"/>
-[...1 lines deleted...]
-      <c r="K23" s="459"/>
+      <c r="I23" s="494"/>
+      <c r="J23" s="495"/>
+      <c r="K23" s="496"/>
       <c r="L23" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M23" s="194">
         <f>SUM(M20:M22)</f>
         <v>0</v>
       </c>
       <c r="N23" s="195">
         <f>SUM(N20:N22)</f>
         <v>0</v>
       </c>
       <c r="O23" s="203"/>
       <c r="P23" s="196"/>
     </row>
     <row r="24" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="486" t="s">
+      <c r="A24" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B24" s="487"/>
-[...2 lines deleted...]
-      <c r="E24" s="491" t="s">
+      <c r="B24" s="459"/>
+      <c r="C24" s="392"/>
+      <c r="D24" s="461"/>
+      <c r="E24" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F24" s="492">
-[...2 lines deleted...]
-      <c r="G24" s="491" t="s">
+      <c r="F24" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G24" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H24" s="494"/>
-      <c r="I24" s="482" t="s">
+      <c r="H24" s="466"/>
+      <c r="I24" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J24" s="479">
+      <c r="J24" s="450">
         <f>ROUND(IF(D24*F24=" ",0,D24*F24),3)</f>
         <v>0</v>
       </c>
-      <c r="K24" s="481"/>
-      <c r="L24" s="482" t="s">
+      <c r="K24" s="452"/>
+      <c r="L24" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M24" s="471"/>
-      <c r="N24" s="471"/>
+      <c r="M24" s="453"/>
+      <c r="N24" s="453"/>
       <c r="O24" s="203"/>
       <c r="P24" s="196"/>
     </row>
     <row r="25" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="488"/>
-[...12 lines deleted...]
-      <c r="N25" s="472"/>
+      <c r="A25" s="460"/>
+      <c r="B25" s="382"/>
+      <c r="C25" s="382"/>
+      <c r="D25" s="462"/>
+      <c r="E25" s="462"/>
+      <c r="F25" s="465"/>
+      <c r="G25" s="462"/>
+      <c r="H25" s="467"/>
+      <c r="I25" s="449"/>
+      <c r="J25" s="451"/>
+      <c r="K25" s="451"/>
+      <c r="L25" s="449"/>
+      <c r="M25" s="454"/>
+      <c r="N25" s="454"/>
       <c r="O25" s="203"/>
       <c r="P25" s="197"/>
     </row>
     <row r="26" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B26" s="473"/>
-[...5 lines deleted...]
-      <c r="H26" s="475"/>
+      <c r="B26" s="435"/>
+      <c r="C26" s="436"/>
+      <c r="D26" s="436"/>
+      <c r="E26" s="436"/>
+      <c r="F26" s="436"/>
+      <c r="G26" s="436"/>
+      <c r="H26" s="437"/>
       <c r="I26" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J26" s="200">
         <f>SUM(J20:J25)</f>
         <v>0</v>
       </c>
       <c r="K26" s="206">
         <f>SUM(K20:K24)</f>
         <v>0</v>
       </c>
       <c r="L26" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M26" s="201">
         <f>SUM(M23:M24)</f>
         <v>0</v>
       </c>
       <c r="N26" s="201">
         <f>SUM(N23:N24)</f>
         <v>0</v>
       </c>
       <c r="O26" s="207" t="s">
         <v>159</v>
       </c>
       <c r="P26" s="208">
         <f>SUM(P20:P24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A27" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B27" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C27" s="435"/>
-      <c r="D27" s="436"/>
+      <c r="C27" s="468"/>
+      <c r="D27" s="469"/>
       <c r="E27" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F27" s="476"/>
-[...1 lines deleted...]
-      <c r="H27" s="477"/>
+      <c r="F27" s="470"/>
+      <c r="G27" s="470"/>
+      <c r="H27" s="471"/>
       <c r="I27" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J27" s="176"/>
       <c r="K27" s="176"/>
       <c r="L27" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M27" s="178"/>
       <c r="N27" s="179"/>
       <c r="O27" s="209"/>
       <c r="P27" s="176"/>
     </row>
     <row r="28" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B28" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C28" s="478"/>
-[...1 lines deleted...]
-      <c r="E28" s="448" t="s">
+      <c r="C28" s="472"/>
+      <c r="D28" s="473"/>
+      <c r="E28" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F28" s="449"/>
-[...1 lines deleted...]
-      <c r="H28" s="450"/>
+      <c r="F28" s="475"/>
+      <c r="G28" s="472"/>
+      <c r="H28" s="476"/>
       <c r="I28" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J28" s="183"/>
       <c r="K28" s="183"/>
       <c r="L28" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M28" s="179"/>
       <c r="N28" s="179"/>
       <c r="O28" s="210"/>
       <c r="P28" s="176"/>
     </row>
     <row r="29" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B29" s="451"/>
-      <c r="C29" s="335"/>
+      <c r="B29" s="455"/>
+      <c r="C29" s="381"/>
       <c r="D29" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E29" s="452"/>
-[...1 lines deleted...]
-      <c r="G29" s="453"/>
+      <c r="E29" s="456"/>
+      <c r="F29" s="457"/>
+      <c r="G29" s="457"/>
       <c r="H29" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I29" s="454"/>
-[...1 lines deleted...]
-      <c r="K29" s="456"/>
+      <c r="I29" s="491"/>
+      <c r="J29" s="492"/>
+      <c r="K29" s="493"/>
       <c r="L29" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M29" s="179"/>
       <c r="N29" s="183"/>
       <c r="O29" s="210"/>
       <c r="P29" s="176"/>
     </row>
     <row r="30" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B30" s="451"/>
-      <c r="C30" s="460"/>
+      <c r="B30" s="455"/>
+      <c r="C30" s="477"/>
       <c r="D30" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E30" s="452"/>
-[...1 lines deleted...]
-      <c r="G30" s="453"/>
+      <c r="E30" s="456"/>
+      <c r="F30" s="457"/>
+      <c r="G30" s="457"/>
       <c r="H30" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I30" s="457"/>
-[...1 lines deleted...]
-      <c r="K30" s="459"/>
+      <c r="I30" s="494"/>
+      <c r="J30" s="495"/>
+      <c r="K30" s="496"/>
       <c r="L30" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M30" s="194">
         <f>SUM(M27:M29)</f>
         <v>0</v>
       </c>
       <c r="N30" s="195">
         <f>SUM(N27:N29)</f>
         <v>0</v>
       </c>
       <c r="O30" s="210"/>
       <c r="P30" s="196"/>
     </row>
     <row r="31" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="486" t="s">
+      <c r="A31" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B31" s="487"/>
-[...2 lines deleted...]
-      <c r="E31" s="491" t="s">
+      <c r="B31" s="459"/>
+      <c r="C31" s="392"/>
+      <c r="D31" s="461"/>
+      <c r="E31" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F31" s="492">
-[...2 lines deleted...]
-      <c r="G31" s="491" t="s">
+      <c r="F31" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G31" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H31" s="494"/>
-      <c r="I31" s="482" t="s">
+      <c r="H31" s="466"/>
+      <c r="I31" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J31" s="479">
+      <c r="J31" s="450">
         <f>ROUND(IF(D31*F31=" ",0,D31*F31),3)</f>
         <v>0</v>
       </c>
-      <c r="K31" s="481"/>
-      <c r="L31" s="482" t="s">
+      <c r="K31" s="452"/>
+      <c r="L31" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M31" s="471"/>
-      <c r="N31" s="471"/>
+      <c r="M31" s="453"/>
+      <c r="N31" s="453"/>
       <c r="O31" s="215"/>
       <c r="P31" s="216"/>
     </row>
     <row r="32" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="488"/>
-[...12 lines deleted...]
-      <c r="N32" s="472"/>
+      <c r="A32" s="460"/>
+      <c r="B32" s="382"/>
+      <c r="C32" s="382"/>
+      <c r="D32" s="462"/>
+      <c r="E32" s="462"/>
+      <c r="F32" s="465"/>
+      <c r="G32" s="462"/>
+      <c r="H32" s="467"/>
+      <c r="I32" s="449"/>
+      <c r="J32" s="451"/>
+      <c r="K32" s="451"/>
+      <c r="L32" s="449"/>
+      <c r="M32" s="454"/>
+      <c r="N32" s="454"/>
       <c r="O32" s="210"/>
       <c r="P32" s="217"/>
     </row>
     <row r="33" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B33" s="473"/>
-[...5 lines deleted...]
-      <c r="H33" s="475"/>
+      <c r="B33" s="435"/>
+      <c r="C33" s="436"/>
+      <c r="D33" s="436"/>
+      <c r="E33" s="436"/>
+      <c r="F33" s="436"/>
+      <c r="G33" s="436"/>
+      <c r="H33" s="437"/>
       <c r="I33" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J33" s="200">
         <f>SUM(J27:J32)</f>
         <v>0</v>
       </c>
       <c r="K33" s="206">
         <f>SUM(K27:K31)</f>
         <v>0</v>
       </c>
       <c r="L33" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M33" s="201">
         <f>SUM(M30:M31)</f>
         <v>0</v>
       </c>
       <c r="N33" s="201">
         <f>SUM(N30:N31)</f>
         <v>0</v>
       </c>
       <c r="O33" s="207" t="s">
         <v>159</v>
       </c>
       <c r="P33" s="208">
         <f>SUM(P27:P31)</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A34" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B34" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C34" s="435"/>
-      <c r="D34" s="436"/>
+      <c r="C34" s="468"/>
+      <c r="D34" s="469"/>
       <c r="E34" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F34" s="476"/>
-[...1 lines deleted...]
-      <c r="H34" s="477"/>
+      <c r="F34" s="470"/>
+      <c r="G34" s="470"/>
+      <c r="H34" s="471"/>
       <c r="I34" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J34" s="176"/>
       <c r="K34" s="176"/>
       <c r="L34" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M34" s="178"/>
       <c r="N34" s="179"/>
       <c r="O34" s="209"/>
       <c r="P34" s="218"/>
     </row>
     <row r="35" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B35" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C35" s="478"/>
-[...1 lines deleted...]
-      <c r="E35" s="448" t="s">
+      <c r="C35" s="472"/>
+      <c r="D35" s="473"/>
+      <c r="E35" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F35" s="449"/>
-[...1 lines deleted...]
-      <c r="H35" s="450"/>
+      <c r="F35" s="475"/>
+      <c r="G35" s="472"/>
+      <c r="H35" s="476"/>
       <c r="I35" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J35" s="183"/>
       <c r="K35" s="183"/>
       <c r="L35" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M35" s="179"/>
       <c r="N35" s="179"/>
       <c r="O35" s="210"/>
       <c r="P35" s="218"/>
     </row>
     <row r="36" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B36" s="451"/>
-      <c r="C36" s="335"/>
+      <c r="B36" s="455"/>
+      <c r="C36" s="381"/>
       <c r="D36" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E36" s="452"/>
-[...1 lines deleted...]
-      <c r="G36" s="453"/>
+      <c r="E36" s="456"/>
+      <c r="F36" s="457"/>
+      <c r="G36" s="457"/>
       <c r="H36" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I36" s="454"/>
-[...1 lines deleted...]
-      <c r="K36" s="456"/>
+      <c r="I36" s="491"/>
+      <c r="J36" s="492"/>
+      <c r="K36" s="493"/>
       <c r="L36" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M36" s="179"/>
       <c r="N36" s="183"/>
       <c r="O36" s="210"/>
       <c r="P36" s="218"/>
     </row>
     <row r="37" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B37" s="451"/>
-      <c r="C37" s="460"/>
+      <c r="B37" s="455"/>
+      <c r="C37" s="477"/>
       <c r="D37" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E37" s="452"/>
-[...1 lines deleted...]
-      <c r="G37" s="453"/>
+      <c r="E37" s="456"/>
+      <c r="F37" s="457"/>
+      <c r="G37" s="457"/>
       <c r="H37" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I37" s="457"/>
-[...1 lines deleted...]
-      <c r="K37" s="459"/>
+      <c r="I37" s="494"/>
+      <c r="J37" s="495"/>
+      <c r="K37" s="496"/>
       <c r="L37" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M37" s="194">
         <f>SUM(M34:M36)</f>
         <v>0</v>
       </c>
       <c r="N37" s="195">
         <f>SUM(N34:N36)</f>
         <v>0</v>
       </c>
       <c r="O37" s="210"/>
       <c r="P37" s="216"/>
     </row>
     <row r="38" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="486" t="s">
+      <c r="A38" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B38" s="487"/>
-[...2 lines deleted...]
-      <c r="E38" s="491" t="s">
+      <c r="B38" s="459"/>
+      <c r="C38" s="392"/>
+      <c r="D38" s="461"/>
+      <c r="E38" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F38" s="492">
-[...2 lines deleted...]
-      <c r="G38" s="491" t="s">
+      <c r="F38" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G38" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H38" s="494"/>
-      <c r="I38" s="482" t="s">
+      <c r="H38" s="466"/>
+      <c r="I38" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J38" s="479">
+      <c r="J38" s="450">
         <f>ROUND(IF(D38*F38=" ",0,D38*F38),3)</f>
         <v>0</v>
       </c>
-      <c r="K38" s="481"/>
-      <c r="L38" s="482" t="s">
+      <c r="K38" s="452"/>
+      <c r="L38" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M38" s="471"/>
-      <c r="N38" s="471"/>
+      <c r="M38" s="453"/>
+      <c r="N38" s="453"/>
       <c r="O38" s="215"/>
       <c r="P38" s="216"/>
     </row>
     <row r="39" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="488"/>
-[...12 lines deleted...]
-      <c r="N39" s="472"/>
+      <c r="A39" s="460"/>
+      <c r="B39" s="382"/>
+      <c r="C39" s="382"/>
+      <c r="D39" s="462"/>
+      <c r="E39" s="462"/>
+      <c r="F39" s="465"/>
+      <c r="G39" s="462"/>
+      <c r="H39" s="467"/>
+      <c r="I39" s="449"/>
+      <c r="J39" s="451"/>
+      <c r="K39" s="451"/>
+      <c r="L39" s="449"/>
+      <c r="M39" s="454"/>
+      <c r="N39" s="454"/>
       <c r="O39" s="210"/>
       <c r="P39" s="217"/>
     </row>
     <row r="40" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A40" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B40" s="473"/>
-[...5 lines deleted...]
-      <c r="H40" s="475"/>
+      <c r="B40" s="435"/>
+      <c r="C40" s="436"/>
+      <c r="D40" s="436"/>
+      <c r="E40" s="436"/>
+      <c r="F40" s="436"/>
+      <c r="G40" s="436"/>
+      <c r="H40" s="437"/>
       <c r="I40" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J40" s="200">
         <f>SUM(J34:J39)</f>
         <v>0</v>
       </c>
       <c r="K40" s="206">
         <f>SUM(K34:K38)</f>
         <v>0</v>
       </c>
       <c r="L40" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M40" s="201">
         <f>SUM(M37:M38)</f>
         <v>0</v>
       </c>
       <c r="N40" s="201">
         <f>SUM(N37:N38)</f>
         <v>0</v>
       </c>
       <c r="O40" s="219" t="s">
         <v>159</v>
       </c>
       <c r="P40" s="208">
         <f>SUM(P34:P38)</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:16" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A41" s="170" t="s">
         <v>137</v>
       </c>
       <c r="B41" s="172" t="s">
         <v>138</v>
       </c>
-      <c r="C41" s="435"/>
-      <c r="D41" s="436"/>
+      <c r="C41" s="468"/>
+      <c r="D41" s="469"/>
       <c r="E41" s="172" t="s">
         <v>139</v>
       </c>
-      <c r="F41" s="476"/>
-[...1 lines deleted...]
-      <c r="H41" s="477"/>
+      <c r="F41" s="470"/>
+      <c r="G41" s="470"/>
+      <c r="H41" s="471"/>
       <c r="I41" s="175" t="s">
         <v>140</v>
       </c>
       <c r="J41" s="176"/>
       <c r="K41" s="176"/>
       <c r="L41" s="177" t="s">
         <v>141</v>
       </c>
       <c r="M41" s="178"/>
       <c r="N41" s="179"/>
       <c r="O41" s="209"/>
       <c r="P41" s="218"/>
     </row>
     <row r="42" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="181" t="s">
         <v>142</v>
       </c>
       <c r="B42" s="182" t="s">
         <v>143</v>
       </c>
-      <c r="C42" s="478"/>
-[...1 lines deleted...]
-      <c r="E42" s="448" t="s">
+      <c r="C42" s="472"/>
+      <c r="D42" s="473"/>
+      <c r="E42" s="474" t="s">
         <v>144</v>
       </c>
-      <c r="F42" s="449"/>
-[...1 lines deleted...]
-      <c r="H42" s="450"/>
+      <c r="F42" s="475"/>
+      <c r="G42" s="472"/>
+      <c r="H42" s="476"/>
       <c r="I42" s="175" t="s">
         <v>145</v>
       </c>
       <c r="J42" s="183"/>
       <c r="K42" s="183"/>
       <c r="L42" s="184" t="s">
         <v>146</v>
       </c>
       <c r="M42" s="179"/>
       <c r="N42" s="179"/>
       <c r="O42" s="210"/>
       <c r="P42" s="218"/>
     </row>
     <row r="43" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="186" t="s">
         <v>147</v>
       </c>
-      <c r="B43" s="451"/>
-      <c r="C43" s="335"/>
+      <c r="B43" s="455"/>
+      <c r="C43" s="381"/>
       <c r="D43" s="188" t="s">
         <v>148</v>
       </c>
-      <c r="E43" s="452"/>
-[...1 lines deleted...]
-      <c r="G43" s="453"/>
+      <c r="E43" s="456"/>
+      <c r="F43" s="457"/>
+      <c r="G43" s="457"/>
       <c r="H43" s="188" t="s">
         <v>149</v>
       </c>
-      <c r="I43" s="454"/>
-[...1 lines deleted...]
-      <c r="K43" s="456"/>
+      <c r="I43" s="491"/>
+      <c r="J43" s="492"/>
+      <c r="K43" s="493"/>
       <c r="L43" s="184" t="s">
         <v>150</v>
       </c>
       <c r="M43" s="179"/>
       <c r="N43" s="183"/>
       <c r="O43" s="210"/>
       <c r="P43" s="218"/>
     </row>
     <row r="44" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="182" t="s">
         <v>151</v>
       </c>
-      <c r="B44" s="451"/>
-      <c r="C44" s="460"/>
+      <c r="B44" s="455"/>
+      <c r="C44" s="477"/>
       <c r="D44" s="192" t="s">
         <v>148</v>
       </c>
-      <c r="E44" s="452"/>
-[...1 lines deleted...]
-      <c r="G44" s="453"/>
+      <c r="E44" s="456"/>
+      <c r="F44" s="457"/>
+      <c r="G44" s="457"/>
       <c r="H44" s="192" t="s">
         <v>149</v>
       </c>
-      <c r="I44" s="457"/>
-[...1 lines deleted...]
-      <c r="K44" s="459"/>
+      <c r="I44" s="494"/>
+      <c r="J44" s="495"/>
+      <c r="K44" s="496"/>
       <c r="L44" s="193" t="s">
         <v>152</v>
       </c>
       <c r="M44" s="194">
         <f>SUM(M41:M43)</f>
         <v>0</v>
       </c>
       <c r="N44" s="195">
         <f>SUM(N41:N43)</f>
         <v>0</v>
       </c>
       <c r="O44" s="210"/>
       <c r="P44" s="216"/>
     </row>
     <row r="45" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="486" t="s">
+      <c r="A45" s="458" t="s">
         <v>153</v>
       </c>
-      <c r="B45" s="487"/>
-[...2 lines deleted...]
-      <c r="E45" s="491" t="s">
+      <c r="B45" s="459"/>
+      <c r="C45" s="392"/>
+      <c r="D45" s="461"/>
+      <c r="E45" s="463" t="s">
         <v>154</v>
       </c>
-      <c r="F45" s="492">
-[...2 lines deleted...]
-      <c r="G45" s="491" t="s">
+      <c r="F45" s="464">
+        <v>0.76</v>
+      </c>
+      <c r="G45" s="463" t="s">
         <v>155</v>
       </c>
-      <c r="H45" s="494"/>
-      <c r="I45" s="482" t="s">
+      <c r="H45" s="466"/>
+      <c r="I45" s="448" t="s">
         <v>156</v>
       </c>
-      <c r="J45" s="479">
+      <c r="J45" s="450">
         <f>ROUND(IF(D45*F45=" ",0,D45*F45),3)</f>
         <v>0</v>
       </c>
-      <c r="K45" s="481"/>
-      <c r="L45" s="482" t="s">
+      <c r="K45" s="452"/>
+      <c r="L45" s="448" t="s">
         <v>157</v>
       </c>
-      <c r="M45" s="471"/>
-      <c r="N45" s="471"/>
+      <c r="M45" s="453"/>
+      <c r="N45" s="453"/>
       <c r="O45" s="215"/>
       <c r="P45" s="216"/>
     </row>
     <row r="46" spans="1:16" ht="17.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="488"/>
-[...12 lines deleted...]
-      <c r="N46" s="472"/>
+      <c r="A46" s="460"/>
+      <c r="B46" s="382"/>
+      <c r="C46" s="382"/>
+      <c r="D46" s="462"/>
+      <c r="E46" s="462"/>
+      <c r="F46" s="465"/>
+      <c r="G46" s="462"/>
+      <c r="H46" s="467"/>
+      <c r="I46" s="449"/>
+      <c r="J46" s="451"/>
+      <c r="K46" s="451"/>
+      <c r="L46" s="449"/>
+      <c r="M46" s="454"/>
+      <c r="N46" s="454"/>
       <c r="O46" s="210"/>
       <c r="P46" s="217"/>
     </row>
     <row r="47" spans="1:16" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A47" s="198" t="s">
         <v>158</v>
       </c>
-      <c r="B47" s="473"/>
-[...5 lines deleted...]
-      <c r="H47" s="475"/>
+      <c r="B47" s="435"/>
+      <c r="C47" s="436"/>
+      <c r="D47" s="436"/>
+      <c r="E47" s="436"/>
+      <c r="F47" s="436"/>
+      <c r="G47" s="436"/>
+      <c r="H47" s="437"/>
       <c r="I47" s="199" t="s">
         <v>159</v>
       </c>
       <c r="J47" s="200">
         <f>SUM(J41:J46)</f>
         <v>0</v>
       </c>
       <c r="K47" s="206">
         <f>SUM(K41:K45)</f>
         <v>0</v>
       </c>
       <c r="L47" s="199" t="s">
         <v>159</v>
       </c>
       <c r="M47" s="201">
         <f>SUM(M44:M45)</f>
         <v>0</v>
       </c>
       <c r="N47" s="201">
         <f>SUM(N44:N45)</f>
         <v>0</v>
       </c>
       <c r="O47" s="220" t="s">
         <v>159</v>
       </c>
@@ -19072,470 +19072,470 @@
       <c r="L48" s="225" t="s">
         <v>160</v>
       </c>
       <c r="M48" s="226">
         <f>SUM(M16,M23,M30,M37,M44)</f>
         <v>0</v>
       </c>
       <c r="N48" s="226">
         <f>SUM(N16,N23,N30,N37,N44)</f>
         <v>0</v>
       </c>
       <c r="O48" s="227" t="s">
         <v>161</v>
       </c>
       <c r="P48" s="228">
         <f>SUM(P47,P40,P33,P26,P19)</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B49" s="229"/>
       <c r="C49" s="229"/>
       <c r="D49" s="229"/>
       <c r="E49" s="229"/>
       <c r="F49" s="230"/>
-      <c r="G49" s="515" t="s">
+      <c r="G49" s="438" t="s">
         <v>162</v>
       </c>
-      <c r="H49" s="516"/>
+      <c r="H49" s="439"/>
       <c r="I49" s="232" t="s">
         <v>145</v>
       </c>
       <c r="J49" s="288">
         <f>SUM(J9+J14+J21+J28+J35+J42)</f>
         <v>0</v>
       </c>
       <c r="K49" s="233">
         <f>SUM(K9+K14+K21+K28+K35+K42)</f>
         <v>0</v>
       </c>
       <c r="L49" s="234" t="s">
         <v>163</v>
       </c>
       <c r="M49" s="235">
         <f>SUM(M17,M24,M31,M38,M45)</f>
         <v>0</v>
       </c>
       <c r="N49" s="235">
         <f>SUM(N17+N24+N31+N38+N45)</f>
         <v>0</v>
       </c>
       <c r="O49" s="236"/>
       <c r="P49" s="237"/>
     </row>
     <row r="50" spans="1:16" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="G50" s="516"/>
-      <c r="H50" s="516"/>
+      <c r="G50" s="439"/>
+      <c r="H50" s="439"/>
       <c r="I50" s="238" t="s">
         <v>156</v>
       </c>
       <c r="J50" s="288">
         <f>SUM(J17,J18,J24,J25,J31,J32,J38,J39,J45)</f>
         <v>0</v>
       </c>
       <c r="K50" s="240"/>
       <c r="L50" s="241"/>
       <c r="M50" s="241"/>
       <c r="N50" s="242"/>
       <c r="O50" s="243"/>
       <c r="P50" s="244"/>
     </row>
     <row r="51" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="245" t="s">
         <v>164</v>
       </c>
       <c r="B51"/>
       <c r="C51" s="246"/>
       <c r="D51" s="246"/>
       <c r="E51" s="246"/>
       <c r="I51" s="7"/>
       <c r="K51" s="247"/>
       <c r="L51" s="248"/>
       <c r="M51" s="248"/>
       <c r="N51" s="248"/>
       <c r="O51" s="249"/>
     </row>
     <row r="52" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="250">
         <v>-1</v>
       </c>
-      <c r="B52" s="510" t="s">
+      <c r="B52" s="440" t="s">
         <v>165</v>
       </c>
-      <c r="C52" s="509"/>
+      <c r="C52" s="441"/>
       <c r="D52" s="37"/>
       <c r="E52" s="250">
         <v>-2</v>
       </c>
-      <c r="F52" s="517" t="s">
+      <c r="F52" s="442" t="s">
         <v>166</v>
       </c>
-      <c r="G52" s="518"/>
-      <c r="H52" s="518"/>
+      <c r="G52" s="443"/>
+      <c r="H52" s="443"/>
       <c r="I52" s="251">
         <v>-3</v>
       </c>
-      <c r="J52" s="506" t="s">
+      <c r="J52" s="444" t="s">
         <v>167</v>
       </c>
-      <c r="K52" s="507"/>
-      <c r="L52" s="507"/>
+      <c r="K52" s="445"/>
+      <c r="L52" s="445"/>
     </row>
     <row r="53" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="508" t="s">
+      <c r="B53" s="446" t="s">
         <v>168</v>
       </c>
-      <c r="C53" s="509"/>
+      <c r="C53" s="441"/>
       <c r="D53"/>
       <c r="E53" s="37"/>
-      <c r="F53" s="510" t="s">
+      <c r="F53" s="440" t="s">
         <v>169</v>
       </c>
-      <c r="G53" s="509"/>
+      <c r="G53" s="441"/>
       <c r="H53" s="253"/>
       <c r="I53" s="231"/>
-      <c r="J53" s="507"/>
-[...1 lines deleted...]
-      <c r="L53" s="507"/>
+      <c r="J53" s="445"/>
+      <c r="K53" s="445"/>
+      <c r="L53" s="445"/>
       <c r="O53" s="7"/>
     </row>
     <row r="54" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B54" s="252" t="s">
         <v>170</v>
       </c>
       <c r="C54" s="37"/>
       <c r="D54" s="37"/>
       <c r="E54" s="37"/>
-      <c r="F54" s="511" t="s">
+      <c r="F54" s="447" t="s">
         <v>171</v>
       </c>
-      <c r="G54" s="509"/>
+      <c r="G54" s="441"/>
       <c r="H54" s="253"/>
       <c r="I54" s="253"/>
-      <c r="J54" s="507"/>
-[...1 lines deleted...]
-      <c r="L54" s="507"/>
+      <c r="J54" s="445"/>
+      <c r="K54" s="445"/>
+      <c r="L54" s="445"/>
       <c r="O54" s="7"/>
     </row>
     <row r="55" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="254"/>
-      <c r="B55" s="508" t="s">
+      <c r="B55" s="446" t="s">
         <v>172</v>
       </c>
-      <c r="C55" s="509"/>
+      <c r="C55" s="441"/>
       <c r="D55"/>
       <c r="E55" s="37"/>
-      <c r="F55" s="510" t="s">
+      <c r="F55" s="440" t="s">
         <v>173</v>
       </c>
-      <c r="G55" s="509"/>
+      <c r="G55" s="441"/>
       <c r="H55" s="253"/>
       <c r="I55" s="253"/>
-      <c r="J55" s="507"/>
-[...1 lines deleted...]
-      <c r="L55" s="507"/>
+      <c r="J55" s="445"/>
+      <c r="K55" s="445"/>
+      <c r="L55" s="445"/>
       <c r="M55" s="6"/>
       <c r="N55" s="6"/>
       <c r="O55" s="12"/>
       <c r="P55" s="255"/>
     </row>
     <row r="56" spans="1:16" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B56" s="21"/>
       <c r="C56" s="21"/>
       <c r="D56" s="21"/>
       <c r="E56" s="21"/>
-      <c r="F56" s="511" t="s">
+      <c r="F56" s="447" t="s">
         <v>174</v>
       </c>
-      <c r="G56" s="509"/>
+      <c r="G56" s="441"/>
       <c r="H56" s="253"/>
       <c r="I56" s="256"/>
-      <c r="J56" s="507"/>
-[...1 lines deleted...]
-      <c r="L56" s="507"/>
+      <c r="J56" s="445"/>
+      <c r="K56" s="445"/>
+      <c r="L56" s="445"/>
       <c r="M56" s="6"/>
       <c r="N56" s="6"/>
       <c r="O56" s="12"/>
     </row>
     <row r="57" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="254"/>
       <c r="B57" s="6"/>
       <c r="C57" s="6"/>
       <c r="D57" s="6"/>
       <c r="E57" s="6"/>
       <c r="F57" s="6"/>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="12"/>
       <c r="J57" s="6"/>
       <c r="K57" s="6"/>
       <c r="L57" s="6"/>
       <c r="M57" s="6"/>
       <c r="N57" s="6"/>
       <c r="O57" s="12"/>
       <c r="P57" s="255"/>
     </row>
     <row r="58" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A58" s="257" t="s">
         <v>175</v>
       </c>
       <c r="B58" s="258" t="s">
         <v>176</v>
       </c>
       <c r="C58" s="37"/>
       <c r="D58" s="37"/>
       <c r="E58" s="37"/>
       <c r="F58" s="37"/>
       <c r="G58" s="37"/>
       <c r="H58" s="37"/>
       <c r="I58" s="37"/>
       <c r="J58" s="37"/>
       <c r="K58" s="37"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58" s="7"/>
       <c r="P58" s="255"/>
     </row>
     <row r="59" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A59" s="6"/>
-      <c r="B59" s="512" t="s">
+      <c r="B59" s="432" t="s">
         <v>177</v>
       </c>
-      <c r="C59" s="512"/>
-[...2 lines deleted...]
-      <c r="F59" s="512"/>
+      <c r="C59" s="432"/>
+      <c r="D59" s="432"/>
+      <c r="E59" s="432"/>
+      <c r="F59" s="432"/>
       <c r="I59" s="7"/>
       <c r="L59" s="6"/>
       <c r="M59" s="6"/>
       <c r="N59" s="6"/>
       <c r="O59" s="12"/>
       <c r="P59" s="6"/>
     </row>
     <row r="60" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="A60" s="6"/>
       <c r="B60" s="6"/>
-      <c r="C60" s="513" t="s">
+      <c r="C60" s="433" t="s">
         <v>133</v>
       </c>
-      <c r="D60" s="513"/>
-      <c r="E60" s="513"/>
+      <c r="D60" s="433"/>
+      <c r="E60" s="433"/>
       <c r="F60" s="253"/>
       <c r="G60" s="259"/>
       <c r="H60" s="259">
         <v>143.1</v>
       </c>
       <c r="I60" s="7"/>
       <c r="L60" s="6"/>
       <c r="N60" s="260"/>
       <c r="O60" s="12"/>
       <c r="P60" s="6"/>
     </row>
     <row r="61" spans="1:16" ht="20.25" x14ac:dyDescent="0.3">
       <c r="B61" s="6"/>
-      <c r="C61" s="513" t="s">
+      <c r="C61" s="433" t="s">
         <v>178</v>
       </c>
-      <c r="D61" s="513"/>
-[...1 lines deleted...]
-      <c r="F61" s="513"/>
+      <c r="D61" s="433"/>
+      <c r="E61" s="433"/>
+      <c r="F61" s="433"/>
       <c r="G61" s="259"/>
       <c r="H61" s="259">
         <v>163.4</v>
       </c>
       <c r="I61" s="7"/>
       <c r="N61" s="260"/>
       <c r="O61" s="6"/>
     </row>
     <row r="62" spans="1:16" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="6" t="s">
         <v>103</v>
       </c>
       <c r="B62" s="6"/>
       <c r="C62" s="6"/>
       <c r="D62" s="6"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="12"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
       <c r="N62" s="6"/>
       <c r="O62" s="12"/>
       <c r="P62" s="261" t="s">
         <v>184</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="142">
-    <mergeCell ref="F56:G56"/>
-[...12 lines deleted...]
-    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="C5:H5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C6:H6"/>
+    <mergeCell ref="I6:K6"/>
+    <mergeCell ref="L6:N6"/>
+    <mergeCell ref="O6:P6"/>
+    <mergeCell ref="D1:M1"/>
+    <mergeCell ref="F2:L2"/>
+    <mergeCell ref="F3:L3"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:H4"/>
+    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="O11:P11"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="F13:H13"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:F14"/>
+    <mergeCell ref="G14:H14"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="E7:H7"/>
+    <mergeCell ref="C8:H10"/>
+    <mergeCell ref="B11:H12"/>
+    <mergeCell ref="I11:K11"/>
+    <mergeCell ref="L11:N11"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="I15:K16"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="A17:C18"/>
+    <mergeCell ref="D17:D18"/>
+    <mergeCell ref="E17:E18"/>
+    <mergeCell ref="F17:F18"/>
+    <mergeCell ref="G17:H18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="E21:F21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L24:L25"/>
+    <mergeCell ref="M24:M25"/>
+    <mergeCell ref="N24:N25"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="I22:K23"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="A24:C25"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="E24:E25"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="G24:H25"/>
+    <mergeCell ref="B26:H26"/>
+    <mergeCell ref="C27:D27"/>
+    <mergeCell ref="F27:H27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="I24:I25"/>
+    <mergeCell ref="J24:J25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="I29:K30"/>
+    <mergeCell ref="B30:C30"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="A31:C32"/>
+    <mergeCell ref="D31:D32"/>
+    <mergeCell ref="E31:E32"/>
+    <mergeCell ref="F31:F32"/>
+    <mergeCell ref="G31:H32"/>
+    <mergeCell ref="B33:H33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="F34:H34"/>
+    <mergeCell ref="C35:D35"/>
+    <mergeCell ref="E35:F35"/>
+    <mergeCell ref="G35:H35"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L38:L39"/>
+    <mergeCell ref="M38:M39"/>
+    <mergeCell ref="N38:N39"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="E36:G36"/>
+    <mergeCell ref="I36:K37"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="E37:G37"/>
+    <mergeCell ref="A38:C39"/>
+    <mergeCell ref="D38:D39"/>
+    <mergeCell ref="E38:E39"/>
+    <mergeCell ref="F38:F39"/>
+    <mergeCell ref="G38:H39"/>
+    <mergeCell ref="B40:H40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:H41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="I38:I39"/>
+    <mergeCell ref="J38:J39"/>
+    <mergeCell ref="K38:K39"/>
     <mergeCell ref="I45:I46"/>
     <mergeCell ref="J45:J46"/>
     <mergeCell ref="K45:K46"/>
     <mergeCell ref="L45:L46"/>
     <mergeCell ref="M45:M46"/>
     <mergeCell ref="N45:N46"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="E43:G43"/>
     <mergeCell ref="I43:K44"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="E44:G44"/>
     <mergeCell ref="A45:C46"/>
     <mergeCell ref="D45:D46"/>
     <mergeCell ref="E45:E46"/>
     <mergeCell ref="F45:F46"/>
     <mergeCell ref="G45:H46"/>
-    <mergeCell ref="B40:H40"/>
-[...110 lines deleted...]
-    <mergeCell ref="M4:N4"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="B59:F59"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="C61:F61"/>
+    <mergeCell ref="B47:H47"/>
+    <mergeCell ref="G49:H50"/>
+    <mergeCell ref="B52:C52"/>
+    <mergeCell ref="F52:H52"/>
+    <mergeCell ref="J52:L56"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="F55:G55"/>
   </mergeCells>
   <conditionalFormatting sqref="H36">
     <cfRule type="expression" priority="27" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H65 H74">
     <cfRule type="expression" priority="33" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H50:I50 H56:I56 H59:I59">
     <cfRule type="expression" priority="21" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H68:I68">
     <cfRule type="expression" priority="25" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I52:K52">
     <cfRule type="expression" priority="29" stopIfTrue="1">
       <formula>""" ""=0"</formula>
     </cfRule>
@@ -19702,51 +19702,51 @@
   </conditionalFormatting>
   <conditionalFormatting sqref="M34:N34">
     <cfRule type="cellIs" dxfId="1" priority="2" stopIfTrue="1" operator="greaterThan">
       <formula>28</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="M41:N41">
     <cfRule type="cellIs" dxfId="0" priority="1" stopIfTrue="1" operator="greaterThan">
       <formula>28</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="10">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N15 N22 N36" xr:uid="{9BEE8D35-3BE6-447C-8AD0-EF5288FF2DA6}">
       <formula1>"27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M15 M22 M36" xr:uid="{CE116538-2C96-4AFA-9AC8-2E67BB7495AA}">
       <formula1>" 24.40"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N14 M35 M42" xr:uid="{B4DECC12-2F9B-4D8F-8DD5-826E428BCA98}">
       <formula1>" 14.00"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N13 N27 M41" xr:uid="{C4204EA8-5102-4FA4-AD18-694184C8615C}">
       <formula1>" 10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F45:F46 F17:F18 F24:F25 F31:F32 F38:F39" xr:uid="{E53B9E81-BD74-4A1B-A14D-3BB4D9A5FE13}">
-      <formula1>"0.33, .67, .70, .725"</formula1>
+      <formula1>"0.33, .760"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N42 M14 M21:N21 M28:N28 N35" xr:uid="{439E8A37-AD97-4A1B-86E8-95D8428047F6}">
       <formula1>"14.00"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N41 M13 M20:N20 M27 M34:N34" xr:uid="{09D96A2C-D191-408F-88A5-53DBF1E94146}">
       <formula1>"10.60"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N43 N29" xr:uid="{6AA14A25-A1A6-44BE-B528-113390655259}">
       <formula1>" 27.70"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M43 M29" xr:uid="{5860E1D9-4B66-4DF8-83DD-730C13C46302}">
       <formula1>"24.40"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Time must be entered in the following format:   h:mm" sqref="B36:B37 E36:G37 B29:B30 B22:B23 B15:B16 E22:G23 E15:G16 E29:G30 B43:B44 E43:G44" xr:uid="{EAEB322B-474D-42F7-A88C-1E198EB285D4}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{446421EA-825D-41B7-8B35-5952D2DCAB9C}">
   <dimension ref="A1:A15"/>
   <sheetViews>
     <sheetView workbookViewId="0">