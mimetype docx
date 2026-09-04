--- v0 (2025-10-02)
+++ v1 (2026-09-04)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="14B0DC7C" w14:textId="5826338E" w:rsidR="00AA13ED" w:rsidRDefault="00AA13ED">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C94C1E6" w14:textId="39553166" w:rsidR="00AA13ED" w:rsidRDefault="00AA13ED">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11263" w:type="dxa"/>
         <w:tblInd w:w="-18" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -286,94 +286,92 @@
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E225D" w14:paraId="742BCC03" w14:textId="77777777" w:rsidTr="008351E3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="872"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11250" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53801829" w14:textId="77777777" w:rsidR="001E225D" w:rsidRPr="004570E0" w:rsidRDefault="001E225D" w:rsidP="00DD0CD8">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:spacing w:before="40" w:after="20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004570E0">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>INSTRUCTIONS:</w:t>
             </w:r>
             <w:r w:rsidRPr="004570E0">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">  This form is used to: (1) document the proposed installation of regulated Underground Storage Tanks (UST) piping in North Carolina, referred to as the UST-6A Piping-Only Emergency, and (2) certify the specifics of the installation once it is complete, referred to as the UST-6B Piping-Only Emergency.  Please type or print all items except signature.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E225D" w14:paraId="1B05E2C3" w14:textId="77777777" w:rsidTr="004125FD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6763" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F3E773D" w14:textId="77777777" w:rsidR="001E225D" w:rsidRDefault="001E225D" w:rsidP="00DD0CD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Facility ID No.:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A714B95" w14:textId="77777777" w:rsidR="001E225D" w:rsidRPr="009E4DFD" w:rsidRDefault="001E225D" w:rsidP="00DD0CD8">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:spacing w:before="40" w:after="20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
@@ -1148,107 +1146,86 @@
           <w:p w14:paraId="4283C33C" w14:textId="77777777" w:rsidR="000D1CC0" w:rsidRDefault="000D1CC0" w:rsidP="000D1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="1008"/>
                 <w:tab w:val="left" w:pos="3024"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8784"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E4DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Installation Start Date</w:t>
+              <w:t>1.  Projected Installation Start Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D1CC0" w14:paraId="125D08D4" w14:textId="77777777" w:rsidTr="004125FD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11250" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DEDAEF0" w14:textId="77777777" w:rsidR="000D1CC0" w:rsidRDefault="000D1CC0" w:rsidP="000D1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="1008"/>
                 <w:tab w:val="left" w:pos="3024"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8784"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Projected Installation Start Date:</w:t>
@@ -1953,71 +1930,51 @@
           <w:p w14:paraId="1B701FF5" w14:textId="7A98DE1E" w:rsidR="000D1CC0" w:rsidRPr="00AD0276" w:rsidRDefault="000D1CC0" w:rsidP="000D1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="1008"/>
                 <w:tab w:val="left" w:pos="3024"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8784"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Scope Of Work and Justification </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Emergency Piping-Only</w:t>
+              <w:t>3. Scope Of Work and Justification For Emergency Piping-Only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D1CC0" w14:paraId="770DAE7F" w14:textId="77777777" w:rsidTr="00DD0CD8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
@@ -2550,51 +2507,50 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="1430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11250" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="241D6A15" w14:textId="77777777" w:rsidR="000D1CC0" w:rsidRDefault="000D1CC0" w:rsidP="000D1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="540" w:hanging="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">NOTE:  A cathodic protection test is required any time installation work is completed at a UST facility that has an Impressed Current corrosion protection  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="177B6B11" w14:textId="77777777" w:rsidR="000D1CC0" w:rsidRDefault="000D1CC0" w:rsidP="000D1CC0">
@@ -2616,77 +2572,59 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">             system.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74C730EE" w14:textId="65D8A676" w:rsidR="000D1CC0" w:rsidRDefault="000D1CC0" w:rsidP="000D1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="540" w:hanging="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>NOTE</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">NOTE:  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00834D40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">:  </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">If </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">NC </w:t>
             </w:r>
             <w:r w:rsidRPr="00834D40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>DEQ cannot confirm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> that</w:t>
             </w:r>
@@ -2760,212 +2698,213 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>application.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18AD1EC9" w14:textId="77777777" w:rsidR="000D1CC0" w:rsidRDefault="000D1CC0" w:rsidP="000D1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="540" w:hanging="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>NOTE</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> suspected or confirmed release must be reported to NC DEQ within 24 hours of discovery.</w:t>
+              <w:t>NOTE:  A suspected or confirmed release must be reported to NC DEQ within 24 hours of discovery.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D1CC0" w14:paraId="54699C40" w14:textId="77777777" w:rsidTr="00DD0CD8">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="13" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="461"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9886" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct12" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="77A2772E" w14:textId="77777777" w:rsidR="000D1CC0" w:rsidRPr="00630269" w:rsidRDefault="000D1CC0" w:rsidP="000D1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>NORTH CAROLINA DEPARTMENT OF ENVIRONMENTAL QUALITY, DIVISION OF WASTE MANAGEMENT, UST SECTION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC3095C" w14:textId="77777777" w:rsidR="000D1CC0" w:rsidRPr="00630269" w:rsidRDefault="000D1CC0" w:rsidP="000D1CC0">
+          <w:p w14:paraId="2EC3095C" w14:textId="38325C56" w:rsidR="000D1CC0" w:rsidRPr="00630269" w:rsidRDefault="000D1CC0" w:rsidP="000D1CC0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>1646 MAIL SERVICE CENTER, RALEIGH, NC 27699-1646   PHONE (919) 707-</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>1646 MAIL SERVICE CENTER, RALEIGH, NC 27699-1646   PHONE (919) 707-8171  FAX (9</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB7FA1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>4) 236-8310</w:t>
+            </w:r>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>8171  FAX</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (919) 715-1117   </w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00630269">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>http://www.wastenotnc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct12" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4AECC3" w14:textId="77777777" w:rsidR="000D1CC0" w:rsidRPr="00630269" w:rsidRDefault="000D1CC0" w:rsidP="000D1CC0">
+          <w:p w14:paraId="0B4AECC3" w14:textId="4E5A6F5A" w:rsidR="000D1CC0" w:rsidRPr="00630269" w:rsidRDefault="000D1CC0" w:rsidP="000D1CC0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="555"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
-              <w:t>5</w:t>
-[...6 lines deleted...]
-              <w:t>/2025</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="493F78E0" w14:textId="77777777" w:rsidR="00A2430A" w:rsidRDefault="001E225D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11250" w:type="dxa"/>
         <w:tblInd w:w="-18" w:type="dxa"/>
         <w:tblBorders>
@@ -3213,51 +3152,50 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11250" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="141E6891" w14:textId="4F7569C7" w:rsidR="001503F0" w:rsidRPr="001A1CF1" w:rsidRDefault="001A1CF1" w:rsidP="009B05E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="540" w:hanging="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A1CF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Please</w:t>
@@ -3382,86 +3320,84 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="971"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D99B7C7" w14:textId="31DF3B6F" w:rsidR="009B05E1" w:rsidRPr="006E4D8C" w:rsidRDefault="009B05E1" w:rsidP="009B05E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="540" w:hanging="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>PE Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D2C1992" w14:textId="4C653136" w:rsidR="009B05E1" w:rsidRPr="006E4D8C" w:rsidRDefault="009B05E1" w:rsidP="009B05E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="540" w:hanging="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Contractor Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3472,86 +3408,84 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="971"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AA6A9BE" w14:textId="3470CC64" w:rsidR="009B05E1" w:rsidRPr="006E4D8C" w:rsidRDefault="009B05E1" w:rsidP="009B05E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="540" w:hanging="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Company Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46CAB949" w14:textId="3C4B76DD" w:rsidR="009B05E1" w:rsidRPr="006E4D8C" w:rsidRDefault="009B05E1" w:rsidP="009B05E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="540" w:hanging="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Company Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3562,86 +3496,84 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="971"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1BDE5123" w14:textId="13B03CAE" w:rsidR="009B05E1" w:rsidRPr="006E4D8C" w:rsidRDefault="009B05E1" w:rsidP="009B05E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="540" w:hanging="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3ADB6FD3" w14:textId="6B148951" w:rsidR="009B05E1" w:rsidRPr="006E4D8C" w:rsidRDefault="009B05E1" w:rsidP="009B05E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="540" w:hanging="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3652,86 +3584,84 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="971"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46D4809E" w14:textId="6643BCC7" w:rsidR="009B05E1" w:rsidRPr="006E4D8C" w:rsidRDefault="009B05E1" w:rsidP="009B05E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="540" w:hanging="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="615716AC" w14:textId="4FAE1102" w:rsidR="009B05E1" w:rsidRPr="006E4D8C" w:rsidRDefault="009B05E1" w:rsidP="009B05E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="432"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="20"/>
               <w:ind w:left="540" w:hanging="540"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4D8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Email Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3834,67 +3764,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11250" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30E8C48D" w14:textId="77777777" w:rsidR="009B05E1" w:rsidRDefault="009B05E1" w:rsidP="009B05E1">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">I certify, under penalty of law, that I have personally examined and am familiar with the information submitted in this and all </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> documents; and that based on my inquiry of those individuals responsible for obtaining this information, I believe that the submitted information is true, accurate, and complete.</w:t>
+              <w:t>I certify, under penalty of law, that I have personally examined and am familiar with the information submitted in this and all attached documents; and that based on my inquiry of those individuals responsible for obtaining this information, I believe that the submitted information is true, accurate, and complete.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009B05E1" w14:paraId="38FA2C55" w14:textId="77777777" w:rsidTr="00250D01">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5742,145 +5656,157 @@
             <w:tcW w:w="9886" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct12" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="1DEBB076" w14:textId="77777777" w:rsidR="009B05E1" w:rsidRPr="00630269" w:rsidRDefault="009B05E1" w:rsidP="009B05E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>NORTH CAROLINA DEPARTMENT OF ENVIRONMENTAL QUALITY, DIVISION OF WASTE MANAGEMENT, UST SECTION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75DD545D" w14:textId="77777777" w:rsidR="009B05E1" w:rsidRPr="00630269" w:rsidRDefault="009B05E1" w:rsidP="009B05E1">
+          <w:p w14:paraId="75DD545D" w14:textId="75D342DE" w:rsidR="009B05E1" w:rsidRPr="00630269" w:rsidRDefault="009B05E1" w:rsidP="009B05E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>1646 MAIL SERVICE CENTER, RALEIGH, NC 27699-1646   PHONE (919) 707-</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>1646 MAIL SERVICE CENTER, RALEIGH, NC 27699-1646   PHONE (919) 707-8171  FAX (9</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>84) 236-8310</w:t>
+            </w:r>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>8171  FAX</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (919) 715-1117   </w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00630269">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>http://www.wastenotnc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1364" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct12" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46FA6826" w14:textId="6B97F599" w:rsidR="009B05E1" w:rsidRPr="00630269" w:rsidRDefault="009B05E1" w:rsidP="009B05E1">
+          <w:p w14:paraId="46FA6826" w14:textId="1107E5F9" w:rsidR="009B05E1" w:rsidRPr="00630269" w:rsidRDefault="009B05E1" w:rsidP="009B05E1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="555"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="00992EA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
-              <w:t>5</w:t>
-[...6 lines deleted...]
-              <w:t>/2025</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="371C6A49" w14:textId="187B3225" w:rsidR="001E225D" w:rsidRDefault="001E225D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B70A0BC" w14:textId="4AE5A89A" w:rsidR="009734A8" w:rsidRDefault="009734A8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
@@ -6540,65 +6466,56 @@
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DA9CEFF" w14:textId="77777777" w:rsidR="007B7472" w:rsidRPr="009C5423" w:rsidRDefault="007B7472" w:rsidP="00A13089">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="1008"/>
                 <w:tab w:val="left" w:pos="3024"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8784"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00294FB3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>Tank # (</w:t>
-[...7 lines deleted...]
-              <w:t>associated with piping)</w:t>
+              <w:t>Tank # (associated with piping)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C774CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -7405,67 +7322,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E2099E2" w14:textId="0E906047" w:rsidR="00951DEB" w:rsidRPr="00B80A56" w:rsidRDefault="00951DEB" w:rsidP="00951DEB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="1008"/>
                 <w:tab w:val="left" w:pos="3024"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8784"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indicate if piping is N=new </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">=existing </w:t>
+              <w:t xml:space="preserve">Indicate if piping is N=new or  E=existing </w:t>
             </w:r>
             <w:r w:rsidR="00D070B6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73BC74A6" w14:textId="77777777" w:rsidR="00951DEB" w:rsidRDefault="00951DEB" w:rsidP="00951DEB">
             <w:pPr>
               <w:tabs>
@@ -9954,65 +9855,56 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1ED89B43" w14:textId="77777777" w:rsidR="00951DEB" w:rsidRPr="00B80A56" w:rsidRDefault="00951DEB" w:rsidP="00951DEB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="1008"/>
                 <w:tab w:val="left" w:pos="3024"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8784"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Leak Detector (ALLD) (Mechanical or Electronic)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Automatic Line Leak Detector (ALLD) (Mechanical or Electronic)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76C91BA6" w14:textId="77777777" w:rsidR="00951DEB" w:rsidRDefault="00951DEB" w:rsidP="00951DEB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="1008"/>
                 <w:tab w:val="left" w:pos="3024"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8784"/>
               </w:tabs>
               <w:spacing w:before="80"/>
@@ -10583,61 +10475,52 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="671150F9" w14:textId="73FBF488" w:rsidR="00951DEB" w:rsidRDefault="00951DEB" w:rsidP="00951DEB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="1008"/>
                 <w:tab w:val="left" w:pos="3024"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="right" w:pos="8496"/>
                 <w:tab w:val="left" w:pos="8784"/>
               </w:tabs>
               <w:spacing w:before="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Method that will be used to allow piping to be located once it is </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Method that will be used to allow piping to be located once it is backfilled?</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00835B16">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3573" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -11130,60 +11013,58 @@
                 <w:tab w:val="left" w:pos="162"/>
               </w:tabs>
               <w:ind w:left="522" w:hanging="522"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E2F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008E2F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00A77F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>PD</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A77F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> Product D</w:t>
             </w:r>
             <w:r w:rsidRPr="00A77F8E">
@@ -11561,208 +11442,118 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">DW Flex </w:t>
             </w:r>
             <w:r w:rsidRPr="00A77F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Double-walled Flex Piping (e.g., APT XP, APT UPP, OPW </w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> Double-walled Flex Piping (e.g., APT XP, APT UPP, OPW FlexWorks)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F244C54" w14:textId="7B84F1FD" w:rsidR="00951DEB" w:rsidRDefault="00951DEB" w:rsidP="00951DEB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="162"/>
               </w:tabs>
               <w:ind w:left="522" w:hanging="522"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E2F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008E2F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">DW FRP = Double-walled Fiberglass Reinforced Plastic (e.g., NOV Fiberglass </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> 3000/LCX, Red Thread IIA)</w:t>
+              <w:t>DW FRP = Double-walled Fiberglass Reinforced Plastic (e.g., NOV Fiberglass Dualoy 3000/L (3” over 2”), Dualoy 3000/LCX, Red Thread IIA)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CD79FC2" w14:textId="5B0010DF" w:rsidR="00951DEB" w:rsidRPr="008E2F52" w:rsidRDefault="00951DEB" w:rsidP="00951DEB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="162"/>
               </w:tabs>
               <w:ind w:left="522" w:hanging="522"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">DW Metal/Plastic = Double-walled Plastic secondary and metal primary (e.g., </w:t>
-[...35 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>DW Metal/Plastic = Double-walled Plastic secondary and metal primary (e.g., OmegaFlex DoubleTrac)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E90E52A" w14:textId="77777777" w:rsidR="00951DEB" w:rsidRDefault="00951DEB" w:rsidP="00951DEB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="162"/>
               </w:tabs>
               <w:ind w:left="522" w:hanging="522"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E2F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008E2F52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -11871,69 +11662,51 @@
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00951DEB" w:rsidRPr="00A77F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00951DEB" w:rsidRPr="00A77F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00951DEB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">All piping installed on or after November 1, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> must be of double-walled construction with continuous interstitial monitoring</w:t>
+              <w:t>All piping installed on or after November 1, 2007 must be of double-walled construction with continuous interstitial monitoring</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56C59733" w14:textId="2BB02029" w:rsidR="00951DEB" w:rsidRPr="008E2F52" w:rsidRDefault="00835B16" w:rsidP="00951DEB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="162"/>
               </w:tabs>
               <w:ind w:left="522" w:hanging="522"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00951DEB" w:rsidRPr="008E2F52">
               <w:rPr>
@@ -12277,73 +12050,51 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00951DEB" w:rsidRPr="00715332">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="00951DEB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">f detectable tape/wire is proposed, also list manufacturer/model number on UST-6C; tape/wire width (gauge) &amp; installation depth on UST-6C or plans. Note that NC DEQ may require documentation that the pipe can be </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> after installation for compliance with 15 NCAC 02N.0904(c) or 15A NCAC 02N .0902(a)(3).</w:t>
+              <w:t>f detectable tape/wire is proposed, also list manufacturer/model number on UST-6C; tape/wire width (gauge) &amp; installation depth on UST-6C or plans. Note that NC DEQ may require documentation that the pipe can be locate after installation for compliance with 15 NCAC 02N.0904(c) or 15A NCAC 02N .0902(a)(3).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2618A0CE" w14:textId="77777777" w:rsidR="00951DEB" w:rsidRPr="000535D6" w:rsidRDefault="00951DEB" w:rsidP="00951DEB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="162"/>
               </w:tabs>
               <w:ind w:left="522" w:hanging="522"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00951DEB" w14:paraId="325B1C56" w14:textId="77777777" w:rsidTr="007C7B5B">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
@@ -12361,145 +12112,157 @@
             <w:tcW w:w="9913" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5FF1BF61" w14:textId="77777777" w:rsidR="00951DEB" w:rsidRPr="00630269" w:rsidRDefault="00951DEB" w:rsidP="00951DEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>NORTH CAROLINA DEPARTMENT OF ENVIRONMENTAL QUALITY, DIVISION OF WASTE MANAGEMENT, UST SECTION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5847D80F" w14:textId="77777777" w:rsidR="00951DEB" w:rsidRPr="00630269" w:rsidRDefault="00951DEB" w:rsidP="00951DEB">
+          <w:p w14:paraId="5847D80F" w14:textId="01A5C548" w:rsidR="00951DEB" w:rsidRPr="00630269" w:rsidRDefault="00951DEB" w:rsidP="00951DEB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>1646 MAIL SERVICE CENTER, RALEIGH, NC 27699-1646   PHONE (919) 707-</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>1646 MAIL SERVICE CENTER, RALEIGH, NC 27699-1646   PHONE (919) 707-8171  FAX (9</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>84) 236-8310</w:t>
+            </w:r>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>8171  FAX</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (919) 715-1117   </w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="00630269">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>http://www.wastenotnc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57389FE6" w14:textId="0EA60577" w:rsidR="00951DEB" w:rsidRPr="00630269" w:rsidRDefault="00951DEB" w:rsidP="00951DEB">
+          <w:p w14:paraId="57389FE6" w14:textId="2398B798" w:rsidR="00951DEB" w:rsidRPr="00630269" w:rsidRDefault="00951DEB" w:rsidP="00951DEB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="555"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
-              <w:t>5</w:t>
-[...6 lines deleted...]
-              <w:t>/2025</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="693F5689" w14:textId="77777777" w:rsidR="005A39CD" w:rsidRPr="00586A6D" w:rsidRDefault="005A39CD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF36F0">
         <w:rPr>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5BD003" w14:textId="54E37B6F" w:rsidR="00065BD3" w:rsidRPr="0034702D" w:rsidRDefault="00065BD3">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
@@ -17210,80 +16973,52 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00A77F8E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">All single-walled or metal UST system components (e.g., flex connectors, automatic line leak detectors, submersible turbine pumps, shear valves) installed on or after November 1, </w:t>
-[...28 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>All single-walled or metal UST system components (e.g., flex connectors, automatic line leak detectors, submersible turbine pumps, shear valves) installed on or after November 1, 2007 must be located within continuously monitored containment sumps</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0ACF1859" w14:textId="77777777" w:rsidR="00326807" w:rsidRPr="008E2F52" w:rsidRDefault="00326807" w:rsidP="00326807">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="162"/>
               </w:tabs>
               <w:spacing w:before="40"/>
               <w:ind w:left="522" w:hanging="522"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="008E2F52">
               <w:rPr>
@@ -17580,145 +17315,157 @@
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct12" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3BBEAE55" w14:textId="77777777" w:rsidR="00326807" w:rsidRPr="00630269" w:rsidRDefault="00326807" w:rsidP="00326807">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Hlk197349919"/>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>NORTH CAROLINA DEPARTMENT OF ENVIRONMENTAL QUALITY, DIVISION OF WASTE MANAGEMENT, UST SECTION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D32C707" w14:textId="77777777" w:rsidR="00326807" w:rsidRPr="00630269" w:rsidRDefault="00326807" w:rsidP="00326807">
+          <w:p w14:paraId="1D32C707" w14:textId="75AA1F49" w:rsidR="00326807" w:rsidRPr="00630269" w:rsidRDefault="00326807" w:rsidP="00326807">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>1646 MAIL SERVICE CENTER, RALEIGH, NC 27699-1646   PHONE (919) 707-</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>1646 MAIL SERVICE CENTER, RALEIGH, NC 27699-1646   PHONE (919) 707-8171  FAX (9</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>84) 236-8310</w:t>
+            </w:r>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>8171  FAX</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (919) 715-1117   </w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00630269">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>http://www.wastenotnc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1338" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct12" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="400A0A58" w14:textId="494C7401" w:rsidR="00326807" w:rsidRPr="00630269" w:rsidRDefault="00326807" w:rsidP="00326807">
+          <w:p w14:paraId="400A0A58" w14:textId="1F8AD9BC" w:rsidR="00326807" w:rsidRPr="00630269" w:rsidRDefault="00326807" w:rsidP="00326807">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="555"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="00B87D31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
-              <w:t>5</w:t>
-[...6 lines deleted...]
-              <w:t>/2025</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
     <w:p w14:paraId="6A228949" w14:textId="4BB3D50B" w:rsidR="00E72C38" w:rsidRDefault="00E72C38">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="07989B9B" w14:textId="77777777" w:rsidR="00822926" w:rsidRPr="0034702D" w:rsidRDefault="00822926">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
@@ -22851,159 +22598,157 @@
             <w:tcW w:w="9913" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct12" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="77AA791C" w14:textId="77777777" w:rsidR="00E87075" w:rsidRPr="00630269" w:rsidRDefault="00E87075" w:rsidP="00E87075">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>NORTH CAROLINA DEPARTMENT OF ENVIRONMENTAL QUALITY, DIVISION OF WASTE MANAGEMENT, UST SECTION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61F50D26" w14:textId="77777777" w:rsidR="00E87075" w:rsidRPr="00630269" w:rsidRDefault="00E87075" w:rsidP="00E87075">
+          <w:p w14:paraId="61F50D26" w14:textId="15195CF7" w:rsidR="00E87075" w:rsidRPr="00630269" w:rsidRDefault="00E87075" w:rsidP="00E87075">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>1646 MAIL SERVICE CENTER, RALEIGH, NC 27699-1646   PHONE (919) 707-</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>1646 MAIL SERVICE CENTER, RALEIGH, NC 27699-1646   PHONE (919) 707-8171  FAX (9</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>84) 236-8310</w:t>
+            </w:r>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>8171  FAX</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (919) 715-1117   </w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00630269">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>http://www.wastenotnc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct12" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11064CE4" w14:textId="69027ED8" w:rsidR="00E87075" w:rsidRPr="00630269" w:rsidRDefault="00E87075" w:rsidP="00E87075">
+          <w:p w14:paraId="11064CE4" w14:textId="3F621491" w:rsidR="00E87075" w:rsidRPr="00630269" w:rsidRDefault="00E87075" w:rsidP="00E87075">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="555"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="00B87D31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00E72C38">
+            <w:r w:rsidR="004E5967">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="00E72C38">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="041450BB" w14:textId="77777777" w:rsidR="005C674D" w:rsidRPr="0034702D" w:rsidRDefault="005C674D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11250" w:type="dxa"/>
         <w:tblInd w:w="-18" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -23931,69 +23676,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21D741A3" w14:textId="77777777" w:rsidR="005F41EA" w:rsidRPr="009B3E62" w:rsidRDefault="005F41EA" w:rsidP="005D15FC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6030"/>
                 <w:tab w:val="left" w:pos="6282"/>
                 <w:tab w:val="left" w:pos="7092"/>
                 <w:tab w:val="left" w:pos="7362"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturers </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> i</w:t>
+              <w:t>Manufacturers piping i</w:t>
             </w:r>
             <w:r w:rsidRPr="00F81F03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>nstallation checklist and warranty registrations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -24662,69 +24389,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00730EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00730EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00350AB2" w:rsidRPr="00730EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">N/A. The originally approved engineered design plans can be used </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">-builts, as there were no changes. </w:t>
+              <w:t xml:space="preserve">N/A. The originally approved engineered design plans can be used as as-builts, as there were no changes. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F41EA" w14:paraId="66922A81" w14:textId="77777777" w:rsidTr="1C1CCA69">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28984,69 +28693,51 @@
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>If applicable and a</w:t>
             </w:r>
             <w:r w:rsidR="005F79C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">t a minimum, </w:t>
             </w:r>
             <w:r w:rsidR="005F79C0" w:rsidRPr="00C50AB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">items that need to be completed for a Temporary Operating Permit (TOP) </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> be issued.  TOP will be valid for a</w:t>
+              <w:t>items that need to be completed for a Temporary Operating Permit (TOP) to be issued.  TOP will be valid for a</w:t>
             </w:r>
             <w:r w:rsidR="005F79C0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> period of </w:t>
             </w:r>
             <w:r w:rsidR="005F79C0" w:rsidRPr="00C50AB0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>approximately 60 days to allow interim operations while the other application items are completed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F79C0" w14:paraId="3501DF42" w14:textId="77777777" w:rsidTr="000D0D26">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -29065,210 +28756,208 @@
             <w:tcW w:w="9913" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="1CBE93B9" w14:textId="77777777" w:rsidR="005F79C0" w:rsidRPr="00630269" w:rsidRDefault="005F79C0" w:rsidP="005F79C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>NORTH CAROLINA DEPARTMENT OF ENVIRONMENTAL QUALITY, DIVISION OF WASTE MANAGEMENT, UST SECTION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5635EA4F" w14:textId="77777777" w:rsidR="005F79C0" w:rsidRPr="00630269" w:rsidRDefault="005F79C0" w:rsidP="005F79C0">
+          <w:p w14:paraId="5635EA4F" w14:textId="18AD78F6" w:rsidR="005F79C0" w:rsidRPr="00630269" w:rsidRDefault="005F79C0" w:rsidP="005F79C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>1646 MAIL SERVICE CENTER, RALEIGH, NC 27699-1646   PHONE (919) 707-</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>1646 MAIL SERVICE CENTER, RALEIGH, NC 27699-1646   PHONE (919) 707-8171  FAX (9</w:t>
+            </w:r>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>84) 236-8310</w:t>
+            </w:r>
             <w:r w:rsidRPr="00630269">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>8171  FAX</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (919) 715-1117   </w:t>
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00630269">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>http://www.wastenotnc.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1337" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6ACB30" w14:textId="7E607C64" w:rsidR="005F79C0" w:rsidRPr="00630269" w:rsidRDefault="005F79C0" w:rsidP="007D237B">
+          <w:p w14:paraId="6D6ACB30" w14:textId="09385A21" w:rsidR="005F79C0" w:rsidRPr="00630269" w:rsidRDefault="005F79C0" w:rsidP="007D237B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="555"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r w:rsidR="00B87D31">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00E72C38">
+            <w:r w:rsidR="004E5967">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00DA673D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>/202</w:t>
             </w:r>
-            <w:r w:rsidR="00E72C38">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="004E5967">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="354BF757" w14:textId="77777777" w:rsidR="00DD62D8" w:rsidRDefault="00DD62D8" w:rsidP="0019066C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DD62D8" w:rsidSect="00C774CF">
       <w:headerReference w:type="default" r:id="rId18"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="432" w:right="576" w:bottom="432" w:left="576" w:header="144" w:footer="288" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="544A1632" w14:textId="77777777" w:rsidR="002915DB" w:rsidRDefault="002915DB" w:rsidP="00433A6B">
+    <w:p w14:paraId="4854E784" w14:textId="77777777" w:rsidR="00C61C66" w:rsidRDefault="00C61C66" w:rsidP="00433A6B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4168B058" w14:textId="77777777" w:rsidR="002915DB" w:rsidRDefault="002915DB" w:rsidP="00433A6B">
+    <w:p w14:paraId="21A427F6" w14:textId="77777777" w:rsidR="00C61C66" w:rsidRDefault="00C61C66" w:rsidP="00433A6B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="479A7A8B" w14:textId="77777777" w:rsidR="002915DB" w:rsidRDefault="002915DB"/>
+    <w:p w14:paraId="0E0ABED0" w14:textId="77777777" w:rsidR="00C61C66" w:rsidRDefault="00C61C66"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -29298,91 +28987,91 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Shell Dlg">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="216BD0DA" w14:textId="77777777" w:rsidR="002915DB" w:rsidRDefault="002915DB" w:rsidP="00433A6B">
+    <w:p w14:paraId="28B97C8E" w14:textId="77777777" w:rsidR="00C61C66" w:rsidRDefault="00C61C66" w:rsidP="00433A6B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="419A56CE" w14:textId="77777777" w:rsidR="002915DB" w:rsidRDefault="002915DB" w:rsidP="00433A6B">
+    <w:p w14:paraId="7586410B" w14:textId="77777777" w:rsidR="00C61C66" w:rsidRDefault="00C61C66" w:rsidP="00433A6B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="15155BBF" w14:textId="77777777" w:rsidR="002915DB" w:rsidRDefault="002915DB"/>
+    <w:p w14:paraId="7D546595" w14:textId="77777777" w:rsidR="00C61C66" w:rsidRDefault="00C61C66"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="257EE7C9" w14:textId="55F755BD" w:rsidR="005F79C0" w:rsidRDefault="005F79C0" w:rsidP="001C0FE2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="2758"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02D37CB9"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A04AB5A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AFE2601"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1BACF986"/>
     <w:lvl w:ilvl="0">
@@ -30665,52 +30354,51 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1414547747">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1716468335">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="257176267">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1891725096">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1197617210">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1000160248">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -31115,50 +30803,51 @@
     <w:rsid w:val="004A4D26"/>
     <w:rsid w:val="004A5A39"/>
     <w:rsid w:val="004A6E4A"/>
     <w:rsid w:val="004B03BB"/>
     <w:rsid w:val="004B3802"/>
     <w:rsid w:val="004B3DCA"/>
     <w:rsid w:val="004B42AA"/>
     <w:rsid w:val="004B60EC"/>
     <w:rsid w:val="004B7897"/>
     <w:rsid w:val="004B79B1"/>
     <w:rsid w:val="004C0DF9"/>
     <w:rsid w:val="004C228F"/>
     <w:rsid w:val="004C268F"/>
     <w:rsid w:val="004C36BE"/>
     <w:rsid w:val="004C6930"/>
     <w:rsid w:val="004C7B17"/>
     <w:rsid w:val="004D2E82"/>
     <w:rsid w:val="004D3D96"/>
     <w:rsid w:val="004D48E6"/>
     <w:rsid w:val="004D4CEA"/>
     <w:rsid w:val="004D4F12"/>
     <w:rsid w:val="004E098A"/>
     <w:rsid w:val="004E2115"/>
     <w:rsid w:val="004E2FDF"/>
     <w:rsid w:val="004E3CED"/>
+    <w:rsid w:val="004E5967"/>
     <w:rsid w:val="004E6783"/>
     <w:rsid w:val="004F021C"/>
     <w:rsid w:val="004F05A2"/>
     <w:rsid w:val="004F08FB"/>
     <w:rsid w:val="004F0BFF"/>
     <w:rsid w:val="004F51AF"/>
     <w:rsid w:val="004F5612"/>
     <w:rsid w:val="004F5CE1"/>
     <w:rsid w:val="005005DD"/>
     <w:rsid w:val="00500B9B"/>
     <w:rsid w:val="0050178E"/>
     <w:rsid w:val="00504059"/>
     <w:rsid w:val="00504258"/>
     <w:rsid w:val="00504D0D"/>
     <w:rsid w:val="005064D8"/>
     <w:rsid w:val="0050682C"/>
     <w:rsid w:val="0050720E"/>
     <w:rsid w:val="00510173"/>
     <w:rsid w:val="00511A8C"/>
     <w:rsid w:val="00513617"/>
     <w:rsid w:val="00513C1A"/>
     <w:rsid w:val="00514F92"/>
     <w:rsid w:val="00515BD9"/>
     <w:rsid w:val="00517244"/>
     <w:rsid w:val="0052101C"/>
@@ -31192,50 +30881,51 @@
     <w:rsid w:val="00563347"/>
     <w:rsid w:val="005634FE"/>
     <w:rsid w:val="005650F0"/>
     <w:rsid w:val="00567B41"/>
     <w:rsid w:val="00567C75"/>
     <w:rsid w:val="0057144C"/>
     <w:rsid w:val="00572029"/>
     <w:rsid w:val="00572840"/>
     <w:rsid w:val="005742B2"/>
     <w:rsid w:val="00575538"/>
     <w:rsid w:val="00575AD3"/>
     <w:rsid w:val="005761E7"/>
     <w:rsid w:val="005805F8"/>
     <w:rsid w:val="00585296"/>
     <w:rsid w:val="0058599A"/>
     <w:rsid w:val="00586A6D"/>
     <w:rsid w:val="00586C19"/>
     <w:rsid w:val="00587798"/>
     <w:rsid w:val="00590716"/>
     <w:rsid w:val="005924BF"/>
     <w:rsid w:val="00592F11"/>
     <w:rsid w:val="00594DBA"/>
     <w:rsid w:val="0059512B"/>
     <w:rsid w:val="00595175"/>
     <w:rsid w:val="0059601B"/>
+    <w:rsid w:val="005A1E8B"/>
     <w:rsid w:val="005A24D3"/>
     <w:rsid w:val="005A2E21"/>
     <w:rsid w:val="005A39CD"/>
     <w:rsid w:val="005A48CC"/>
     <w:rsid w:val="005A5904"/>
     <w:rsid w:val="005A64CD"/>
     <w:rsid w:val="005B0630"/>
     <w:rsid w:val="005B07B1"/>
     <w:rsid w:val="005B0972"/>
     <w:rsid w:val="005B27D0"/>
     <w:rsid w:val="005B2A8D"/>
     <w:rsid w:val="005B4932"/>
     <w:rsid w:val="005B6312"/>
     <w:rsid w:val="005C674D"/>
     <w:rsid w:val="005D15FC"/>
     <w:rsid w:val="005D1A3A"/>
     <w:rsid w:val="005D1CC0"/>
     <w:rsid w:val="005D2B2B"/>
     <w:rsid w:val="005D3037"/>
     <w:rsid w:val="005D67E5"/>
     <w:rsid w:val="005D7B36"/>
     <w:rsid w:val="005E2CB3"/>
     <w:rsid w:val="005E416F"/>
     <w:rsid w:val="005E5461"/>
     <w:rsid w:val="005E54D4"/>
@@ -31641,50 +31331,51 @@
     <w:rsid w:val="00A04EB1"/>
     <w:rsid w:val="00A05C3A"/>
     <w:rsid w:val="00A06028"/>
     <w:rsid w:val="00A108CD"/>
     <w:rsid w:val="00A10BC0"/>
     <w:rsid w:val="00A12809"/>
     <w:rsid w:val="00A13089"/>
     <w:rsid w:val="00A138E6"/>
     <w:rsid w:val="00A14537"/>
     <w:rsid w:val="00A16B38"/>
     <w:rsid w:val="00A20225"/>
     <w:rsid w:val="00A209AE"/>
     <w:rsid w:val="00A22113"/>
     <w:rsid w:val="00A233F0"/>
     <w:rsid w:val="00A2430A"/>
     <w:rsid w:val="00A25E7B"/>
     <w:rsid w:val="00A25EE0"/>
     <w:rsid w:val="00A316C7"/>
     <w:rsid w:val="00A3683B"/>
     <w:rsid w:val="00A375A9"/>
     <w:rsid w:val="00A37DC5"/>
     <w:rsid w:val="00A408DC"/>
     <w:rsid w:val="00A40FF5"/>
     <w:rsid w:val="00A44A29"/>
     <w:rsid w:val="00A44A45"/>
+    <w:rsid w:val="00A466DF"/>
     <w:rsid w:val="00A475B6"/>
     <w:rsid w:val="00A52080"/>
     <w:rsid w:val="00A55EB1"/>
     <w:rsid w:val="00A56353"/>
     <w:rsid w:val="00A56F7B"/>
     <w:rsid w:val="00A60A36"/>
     <w:rsid w:val="00A64FDB"/>
     <w:rsid w:val="00A6690F"/>
     <w:rsid w:val="00A66EBC"/>
     <w:rsid w:val="00A72284"/>
     <w:rsid w:val="00A7251A"/>
     <w:rsid w:val="00A73165"/>
     <w:rsid w:val="00A75A08"/>
     <w:rsid w:val="00A75DE5"/>
     <w:rsid w:val="00A75E85"/>
     <w:rsid w:val="00A77F8E"/>
     <w:rsid w:val="00A81EE2"/>
     <w:rsid w:val="00A859BF"/>
     <w:rsid w:val="00A865CE"/>
     <w:rsid w:val="00A93044"/>
     <w:rsid w:val="00A96563"/>
     <w:rsid w:val="00AA0B8A"/>
     <w:rsid w:val="00AA13ED"/>
     <w:rsid w:val="00AA1E23"/>
     <w:rsid w:val="00AA2FB9"/>
@@ -31807,50 +31498,51 @@
     <w:rsid w:val="00C2327B"/>
     <w:rsid w:val="00C245D8"/>
     <w:rsid w:val="00C24973"/>
     <w:rsid w:val="00C33E60"/>
     <w:rsid w:val="00C342EF"/>
     <w:rsid w:val="00C34D76"/>
     <w:rsid w:val="00C359B4"/>
     <w:rsid w:val="00C365EB"/>
     <w:rsid w:val="00C40361"/>
     <w:rsid w:val="00C4359A"/>
     <w:rsid w:val="00C43F9C"/>
     <w:rsid w:val="00C46EF7"/>
     <w:rsid w:val="00C50AB0"/>
     <w:rsid w:val="00C518DB"/>
     <w:rsid w:val="00C5219E"/>
     <w:rsid w:val="00C53323"/>
     <w:rsid w:val="00C533EC"/>
     <w:rsid w:val="00C56DD8"/>
     <w:rsid w:val="00C60352"/>
     <w:rsid w:val="00C6058F"/>
     <w:rsid w:val="00C605B4"/>
     <w:rsid w:val="00C608B5"/>
     <w:rsid w:val="00C6187A"/>
     <w:rsid w:val="00C61B95"/>
     <w:rsid w:val="00C61BD2"/>
+    <w:rsid w:val="00C61C66"/>
     <w:rsid w:val="00C62766"/>
     <w:rsid w:val="00C62777"/>
     <w:rsid w:val="00C6386B"/>
     <w:rsid w:val="00C70E09"/>
     <w:rsid w:val="00C723AB"/>
     <w:rsid w:val="00C7376D"/>
     <w:rsid w:val="00C73B1C"/>
     <w:rsid w:val="00C757BB"/>
     <w:rsid w:val="00C758CC"/>
     <w:rsid w:val="00C75BE1"/>
     <w:rsid w:val="00C767B6"/>
     <w:rsid w:val="00C77410"/>
     <w:rsid w:val="00C774CF"/>
     <w:rsid w:val="00C81635"/>
     <w:rsid w:val="00C82CFA"/>
     <w:rsid w:val="00C83E31"/>
     <w:rsid w:val="00C8550F"/>
     <w:rsid w:val="00C900BC"/>
     <w:rsid w:val="00C906D9"/>
     <w:rsid w:val="00C90886"/>
     <w:rsid w:val="00C91341"/>
     <w:rsid w:val="00C92041"/>
     <w:rsid w:val="00C93A43"/>
     <w:rsid w:val="00C946E1"/>
     <w:rsid w:val="00C96097"/>
@@ -31917,105 +31609,108 @@
     <w:rsid w:val="00D556FC"/>
     <w:rsid w:val="00D56316"/>
     <w:rsid w:val="00D56635"/>
     <w:rsid w:val="00D57335"/>
     <w:rsid w:val="00D57E2D"/>
     <w:rsid w:val="00D610FE"/>
     <w:rsid w:val="00D622C1"/>
     <w:rsid w:val="00D62B6F"/>
     <w:rsid w:val="00D64A55"/>
     <w:rsid w:val="00D668A8"/>
     <w:rsid w:val="00D70C62"/>
     <w:rsid w:val="00D72183"/>
     <w:rsid w:val="00D7270A"/>
     <w:rsid w:val="00D743AE"/>
     <w:rsid w:val="00D74CA9"/>
     <w:rsid w:val="00D768E4"/>
     <w:rsid w:val="00D81F94"/>
     <w:rsid w:val="00D820D2"/>
     <w:rsid w:val="00D8295D"/>
     <w:rsid w:val="00D84308"/>
     <w:rsid w:val="00D851FD"/>
     <w:rsid w:val="00D85F61"/>
     <w:rsid w:val="00D8688E"/>
     <w:rsid w:val="00D87BE7"/>
     <w:rsid w:val="00D90EE5"/>
+    <w:rsid w:val="00D92E0C"/>
     <w:rsid w:val="00D94205"/>
     <w:rsid w:val="00D94B02"/>
     <w:rsid w:val="00D96386"/>
     <w:rsid w:val="00D96B2E"/>
     <w:rsid w:val="00D97077"/>
     <w:rsid w:val="00DA0656"/>
     <w:rsid w:val="00DA06AC"/>
     <w:rsid w:val="00DA0E03"/>
     <w:rsid w:val="00DA673D"/>
     <w:rsid w:val="00DA759A"/>
     <w:rsid w:val="00DB0ABF"/>
     <w:rsid w:val="00DB1F79"/>
     <w:rsid w:val="00DB367D"/>
     <w:rsid w:val="00DB426B"/>
     <w:rsid w:val="00DB7232"/>
+    <w:rsid w:val="00DB7FA1"/>
     <w:rsid w:val="00DC0568"/>
     <w:rsid w:val="00DC212E"/>
     <w:rsid w:val="00DC465E"/>
     <w:rsid w:val="00DC550C"/>
     <w:rsid w:val="00DC6950"/>
     <w:rsid w:val="00DD2859"/>
     <w:rsid w:val="00DD5378"/>
     <w:rsid w:val="00DD611A"/>
     <w:rsid w:val="00DD62D8"/>
     <w:rsid w:val="00DE0C58"/>
     <w:rsid w:val="00DE2028"/>
     <w:rsid w:val="00DE2BD7"/>
     <w:rsid w:val="00DE7DEE"/>
     <w:rsid w:val="00DF0263"/>
     <w:rsid w:val="00DF1C99"/>
     <w:rsid w:val="00DF466F"/>
     <w:rsid w:val="00DF7CC1"/>
     <w:rsid w:val="00E00306"/>
     <w:rsid w:val="00E02E7D"/>
     <w:rsid w:val="00E05EC3"/>
     <w:rsid w:val="00E06998"/>
     <w:rsid w:val="00E0738F"/>
     <w:rsid w:val="00E13CE5"/>
     <w:rsid w:val="00E140C9"/>
     <w:rsid w:val="00E22627"/>
     <w:rsid w:val="00E2477D"/>
     <w:rsid w:val="00E25AC1"/>
     <w:rsid w:val="00E26122"/>
     <w:rsid w:val="00E26D2B"/>
     <w:rsid w:val="00E26E11"/>
     <w:rsid w:val="00E2727E"/>
     <w:rsid w:val="00E3076F"/>
     <w:rsid w:val="00E31869"/>
     <w:rsid w:val="00E333C6"/>
     <w:rsid w:val="00E35BA2"/>
     <w:rsid w:val="00E42386"/>
     <w:rsid w:val="00E42E14"/>
     <w:rsid w:val="00E43EE7"/>
     <w:rsid w:val="00E4513B"/>
     <w:rsid w:val="00E46D52"/>
+    <w:rsid w:val="00E47574"/>
     <w:rsid w:val="00E509B2"/>
     <w:rsid w:val="00E529EA"/>
     <w:rsid w:val="00E54125"/>
     <w:rsid w:val="00E6017F"/>
     <w:rsid w:val="00E6132A"/>
     <w:rsid w:val="00E615BD"/>
     <w:rsid w:val="00E62B30"/>
     <w:rsid w:val="00E661B2"/>
     <w:rsid w:val="00E72C38"/>
     <w:rsid w:val="00E73098"/>
     <w:rsid w:val="00E75997"/>
     <w:rsid w:val="00E75C0D"/>
     <w:rsid w:val="00E76A44"/>
     <w:rsid w:val="00E82547"/>
     <w:rsid w:val="00E84775"/>
     <w:rsid w:val="00E86640"/>
     <w:rsid w:val="00E87075"/>
     <w:rsid w:val="00E87E2E"/>
     <w:rsid w:val="00E92975"/>
     <w:rsid w:val="00E93F83"/>
     <w:rsid w:val="00E9446A"/>
     <w:rsid w:val="00EA2114"/>
     <w:rsid w:val="00EA448D"/>
     <w:rsid w:val="00EB0047"/>
     <w:rsid w:val="00EB200A"/>
@@ -33690,74 +33385,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="6501bee3-079a-4d16-b86e-fb182ea31b14" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f6855a82-f00c-40c4-bd13-a8482faef0a2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F141538DCF7D94EBFA87CE86FF5C875" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3e0d2e581dc8bcb413d48419696d179d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6501bee3-079a-4d16-b86e-fb182ea31b14" xmlns:ns3="f6855a82-f00c-40c4-bd13-a8482faef0a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="df2f546c1623ff56c8b51af487204638" ns2:_="" ns3:_="">
     <xsd:import namespace="6501bee3-079a-4d16-b86e-fb182ea31b14"/>
     <xsd:import namespace="f6855a82-f00c-40c4-bd13-a8482faef0a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -33948,101 +33630,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="" StyleName=""/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78406265-6F99-4FCC-94CF-027B7224FCC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6501bee3-079a-4d16-b86e-fb182ea31b14"/>
     <ds:schemaRef ds:uri="f6855a82-f00c-40c4-bd13-a8482faef0a2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9667F2EF-03D7-4835-A2D5-6DFA62BC8513}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6501bee3-079a-4d16-b86e-fb182ea31b14"/>
     <ds:schemaRef ds:uri="f6855a82-f00c-40c4-bd13-a8482faef0a2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76AE7360-D6FA-4867-B775-669B5FC62937}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C96FE959-7DA3-4E96-9516-5863D5A72BB0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>6</Pages>
   <Words>3031</Words>
   <Characters>17280</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>144</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>UST Section</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>20271</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UST-6</dc:title>
   <dc:subject/>
   <dc:creator>ncdenr</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>