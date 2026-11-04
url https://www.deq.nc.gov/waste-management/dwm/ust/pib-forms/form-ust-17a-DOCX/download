--- v1 (2026-03-17)
+++ v2 (2026-11-04)
@@ -102,144 +102,142 @@
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3762"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:tab/>
               <w:t>UST Suspected Release 24 Hour Notice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct12" w:color="000000" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="01922116" w14:textId="7FE6378E" w:rsidR="008F7204" w:rsidRDefault="00B47375">
+          <w:p w14:paraId="01922116" w14:textId="7FE6378E" w:rsidR="008F7204" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3762"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:pict w14:anchorId="04158EA1">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:56.95pt;height:20.3pt">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:57pt;height:20.25pt">
                   <v:imagedata r:id="rId10" o:title="DEQLogo(2-color)_Small_1"/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004620F6" w14:paraId="6C39E5FF" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11430" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09AE1E21" w14:textId="77777777" w:rsidR="004620F6" w:rsidRDefault="004620F6">
+          <w:p w14:paraId="09AE1E21" w14:textId="06545BD1" w:rsidR="004620F6" w:rsidRDefault="004620F6">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Do </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>not</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> use this form to report a </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00104013">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>24-hour</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> notice of a Pollution Incident. You must use form UST-61, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>24 Hour Release and UST Leak Reporting Form.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77C687B7" w14:textId="77777777" w:rsidR="004620F6" w:rsidRDefault="004620F6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -312,139 +310,223 @@
               <w:t>leak detection</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>tightness test</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> results. This includes positive test results, such as “Increase”, which indicates the level in the UST system has increased more than 0.2 gph.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CB739C6" w14:textId="77777777" w:rsidR="004620F6" w:rsidRDefault="004620F6">
+          <w:p w14:paraId="4CB739C6" w14:textId="0B492E4B" w:rsidR="004620F6" w:rsidRDefault="004620F6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Unusual operating</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> conditions which can include, but are not limited to:  the erratic behavior of dispensing equipment; the unexplained presence of water in the tank; the presence of fuel in containment sumps or interstitial spaces; or the degradation of any equipment or element of an underground storage tank system to the point where that equipment or element </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> conditions which can </w:t>
+            </w:r>
+            <w:r w:rsidR="005B3D1D">
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>can not</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>include but</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> reasonably be expected to perform its intended function.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C3042CA" w14:textId="77777777" w:rsidR="004620F6" w:rsidRDefault="004620F6">
+              <w:t xml:space="preserve"> are not limited to: erratic behavior of dispensing equipment; unexplained presence of water in </w:t>
+            </w:r>
+            <w:r w:rsidR="001C5DEA">
+              <w:rPr>
+                <w:rStyle w:val="a"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tank; presence of </w:t>
+            </w:r>
+            <w:r w:rsidR="001E782B">
+              <w:rPr>
+                <w:rStyle w:val="a"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a regulated substance </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in containment sumps or interstitial spaces; degradation of any equipment or element of an underground storage tank system to the point where that equipment or element </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC7CC3">
+              <w:rPr>
+                <w:rStyle w:val="a"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>cannot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> reasonably be expected to perform its intended function</w:t>
+            </w:r>
+            <w:r w:rsidR="00F50599">
+              <w:rPr>
+                <w:rStyle w:val="a"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>; unless it is determined that a regulated substance was not released to the environment</w:t>
+            </w:r>
+            <w:r w:rsidR="00934FD0">
+              <w:rPr>
+                <w:rStyle w:val="a"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>, defective equipment was immediately repaired/replaced, and any liquid</w:t>
+            </w:r>
+            <w:r w:rsidR="00713CA5">
+              <w:rPr>
+                <w:rStyle w:val="a"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED337C">
+              <w:rPr>
+                <w:rStyle w:val="a"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00713CA5">
+              <w:rPr>
+                <w:rStyle w:val="a"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>interstitial space was immediately removed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C3042CA" w14:textId="4DD84B90" w:rsidR="004620F6" w:rsidRDefault="004620F6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Internal inspection </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">results such </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidR="00DD3799">
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>as,</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>as</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> perforations, corrosion holes, weld failures, or other similar defects that indicate a release could have occurred.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="527EFB66" w14:textId="77777777" w:rsidR="004620F6" w:rsidRDefault="004620F6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -471,176 +553,133 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Within 7 days of discovery, submit a UST-17B form to document the response activities taken to investigate the suspected release.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E4CCF24" w14:textId="77777777" w:rsidR="004620F6" w:rsidRDefault="004620F6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2700"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Please submit this form to</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">:  </w:t>
+              <w:t xml:space="preserve">Please submit this form to:  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>NCDE</w:t>
             </w:r>
             <w:r w:rsidR="008F7204">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Q</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>/DWM, UST Section</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13B39117" w14:textId="77777777" w:rsidR="004620F6" w:rsidRDefault="004620F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2700"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="008F7204">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mail Service Center</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AD1E051" w14:textId="77777777" w:rsidR="004620F6" w:rsidRDefault="004620F6">
+          <w:p w14:paraId="10976FC6" w14:textId="2402A061" w:rsidR="004620F6" w:rsidRDefault="004620F6" w:rsidP="00494556">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2700"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Raleigh, North </w:t>
-[...15 lines deleted...]
-              <w:t>-16</w:t>
+              <w:t>Raleigh, North Carolina 27699-16</w:t>
             </w:r>
             <w:r w:rsidR="008F7204">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CA7CB95" w14:textId="3F899B55" w:rsidR="004620F6" w:rsidRDefault="004620F6" w:rsidP="00AF031E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2700"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -6604,178 +6643,95 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004620F6" w14:paraId="442F7EAE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1797"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11430" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4477D4E7" w14:textId="77777777" w:rsidR="004620F6" w:rsidRDefault="004620F6">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...81 lines deleted...]
-            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004620F6" w14:paraId="59F313EE" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11430" w:type="dxa"/>
             <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D1BAE1A" w14:textId="1FA742F7" w:rsidR="004620F6" w:rsidRDefault="004620F6" w:rsidP="008F7204">
+          <w:p w14:paraId="6D1BAE1A" w14:textId="0E13ADE3" w:rsidR="004620F6" w:rsidRDefault="004620F6" w:rsidP="008F7204">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4680"/>
                 <w:tab w:val="left" w:pos="7020"/>
                 <w:tab w:val="left" w:pos="9090"/>
                 <w:tab w:val="left" w:pos="11070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">UST-17A Revised </w:t>
             </w:r>
-            <w:r w:rsidR="005B5E0B">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="009167CE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="006B338A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="005B5E0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -6799,132 +6755,131 @@
               <w:t>.org/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5D506E4C" w14:textId="77777777" w:rsidR="004620F6" w:rsidRDefault="004620F6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004620F6">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="245" w:right="432" w:bottom="245" w:left="432" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6280E1EE" w14:textId="77777777" w:rsidR="00B47375" w:rsidRDefault="00B47375">
+    <w:p w14:paraId="1C5B33BE" w14:textId="77777777" w:rsidR="00DA1131" w:rsidRDefault="00DA1131">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="108EBFBF" w14:textId="77777777" w:rsidR="00B47375" w:rsidRDefault="00B47375">
+    <w:p w14:paraId="3C7A14AE" w14:textId="77777777" w:rsidR="00DA1131" w:rsidRDefault="00DA1131">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
-    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F8B65E8" w14:textId="77777777" w:rsidR="00B47375" w:rsidRDefault="00B47375">
+    <w:p w14:paraId="298E20EE" w14:textId="77777777" w:rsidR="00DA1131" w:rsidRDefault="00DA1131">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10AAE56D" w14:textId="77777777" w:rsidR="00B47375" w:rsidRDefault="00B47375">
+    <w:p w14:paraId="18CD4618" w14:textId="77777777" w:rsidR="00DA1131" w:rsidRDefault="00DA1131">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BA31142"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0409000B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -7322,52 +7277,52 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="745883001">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="110906974">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="850679560">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1989549625">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="150214841">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1498225507">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="115"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:footnoteLayoutLikeWW8/>
     <w:shapeLayoutLikeWW8/>
     <w:alignTablesRowByRow/>
     <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:layoutRawTableWidth/>
     <w:layoutTableRowsApart/>
     <w:useWord97LineBreakRules/>
@@ -7378,70 +7333,90 @@
     <w:doNotUseEastAsianBreakRules/>
     <w:useWord2002TableStyleRules/>
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:underlineTabInNumList/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A6B3A"/>
     <w:rsid w:val="000273F8"/>
+    <w:rsid w:val="000E0294"/>
+    <w:rsid w:val="00104013"/>
+    <w:rsid w:val="001709E2"/>
+    <w:rsid w:val="001C5DEA"/>
     <w:rsid w:val="001E298A"/>
+    <w:rsid w:val="001E782B"/>
     <w:rsid w:val="002356F8"/>
+    <w:rsid w:val="004222C6"/>
     <w:rsid w:val="00443C73"/>
     <w:rsid w:val="004620F6"/>
     <w:rsid w:val="0046756B"/>
+    <w:rsid w:val="00471A6F"/>
+    <w:rsid w:val="00494556"/>
+    <w:rsid w:val="005B3D1D"/>
     <w:rsid w:val="005B5E0B"/>
     <w:rsid w:val="006A6B3A"/>
     <w:rsid w:val="006B338A"/>
+    <w:rsid w:val="00713CA5"/>
     <w:rsid w:val="008B2D97"/>
     <w:rsid w:val="008F7204"/>
+    <w:rsid w:val="009167CE"/>
+    <w:rsid w:val="00934FD0"/>
+    <w:rsid w:val="009413A1"/>
+    <w:rsid w:val="009416A6"/>
+    <w:rsid w:val="009D339E"/>
     <w:rsid w:val="00AB0C85"/>
     <w:rsid w:val="00AD2718"/>
     <w:rsid w:val="00AF031E"/>
     <w:rsid w:val="00B02B0F"/>
     <w:rsid w:val="00B47375"/>
     <w:rsid w:val="00BD3EA4"/>
     <w:rsid w:val="00C015C3"/>
     <w:rsid w:val="00C34047"/>
     <w:rsid w:val="00D34646"/>
     <w:rsid w:val="00D41905"/>
+    <w:rsid w:val="00DA1131"/>
+    <w:rsid w:val="00DC7CC3"/>
+    <w:rsid w:val="00DD3799"/>
+    <w:rsid w:val="00ED337C"/>
+    <w:rsid w:val="00F50599"/>
     <w:rsid w:val="00F64593"/>
     <w:rsid w:val="00FD3DAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -8332,70 +8307,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...18 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F141538DCF7D94EBFA87CE86FF5C875" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="69fdabd8ab1c5a25f26ef343b68aa347">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6501bee3-079a-4d16-b86e-fb182ea31b14" xmlns:ns3="f6855a82-f00c-40c4-bd13-a8482faef0a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0badd0cc8447c29ac78bc4934c6cc6a1" ns2:_="" ns3:_="">
     <xsd:import namespace="6501bee3-079a-4d16-b86e-fb182ea31b14"/>
     <xsd:import namespace="f6855a82-f00c-40c4-bd13-a8482faef0a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -8586,103 +8541,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="6501bee3-079a-4d16-b86e-fb182ea31b14" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f6855a82-f00c-40c4-bd13-a8482faef0a2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4617094B-5149-4450-86BD-04CB74A7D47F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A8DA518-F9E1-4442-B50D-AE2E8E4D9988}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6501bee3-079a-4d16-b86e-fb182ea31b14"/>
     <ds:schemaRef ds:uri="f6855a82-f00c-40c4-bd13-a8482faef0a2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E98E962-34EF-4EB7-9D81-F17DC8EA1BD7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A8DA518-F9E1-4442-B50D-AE2E8E4D9988}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4617094B-5149-4450-86BD-04CB74A7D47F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6501bee3-079a-4d16-b86e-fb182ea31b14"/>
+    <ds:schemaRef ds:uri="f6855a82-f00c-40c4-bd13-a8482faef0a2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>584</Words>
-  <Characters>3333</Characters>
+  <Words>611</Words>
+  <Characters>3487</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>27</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>UST-17</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WSRO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3910</CharactersWithSpaces>
+  <CharactersWithSpaces>4090</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6160440</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:UST.Permits@ncdenr.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>