--- v1 (2026-03-17)
+++ v2 (2026-11-04)
@@ -176,51 +176,51 @@
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007859E9" w14:paraId="515DC834" w14:textId="77777777" w:rsidTr="008F670B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11543" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33A8DD4E" w14:textId="77777777" w:rsidR="007859E9" w:rsidRPr="00567CAF" w:rsidRDefault="007859E9">
+          <w:p w14:paraId="33A8DD4E" w14:textId="77777777" w:rsidR="007859E9" w:rsidRPr="00567CAF" w:rsidRDefault="007859E9" w:rsidP="00ED0D9D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">This form </w:t>
             </w:r>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="19"/>
@@ -232,51 +232,51 @@
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> be used to report to DE</w:t>
             </w:r>
             <w:r w:rsidR="004C7413">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Q</w:t>
             </w:r>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>, within 7 days of discovery, the investigation results for a Suspected Release from any of the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="703ED532" w14:textId="77777777" w:rsidR="007859E9" w:rsidRPr="00567CAF" w:rsidRDefault="007859E9">
+          <w:p w14:paraId="703ED532" w14:textId="77777777" w:rsidR="007859E9" w:rsidRPr="00567CAF" w:rsidRDefault="007859E9" w:rsidP="00ED0D9D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Failed or inconclusive l</w:t>
             </w:r>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="19"/>
@@ -288,162 +288,157 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>tightness test</w:t>
             </w:r>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> results. This includes positive test results, such as “Increase”, which indicates the level in the UST system has increased more than 0.2 gph.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3585D387" w14:textId="77777777" w:rsidR="007859E9" w:rsidRPr="00567CAF" w:rsidRDefault="007859E9">
+          <w:p w14:paraId="2671A462" w14:textId="77777777" w:rsidR="00ED0D9D" w:rsidRDefault="00ED0D9D" w:rsidP="00ED0D9D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rStyle w:val="a"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Unusual operating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="a"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> conditions which can include but are not limited to: erratic behavior of dispensing equipment; unexplained presence of water in a tank; presence of a regulated substance in containment sumps or interstitial spaces; degradation of any equipment or element of an underground storage tank system to the point where that equipment or element cannot reasonably be expected to perform its intended function; unless it is determined that a regulated substance was not released to the environment, defective equipment was immediately repaired/replaced, and any liquid in the interstitial space was immediately removed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A10BF54" w14:textId="46444830" w:rsidR="007859E9" w:rsidRPr="00567CAF" w:rsidRDefault="007859E9" w:rsidP="00ED0D9D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Unusual operating</w:t>
+              <w:t xml:space="preserve">Internal inspection </w:t>
             </w:r>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve"> conditions which can include, but are not limited to, the erratic behavior of dispensing equipment; the unexplained presence of water in the tank; the presence of fuel in containment sumps or interstitial spaces; or the degradation of any equipment or element of an underground storage tank system to the point where that equipment or element can not reasonably be expected to perform its intended function.</w:t>
-[...8 lines deleted...]
-              <w:spacing w:before="60"/>
+              <w:t xml:space="preserve">results such </w:t>
+            </w:r>
+            <w:r w:rsidR="001947AA" w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Internal inspection </w:t>
+              <w:t>as</w:t>
             </w:r>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">results such </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> perforations, corrosion holes, weld failures, or other similar defects that indicate a release could have occurred.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F88D8D4" w14:textId="77777777" w:rsidR="007859E9" w:rsidRPr="00567CAF" w:rsidRDefault="007859E9">
+          <w:p w14:paraId="1F88D8D4" w14:textId="77777777" w:rsidR="007859E9" w:rsidRPr="00567CAF" w:rsidRDefault="007859E9" w:rsidP="00ED0D9D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rStyle w:val="a"/>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>If you have more than four UST systems to report suspected release investigations, then attach additional sheets of the UST-17B form.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FF2F24A" w14:textId="77777777" w:rsidR="00567CAF" w:rsidRPr="00567CAF" w:rsidRDefault="007859E9">
+          <w:p w14:paraId="5FF2F24A" w14:textId="77777777" w:rsidR="00567CAF" w:rsidRPr="00567CAF" w:rsidRDefault="007859E9" w:rsidP="00ED0D9D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="6210"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Please submit this form along with the supporting documentation to: </w:t>
             </w:r>
             <w:r w:rsidRPr="00567CAF">
@@ -517,111 +512,95 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:tab/>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="004C7413">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mail Service Center</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70CFE2ED" w14:textId="77777777" w:rsidR="007859E9" w:rsidRPr="00567CAF" w:rsidRDefault="007859E9">
+          <w:p w14:paraId="7241886B" w14:textId="5798E535" w:rsidR="007859E9" w:rsidRPr="00567CAF" w:rsidRDefault="007859E9" w:rsidP="00ED0D9D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="6210"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Raleigh, North </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00567CAF">
+            <w:r w:rsidR="00ED0D9D" w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Carolina  27699</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Carolina 27699</w:t>
+            </w:r>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>-16</w:t>
             </w:r>
             <w:r w:rsidR="004C7413">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>46</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:tab/>
               <w:t>OR</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="571B677B" w14:textId="2B729851" w:rsidR="007859E9" w:rsidRDefault="00567CAF" w:rsidP="00567CAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2862"/>
                 <w:tab w:val="left" w:pos="5112"/>
               </w:tabs>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:sz w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00567CAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="19"/>
@@ -7131,67 +7110,51 @@
               </w:rPr>
               <w:t>all of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> the supporting data sheets for the test method, to this form for submittal.  The summary page listing the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>results by</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> itself is not acceptable.  If the </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> test </w:t>
+              <w:t xml:space="preserve"> itself is not acceptable.  If the tightness test </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>results are</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>fail</w:t>
             </w:r>
@@ -7481,76 +7444,76 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Note: Tank, piping, spill bucket and containment sump replacements must be done in accordance with 15A NCAC 2N .0900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007859E9" w14:paraId="42CAF0B3" w14:textId="77777777" w:rsidTr="008F670B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11543" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CC027FE" w14:textId="503F6BF9" w:rsidR="007859E9" w:rsidRDefault="007859E9" w:rsidP="004C7413">
+          <w:p w14:paraId="0CC027FE" w14:textId="32660529" w:rsidR="007859E9" w:rsidRDefault="007859E9" w:rsidP="004C7413">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4680"/>
                 <w:tab w:val="left" w:pos="7020"/>
                 <w:tab w:val="left" w:pos="9090"/>
                 <w:tab w:val="left" w:pos="11070"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">UST-17B Revised </w:t>
             </w:r>
-            <w:r w:rsidR="00D249A7">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+            <w:r w:rsidR="00ED0D9D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="004C7413">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00D249A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -7574,58 +7537,58 @@
               <w:t>.org/</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E80CA0E" w14:textId="77777777" w:rsidR="007859E9" w:rsidRDefault="007859E9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007859E9">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="245" w:right="432" w:bottom="245" w:left="432" w:header="720" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="131D478A" w14:textId="77777777" w:rsidR="00C938CB" w:rsidRDefault="00C938CB">
+    <w:p w14:paraId="6F08ACBA" w14:textId="77777777" w:rsidR="00C4091C" w:rsidRDefault="00C4091C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0234D84E" w14:textId="77777777" w:rsidR="00C938CB" w:rsidRDefault="00C938CB">
+    <w:p w14:paraId="6FF1AED1" w14:textId="77777777" w:rsidR="00C4091C" w:rsidRDefault="00C4091C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -7654,58 +7617,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15EC0A17" w14:textId="77777777" w:rsidR="00C938CB" w:rsidRDefault="00C938CB">
+    <w:p w14:paraId="3052F70B" w14:textId="77777777" w:rsidR="00C4091C" w:rsidRDefault="00C4091C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45F31FE7" w14:textId="77777777" w:rsidR="00C938CB" w:rsidRDefault="00C938CB">
+    <w:p w14:paraId="0DDBB72C" w14:textId="77777777" w:rsidR="00C4091C" w:rsidRDefault="00C4091C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BA31142"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0409000B"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -8103,95 +8066,105 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1088385861">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1831485595">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1010719939">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2109498412">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1130514364">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="949970180">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="115"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000074B9"/>
     <w:rsid w:val="000074B9"/>
+    <w:rsid w:val="001947AA"/>
     <w:rsid w:val="001B0CF0"/>
+    <w:rsid w:val="0023536B"/>
+    <w:rsid w:val="00241435"/>
     <w:rsid w:val="00257CE7"/>
+    <w:rsid w:val="002A75D8"/>
     <w:rsid w:val="00367C04"/>
     <w:rsid w:val="003B35AF"/>
+    <w:rsid w:val="003F795F"/>
     <w:rsid w:val="00414DBC"/>
     <w:rsid w:val="004C7413"/>
     <w:rsid w:val="00567CAF"/>
     <w:rsid w:val="0065367F"/>
+    <w:rsid w:val="00715225"/>
     <w:rsid w:val="00776ADF"/>
     <w:rsid w:val="007859E9"/>
     <w:rsid w:val="008358B5"/>
     <w:rsid w:val="00896FB7"/>
     <w:rsid w:val="008F670B"/>
+    <w:rsid w:val="009413A1"/>
     <w:rsid w:val="009F08B2"/>
+    <w:rsid w:val="00C4091C"/>
     <w:rsid w:val="00C87AD5"/>
     <w:rsid w:val="00C938CB"/>
     <w:rsid w:val="00D249A7"/>
+    <w:rsid w:val="00ED0D9D"/>
+    <w:rsid w:val="00F56A0B"/>
     <w:rsid w:val="00F979CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -9096,50 +9069,63 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="6501bee3-079a-4d16-b86e-fb182ea31b14" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f6855a82-f00c-40c4-bd13-a8482faef0a2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F141538DCF7D94EBFA87CE86FF5C875" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="69fdabd8ab1c5a25f26ef343b68aa347">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6501bee3-079a-4d16-b86e-fb182ea31b14" xmlns:ns3="f6855a82-f00c-40c4-bd13-a8482faef0a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0badd0cc8447c29ac78bc4934c6cc6a1" ns2:_="" ns3:_="">
     <xsd:import namespace="6501bee3-079a-4d16-b86e-fb182ea31b14"/>
     <xsd:import namespace="f6855a82-f00c-40c4-bd13-a8482faef0a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -9330,139 +9316,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1918C858-5618-4B56-82AF-96E0002296D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6501bee3-079a-4d16-b86e-fb182ea31b14"/>
     <ds:schemaRef ds:uri="f6855a82-f00c-40c4-bd13-a8482faef0a2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67A06677-BE03-4ED6-B73D-5B346C67E404}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03FD990F-0F5A-4DD2-A85C-150597051D15}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A2BC15B-F2CE-42ED-AB06-612E20EA56DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6501bee3-079a-4d16-b86e-fb182ea31b14"/>
     <ds:schemaRef ds:uri="f6855a82-f00c-40c4-bd13-a8482faef0a2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1036</Words>
-  <Characters>5172</Characters>
+  <Words>956</Words>
+  <Characters>5453</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>184</Lines>
-  <Paragraphs>159</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>UST-17</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WSRO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6049</CharactersWithSpaces>
+  <CharactersWithSpaces>6397</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>4259940</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:UST.Permits@deq.nc.gov</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>