--- v0 (2026-03-19)
+++ v1 (2026-05-30)
@@ -13,428 +13,419 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11250" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1074"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="1073"/>
+        <w:gridCol w:w="1044"/>
+        <w:gridCol w:w="2913"/>
+        <w:gridCol w:w="786"/>
+        <w:gridCol w:w="2526"/>
+        <w:gridCol w:w="171"/>
+        <w:gridCol w:w="1051"/>
+        <w:gridCol w:w="1686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E2B92" w:rsidRPr="001E2B92" w14:paraId="61DF0F76" w14:textId="77777777" w:rsidTr="001E2B92">
+      <w:tr w:rsidR="001E2B92" w:rsidRPr="001E2B92" w14:paraId="4F9AD6E3" w14:textId="77777777" w:rsidTr="001E2B92">
         <w:trPr>
           <w:trHeight w:val="1045"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA682E2" w14:textId="77777777" w:rsidR="001E2B92" w:rsidRPr="00F436B7" w:rsidRDefault="001E2B92" w:rsidP="001E2B92">
+          <w:p w14:paraId="4F9AD6E0" w14:textId="7114B6CE" w:rsidR="001E2B92" w:rsidRPr="00F436B7" w:rsidRDefault="001E2B92" w:rsidP="001E2B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F436B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:noProof/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
+              <w:t>UST-26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7650" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9AD6E1" w14:textId="77777777" w:rsidR="001E2B92" w:rsidRPr="00F436B7" w:rsidRDefault="001E2B92" w:rsidP="001E2B92">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F436B7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+              <w:t>EMERGENCY RESPONSE OPERATOR TRAINING LOG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9AD6E2" w14:textId="2F623AA5" w:rsidR="001E2B92" w:rsidRPr="001E2B92" w:rsidRDefault="00C031E8">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="40"/>
+                <w:szCs w:val="40"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0800F94F" wp14:editId="28691176">
-[...10 lines deleted...]
-                  <wp:docPr id="2" name="Picture 2"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="608B2593" wp14:editId="40BF5FCD">
+                  <wp:extent cx="933450" cy="333375"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1561290266" name="Picture 3"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 2"/>
+                          <pic:cNvPr id="0" name="Picture 11"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
-                          <a:srcRect b="13766"/>
+                          <a:blip r:embed="rId9">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="642620" cy="307975"/>
+                            <a:ext cx="933450" cy="333375"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
-                          <a:ln w="9525">
+                          <a:ln>
                             <a:noFill/>
-                            <a:miter lim="800000"/>
-[...1 lines deleted...]
-                            <a:tailEnd/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00F436B7">
-[...63 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="1A1D3843" w14:textId="77777777" w:rsidTr="001E2B92">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD6E8" w14:textId="77777777" w:rsidTr="001E2B92">
         <w:trPr>
           <w:trHeight w:val="1225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11250" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="45611748" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="004975BF">
+          <w:p w14:paraId="4F9AD6E4" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">This form must be utilized to document that all emergency response operators at this facility are trained according to North Carolina’s UST Operator Training Plan. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38C6F0D6" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="004975BF">
+          <w:p w14:paraId="4F9AD6E5" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergency response operators must be trained by this facility’s primary operator(s) using the training materials provided by the Department. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="431206C0" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="004975BF">
+          <w:p w14:paraId="4F9AD6E6" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergency response operators must be trained prior to assuming responsibility for responding to emergencies or alarms. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2599D8C1" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="004975BF">
+          <w:p w14:paraId="4F9AD6E7" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">This form must be kept at the facility and made available at the time of inspection. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="369A4208" w14:textId="77777777" w:rsidTr="001E2B92">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD6EB" w14:textId="77777777" w:rsidTr="001E2B92">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5124" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E041524" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD6E9" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">UST OWNER </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6126" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DABE5C3" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD6EA" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">UST FACILITY </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="3121905F" w14:textId="77777777" w:rsidTr="00F436B7">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD6F2" w14:textId="77777777" w:rsidTr="00F436B7">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5124" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56E3FEBA" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD6EC" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Owner Name </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03B00CE7" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="00700431" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD6ED" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="00700431" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Text1"/>
             <w:r w:rsidRPr="00700431">
@@ -505,69 +496,69 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3426" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13EB998A" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD6EE" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Facility Name </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="506E0FA2" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD6EF" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -636,69 +627,87 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="295AA527" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD6F0" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facility ID#: </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="157E80D8" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+              <w:t xml:space="preserve">Facility </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001E2B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ID#:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001E2B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F9AD6F1" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -757,84 +766,84 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="34B64D02" w14:textId="77777777" w:rsidTr="001E2B92">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD6F7" w14:textId="77777777" w:rsidTr="001E2B92">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5124" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6FAC654D" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD6F3" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Street Address </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43B71E2E" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD6F4" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -903,69 +912,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6126" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="630D9111" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD6F5" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Street Address </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A832886" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD6F6" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -1024,84 +1033,84 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4063AC3D" w14:textId="77777777" w:rsidTr="001E2B92">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD700" w14:textId="77777777" w:rsidTr="001E2B92">
         <w:trPr>
           <w:trHeight w:val="455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50B525A2" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD6F8" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">City </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5071A4DF" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD6F9" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -1169,69 +1178,69 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2964" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32CEE3DE" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD6FA" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">State </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="460881DB" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD6FB" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -1300,69 +1309,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3598" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F6A8FF7" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD6FC" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">City </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4621D5AA" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD6FD" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -1431,69 +1440,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2528" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B0EB9EB" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD6FE" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">County </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EFF3A13" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD6FF" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -1552,373 +1561,393 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="303B09CF" w14:textId="77777777" w:rsidTr="001E2B92">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD702" w14:textId="77777777" w:rsidTr="001E2B92">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11250" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD388FC" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="001E2B92">
+          <w:p w14:paraId="4F9AD701" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="001E2B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">TRAINING DOCUMENTATION </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="5E90E5DC" w14:textId="77777777" w:rsidTr="001E2B92">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD709" w14:textId="77777777" w:rsidTr="001E2B92">
         <w:trPr>
           <w:trHeight w:val="1508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11250" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63F41101" w14:textId="77777777" w:rsidR="001E2B92" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="001E2B92">
+          <w:p w14:paraId="4F9AD703" w14:textId="77777777" w:rsidR="001E2B92" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="001E2B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>By signing this log I (emergency response operator) certify that I have been trained by this facility’s primary operator (signed below) and that I have located and understand how to operate the following component</w:t>
+              <w:t xml:space="preserve">By signing this </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001E2B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>log</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001E2B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I (emergency response operator) certify that I have been trained by this facility’s primary operator (signed below) and that I have located and understand how to operate the following component</w:t>
             </w:r>
             <w:r w:rsidR="001E2B92" w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">s and respond to an emergency: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="253D4628" w14:textId="77777777" w:rsidR="001E2B92" w:rsidRDefault="004975BF" w:rsidP="001E2B92">
+          <w:p w14:paraId="4F9AD704" w14:textId="77777777" w:rsidR="001E2B92" w:rsidRDefault="004975BF" w:rsidP="001E2B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="3942"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">All emergency shutoffs </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AB92A7F" w14:textId="77777777" w:rsidR="001E2B92" w:rsidRDefault="001E2B92" w:rsidP="001E2B92">
+          <w:p w14:paraId="4F9AD705" w14:textId="77777777" w:rsidR="001E2B92" w:rsidRDefault="001E2B92" w:rsidP="001E2B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="3942"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire extinguishers </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CA02C4A" w14:textId="77777777" w:rsidR="001E2B92" w:rsidRDefault="004975BF" w:rsidP="001E2B92">
+          <w:p w14:paraId="4F9AD706" w14:textId="77777777" w:rsidR="001E2B92" w:rsidRDefault="004975BF" w:rsidP="001E2B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="3942"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Emergency phone numbers list</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57D01123" w14:textId="77777777" w:rsidR="001E2B92" w:rsidRDefault="001E2B92" w:rsidP="001E2B92">
+          <w:p w14:paraId="4F9AD707" w14:textId="77777777" w:rsidR="001E2B92" w:rsidRDefault="001E2B92" w:rsidP="001E2B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="3942"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Spill kit </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="642E4819" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="001E2B92">
+          <w:p w14:paraId="4F9AD708" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="001E2B92">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="3942"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Tank monitor alarms and warnings (if applicable) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="00180B21" w14:paraId="09654408" w14:textId="77777777" w:rsidTr="001E2B92">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="00180B21" w14:paraId="4F9AD70D" w14:textId="77777777" w:rsidTr="001E2B92">
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77CF0FA5" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="00180B21" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD70A" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="00180B21" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00180B21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D982E44" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="00180B21" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD70B" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="00180B21" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00180B21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">EMERGENCY RESPONSE OPERATOR: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3233D453" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="00180B21" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD70C" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="00180B21" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00180B21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">TRAINED BY PRIMARY OPERATOR: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="61443181" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD713" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="26" w:space="0" w:color="DFDFDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CEF8C26" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD70E" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -1989,69 +2018,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CE04BD8" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD70F" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23CA8698" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD710" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -2120,69 +2149,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B9A48FD" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD711" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58EEEE98" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD712" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -2241,153 +2270,153 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="635B2433" w14:textId="77777777" w:rsidTr="00F436B7">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD717" w14:textId="77777777" w:rsidTr="00F436B7">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="102C1E79" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD714" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0799BE0F" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD715" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="301CFE79" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD716" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="5B29B83B" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD71D" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A8893DE" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD718" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2458,69 +2487,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="249D6F3C" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD719" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46C1247E" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD71A" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -2589,69 +2618,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AA1CB7D" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD71B" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C0872D2" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD71C" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -2710,154 +2739,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="2C0C6D74" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD721" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="DFDFDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8D9662" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD71E" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54CF1D78" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD71F" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28AA65B4" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD720" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="35CB0355" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD727" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73CFC46B" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD722" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -2928,69 +2957,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04AF2F71" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD723" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FBBAB30" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD724" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -3059,69 +3088,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DA31F8F" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD725" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25FEA9F6" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD726" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -3180,154 +3209,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="44085A76" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD72B" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="DFDFDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="484B99DD" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD728" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="175A7FCA" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD729" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05E52D52" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD72A" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="0498BD8A" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD731" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F833923" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD72C" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3398,69 +3427,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3833A624" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD72D" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30799649" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD72E" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -3529,69 +3558,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="438734E1" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD72F" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="350464B8" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD730" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -3650,154 +3679,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="158F90F2" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD735" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="DFDFDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72AC10AD" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD732" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E08A9DE" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD733" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D698E94" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD734" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="1BC14206" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD73B" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB84AD6" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD736" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -3868,69 +3897,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C1BD30E" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD737" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="727C755B" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD738" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -3999,69 +4028,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BAF29E2" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD739" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79E68675" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD73A" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -4120,154 +4149,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="1EAC7498" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD73F" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="DFDFDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="600E9C0C" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD73C" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B855738" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD73D" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="356FD789" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD73E" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="6B49A2F3" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD745" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5901AC2E" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD740" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -4338,69 +4367,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30374D0F" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD741" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="549404F3" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD742" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -4469,69 +4498,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D8EC993" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD743" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79D7EA6F" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD744" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -4590,154 +4619,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="3EB36877" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD749" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="DFDFDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02FD4396" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD746" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="491675FB" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD747" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DB909A1" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD748" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="38EC8C3F" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD74F" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03BB6431" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD74A" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -4808,69 +4837,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46FF5FCD" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD74B" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E0B178F" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD74C" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -4939,69 +4968,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A93ABDB" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD74D" w14:textId="77777777" w:rsidR="004975BF" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E34C168" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
+          <w:p w14:paraId="4F9AD74E" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -5060,549 +5089,543 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="7042E0A9" w14:textId="77777777" w:rsidTr="00F436B7">
+      <w:tr w:rsidR="004975BF" w:rsidRPr="001E2B92" w14:paraId="4F9AD753" w14:textId="77777777" w:rsidTr="00F436B7">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="36" w:space="0" w:color="DFDFDF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65CD2214" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD750" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09A14744" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD751" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B37A1B2" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+          <w:p w14:paraId="4F9AD752" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E2B92" w:rsidRPr="001E2B92" w14:paraId="53F146B4" w14:textId="77777777" w:rsidTr="001E2B92">
+      <w:tr w:rsidR="001E2B92" w:rsidRPr="001E2B92" w14:paraId="4F9AD756" w14:textId="77777777" w:rsidTr="001E2B92">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11250" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50B199AC" w14:textId="77777777" w:rsidR="001E2B92" w:rsidRPr="001E2B92" w:rsidRDefault="001E2B92" w:rsidP="001E2B92">
+          <w:p w14:paraId="4F9AD754" w14:textId="77777777" w:rsidR="001E2B92" w:rsidRPr="001E2B92" w:rsidRDefault="001E2B92" w:rsidP="001E2B92">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>NORTH CAROLINA DEPARTMENT OF ENVIRONMENT AND NATURAL RESOURCES, DIVISION OF WASTE MANAGEMENT, UST SECTION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B95D94E" w14:textId="77777777" w:rsidR="0037762D" w:rsidRDefault="001E2B92" w:rsidP="00AA4ADF">
+          <w:p w14:paraId="4F9AD755" w14:textId="221E33E5" w:rsidR="001E2B92" w:rsidRPr="001E2B92" w:rsidRDefault="001E2B92" w:rsidP="00AA4ADF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>1637 MAIL SERVICE CENTER, RALEIGH, NC 27699-1637    PHONE (919) 707-</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">8171  </w:t>
             </w:r>
             <w:r w:rsidR="00AA4ADF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>FAX</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00AA4ADF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0037762D">
+              <w:t xml:space="preserve"> (9</w:t>
+            </w:r>
+            <w:r w:rsidR="00C031E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>984) 236-8310</w:t>
+              <w:t>84) 236-8310</w:t>
             </w:r>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AA4ADF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...16 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t xml:space="preserve">  http://</w:t>
+            </w:r>
+            <w:r w:rsidR="009151F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>www.wastenotnc.org</w:t>
+            </w:r>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="0037762D">
+            <w:r w:rsidR="00C031E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>03</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00241846">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>/2026</w:t>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C031E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A324952" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
+    <w:p w14:paraId="4F9AD757" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="001E2B92" w:rsidRDefault="004975BF">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11250" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1074"/>
         <w:gridCol w:w="1086"/>
         <w:gridCol w:w="3774"/>
         <w:gridCol w:w="2976"/>
         <w:gridCol w:w="2340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC101B" w:rsidRPr="001E2B92" w14:paraId="245528B8" w14:textId="77777777" w:rsidTr="00B86C85">
+      <w:tr w:rsidR="00BC101B" w:rsidRPr="001E2B92" w14:paraId="4F9AD75B" w14:textId="77777777" w:rsidTr="00B86C85">
         <w:trPr>
           <w:trHeight w:val="1045"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2633B824" w14:textId="77777777" w:rsidR="00BC101B" w:rsidRPr="00F436B7" w:rsidRDefault="00BC101B" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD758" w14:textId="77777777" w:rsidR="00BC101B" w:rsidRPr="00F436B7" w:rsidRDefault="00BC101B" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F436B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">UST-26 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6750" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="292BFF64" w14:textId="77777777" w:rsidR="00BC101B" w:rsidRPr="00F436B7" w:rsidRDefault="00BC101B" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD759" w14:textId="77777777" w:rsidR="00BC101B" w:rsidRPr="00F436B7" w:rsidRDefault="00BC101B" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F436B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>EMERGENCY RESPONSE OPERATOR TRAINING LOG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17F16FA7" w14:textId="77777777" w:rsidR="00BC101B" w:rsidRPr="001E2B92" w:rsidRDefault="00BC101B" w:rsidP="00BC101B">
+          <w:p w14:paraId="4F9AD75A" w14:textId="77777777" w:rsidR="00BC101B" w:rsidRPr="001E2B92" w:rsidRDefault="00BC101B" w:rsidP="00BC101B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
               </w:rPr>
               <w:t>Page 2 of 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="00180B21" w14:paraId="38666491" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="00180B21" w14:paraId="4F9AD75F" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7207E685" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="00180B21" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD75C" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="00180B21" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00180B21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">DATE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="342367B1" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="00180B21" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD75D" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="00180B21" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00180B21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">EMERGENCY RESPONSE OPERATOR: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DFDFDF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4DB004" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="00180B21" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD75E" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="00180B21" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00180B21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">TRAINED BY PRIMARY OPERATOR: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="64D778A8" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4F9AD765" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="26" w:space="0" w:color="DFDFDF"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B2CE3B8" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD760" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -5673,69 +5696,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1428E9E8" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD761" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00A21784" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD762" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -5804,69 +5827,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="656CD933" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD763" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BD566DA" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD764" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -5925,154 +5948,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="50F3D629" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4F9AD769" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="393CBF77" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD766" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A8A0A6D" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD767" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CBEDB67" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD768" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="2F5DC284" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4F9AD76F" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="356BB145" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD76A" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -6143,69 +6166,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F7C7DC1" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD76B" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65F13F36" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD76C" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -6274,69 +6297,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7312DC3F" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD76D" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="359850BA" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD76E" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -6395,154 +6418,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="5FC19679" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4F9AD773" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFC1EB7" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD770" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7533275F" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD771" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="467A5FFF" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD772" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="5F2D9556" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4F9AD779" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20B67BD2" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD774" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -6613,69 +6636,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13B8F54B" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD775" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39A6F518" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD776" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -6744,69 +6767,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5515720F" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD777" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32C58935" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD778" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -6865,154 +6888,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="487E5DFE" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4F9AD77D" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72C6F156" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD77A" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55255C10" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD77B" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1549BA57" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD77C" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="5F743008" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4F9AD783" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32E8B091" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD77E" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -7083,69 +7106,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23CA759B" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD77F" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="290E875D" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD780" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -7214,69 +7237,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D6BBC46" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD781" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="192299D5" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD782" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -7335,154 +7358,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="6DE4D9AB" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4F9AD787" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="076390D4" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD784" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11B7DA67" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD785" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55425C89" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD786" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="623FDCEB" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4F9AD78D" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7F7685" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD788" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -7553,69 +7576,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57F2C0D4" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD789" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16DC703E" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD78A" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -7684,69 +7707,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21CAAB3B" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD78B" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7717AC74" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD78C" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -7805,154 +7828,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="41FE4088" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4F9AD791" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="470B0A19" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD78E" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D8F3C0C" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD78F" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AFF5F77" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD790" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4C5369D0" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4F9AD797" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51FE7540" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD792" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -8023,69 +8046,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29E4FBE8" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD793" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50A0BD16" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD794" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -8154,69 +8177,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4182CB9C" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD795" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51C9F89C" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD796" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -8275,154 +8298,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="5DD30467" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4F9AD79B" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="370F350B" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD798" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D72B0B9" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD799" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13F29F39" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD79A" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="044B9C7B" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4F9AD7A1" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="035CD430" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD79C" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -8493,69 +8516,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B44F714" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD79D" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FC7723D" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD79E" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -8624,69 +8647,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61765BEF" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD79F" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14B1CE7F" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7A0" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -8745,154 +8768,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="04D65762" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00423CCB" w:rsidRPr="001E2B92" w14:paraId="4F9AD7A5" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63BED2F4" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7A2" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AAFC44B" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7A3" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="340A2912" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7A4" w14:textId="77777777" w:rsidR="00423CCB" w:rsidRPr="001E2B92" w:rsidRDefault="00423CCB" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="2D70BEE2" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="4F9AD7AB" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE2F4CA" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7A6" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -8963,69 +8986,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76D5A6F9" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7A7" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D738422" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7A8" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -9094,69 +9117,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53A0F8EC" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7A9" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="617A5737" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7AA" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -9215,154 +9238,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="2FB03C8E" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="4F9AD7AF" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5957BF23" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7AC" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="164C9628" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7AD" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13293A5A" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7AE" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="6B94F2F5" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="4F9AD7B5" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="170FCD5C" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7B0" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -9433,69 +9456,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5445F79F" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7B1" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B396741" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7B2" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -9564,69 +9587,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="043AEFF3" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7B3" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6413EDC1" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7B4" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -9685,154 +9708,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="6B198950" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="4F9AD7B9" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3985C8" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7B6" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55CE2F55" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7B7" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61FABC60" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7B8" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="2160C218" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="4F9AD7BF" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB5A51E" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7BA" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -9903,69 +9926,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C8C4ED5" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7BB" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DB9208A" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7BC" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -10034,69 +10057,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02221BD6" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7BD" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7192A214" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7BE" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -10155,154 +10178,154 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="6362D4CA" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="4F9AD7C3" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1802E19F" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7C0" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41964E81" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7C1" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E4E781D" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7C2" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="1D0B2118" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="4F9AD7C9" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="618A2492" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7C4" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:type w:val="date"/>
                     <w:format w:val="M/d/yyyy"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -10373,69 +10396,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BA9D10E" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7C5" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CC5BBAA" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7C6" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -10504,69 +10527,69 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18BD175E" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7C7" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">PRINTED NAME: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="293623E0" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7C8" w14:textId="77777777" w:rsidR="00700431" w:rsidRPr="001E2B92" w:rsidRDefault="00700431" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
@@ -10625,243 +10648,293 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00700431">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="7822C023" w14:textId="77777777" w:rsidTr="00F818E6">
+      <w:tr w:rsidR="00F818E6" w:rsidRPr="001E2B92" w14:paraId="4F9AD7CD" w14:textId="77777777" w:rsidTr="00F818E6">
         <w:trPr>
           <w:trHeight w:val="528"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F014B97" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7CA" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FBDD0B2" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7CB" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5316" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FFC2BA2" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7CC" w14:textId="77777777" w:rsidR="00F818E6" w:rsidRPr="001E2B92" w:rsidRDefault="00F818E6" w:rsidP="00700431">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGNATURE: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA4ADF" w:rsidRPr="001E2B92" w14:paraId="334A2346" w14:textId="77777777" w:rsidTr="00700431">
+      <w:tr w:rsidR="00AA4ADF" w:rsidRPr="001E2B92" w14:paraId="4F9AD7D0" w14:textId="77777777" w:rsidTr="00700431">
         <w:trPr>
           <w:trHeight w:val="523"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11250" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6831FA32" w14:textId="77777777" w:rsidR="00AA4ADF" w:rsidRPr="001E2B92" w:rsidRDefault="00AA4ADF" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7CE" w14:textId="77777777" w:rsidR="00AA4ADF" w:rsidRPr="001E2B92" w:rsidRDefault="00AA4ADF" w:rsidP="00700431">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>NORTH CAROLINA DEPARTMENT OF ENVIRONMENT AND NATURAL RESOURCES, DIVISION OF WASTE MANAGEMENT, UST SECTION</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60583730" w14:textId="77777777" w:rsidR="00AA4ADF" w:rsidRPr="001E2B92" w:rsidRDefault="00AA4ADF" w:rsidP="00700431">
+          <w:p w14:paraId="4F9AD7CF" w14:textId="6920F847" w:rsidR="00AA4ADF" w:rsidRPr="001E2B92" w:rsidRDefault="00AA4ADF" w:rsidP="00700431">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">1637 MAIL SERVICE CENTER, RALEIGH, NC 27699-1637    PHONE (919) 707-8171  </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>1637 MAIL SERVICE CENTER, RALEIGH, NC 27699-1637    PHONE (919) 707-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>FAX (919) 715-1117</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001E2B92">
+              <w:t xml:space="preserve">8171  </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+              <w:t>FAX</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001E2B92">
+              <w:t xml:space="preserve"> (9</w:t>
+            </w:r>
+            <w:r w:rsidR="00C031E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">  http://portal.ncdenr.org/group/wm/   1</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>84) 236-8310</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2B92">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001E2B92">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>/11</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  http://</w:t>
+            </w:r>
+            <w:r w:rsidR="009151F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>www.wastenotnc.org</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00C031E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E2B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C031E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E38116B" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="00F818E6" w:rsidRDefault="004975BF" w:rsidP="00BC101B">
+    <w:p w14:paraId="4F9AD7D1" w14:textId="77777777" w:rsidR="004975BF" w:rsidRPr="00F818E6" w:rsidRDefault="004975BF" w:rsidP="00BC101B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004975BF" w:rsidRPr="00F818E6" w:rsidSect="00CD4F1D">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="547" w:right="420" w:bottom="492" w:left="535" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10871,51 +10944,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
@@ -11132,150 +11205,147 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1419909861">
+  <w:num w:numId="1" w16cid:durableId="233442881">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="263071393">
+  <w:num w:numId="2" w16cid:durableId="436024478">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E5E0E"/>
-    <w:rsid w:val="00036A2D"/>
     <w:rsid w:val="000C15ED"/>
-    <w:rsid w:val="000C52C4"/>
-    <w:rsid w:val="00176861"/>
     <w:rsid w:val="00180B21"/>
     <w:rsid w:val="00182F5A"/>
     <w:rsid w:val="001E2B92"/>
-    <w:rsid w:val="001E2C04"/>
-    <w:rsid w:val="00241846"/>
     <w:rsid w:val="002A7B16"/>
-    <w:rsid w:val="0037762D"/>
+    <w:rsid w:val="002C66F9"/>
     <w:rsid w:val="003E5E0E"/>
     <w:rsid w:val="00423CCB"/>
     <w:rsid w:val="004975BF"/>
     <w:rsid w:val="004B7DF4"/>
-    <w:rsid w:val="005A52C9"/>
-    <w:rsid w:val="0062792F"/>
     <w:rsid w:val="0063503E"/>
+    <w:rsid w:val="00645973"/>
     <w:rsid w:val="00700431"/>
+    <w:rsid w:val="009151F2"/>
+    <w:rsid w:val="00925938"/>
     <w:rsid w:val="009B36B2"/>
     <w:rsid w:val="00AA4ADF"/>
     <w:rsid w:val="00B74087"/>
     <w:rsid w:val="00B86C85"/>
     <w:rsid w:val="00BC101B"/>
+    <w:rsid w:val="00C031E8"/>
     <w:rsid w:val="00CD4F1D"/>
+    <w:rsid w:val="00CF11BA"/>
+    <w:rsid w:val="00DA7B55"/>
     <w:rsid w:val="00F436B7"/>
     <w:rsid w:val="00F818E6"/>
-    <w:rsid w:val="00F82795"/>
-    <w:rsid w:val="00FA2E36"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="62250378"/>
-  <w15:docId w15:val="{F687D6E3-D276-4EAE-9867-111A96100C02}"/>
+  <w14:docId w14:val="4F9AD6E0"/>
+  <w15:docId w15:val="{B728E8B5-DB01-4C0C-9E31-30E100887DC6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11641,50 +11711,51 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CD4F1D"/>
     <w:rPr>
       <w:rFonts w:cstheme="minorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
@@ -11721,84 +11792,61 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001E2B92"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00700431"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...21 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wastenotnc.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12057,73 +12105,94 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F141538DCF7D94EBFA87CE86FF5C875" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="69878684e44076ec983d0bc1cbdaef8c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6501bee3-079a-4d16-b86e-fb182ea31b14" xmlns:ns3="f6855a82-f00c-40c4-bd13-a8482faef0a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="737ddb349c1894bb636271d1b659520d" ns2:_="" ns3:_="">
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="6501bee3-079a-4d16-b86e-fb182ea31b14" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f6855a82-f00c-40c4-bd13-a8482faef0a2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004F141538DCF7D94EBFA87CE86FF5C875" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="69fdabd8ab1c5a25f26ef343b68aa347">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6501bee3-079a-4d16-b86e-fb182ea31b14" xmlns:ns3="f6855a82-f00c-40c4-bd13-a8482faef0a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0badd0cc8447c29ac78bc4934c6cc6a1" ns2:_="" ns3:_="">
     <xsd:import namespace="6501bee3-079a-4d16-b86e-fb182ea31b14"/>
     <xsd:import namespace="f6855a82-f00c-40c4-bd13-a8482faef0a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6501bee3-079a-4d16-b86e-fb182ea31b14" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="4" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -12185,50 +12254,55 @@
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="8" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -12285,156 +12359,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8004748-0A84-43E1-8AAE-EB6ABF96A829}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10B51583-807C-48B2-8D73-77EFBE9D67DF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6501bee3-079a-4d16-b86e-fb182ea31b14"/>
+    <ds:schemaRef ds:uri="f6855a82-f00c-40c4-bd13-a8482faef0a2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABAD16D8-12F3-4FF6-8BD8-D6C2DF5F08DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3ABA979-EA7C-42DB-B702-A8278A0E5E51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6501bee3-079a-4d16-b86e-fb182ea31b14"/>
     <ds:schemaRef ds:uri="f6855a82-f00c-40c4-bd13-a8482faef0a2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB4A19D3-8750-4BBF-8DBF-15B1BE7CCD8A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>571</Words>
-  <Characters>3556</Characters>
+  <Words>605</Words>
+  <Characters>3453</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>273</Lines>
-  <Paragraphs>257</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - UST-26 rev 03-10[1]</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3870</CharactersWithSpaces>
+  <CharactersWithSpaces>4050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - UST-26 rev 03-10[1]</dc:title>
   <dc:subject/>
   <dc:creator>AndriaM</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004F141538DCF7D94EBFA87CE86FF5C875</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>