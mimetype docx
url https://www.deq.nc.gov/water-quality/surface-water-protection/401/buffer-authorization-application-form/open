--- v0 (2025-10-08)
+++ v1 (2026-04-07)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6F24D99C" w14:textId="77777777" w:rsidR="00B60352" w:rsidRDefault="00A27AF8" w:rsidP="0020381E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27AF8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Riparian Buffer Authorization Form</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10188" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -823,60 +823,60 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -908,59 +908,59 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
@@ -1041,60 +1041,60 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check20"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -1126,59 +1126,59 @@
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check26"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
@@ -2766,57 +2766,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Check4"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Agent</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
@@ -2826,57 +2826,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Check5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...5 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other, specify: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
@@ -7240,58 +7240,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7305,58 +7305,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7371,58 +7371,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="24" w:name="Check6"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="24"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Unknown </w:t>
             </w:r>
           </w:p>
@@ -8200,58 +8200,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8265,58 +8265,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8330,58 +8330,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Unknown</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8633,58 +8633,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -8698,58 +8698,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9080,58 +9080,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Neuse</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9145,58 +9145,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tar-Pamlico</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9210,58 +9210,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Catawba</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9291,58 +9291,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Randleman</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9356,58 +9356,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jordan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9421,58 +9421,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Goose Creek</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9771,115 +9771,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> P  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10231,58 +10231,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -10296,58 +10296,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10599,115 +10599,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> P  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11059,58 +11059,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -11124,58 +11124,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11427,115 +11427,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> P  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -11887,58 +11887,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -11952,58 +11952,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -12255,115 +12255,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> P  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -12715,58 +12715,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -12780,58 +12780,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -13083,115 +13083,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> P  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -13543,58 +13543,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -13608,58 +13608,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -13911,115 +13911,115 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> P  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> T</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -14371,58 +14371,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -14436,58 +14436,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -15603,58 +15603,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -15668,58 +15668,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53E813A9" w14:textId="77777777" w:rsidR="00A27AF8" w:rsidRDefault="00A27AF8" w:rsidP="0020381E">
@@ -17007,58 +17007,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -17072,58 +17072,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FA71D18" w14:textId="77777777" w:rsidR="00A27AF8" w:rsidRPr="003E52DA" w:rsidRDefault="00A27AF8" w:rsidP="0020381E">
@@ -17651,94 +17651,130 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">All buffer impacts and high ground impacts require diffuse flow or other form of stormwater treatment.  Include a plan that fully documents how diffuse flow will be maintained.  If a Level Spreader is proposed, attach a Level Spreader </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Supplement Form.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="115AE295" w14:textId="77777777" w:rsidR="00A27AF8" w:rsidRDefault="00A27AF8" w:rsidP="0020381E">
+          <w:p w14:paraId="115AE295" w14:textId="025D3EDC" w:rsidR="00A27AF8" w:rsidRDefault="00A27AF8" w:rsidP="0020381E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">If due to site constraints, a BMP other than a level spreader is proposed, please provide a plan for stormwater treatment </w:t>
             </w:r>
             <w:r w:rsidRPr="00826ADE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">as outlined in </w:t>
             </w:r>
             <w:r w:rsidRPr="00C96D3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Chapter 8 of the </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidRPr="00C96D3E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
-                <w:t>NC Stormwater BMP Manual</w:t>
+                <w:t>NC</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00C96D3E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00C96D3E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>Stor</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00C96D3E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>m</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00C96D3E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="19"/>
+                  <w:szCs w:val="19"/>
+                </w:rPr>
+                <w:t>water BMP Manual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> and attach a BMP Supplement Form</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2031" w:type="dxa"/>
           </w:tcPr>
@@ -17759,58 +17795,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Diffuse flow </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0050F22B" w14:textId="77777777" w:rsidR="00A27AF8" w:rsidRDefault="00A27AF8" w:rsidP="0020381E">
@@ -17830,58 +17866,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other BMP</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -18078,58 +18114,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -18143,58 +18179,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -18267,58 +18303,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -18332,58 +18368,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -18568,58 +18604,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -18633,58 +18669,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -18791,58 +18827,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -18856,58 +18892,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -18968,58 +19004,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Yes       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -19033,58 +19069,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00D63AEE">
-[...6 lines deleted...]
-            <w:r w:rsidR="00D63AEE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -19734,66 +19770,66 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sent by</w:t>
             </w:r>
             <w:r w:rsidRPr="00117153">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> delivery service (UPS, FedEx, etc.):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A27AF8" w:rsidRPr="00117153" w14:paraId="126B275D" w14:textId="77777777" w:rsidTr="0020381E">
         <w:trPr>
           <w:trHeight w:val="954"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0090645B" w14:textId="05F914E3" w:rsidR="00FD68AC" w:rsidRDefault="00FD68AC" w:rsidP="0020381E">
+          <w:p w14:paraId="0090645B" w14:textId="082F2852" w:rsidR="00FD68AC" w:rsidRDefault="00F53566" w:rsidP="0020381E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Amy Chapman</w:t>
+              <w:t>Faith Hardin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6609CA0E" w14:textId="561AD565" w:rsidR="00A27AF8" w:rsidRPr="00117153" w:rsidRDefault="00A27AF8" w:rsidP="0020381E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NCDWR</w:t>
             </w:r>
             <w:r w:rsidR="00FD68AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -19901,66 +19937,66 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="647" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="7737258A" w14:textId="77777777" w:rsidR="00A27AF8" w:rsidRPr="00117153" w:rsidRDefault="00A27AF8" w:rsidP="0020381E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4159" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C125C4C" w14:textId="12089969" w:rsidR="00FD68AC" w:rsidRDefault="00FD68AC" w:rsidP="0020381E">
+          <w:p w14:paraId="6C125C4C" w14:textId="284090BD" w:rsidR="00FD68AC" w:rsidRDefault="00F53566" w:rsidP="0020381E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Amy Chapman</w:t>
+              <w:t>Faith Hardin</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19A811C7" w14:textId="78CC7113" w:rsidR="00A27AF8" w:rsidRPr="00117153" w:rsidRDefault="00A27AF8" w:rsidP="0020381E">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NCDWR</w:t>
             </w:r>
             <w:r w:rsidR="00FD68AC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -20530,109 +20566,109 @@
     </w:tbl>
     <w:p w14:paraId="2E93C392" w14:textId="77777777" w:rsidR="00A27AF8" w:rsidRDefault="00A27AF8" w:rsidP="00FD68AC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A27AF8" w:rsidSect="00A27AF8">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1080" w:left="1440" w:header="720" w:footer="480" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2040BB49" w14:textId="77777777" w:rsidR="009D209B" w:rsidRDefault="009D209B" w:rsidP="00A27AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1B6C1DCE" w14:textId="77777777" w:rsidR="009D209B" w:rsidRDefault="009D209B" w:rsidP="00A27AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C2B5017" w14:textId="77777777" w:rsidR="00A27AF8" w:rsidRPr="00A27AF8" w:rsidRDefault="00A27AF8" w:rsidP="00A27AF8">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C96D3E">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>FORM:  BA 10-2013</w:t>
     </w:r>
     <w:r w:rsidRPr="00C96D3E">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C96D3E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -20756,51 +20792,51 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002D0566">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00C96D3E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="381F4605" w14:textId="77777777" w:rsidR="00A27AF8" w:rsidRPr="00A27AF8" w:rsidRDefault="00A27AF8" w:rsidP="00A27AF8">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C96D3E">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>FORM:  BA 10-2013</w:t>
     </w:r>
     <w:r w:rsidRPr="00C96D3E">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C96D3E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -20924,145 +20960,277 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002D0566">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00C96D3E">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="220641BD" w14:textId="77777777" w:rsidR="009D209B" w:rsidRDefault="009D209B" w:rsidP="00A27AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="68A2CF42" w14:textId="77777777" w:rsidR="009D209B" w:rsidRDefault="009D209B" w:rsidP="00A27AF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="526B2692" w14:textId="77777777" w:rsidR="00A27AF8" w:rsidRPr="006A43EA" w:rsidRDefault="00A27AF8" w:rsidP="00A27AF8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="526B2692" w14:textId="03B1D030" w:rsidR="00A27AF8" w:rsidRPr="006A43EA" w:rsidRDefault="00F53566" w:rsidP="00A27AF8">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:ind w:right="-144"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
+        <w:b/>
         <w:noProof/>
+        <w:sz w:val="20"/>
       </w:rPr>
-      <w:drawing>
-[...51 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="578C7690" wp14:editId="0E9BC55F">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-142875</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2390775" cy="647700"/>
+              <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="882112994" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2390775" cy="647700"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4DE4F426" w14:textId="4C9C5600" w:rsidR="00F53566" w:rsidRDefault="00F53566">
+                          <w:r w:rsidRPr="00F53566">
+                            <w:rPr>
+                              <w:noProof/>
+                            </w:rPr>
+                            <w:drawing>
+                              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C86E79D" wp14:editId="42BFA150">
+                                <wp:extent cx="1522095" cy="549910"/>
+                                <wp:effectExtent l="0" t="0" r="1905" b="2540"/>
+                                <wp:docPr id="655688536" name="Picture 3"/>
+                                <wp:cNvGraphicFramePr>
+                                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                </wp:cNvGraphicFramePr>
+                                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:nvPicPr>
+                                        <pic:cNvPr id="0" name="Picture 9"/>
+                                        <pic:cNvPicPr>
+                                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                        </pic:cNvPicPr>
+                                      </pic:nvPicPr>
+                                      <pic:blipFill>
+                                        <a:blip r:embed="rId1">
+                                          <a:extLst>
+                                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                            </a:ext>
+                                          </a:extLst>
+                                        </a:blip>
+                                        <a:srcRect/>
+                                        <a:stretch>
+                                          <a:fillRect/>
+                                        </a:stretch>
+                                      </pic:blipFill>
+                                      <pic:spPr bwMode="auto">
+                                        <a:xfrm>
+                                          <a:off x="0" y="0"/>
+                                          <a:ext cx="1522095" cy="549910"/>
+                                        </a:xfrm>
+                                        <a:prstGeom prst="rect">
+                                          <a:avLst/>
+                                        </a:prstGeom>
+                                        <a:noFill/>
+                                        <a:ln>
+                                          <a:noFill/>
+                                        </a:ln>
+                                      </pic:spPr>
+                                    </pic:pic>
+                                  </a:graphicData>
+                                </a:graphic>
+                              </wp:inline>
+                            </w:drawing>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="578C7690" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-11.25pt;width:188.25pt;height:51pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7u+DwLQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0b+ykSbMacYosRYYB&#10;QVsgHXpWZCk2IIuapMTOfv0o2Xms22noRSZFio/vIz17aGtFDsK6CnROh4OUEqE5FJXe5fTH6+rm&#10;CyXOM10wBVrk9CgcfZh//jRrTCZGUIIqhCUYRLusMTktvTdZkjheipq5ARih0SjB1syjandJYVmD&#10;0WuVjNL0LmnAFsYCF87h7WNnpPMYX0rB/bOUTniicoq1+XjaeG7DmcxnLNtZZsqK92Ww/6iiZpXG&#10;pOdQj8wzsrfVX6HqiltwIP2AQ52AlBUXsQfsZpi+62ZTMiNiLwiOM2eY3MeF5U+HjXmxxLdfoUUC&#10;AyCNcZnDy9BPK20dvlgpQTtCeDzDJlpPOF6Obu/T6XRCCUfb3Xg6TSOuyeW1sc5/E1CTIOTUIi0R&#10;LXZYO48Z0fXkEpI5UFWxqpSKShgFsVSWHBiSqHysEV/84aU0aTD57SSNgTWE511kpTHBpacg+Xbb&#10;9o1uoThi/xa60XCGryoscs2cf2EWZwFbxvn2z3hIBZgEeomSEuyvf90Hf6QIrZQ0OFs5dT/3zApK&#10;1HeN5N0Px+MwjFEZT6YjVOy1ZXtt0ft6Cdj5EDfJ8CgGf69OorRQv+EaLEJWNDHNMXdO/Ulc+m7i&#10;cY24WCyiE46fYX6tN4aH0AHpQMFr+8as6XnyyPATnKaQZe/o6nzDSw2LvQdZRS4DwB2qPe44upHi&#10;fs3Cblzr0evyM5j/BgAA//8DAFBLAwQUAAYACAAAACEAsjp0Q98AAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPS0+EQBCE7yb+h0mbeDG7gxAWRYaNMT6Svbn4iLdZpgUi00OYWcB/b3vSW1eqUvV1&#10;sV1sLyYcfedIweU6AoFUO9NRo+ClelhdgfBBk9G9I1TwjR625elJoXPjZnrGaR8awSXkc62gDWHI&#10;pfR1i1b7tRuQ2Pt0o9WB5dhIM+qZy20v4yjaSKs74oVWD3jXYv21P1oFHxfN+84vj69zkibD/dNU&#10;ZW+mUur8bLm9ARFwCX9h+MVndCiZ6eCOZLzoFfAjQcEqjlMQbCfZho+Dguw6BVkW8j9/+QMAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB7u+DwLQIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCyOnRD3wAAAAcBAAAPAAAAAAAAAAAAAAAAAIcE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkwUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="4DE4F426" w14:textId="4C9C5600" w:rsidR="00F53566" w:rsidRDefault="00F53566">
+                    <w:r w:rsidRPr="00F53566">
+                      <w:rPr>
+                        <w:noProof/>
+                      </w:rPr>
+                      <w:drawing>
+                        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C86E79D" wp14:editId="42BFA150">
+                          <wp:extent cx="1522095" cy="549910"/>
+                          <wp:effectExtent l="0" t="0" r="1905" b="2540"/>
+                          <wp:docPr id="655688536" name="Picture 3"/>
+                          <wp:cNvGraphicFramePr>
+                            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                          </wp:cNvGraphicFramePr>
+                          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:nvPicPr>
+                                  <pic:cNvPr id="0" name="Picture 9"/>
+                                  <pic:cNvPicPr>
+                                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                  </pic:cNvPicPr>
+                                </pic:nvPicPr>
+                                <pic:blipFill>
+                                  <a:blip r:embed="rId1">
+                                    <a:extLst>
+                                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                      </a:ext>
+                                    </a:extLst>
+                                  </a:blip>
+                                  <a:srcRect/>
+                                  <a:stretch>
+                                    <a:fillRect/>
+                                  </a:stretch>
+                                </pic:blipFill>
+                                <pic:spPr bwMode="auto">
+                                  <a:xfrm>
+                                    <a:off x="0" y="0"/>
+                                    <a:ext cx="1522095" cy="549910"/>
+                                  </a:xfrm>
+                                  <a:prstGeom prst="rect">
+                                    <a:avLst/>
+                                  </a:prstGeom>
+                                  <a:noFill/>
+                                  <a:ln>
+                                    <a:noFill/>
+                                  </a:ln>
+                                </pic:spPr>
+                              </pic:pic>
+                            </a:graphicData>
+                          </a:graphic>
+                        </wp:inline>
+                      </w:drawing>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="006A43EA">
+    <w:r w:rsidR="00A27AF8" w:rsidRPr="006A43EA">
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>State of North Carolina</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="73B38534" w14:textId="77777777" w:rsidR="00A27AF8" w:rsidRPr="006A43EA" w:rsidRDefault="00A27AF8" w:rsidP="00A27AF8">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:ind w:right="-144"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Department of Environmental Quality</w:t>
     </w:r>
   </w:p>
@@ -21141,51 +21309,51 @@
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> .0250 (11)(b), .0259 (8)(b), .0267 (11)(c), .0607 (e)(2) – Buffer Authorization</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2016C634" w14:textId="77777777" w:rsidR="00A27AF8" w:rsidRDefault="00A27AF8" w:rsidP="00A27AF8">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:ind w:right="-144"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>FORM:  BA 10-2013</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18385A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7624C83E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -21729,119 +21897,120 @@
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="944729854">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="994183024">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2108117216">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1776510914">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="684285039">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00983D4E"/>
     <w:rsid w:val="00091BB4"/>
     <w:rsid w:val="0020381E"/>
     <w:rsid w:val="002D0566"/>
     <w:rsid w:val="0070441D"/>
     <w:rsid w:val="00983D4E"/>
     <w:rsid w:val="009D209B"/>
     <w:rsid w:val="00A27AF8"/>
+    <w:rsid w:val="00A3066E"/>
     <w:rsid w:val="00B60352"/>
     <w:rsid w:val="00D63AEE"/>
     <w:rsid w:val="00E44136"/>
+    <w:rsid w:val="00F53566"/>
     <w:rsid w:val="00FD68AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="61F5976C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FC412001-570C-49AC-8755-BC626B350BA0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -22462,66 +22631,78 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A27AF8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F4D78" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:semiHidden/>
     <w:rsid w:val="00A27AF8"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F53566"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://portal.ncdenr.org/web/lr/bmp-manual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deq.nc.gov/about/divisions/energy-mineral-and-land-resources/stormwater/stormwater-program/stormwater-design-manual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22780,70 +22961,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1552</Words>
-  <Characters>8851</Characters>
+  <Words>1751</Words>
+  <Characters>8738</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>459</Lines>
+  <Paragraphs>419</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10383</CharactersWithSpaces>
+  <CharactersWithSpaces>10070</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maher, Niki</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>