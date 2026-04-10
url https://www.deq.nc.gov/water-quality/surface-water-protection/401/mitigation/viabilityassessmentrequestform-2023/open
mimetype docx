--- v0 (2025-10-06)
+++ v1 (2026-04-10)
@@ -1,113 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6A59D089" w14:textId="7738E690" w:rsidR="00E7101A" w:rsidRPr="00ED1063" w:rsidRDefault="00ED1063" w:rsidP="00E7101A">
+    <w:p w14:paraId="6A59D089" w14:textId="720ADF5A" w:rsidR="00E7101A" w:rsidRPr="00ED1063" w:rsidRDefault="00ED1063" w:rsidP="00E7101A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED1063">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">BUFFER MITIGATION &amp;/OR NUTRIENT OFFSET                  SITE VIABILTY ASSESSMENT REQUEST </w:t>
       </w:r>
       <w:r w:rsidR="00E7101A">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E7101A" w:rsidRPr="00E7101A">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VERSION </w:t>
       </w:r>
       <w:r w:rsidR="00641B1A">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00E7101A" w:rsidRPr="00E7101A">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="008808A3">
+      <w:r w:rsidR="00562B25">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00E7101A">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD25575" w14:textId="77777777" w:rsidR="00B94CC9" w:rsidRPr="00ED1063" w:rsidRDefault="00ED1063" w:rsidP="00B94CC9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED1063">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -151,51 +153,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidR="00B94CC9">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> attachments included</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED1063">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to process request)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63252C1D" w14:textId="77777777" w:rsidR="00ED1063" w:rsidRPr="00ED1063" w:rsidRDefault="00791093" w:rsidP="00B94CC9">
+    <w:p w14:paraId="63252C1D" w14:textId="77777777" w:rsidR="00ED1063" w:rsidRPr="00ED1063" w:rsidRDefault="00F664F8" w:rsidP="00B94CC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
             <w:sz w:val="36"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="2000068170"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
@@ -558,76 +560,76 @@
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60CB5847" w14:textId="77777777" w:rsidR="00E64CA9" w:rsidRPr="00ED1063" w:rsidRDefault="00E64CA9" w:rsidP="00E64CA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>Do you have the right to access the property?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="740693E6" w14:textId="77777777" w:rsidR="00E64CA9" w:rsidRPr="00EF12CC" w:rsidRDefault="00791093" w:rsidP="00E64CA9">
+          <w:p w14:paraId="740693E6" w14:textId="75B0A5EA" w:rsidR="00E64CA9" w:rsidRPr="00EF12CC" w:rsidRDefault="00F664F8" w:rsidP="00E64CA9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
                 </w:rPr>
                 <w:id w:val="-308095780"/>
                 <w14:checkbox>
-                  <w14:checked w14:val="0"/>
+                  <w14:checked w14:val="1"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E75F2B">
+                <w:r w:rsidR="00562B25">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
-                  <w:t>☐</w:t>
+                  <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E64CA9" w:rsidRPr="00EF12CC">
               <w:rPr>
                 <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
               </w:rPr>
               <w:t xml:space="preserve">  YES          </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
                 </w:rPr>
                 <w:id w:val="1595665416"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E64CA9" w:rsidRPr="00EF12CC">
                   <w:rPr>
@@ -892,163 +894,214 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="342F1EBC" w14:textId="59875891" w:rsidR="00F8385A" w:rsidRPr="00ED1063" w:rsidRDefault="00F8385A" w:rsidP="00F8385A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>8-Digit HUC:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F8385A" w:rsidRPr="00ED1063" w14:paraId="232DA359" w14:textId="77777777" w:rsidTr="009E1CA8">
+      <w:tr w:rsidR="00562B25" w:rsidRPr="00ED1063" w14:paraId="232DA359" w14:textId="77777777" w:rsidTr="00562B25">
         <w:trPr>
-          <w:trHeight w:val="275"/>
+          <w:trHeight w:val="391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3055" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3510003B" w14:textId="579534B1" w:rsidR="00F8385A" w:rsidRPr="00ED1063" w:rsidRDefault="00F8385A" w:rsidP="00F8385A">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3510003B" w14:textId="50204981" w:rsidR="00562B25" w:rsidRPr="00ED1063" w:rsidRDefault="00562B25" w:rsidP="00F8385A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED1063">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
-              <w:t>Sub-watershed</w:t>
-[...40 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>In Falls WS, Upper New Hope WS, Lower New Hope WS or Haw River WS?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5490" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="41E5AD14" w14:textId="77777777" w:rsidR="00F8385A" w:rsidRPr="00ED1063" w:rsidRDefault="00F8385A" w:rsidP="00F8385A">
+          <w:p w14:paraId="41E5AD14" w14:textId="6D907137" w:rsidR="00562B25" w:rsidRPr="00562B25" w:rsidRDefault="00562B25" w:rsidP="00F8385A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
+                </w:rPr>
+                <w:id w:val="1563745485"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00EF12CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  YES          </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
+                </w:rPr>
+                <w:id w:val="35388684"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00EF12CC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00EF12CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00562B25" w:rsidRPr="00ED1063" w14:paraId="0D98D2CB" w14:textId="77777777" w:rsidTr="00562B25">
+        <w:trPr>
+          <w:trHeight w:val="438"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="58193CFB" w14:textId="77777777" w:rsidR="00562B25" w:rsidRDefault="00562B25" w:rsidP="00F8385A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5490" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B455348" w14:textId="3C719C92" w:rsidR="00562B25" w:rsidRDefault="00562B25" w:rsidP="00F8385A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562B25">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Which one?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F8385A" w:rsidRPr="00ED1063" w14:paraId="3FBE162F" w14:textId="77777777" w:rsidTr="00F8385A">
         <w:trPr>
           <w:trHeight w:val="73"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6025" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28E040F6" w14:textId="77777777" w:rsidR="00F8385A" w:rsidRPr="00ED1063" w:rsidRDefault="00F8385A" w:rsidP="00F8385A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED1063">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
               <w:t>ill this be part of a stream or wetland project/bank?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E28D69D" w14:textId="77777777" w:rsidR="00F8385A" w:rsidRPr="00EF12CC" w:rsidRDefault="00791093" w:rsidP="00F8385A">
+          <w:p w14:paraId="3E28D69D" w14:textId="77777777" w:rsidR="00F8385A" w:rsidRPr="00EF12CC" w:rsidRDefault="00F664F8" w:rsidP="00F8385A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
                 </w:rPr>
                 <w:id w:val="-680204878"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F8385A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
@@ -1130,72 +1183,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7418ECA3" w14:textId="77777777" w:rsidR="00ED1063" w:rsidRPr="00ED1063" w:rsidRDefault="00ED1063" w:rsidP="00ED1063">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B3B231F" w14:textId="77777777" w:rsidR="00F35C8C" w:rsidRDefault="00F35C8C" w:rsidP="00B94CC9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26BF4A7C" w14:textId="77777777" w:rsidR="00EF12CC" w:rsidRDefault="00F35C8C" w:rsidP="00B94CC9">
+    <w:p w14:paraId="58012486" w14:textId="77777777" w:rsidR="00562B25" w:rsidRDefault="00562B25" w:rsidP="00B94CC9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BF4A7C" w14:textId="439220CD" w:rsidR="00EF12CC" w:rsidRDefault="00F35C8C" w:rsidP="00B94CC9">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8385A">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Has </w:t>
       </w:r>
       <w:r w:rsidR="00EF12CC" w:rsidRPr="00F8385A">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">anyone from DWR or the USACE visited the site in the past 12 months? </w:t>
+        <w:t xml:space="preserve">anyone from DWR or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EF12CC" w:rsidRPr="00F8385A">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>the USACE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EF12CC" w:rsidRPr="00F8385A">
+        <w:rPr>
+          <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visited the site in the past 12 months? </w:t>
       </w:r>
       <w:r w:rsidR="00EF12CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00F8385A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00EF12CC" w:rsidRPr="00EF12CC">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
@@ -1632,261 +1713,238 @@
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EF12CC" w:rsidRPr="00EF12CC">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="23"/>
               <w:szCs w:val="23"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00EF12CC" w:rsidRPr="00EF12CC">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">  NO  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA51491" w14:textId="56EEC475" w:rsidR="00ED1063" w:rsidRPr="008F48A2" w:rsidRDefault="00ED1063" w:rsidP="00B94CC9">
+    <w:p w14:paraId="7FA51491" w14:textId="413AF3D8" w:rsidR="00ED1063" w:rsidRPr="008F48A2" w:rsidRDefault="00ED1063" w:rsidP="00B94CC9">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF12CC">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ATTACHMENT</w:t>
       </w:r>
       <w:r w:rsidR="009E1CA8">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>S REQUIRED</w:t>
       </w:r>
       <w:r w:rsidR="009E1CA8">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002001E2" w:rsidRPr="008F48A2">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="008F48A2" w:rsidRPr="008F48A2">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>provide items 1-</w:t>
       </w:r>
-      <w:r w:rsidR="009E1CA8">
+      <w:r w:rsidR="00F026CE">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="008F48A2" w:rsidRPr="008F48A2">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a separate attachment</w:t>
       </w:r>
       <w:r w:rsidR="008F48A2">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008F48A2" w:rsidRPr="008F48A2">
         <w:rPr>
           <w:rFonts w:ascii="Berlin Sans FB" w:eastAsia="Calibri" w:hAnsi="Berlin Sans FB"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> not to exceed 10 pages)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B12F0DD" w14:textId="4544559C" w:rsidR="00ED1063" w:rsidRPr="0067336C" w:rsidRDefault="00E64CA9" w:rsidP="0067336C">
+    <w:p w14:paraId="7B12F0DD" w14:textId="2E5DECA8" w:rsidR="00ED1063" w:rsidRPr="0067336C" w:rsidRDefault="00E64CA9" w:rsidP="0067336C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0067336C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Detailed </w:t>
       </w:r>
       <w:r w:rsidR="00ED1063" w:rsidRPr="0067336C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">description of the </w:t>
       </w:r>
       <w:r w:rsidR="00F8385A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>parcel/site</w:t>
       </w:r>
       <w:r w:rsidR="00ED1063" w:rsidRPr="0067336C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> including existing site conditions</w:t>
       </w:r>
-      <w:r w:rsidR="0067336C" w:rsidRPr="0067336C">
+      <w:r w:rsidR="00112F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, constraints</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00791093">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00112F01" w:rsidRPr="00F026CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">complete Table 1 on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00112F01" w:rsidRPr="00F026CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00112F01" w:rsidRPr="00F026CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00112F01">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (culverts,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00516F25">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8385A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> utilities, existing </w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> affiliated with the property. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20AF4799" w14:textId="38BC0841" w:rsidR="00E64CA9" w:rsidRPr="0067336C" w:rsidRDefault="004A36EB" w:rsidP="0067336C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A t</w:t>
       </w:r>
@@ -1999,51 +2057,51 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>maps &amp;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>figures;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4B6347F3" w14:textId="76CED777" w:rsidR="009C4477" w:rsidRDefault="00F8385A" w:rsidP="0067336C">
+    <w:p w14:paraId="4B6347F3" w14:textId="437A538E" w:rsidR="009C4477" w:rsidRDefault="00F8385A" w:rsidP="0067336C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F8385A">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ACC036E" wp14:editId="3FAC57BF">
                 <wp:simplePos x="0" y="0"/>
@@ -2563,58 +2621,58 @@
                               <w:t xml:space="preserve"> to Katie.Merritt@ncdenr.gov</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="492BE930" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="3ACC036E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:24.75pt;margin-top:510.75pt;width:567.7pt;height:61.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDroDZVUgIAAJgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kbdMacYqsRYYB&#10;RVsgGXpWZDkxIIuapMTOfv2e5KTtup2G+SBTJM2Px0dPb/pWs71yviFT8tFZzpkykqrGbEr+fbX4&#10;dMWZD8JUQpNRJT8oz29mHz9MO1uoMW1JV8oxBDG+6GzJtyHYIsu83KpW+DOyysBYk2tFwNVtssqJ&#10;DtFbnY3z/DLryFXWkVTeQ3s3GPksxa9rJcNjXXsVmC45agvpdOlcxzObTUWxccJuG3ksQ/xDFa1o&#10;DJK+hLoTQbCda/4I1TbSkac6nElqM6rrRqrUA7oZ5e+6WW6FVakXgOPtC0z+/4WVD/snx5qq5BPO&#10;jGgxopXqA/tCPZtEdDrrCzgtLdxCDzWmfNJ7KGPTfe3a+EY7DHbgfHjBNgaTUE7G+fXkGiYJ2+Rq&#10;lF8k8LPXr63z4auilkWh5A6zS5CK/b0PqASuJ5eYzJNuqkWjdboc/K12bC8wZrCjoo4zLXyAsuSL&#10;9MSiEeK3z7RhXckvP6OWGMVQjDf4aRM1KlHomD9CMbQcpdCv+yM+a6oOgMfRQC9v5aJBD/co4Ek4&#10;8AltY0fCI45aE1LSUeJsS+7n3/TRH2OGlbMO/Cy5/7ETTqGvbwYEuB6dn0dCp8v5BeDlzL21rN9a&#10;zK69JWAzwjZamcToH/RJrB21z1ilecwKkzASuUseTuJtGLYGqyjVfJ6cQGErwr1ZWhlDR8DihFb9&#10;s3D2OMYAAjzQicmieDfNwXcAf74LVDdp1BHgAVUMLV5A/zS+46rG/Xp7T16vP5TZLwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhANHz4pXjAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyokypFbYhTIQSCSkRtAxJXN16SQGxHttuEfj2bE9xmd0azb7P1qDt2QudbawTEswgYmsqq1tQC&#10;3t+ebpbAfJBGyc4aFPCDHtb55UUmU2UHs8dTGWpGJcanUkATQp9y7qsGtfQz26Mh79M6LQONrubK&#10;yYHKdcfnUXTLtWwNXWhkjw8NVt/lUQv4GMpnt91svnb9S3HensviFR8LIa6vxvs7YAHH8BeGCZ/Q&#10;ISemgz0a5VknIFktKEn7aB6TmhLxMlkBO0wqSRbA84z//yL/BQAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAOugNlVSAgAAmAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhANHz4pXjAAAADQEAAA8AAAAAAAAAAAAAAAAArAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAC8BQAAAAA=&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:24.75pt;margin-top:510.75pt;width:567.7pt;height:61.5pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB8ujSSPQIAAHMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1k6UeMOEXWIsOA&#10;oi3QDj0rspwYkEVNUmJnv35PctJ03U7DfJApkubHe6Rn132r2U4535Ap+egs50wZSVVj1iX//rz8&#10;dMWZD8JUQpNRJd8rz6/nHz/MOluoMW1IV8oxBDG+6GzJNyHYIsu83KhW+DOyysBYk2tFwNWts8qJ&#10;DtFbnY3z/CLryFXWkVTeQ3s7GPk8xa9rJcNDXXsVmC45agvpdOlcxTObz0SxdsJuGnkoQ/xDFa1o&#10;DJK+hroVQbCta/4I1TbSkac6nElqM6rrRqrUA7oZ5e+6edoIq1IvAMfbV5j8/wsr73dP9tGx0H+h&#10;HgRGQDrrCw9l7KevXRvfqJTBDgj3r7CpPjAJ5eU4n15OYZKwXV6N8vOEa3b62jofvipqWRRK7kBL&#10;Qkvs7nxARrgeXWIyT7qplo3W6bL3N9qxnQCDIL6ijjMtfICy5Mv0xKIR4rfPtGFdyS8+o5YYxVCM&#10;N/hpEzUqTcch/6nlKIV+1R9wWFG1BzyOhsnxVi4b9HCHAh6Fw6igbYx/eMBRa0JKOkicbcj9/Js+&#10;+oNBWDnrMHol9z+2win09c2A2+loMomzmi6Tc8DLmXtrWb21mG17Q8BmhEWzMonRP+ijWDtqX7Al&#10;i5gVJmEkcpc8HMWbMCwEtkyqxSI5YTqtCHfmycoYOgIWGXruX4SzBxoDBuCejkMqindsDr4D+Itt&#10;oLpJVEeAB1RBWrxgshN9hy2Mq/P2nrxO/4r5LwAAAP//AwBQSwMEFAAGAAgAAAAhANHz4pXjAAAA&#10;DQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyokypFbYhTIQSCSkRtAxJXN16S&#10;QGxHttuEfj2bE9xmd0azb7P1qDt2QudbawTEswgYmsqq1tQC3t+ebpbAfJBGyc4aFPCDHtb55UUm&#10;U2UHs8dTGWpGJcanUkATQp9y7qsGtfQz26Mh79M6LQONrubKyYHKdcfnUXTLtWwNXWhkjw8NVt/l&#10;UQv4GMpnt91svnb9S3HensviFR8LIa6vxvs7YAHH8BeGCZ/QISemgz0a5VknIFktKEn7aB6TmhLx&#10;MlkBO0wqSRbA84z//yL/BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHy6NJI9AgAAcwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANHz4pXjAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAAlwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" fillcolor="window" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00272774" w:rsidRPr="00ED1063" w:rsidRDefault="00272774" w:rsidP="00272774">
+                    <w:p w14:paraId="6E8BD2CC" w14:textId="77777777" w:rsidR="00272774" w:rsidRPr="00ED1063" w:rsidRDefault="00272774" w:rsidP="00272774">
                       <w:pPr>
                         <w:tabs>
                           <w:tab w:val="right" w:pos="80"/>
                         </w:tabs>
                         <w:autoSpaceDE w:val="0"/>
                         <w:autoSpaceDN w:val="0"/>
                         <w:adjustRightInd w:val="0"/>
                         <w:spacing w:line="288" w:lineRule="auto"/>
                         <w:textAlignment w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-1"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-1"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
@@ -2909,51 +2967,51 @@
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:softHyphen/>
                       </w:r>
                       <w:r w:rsidR="00F8385A">
                         <w:rPr>
                           <w:rFonts w:eastAsia="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-1"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:softHyphen/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:eastAsia="Calibri"/>
                           <w:color w:val="000000"/>
                           <w:spacing w:val="-1"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>_____________________________________________________________________________________________________________________________________________________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00272774" w:rsidRDefault="00272774" w:rsidP="00272774">
+                    <w:p w14:paraId="0522D7D2" w14:textId="77777777" w:rsidR="00272774" w:rsidRDefault="00272774" w:rsidP="00272774">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>NC</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00654B8A">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>DWR</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
@@ -2967,67 +3025,67 @@
                         </w:rPr>
                         <w:t>-</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00654B8A">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">401 &amp; Buffer Permitting </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Branch</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00272774" w:rsidRDefault="00272774" w:rsidP="00272774">
+                    <w:p w14:paraId="24BE4292" w14:textId="77777777" w:rsidR="00272774" w:rsidRDefault="00272774" w:rsidP="00272774">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Attn: Katie Merritt</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00272774" w:rsidRPr="00F8385A" w:rsidRDefault="00272774" w:rsidP="00F8385A">
+                    <w:p w14:paraId="320CA61E" w14:textId="77777777" w:rsidR="00272774" w:rsidRPr="00F8385A" w:rsidRDefault="00272774" w:rsidP="00F8385A">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00272774">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>SEND COMPLETE REQUEST TO</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BD41FC">
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00272774">
                         <w:rPr>
@@ -3067,258 +3125,1470 @@
                         </w:rPr>
                         <w:t>ail</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> to Katie.Merritt@ncdenr.gov</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00F8385A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Include an Aerial Map showing a proposed Conservation Easement/Project boundary</w:t>
+        <w:t xml:space="preserve">Include Aerial Map </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36322">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; lidar imagery of site boundary &amp; depict </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8385A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">proposed Conservation Easement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782CE5A4" w14:textId="2B443200" w:rsidR="009E1CA8" w:rsidRDefault="009E1CA8" w:rsidP="0067336C">
+    <w:p w14:paraId="5CA3CD75" w14:textId="579F37DA" w:rsidR="00112F01" w:rsidRPr="00C36322" w:rsidRDefault="00C36322" w:rsidP="00112F01">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:contextualSpacing/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C36322">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Include ditch depths: measure </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C36322">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Include lidar imagery of the area within the proposed project boundary</w:t>
-[...10 lines deleted...]
-        <w:contextualSpacing/>
+        <w:t>center-line</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C36322">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve"> of ditch to top of bank every 100 ft to stream confluenc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C36322">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Include ditch depths: measure </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1556F423" w14:textId="18713B5C" w:rsidR="00112F01" w:rsidRPr="00112F01" w:rsidRDefault="00112F01" w:rsidP="00112F01">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112F01">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Table 1.0 </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2725"/>
+        <w:gridCol w:w="1090"/>
+        <w:gridCol w:w="5535"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00315BB0" w14:paraId="5709669B" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B56676D" w14:textId="0189DBA9" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00873991" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Existing Conditions/Issues/Constraints </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCA854E" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Applicable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6068F0D4" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Y,N</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,N/A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="34EBD9A5" w14:textId="0EC67E06" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description </w:t>
+            </w:r>
+            <w:r w:rsidR="004B3464">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(include which features are affected and indicate right or left riparian zone)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="74F2EC46" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB23615" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bank Stabilization </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D17B14" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="406B71A0" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="3DE6C72C" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EB64BF" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Certified Animal Feeding Operation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4284DF35" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E73DCB3" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="4F6CA82E" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5973BE78" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Compact Soils/Hardpans</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="485EF97B" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E95AF22" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="1625446E" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="167CDE3B" w14:textId="2C5CF2C6" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Culvert</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3464">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F663807" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F804008" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="364B6DC0" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBEFB6A" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Drain Tiles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FBFE7F9" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30332CD3" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9561B" w14:paraId="213FE320" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B18CFD9" w14:textId="7746F5D9" w:rsidR="00C9561B" w:rsidRDefault="00C9561B" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Easements</w:t>
+            </w:r>
+            <w:r w:rsidR="00873991">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Existing</w:t>
+            </w:r>
+            <w:r w:rsidR="00873991">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EA8C0D" w14:textId="77777777" w:rsidR="00C9561B" w:rsidRDefault="00C9561B" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0BAEDA" w14:textId="77777777" w:rsidR="00C9561B" w:rsidRDefault="00C9561B" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="1A01645C" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="06BE2317" w14:textId="38307F54" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Erosion</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3464">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- Rills, Sink Holes, gullies</w:t>
+            </w:r>
+            <w:r w:rsidR="00386993">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, bank sloughing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4754CFA5" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BAEBFD1" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="6EEE8E02" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4273D013" w14:textId="6FDD6EF0" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invasive Species </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70023AA6" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2090D2AA" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="04095EA4" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="50CAE327" w14:textId="63F525DA" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Non-Diffused Flows</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="127935E6" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F156D27" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00873991" w14:paraId="05FE0808" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A2FB89" w14:textId="3998D68B" w:rsidR="00873991" w:rsidRPr="003C0B92" w:rsidRDefault="00873991" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Permits (existing)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C988C0B" w14:textId="77777777" w:rsidR="00873991" w:rsidRDefault="00873991" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53412A3B" w14:textId="77777777" w:rsidR="00873991" w:rsidRDefault="00873991" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="02F7A3E2" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="76807B83" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Pond Removal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0F4ACC" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B557D6" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="62660B31" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7156C162" w14:textId="040E2865" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Soil</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3464">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Depletions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2845B3DB" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1511AEA7" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="6121B3DA" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC83E6C" w14:textId="24954F5D" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Stream Mitigation</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3464">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> proposed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="400FBD74" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E3EDAC" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="366F9699" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="64FDA043" w14:textId="054D60A6" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Timbered Areas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70FA2405" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4744D36B" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="079F89A0" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F1468B" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utilities </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="502C2FF7" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A38FF1B" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B3464" w14:paraId="5C6C22F2" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF3B418" w14:textId="5C21AD0E" w:rsidR="004B3464" w:rsidRPr="003C0B92" w:rsidRDefault="004B3464" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Violations (Buffer/Stream)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C50D762" w14:textId="77777777" w:rsidR="004B3464" w:rsidRDefault="004B3464" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64639C32" w14:textId="77777777" w:rsidR="004B3464" w:rsidRDefault="004B3464" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="57789804" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6F784C" w14:textId="2394249D" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Wetland Mitigation</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3464">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> proposed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6566C5C9" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32BEA97B" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00315BB0" w14:paraId="2D197032" w14:textId="77777777" w:rsidTr="00873991">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="486CC478" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRPr="003C0B92" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C0B92">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBA0278" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5758" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFD6505" w14:textId="77777777" w:rsidR="00315BB0" w:rsidRDefault="00315BB0" w:rsidP="00BE28C1">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1EA890D6" w14:textId="77777777" w:rsidR="009E1CA8" w:rsidRDefault="009E1CA8" w:rsidP="00A90F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>center-line</w:t>
-[...2 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BA69F6B" w14:textId="77777777" w:rsidR="00C9561B" w:rsidRPr="00F8385A" w:rsidRDefault="00C9561B" w:rsidP="00A90F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of ditch to top of bank every 100 ft to stream confluence</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="009E1CA8" w:rsidRPr="00F8385A" w:rsidSect="000463B7">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidR="00C9561B" w:rsidRPr="00F8385A" w:rsidSect="00C36322">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="2700" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77F9CA3A" w14:textId="77777777" w:rsidR="00034824" w:rsidRDefault="00034824" w:rsidP="00572E78">
+    <w:p w14:paraId="4CEDA65D" w14:textId="77777777" w:rsidR="00F664F8" w:rsidRDefault="00F664F8" w:rsidP="00572E78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C83418E" w14:textId="77777777" w:rsidR="00034824" w:rsidRDefault="00034824" w:rsidP="00572E78">
+    <w:p w14:paraId="247EA868" w14:textId="77777777" w:rsidR="00F664F8" w:rsidRDefault="00F664F8" w:rsidP="00572E78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Minion Pro">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Berlin Sans FB">
     <w:panose1 w:val="020E0602020502020306"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DC28ADA" w14:textId="77777777" w:rsidR="00F026CE" w:rsidRDefault="00F026CE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CA36A20" w14:textId="77777777" w:rsidR="00267565" w:rsidRDefault="00267565">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="542B3267" w14:textId="77777777" w:rsidR="00F560C5" w:rsidRDefault="00F560C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51D78C00" w14:textId="53761800" w:rsidR="002F5ED8" w:rsidRDefault="00897466" w:rsidP="005A429B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="8175"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00F8385A">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="051A07E6" wp14:editId="4DDD1FD4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>182880</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-289560</wp:posOffset>
@@ -3753,67 +5023,51 @@
                             </w:rPr>
                             <w:t>TO</w:t>
                           </w:r>
                           <w:r w:rsidR="006A74DB" w:rsidRPr="006A74DB">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">: </w:t>
                           </w:r>
                           <w:r w:rsidR="006A74DB">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidR="006A74DB" w:rsidRPr="006A74DB">
                             <w:rPr>
                               <w:bCs/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>Division of Water Resources by using the link below</w:t>
-[...15 lines deleted...]
-                            <w:t xml:space="preserve">  </w:t>
+                            <w:t xml:space="preserve">Division of Water Resources by using the link below:  </w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="2A6DF93F" w14:textId="2E9421F8" w:rsidR="006A74DB" w:rsidRPr="00F8385A" w:rsidRDefault="006A74DB" w:rsidP="006A74DB">
                           <w:pPr>
                             <w:ind w:left="720"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="006A74DB">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:tab/>
                           </w:r>
                           <w:r w:rsidRPr="006A74DB">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:tab/>
@@ -3844,59 +5098,51 @@
                             <w:t xml:space="preserve">   </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="006A74DB">
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId1" w:history="1">
                             <w:r w:rsidRPr="00E84F26">
                               <w:rPr>
                                 <w:rStyle w:val="Hyperlink"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>https://edocs.deq.nc.gov/Forms/Mitigation_Information_Uploa</w:t>
-[...7 lines deleted...]
-                              <w:t>d</w:t>
+                              <w:t>https://edocs.deq.nc.gov/Forms/Mitigation_Information_Upload</w:t>
                             </w:r>
                           </w:hyperlink>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="71FFCC40" w14:textId="57FFB90E" w:rsidR="00897466" w:rsidRPr="00F8385A" w:rsidRDefault="006A74DB" w:rsidP="006A74DB">
                           <w:pPr>
                             <w:ind w:left="720"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="006A74DB">
                             <w:rPr>
                               <w:bCs/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">  </w:t>
@@ -4341,67 +5587,51 @@
                       </w:rPr>
                       <w:t>TO</w:t>
                     </w:r>
                     <w:r w:rsidR="006A74DB" w:rsidRPr="006A74DB">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">: </w:t>
                     </w:r>
                     <w:r w:rsidR="006A74DB">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidR="006A74DB" w:rsidRPr="006A74DB">
                       <w:rPr>
                         <w:bCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>Division of Water Resources by using the link below</w:t>
-[...15 lines deleted...]
-                      <w:t xml:space="preserve">  </w:t>
+                      <w:t xml:space="preserve">Division of Water Resources by using the link below:  </w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="2A6DF93F" w14:textId="2E9421F8" w:rsidR="006A74DB" w:rsidRPr="00F8385A" w:rsidRDefault="006A74DB" w:rsidP="006A74DB">
                     <w:pPr>
                       <w:ind w:left="720"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="006A74DB">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidRPr="006A74DB">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:tab/>
@@ -4432,224 +5662,226 @@
                       <w:t xml:space="preserve">   </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="006A74DB">
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId2" w:history="1">
                       <w:r w:rsidRPr="00E84F26">
                         <w:rPr>
                           <w:rStyle w:val="Hyperlink"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>https://edocs.deq.nc.gov/Forms/Mitigation_Information_Uploa</w:t>
-[...7 lines deleted...]
-                        <w:t>d</w:t>
+                        <w:t>https://edocs.deq.nc.gov/Forms/Mitigation_Information_Upload</w:t>
                       </w:r>
                     </w:hyperlink>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="71FFCC40" w14:textId="57FFB90E" w:rsidR="00897466" w:rsidRPr="00F8385A" w:rsidRDefault="006A74DB" w:rsidP="006A74DB">
                     <w:pPr>
                       <w:ind w:left="720"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="006A74DB">
                       <w:rPr>
                         <w:bCs/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">  </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">            </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51AF0A7C" w14:textId="77777777" w:rsidR="00034824" w:rsidRDefault="00034824" w:rsidP="00572E78">
+    <w:p w14:paraId="41E94A24" w14:textId="77777777" w:rsidR="00F664F8" w:rsidRDefault="00F664F8" w:rsidP="00572E78">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73BE7AA0" w14:textId="77777777" w:rsidR="00034824" w:rsidRDefault="00034824" w:rsidP="00572E78">
+    <w:p w14:paraId="57B7CA35" w14:textId="77777777" w:rsidR="00F664F8" w:rsidRDefault="00F664F8" w:rsidP="00572E78">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3FBFE031" w14:textId="77777777" w:rsidR="000A54DA" w:rsidRPr="000463B7" w:rsidRDefault="000A54DA" w:rsidP="00EF12CC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3957F8F3" w14:textId="77777777" w:rsidR="00F026CE" w:rsidRDefault="00F026CE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FBFE031" w14:textId="7A8786D8" w:rsidR="000A54DA" w:rsidRPr="000463B7" w:rsidRDefault="000A54DA" w:rsidP="00EF12CC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009C4477">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="70CDA836" w14:textId="3CA266F7" w:rsidR="00267565" w:rsidRDefault="006A74DB" w:rsidP="00267565">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="70CDA836" w14:textId="51C588D8" w:rsidR="00267565" w:rsidRDefault="00283B8A" w:rsidP="00267565">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-990"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D54DB89" wp14:editId="1EE27376">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662335" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="221FB0F2" wp14:editId="2AF4EC50">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>-91440</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>-881149</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-259079</wp:posOffset>
+            <wp:posOffset>-241069</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7917180" cy="9258300"/>
-          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:extent cx="7772400" cy="10064656"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="49" name="Picture 49" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="1503307035" name="Picture 1" descr="Graphical user interface, application&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="49" name="Picture 49" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="1503307035" name="Picture 1" descr="Graphical user interface, application&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7919209" cy="9260673"/>
+                    <a:ext cx="7772400" cy="10064656"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CB62BA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C546B84C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4958,187 +6190,207 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1983580324">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1233001681">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="647904020">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="31745"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00572E78"/>
     <w:rsid w:val="00034824"/>
     <w:rsid w:val="000463B7"/>
     <w:rsid w:val="000A54DA"/>
     <w:rsid w:val="000B59C9"/>
     <w:rsid w:val="000B7C2A"/>
     <w:rsid w:val="000E36AF"/>
     <w:rsid w:val="000F71E7"/>
     <w:rsid w:val="001078A0"/>
+    <w:rsid w:val="00112F01"/>
     <w:rsid w:val="00133AB9"/>
+    <w:rsid w:val="00187118"/>
     <w:rsid w:val="002001E2"/>
     <w:rsid w:val="00262D84"/>
     <w:rsid w:val="00267565"/>
     <w:rsid w:val="00272774"/>
+    <w:rsid w:val="00283B8A"/>
     <w:rsid w:val="002F5ED8"/>
+    <w:rsid w:val="00315BB0"/>
     <w:rsid w:val="00382DE3"/>
+    <w:rsid w:val="00386993"/>
     <w:rsid w:val="003C6843"/>
     <w:rsid w:val="004000BB"/>
     <w:rsid w:val="00430465"/>
     <w:rsid w:val="004A36EB"/>
+    <w:rsid w:val="004B3464"/>
     <w:rsid w:val="004B68D8"/>
     <w:rsid w:val="00516F25"/>
     <w:rsid w:val="00534262"/>
     <w:rsid w:val="00546C82"/>
+    <w:rsid w:val="00562B25"/>
     <w:rsid w:val="00572E78"/>
     <w:rsid w:val="005A429B"/>
     <w:rsid w:val="005F2207"/>
     <w:rsid w:val="00603093"/>
     <w:rsid w:val="00641B1A"/>
+    <w:rsid w:val="00641B6A"/>
     <w:rsid w:val="0064596E"/>
     <w:rsid w:val="00646ECB"/>
     <w:rsid w:val="0067336C"/>
     <w:rsid w:val="006A74DB"/>
     <w:rsid w:val="006C7044"/>
     <w:rsid w:val="00704BAC"/>
     <w:rsid w:val="0072446C"/>
     <w:rsid w:val="00755251"/>
     <w:rsid w:val="0079017C"/>
     <w:rsid w:val="00791093"/>
+    <w:rsid w:val="007A317B"/>
     <w:rsid w:val="007A3A63"/>
     <w:rsid w:val="00805637"/>
     <w:rsid w:val="00843732"/>
     <w:rsid w:val="00860A34"/>
     <w:rsid w:val="008644FF"/>
+    <w:rsid w:val="00873991"/>
     <w:rsid w:val="008808A3"/>
     <w:rsid w:val="00897466"/>
     <w:rsid w:val="008F48A2"/>
     <w:rsid w:val="009000AD"/>
     <w:rsid w:val="00914FE5"/>
     <w:rsid w:val="00937E42"/>
     <w:rsid w:val="00960DE6"/>
+    <w:rsid w:val="009C0036"/>
     <w:rsid w:val="009C4477"/>
     <w:rsid w:val="009E1CA8"/>
     <w:rsid w:val="00A35881"/>
     <w:rsid w:val="00A40069"/>
     <w:rsid w:val="00A458BD"/>
+    <w:rsid w:val="00A90F29"/>
+    <w:rsid w:val="00B57156"/>
     <w:rsid w:val="00B64D24"/>
+    <w:rsid w:val="00B72400"/>
     <w:rsid w:val="00B74B26"/>
     <w:rsid w:val="00B94CC9"/>
     <w:rsid w:val="00BF334F"/>
+    <w:rsid w:val="00C36322"/>
     <w:rsid w:val="00C7791C"/>
     <w:rsid w:val="00C92544"/>
     <w:rsid w:val="00C94914"/>
+    <w:rsid w:val="00C9561B"/>
     <w:rsid w:val="00CF2C0C"/>
     <w:rsid w:val="00D41465"/>
+    <w:rsid w:val="00D45A5D"/>
     <w:rsid w:val="00D575F7"/>
     <w:rsid w:val="00E64CA9"/>
     <w:rsid w:val="00E7101A"/>
     <w:rsid w:val="00E75F2B"/>
     <w:rsid w:val="00E96753"/>
     <w:rsid w:val="00EA64A5"/>
     <w:rsid w:val="00ED1063"/>
+    <w:rsid w:val="00ED3D2B"/>
     <w:rsid w:val="00ED4B6D"/>
     <w:rsid w:val="00EF12CC"/>
+    <w:rsid w:val="00F026CE"/>
     <w:rsid w:val="00F35C8C"/>
     <w:rsid w:val="00F438D5"/>
     <w:rsid w:val="00F467B3"/>
     <w:rsid w:val="00F560C5"/>
+    <w:rsid w:val="00F664F8"/>
     <w:rsid w:val="00F674E3"/>
     <w:rsid w:val="00F8385A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="31745"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6C9C6AA5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{888EA1DC-658C-4FFE-8027-CE9014447C6D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5722,65 +6974,65 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A74DB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edocs.deq.nc.gov/Forms/Mitigation_Information_Upload" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edocs.deq.nc.gov/Forms/Mitigation_Information_Upload" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -6005,71 +7257,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1580</Characters>
+  <Pages>2</Pages>
+  <Words>360</Words>
+  <Characters>1997</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>133</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1854</CharactersWithSpaces>
+  <CharactersWithSpaces>2284</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Darren England</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>