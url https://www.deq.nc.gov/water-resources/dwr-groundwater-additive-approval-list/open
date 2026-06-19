--- v0 (2025-10-02)
+++ v1 (2026-06-19)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27928"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/laura_oleniacz_deq_nc_gov/Documents/Laura's folder/Laura's files/Website/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\0DWR\Section-GWRS\UIC PROGRAM\ADDITIVES INFO\ADDITIVES Approved Lists\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{87A5F411-50E1-49DE-AE2E-64E9C88F19F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{398B2572-8888-4EED-947F-8639F818031E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="623" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="623" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="approved injectants (NC UIC)" sheetId="8" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'approved injectants (NC UIC)'!$A$4:$D$208</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'approved injectants (NC UIC)'!$A$1:$D$212</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'approved injectants (NC UIC)'!$A$4:$D$210</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'approved injectants (NC UIC)'!$A$1:$D$214</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="828" uniqueCount="294">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="835" uniqueCount="297">
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Chemical Oxidation</t>
   </si>
   <si>
     <t>Chemical Reduction</t>
   </si>
   <si>
     <t>Enhanced Extraction</t>
   </si>
   <si>
     <t>Tracer</t>
   </si>
   <si>
     <t>Additive Name</t>
   </si>
   <si>
     <t>"On-Contact" Fenton's Process</t>
   </si>
   <si>
     <t>Hydrogen Peroxide</t>
   </si>
   <si>
@@ -457,53 +457,50 @@
   <si>
     <t>potassium polyphosphate</t>
   </si>
   <si>
     <t>potassium orthophosphate</t>
   </si>
   <si>
     <t>Geothermal Closed-Loop (antifreeze)</t>
   </si>
   <si>
     <t>Geothermal Closed-Loop (refrigerant gas)</t>
   </si>
   <si>
     <t>EAS</t>
   </si>
   <si>
     <t>1% milk solution in water</t>
   </si>
   <si>
     <t>Kelp</t>
   </si>
   <si>
     <t>Blue-Green Algae</t>
   </si>
   <si>
-    <t>Magnesium Sulfate (Epsom Salt)</t>
-[...1 lines deleted...]
-  <si>
     <t>CBN Nutrient Amendment</t>
   </si>
   <si>
     <t>CarBstrate</t>
   </si>
   <si>
     <t>Dextrose</t>
   </si>
   <si>
     <t>Citric Acid</t>
   </si>
   <si>
     <t>AquaBupH</t>
   </si>
   <si>
     <t>CoBupH-Mg</t>
   </si>
   <si>
     <t>Gum Arabic</t>
   </si>
   <si>
     <t>Sodium Tripolyphosphate</t>
   </si>
   <si>
     <t>PersulfOx</t>
@@ -913,93 +910,105 @@
   <si>
     <t>KB-1 Plus</t>
   </si>
   <si>
     <t xml:space="preserve">Additives or Tracers Reviewed by NC DHHS to Inject into Groundwater </t>
   </si>
   <si>
     <t>KB-1 Primer</t>
   </si>
   <si>
     <t>Corn Starch</t>
   </si>
   <si>
     <t xml:space="preserve">EOS Plus </t>
   </si>
   <si>
     <t>EcoGreen***</t>
   </si>
   <si>
     <t>Rose Rock Products</t>
   </si>
   <si>
     <t xml:space="preserve">***NC DHHS - OEEB has granted conditional use of EcoGreeen as long as use of this product is accompanied by a monitoring plan for the purposes of measuring and ensuring that the product does not migrate or influence areas outside the site. </t>
   </si>
   <si>
-    <t>NOTE:  All additives should be handled per the precautions indicated on product labeling and MSDS sheets (if applicable), and not injected to adversly impact nearby water supply wells.</t>
-[...1 lines deleted...]
-  <si>
     <t>GeoForm Extended Release (ER)</t>
   </si>
   <si>
     <t>Evonik</t>
   </si>
   <si>
     <t>GeoForm Soluble</t>
   </si>
   <si>
     <t>MetaFix</t>
   </si>
   <si>
     <t>Emulsified Lecithin Substrate (ELS)</t>
   </si>
   <si>
     <t xml:space="preserve"> Emulsified Vetable Oil (EVO)</t>
   </si>
   <si>
-    <t>List updated 2-9-2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Sodium Persulfate, Disodium Peroxodisulfate, Sodium Sulfate</t>
   </si>
   <si>
     <t>Klozur SP</t>
   </si>
   <si>
     <t>Evonik Coporation</t>
   </si>
   <si>
     <t>Provect-ERD</t>
   </si>
   <si>
     <t>Provect-ERD(CH4)</t>
   </si>
   <si>
     <t>Provect-ERD(CH4) + DVI</t>
   </si>
   <si>
     <t>Updated 4-25-2025</t>
+  </si>
+  <si>
+    <t>NOTE:  All additives should be handled per the precautions indicated on product labeling and SDS sheets (if applicable), and not injected to adversly impact nearby water supply wells.</t>
+  </si>
+  <si>
+    <t>Cascade</t>
+  </si>
+  <si>
+    <t>ColloidialChem</t>
+  </si>
+  <si>
+    <t>Magnesium Sulfate heptahydrate (Epsom Salt)</t>
+  </si>
+  <si>
+    <t>DualOx</t>
+  </si>
+  <si>
+    <t>Updated 1-15-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="subscript"/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
@@ -1466,3055 +1475,3081 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E227"/>
+  <dimension ref="A1:E229"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="B1" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozenSplit"/>
-      <selection pane="bottomLeft" sqref="A1:D1"/>
+      <selection pane="bottomLeft" activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="23.54296875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="23.5546875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="37.90625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="44.6328125" style="4" customWidth="1"/>
+    <col min="1" max="1" width="37.88671875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="33.88671875" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="44.6640625" style="4" customWidth="1"/>
     <col min="4" max="4" width="66" style="4" customWidth="1"/>
-    <col min="5" max="16384" width="23.54296875" style="2"/>
+    <col min="5" max="16384" width="23.5546875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="7" customFormat="1" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" s="7" customFormat="1" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="20" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
     </row>
-    <row r="2" spans="1:5" s="7" customFormat="1" ht="29.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:5" s="7" customFormat="1" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="23" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B2" s="23" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="18"/>
     </row>
-    <row r="3" spans="1:5" s="7" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5" s="7" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="21" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
     </row>
-    <row r="4" spans="1:5" s="6" customFormat="1" ht="34.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:5" s="6" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" ht="25" x14ac:dyDescent="0.25">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C6" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>58</v>
+        <v>295</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>158</v>
+        <v>220</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>241</v>
+        <v>7</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>105</v>
+        <v>240</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>288</v>
+        <v>105</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>289</v>
+        <v>159</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>8</v>
+        <v>285</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>158</v>
+        <v>286</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>136</v>
+        <v>8</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>238</v>
+        <v>135</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>239</v>
+        <v>160</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>262</v>
+        <v>237</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>162</v>
+        <v>238</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>242</v>
+        <v>157</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>79</v>
+        <v>260</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>161</v>
+        <v>241</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>254</v>
+        <v>79</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>253</v>
+        <v>160</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>162</v>
+        <v>252</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>287</v>
+        <v>262</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A26" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C25" s="1" t="s">
+      <c r="C26" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="D25" s="1" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D26" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>89</v>
+        <v>267</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>266</v>
+        <v>89</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>267</v>
+        <v>157</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>10</v>
+        <v>265</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>163</v>
+        <v>266</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>290</v>
+        <v>11</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>242</v>
+        <v>157</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>243</v>
+        <v>289</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>12</v>
+        <v>247</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>158</v>
+        <v>241</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>99</v>
+        <v>14</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>15</v>
+        <v>99</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B46" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A47" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B47" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C46" s="1" t="s">
-[...10 lines deleted...]
-      <c r="B47" s="1" t="s">
+      <c r="C47" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A48" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B48" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C47" s="1" t="s">
-[...10 lines deleted...]
-      <c r="B48" s="1" t="s">
+      <c r="C48" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A49" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C48" s="1" t="s">
-[...10 lines deleted...]
-      <c r="B49" s="1" t="s">
+      <c r="C49" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A50" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B50" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...10 lines deleted...]
-      <c r="B50" s="1" t="s">
+      <c r="C50" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="C50" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B51" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A52" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...10 lines deleted...]
-      <c r="B52" s="1" t="s">
+      <c r="C52" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A53" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B53" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C53" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A54" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A55" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D53" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B54" s="1" t="s">
+      <c r="D55" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A56" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A57" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B57" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C54" s="1" t="s">
+      <c r="C57" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A58" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A59" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A60" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="D54" s="1" t="s">
-[...66 lines deleted...]
-      <c r="C59" s="1" t="s">
+      <c r="D60" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A61" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C61" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="D59" s="1" t="s">
-[...10 lines deleted...]
-      <c r="C60" s="1" t="s">
+      <c r="D61" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A62" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C62" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A63" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="D60" s="1" t="s">
-[...24 lines deleted...]
-      <c r="C62" s="1" t="s">
+      <c r="D63" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A64" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A66" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="D62" s="1" t="s">
-[...38 lines deleted...]
-      <c r="C65" s="1" t="s">
+      <c r="D66" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A67" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A68" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A69" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C69" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="D65" s="1" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="D69" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A71" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A72" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D70" s="1" t="s">
-[...10 lines deleted...]
-      <c r="C71" s="1" t="s">
+      <c r="D72" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A73" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A74" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="D71" s="1" t="s">
-[...10 lines deleted...]
-      <c r="C72" s="1" t="s">
+      <c r="D74" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A75" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A76" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A77" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A78" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A79" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A80" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A81" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A82" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A83" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A84" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A85" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A86" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A87" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A88" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A89" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A90" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A91" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A92" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A93" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A94" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A95" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A96" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A97" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A98" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A99" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A100" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A101" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A102" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A103" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A104" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A105" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A106" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A107" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B107" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A108" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B108" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A109" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B109" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A110" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B110" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A111" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B111" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A112" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A113" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A114" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A115" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A116" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A117" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A118" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B118" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A119" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B119" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A120" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A121" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A122" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B122" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C122" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="D72" s="1" t="s">
-[...80 lines deleted...]
-      <c r="C78" s="1" t="s">
+      <c r="D122" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A123" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A124" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A125" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B125" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="C125" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A126" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A127" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B127" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A128" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B128" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C128" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A129" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B129" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C129" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A130" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B130" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C130" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A131" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B131" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A132" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B132" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="C132" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A133" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B133" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C133" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="D78" s="1" t="s">
-[...276 lines deleted...]
-      <c r="C98" s="1" t="s">
+      <c r="D133" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A134" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A135" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="C135" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A136" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B136" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A137" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A138" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A139" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A140" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B140" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C140" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A141" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B141" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C141" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A142" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A143" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B143" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C143" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A144" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A145" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A146" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B146" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A147" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B147" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C147" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A148" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B148" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C148" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A149" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B149" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C149" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A150" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B150" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C150" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A151" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A152" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B152" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A153" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A154" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B154" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C154" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A155" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A156" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A157" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A158" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="C158" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D98" s="1" t="s">
-[...808 lines deleted...]
-      <c r="C156" s="1" t="s">
+      <c r="D158" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A159" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="C159" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="D156" s="1" t="s">
-[...35 lines deleted...]
-      <c r="B159" s="1" t="s">
+      <c r="D159" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A160" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B160" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C159" s="1" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C160" s="1" t="s">
-        <v>190</v>
+        <v>157</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A161" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>250</v>
+        <v>90</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>251</v>
+        <v>189</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A162" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>47</v>
+        <v>249</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>191</v>
+        <v>250</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A163" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>91</v>
+        <v>47</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A164" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>73</v>
+        <v>91</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A165" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>276</v>
+        <v>73</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>277</v>
+        <v>192</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A166" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>88</v>
+        <v>275</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>194</v>
+        <v>276</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A167" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>147</v>
+        <v>88</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A168" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A169" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B169" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A170" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="B170" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C169" s="1" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="C170" s="1" t="s">
-        <v>197</v>
+        <v>171</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:4" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A171" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>235</v>
+        <v>109</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>158</v>
+        <v>196</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
     </row>
     <row r="172" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A172" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>112</v>
+        <v>234</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="173" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A173" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A174" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B173" s="1" t="s">
+      <c r="B174" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C173" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D173" s="1" t="s">
+      <c r="C174" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A175" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" ht="52.8" x14ac:dyDescent="0.25">
+      <c r="A176" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D176" s="1" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="174" spans="1:4" ht="25" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D174" s="1" t="s">
+    <row r="177" spans="1:4" ht="52.8" x14ac:dyDescent="0.25">
+      <c r="A177" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D177" s="1" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="175" spans="1:4" ht="50" x14ac:dyDescent="0.25">
-[...41 lines deleted...]
-    <row r="178" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:4" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A178" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="179" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A179" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>214</v>
+        <v>111</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A180" s="1" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>94</v>
+        <v>213</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A181" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>131</v>
+        <v>94</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A182" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B182" s="9" t="s">
-        <v>219</v>
+      <c r="B182" s="1" t="s">
+        <v>293</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>176</v>
+        <v>292</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A183" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A184" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="B184" s="1" t="s">
-        <v>142</v>
+      <c r="B184" s="9" t="s">
+        <v>218</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>198</v>
+        <v>175</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A185" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>100</v>
+        <v>133</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A186" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>269</v>
+        <v>141</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>161</v>
+        <v>197</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A187" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A188" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>249</v>
+        <v>268</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A189" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B189" s="1" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D189" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A190" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>108</v>
+        <v>248</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D190" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A191" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B191" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A192" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A193" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B193" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C191" s="1" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="C193" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D193" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:4" ht="37.5" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A194" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>225</v>
+        <v>114</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>200</v>
+        <v>157</v>
       </c>
       <c r="D194" s="1" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A195" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>208</v>
+        <v>70</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D195" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A196" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>75</v>
+        <v>224</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>158</v>
+        <v>199</v>
       </c>
       <c r="D196" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:4" ht="25" x14ac:dyDescent="0.25">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A197" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B197" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D197" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A198" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D198" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A199" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B199" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="C197" s="1" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="C199" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D199" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:4" ht="37.5" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A200" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B200" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D200" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:4" ht="37.5" x14ac:dyDescent="0.25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A201" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B201" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D201" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:4" ht="37.5" x14ac:dyDescent="0.25">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A202" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D202" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:4" ht="37.5" x14ac:dyDescent="0.25">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A203" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>148</v>
+        <v>51</v>
       </c>
       <c r="C203" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D203" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:4" ht="37.5" x14ac:dyDescent="0.25">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A204" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D204" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:4" ht="37.5" x14ac:dyDescent="0.25">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A205" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>54</v>
+        <v>147</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D205" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:4" ht="37.5" x14ac:dyDescent="0.25">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A206" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D206" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:4" ht="37.5" x14ac:dyDescent="0.25">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A207" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B207" s="1" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D207" s="1" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:4" s="3" customFormat="1" ht="37.5" x14ac:dyDescent="0.25">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A208" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B208" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D208" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A209" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B209" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D209" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" s="3" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
+      <c r="A210" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B210" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="C208" s="1" t="s">
-[...22 lines deleted...]
-    <row r="211" spans="1:4" s="8" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C210" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="D210" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" s="8" customFormat="1" ht="22.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A211" s="19" t="s">
-        <v>278</v>
+        <v>226</v>
       </c>
       <c r="B211" s="19"/>
       <c r="C211" s="19"/>
       <c r="D211" s="19"/>
     </row>
-    <row r="212" spans="1:4" s="8" customFormat="1" ht="23" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="B218" s="10"/>
+    <row r="212" spans="1:4" s="8" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A212" s="19" t="s">
+        <v>231</v>
+      </c>
+      <c r="B212" s="19"/>
+      <c r="C212" s="19"/>
+      <c r="D212" s="19"/>
+    </row>
+    <row r="213" spans="1:4" s="8" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A213" s="19" t="s">
+        <v>277</v>
+      </c>
+      <c r="B213" s="19"/>
+      <c r="C213" s="19"/>
+      <c r="D213" s="19"/>
+    </row>
+    <row r="214" spans="1:4" s="8" customFormat="1" ht="22.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A214" s="17"/>
+      <c r="B214" s="17"/>
+      <c r="C214" s="17"/>
+      <c r="D214" s="17"/>
+    </row>
+    <row r="217" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A217" s="10"/>
+    </row>
+    <row r="218" spans="1:4" x14ac:dyDescent="0.25">
       <c r="C218" s="10"/>
-      <c r="D218" s="14"/>
+      <c r="D218" s="13"/>
     </row>
     <row r="219" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="D219" s="15"/>
-[...7 lines deleted...]
-    <row r="222" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B219" s="10"/>
+      <c r="D219" s="14"/>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="B220" s="10"/>
+      <c r="C220" s="10"/>
+      <c r="D220" s="14"/>
+    </row>
+    <row r="221" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="D221" s="15"/>
+    </row>
+    <row r="222" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B222" s="11"/>
     </row>
-    <row r="223" spans="1:4" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="223" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B223" s="11"/>
     </row>
-    <row r="224" spans="1:4" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="A227" s="12"/>
+    <row r="224" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B224" s="11"/>
+    </row>
+    <row r="225" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="B225" s="11"/>
+    </row>
+    <row r="226" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B226" s="16"/>
+    </row>
+    <row r="227" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C227" s="10"/>
+    </row>
+    <row r="229" spans="1:3" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A229" s="12"/>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:D212">
-[...1 lines deleted...]
-    <sortCondition ref="B3:B167"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:D214">
+    <sortCondition ref="A3:A168"/>
+    <sortCondition ref="B3:B168"/>
   </sortState>
   <mergeCells count="6">
-    <mergeCell ref="A210:D210"/>
+    <mergeCell ref="A212:D212"/>
     <mergeCell ref="A1:D1"/>
-    <mergeCell ref="A209:D209"/>
+    <mergeCell ref="A211:D211"/>
     <mergeCell ref="A3:D3"/>
-    <mergeCell ref="A211:D211"/>
+    <mergeCell ref="A213:D213"/>
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="73" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="167" max="3" man="1"/>
-    <brk id="194" max="3" man="1"/>
+    <brk id="168" max="3" man="1"/>
+    <brk id="196" max="3" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>