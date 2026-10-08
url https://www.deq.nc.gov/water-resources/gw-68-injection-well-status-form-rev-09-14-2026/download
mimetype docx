--- v0 (2026-09-18)
+++ v1 (2026-10-08)
@@ -3,155 +3,183 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E37D450" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00F5675E" w:rsidP="00DF79E1">
+    <w:p w14:paraId="2E37D450" w14:textId="5CE37BC4" w:rsidR="00C837EB" w:rsidRDefault="00F5675E" w:rsidP="00DF79E1">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid/>
         </w:rPr>
         <w:t>Department of E</w:t>
       </w:r>
       <w:r w:rsidR="005469D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid/>
         </w:rPr>
         <w:t>nvironmental Quality</w:t>
       </w:r>
       <w:r w:rsidR="00DF79E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid/>
         </w:rPr>
         <w:t xml:space="preserve">Division of Water </w:t>
       </w:r>
       <w:r w:rsidR="00B331E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:snapToGrid/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
+      <w:r w:rsidR="00726189">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (DWR)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2ED8C9E5" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00C837EB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DC61EF2" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
+    <w:p w14:paraId="4DC61EF2" w14:textId="385F3F80" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
       <w:pPr>
         <w:pStyle w:val="Heading9"/>
         <w:keepNext/>
         <w:widowControl/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>STATUS OF INJECTION WELL</w:t>
       </w:r>
       <w:r w:rsidR="000F2A3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(S)</w:t>
       </w:r>
-      <w:r w:rsidR="00EE0BFC">
+      <w:r w:rsidR="00FC56B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0BFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC56B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:snapToGrid/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA41A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PERMIT RESCISSION REQUEST FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="449E1210" w14:textId="77777777" w:rsidR="00DF79E1" w:rsidRPr="00DF79E1" w:rsidRDefault="00DF79E1" w:rsidP="00DF79E1"/>
     <w:p w14:paraId="7F27DC15" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00287C17">
       <w:pPr>
@@ -218,95 +246,95 @@
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="54CFB1C0" id="Line 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,1.6pt" to="540pt,1.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkvS3yEgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i5QxI20BARVlUCvdAW&#10;abcfYGyHWHVsyzYEVPXfO3YCWtpLVTUHZ2zPvHkzb7x6vnQCnZmxXMkySqdJhJgkinJ5LKNvr9tJ&#10;HiHrsKRYKMnK6Mps9Lx+/27V64LNVKsEZQYBiLRFr8uodU4XcWxJyzpsp0ozCZeNMh12sDXHmBrc&#10;A3on4lmSLOJeGaqNIsxaOK2Hy2gd8JuGEfe1aSxzSJQRcHNhNWE9+DVer3BxNFi3nIw08D+w6DCX&#10;kPQOVWOH0cnwP6A6ToyyqnFTorpYNQ0nLNQA1aTJb9W8tFizUAs0x+p7m+z/gyVfznuDOAXtIiRx&#10;BxLtuGToyXem17YAh0ruja+NXOSL3iny3SKpqhbLIwsMX68awlIfET+E+I3VgH/oPysKPvjkVGjT&#10;pTGdh4QGoEtQ43pXg10cInC4yOd5koBoBO7SZTIPCXBxi9XGuk9MdcgbZSSAdsDG5511ngsubi4+&#10;lVRbLkTQW0jUD5BJiLBKcOpvvZ81x0MlDDpjPzLhGxM/uBl1kjSgtQzTzWg7zMVgQ3YhPR6UA3xG&#10;a5iJH8tkuck3eTbJZovNJEvqevJxW2WTxTb9MK+f6qqq05+eWpoVLaeUSc/uNp9p9nf6jy9lmKz7&#10;hN77ED+ih4YB2ds/kA56egmHYTgoet2bm84wksF5fD5+5t/uwX77yNe/AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAbjJFL9kAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixhbKiU&#10;phNM2mU3ygQcvSa0FYlTNVnXvj3eCY7+f+vz52IzeSdGO8QukIb7hQJhqQ6mo0bD4X13l4GICcmg&#10;C2Q1zDbCpry+KjA34UxvdqxSIxhCMUcNbUp9LmWsW+sxLkJvibvvMHhMPA6NNAOeGe6dXCr1KD12&#10;xBda7O22tfVPdfJMWX9mr3vMDvPsqq+n1fZjP5LX+vZmenkGkeyU/pbhos/qULLTMZzIROE08CNJ&#10;w8MSxKVUmeLgyMEaZFnI//blLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDkvS3yEgIA&#10;ACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBuMkUv&#10;2QAAAAUBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" strokeweight="1.5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3732FD87" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
+    <w:p w14:paraId="3732FD87" w14:textId="37521F31" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="7200"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Permit Number:</w:t>
       </w:r>
       <w:r w:rsidR="005469D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00801449">
+      <w:r w:rsidR="00A448A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A34ED19" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00C837EB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B78B5BF" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
+    <w:p w14:paraId="1B78B5BF" w14:textId="32CCDC3B" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Permittee Name</w:t>
       </w:r>
       <w:r w:rsidR="00DF79E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -356,77 +384,116 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005469D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00A448A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A448A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A448A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A448A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="00E115D1" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00C837EB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="560E9398" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00AF11E8">
+    <w:p w14:paraId="560E9398" w14:textId="48F39224" w:rsidR="00C837EB" w:rsidRDefault="00AF11E8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mailing </w:t>
       </w:r>
+      <w:r w:rsidR="00A448A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Street </w:t>
+      </w:r>
       <w:r w:rsidR="00F5675E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Address:</w:t>
       </w:r>
       <w:r w:rsidR="005469D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005469D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005469D2">
         <w:rPr>
@@ -487,51 +554,310 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08410F8E" w14:textId="77777777" w:rsidR="00AF11E8" w:rsidRDefault="00AF11E8">
+    <w:p w14:paraId="19933F08" w14:textId="77777777" w:rsidR="00F50FC5" w:rsidRDefault="00F50FC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0613739A" w14:textId="77777777" w:rsidR="00F50FC5" w:rsidRPr="00F50FC5" w:rsidRDefault="00F50FC5" w:rsidP="00F50FC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">County </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Zip Code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3346A01B" w14:textId="77777777" w:rsidR="00F50FC5" w:rsidRPr="00F50FC5" w:rsidRDefault="00F50FC5" w:rsidP="00F50FC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3778F863" w14:textId="77777777" w:rsidR="00F50FC5" w:rsidRPr="00F50FC5" w:rsidRDefault="00F50FC5" w:rsidP="00F50FC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cell No.:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Email Address: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC13FDD" w14:textId="77777777" w:rsidR="00F50FC5" w:rsidRDefault="00F50FC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42FE77A7" w14:textId="77777777" w:rsidR="00280F0E" w:rsidRDefault="00AF11E8" w:rsidP="00AF11E8">
       <w:pPr>
         <w:ind w:right="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF11E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Physical Address of Well</w:t>
@@ -603,51 +929,51 @@
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00280F0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37411CEE" w14:textId="77777777" w:rsidR="00280F0E" w:rsidRDefault="00280F0E" w:rsidP="00AF11E8">
       <w:pPr>
         <w:ind w:right="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57FFB971" w14:textId="77777777" w:rsidR="00AF11E8" w:rsidRPr="00AF11E8" w:rsidRDefault="00280F0E" w:rsidP="00AF11E8">
+    <w:p w14:paraId="57FFB971" w14:textId="6BE6131A" w:rsidR="00AF11E8" w:rsidRPr="00AF11E8" w:rsidRDefault="00280F0E" w:rsidP="00AF11E8">
       <w:pPr>
         <w:ind w:right="180"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280F0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>City</w:t>
       </w:r>
       <w:r w:rsidR="00AF11E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -722,813 +1048,494 @@
       </w:r>
       <w:r w:rsidR="00AF11E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AF11E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AF11E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AF11E8">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00280F0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Zip Code</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00EF7B2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0879FBDF" w14:textId="77777777" w:rsidR="00E54537" w:rsidRDefault="00E54537">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AC048FE" w14:textId="77777777" w:rsidR="00E54537" w:rsidRDefault="00E54537">
+    <w:p w14:paraId="1EEE629C" w14:textId="7E7CA20E" w:rsidR="00C837EB" w:rsidRPr="00AF11E8" w:rsidRDefault="00F5675E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...98 lines deleted...]
-    <w:p w14:paraId="4DBD0DD7" w14:textId="77777777" w:rsidR="00E42ADF" w:rsidRDefault="00E42ADF">
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF11E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31999">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>circle/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF11E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">check the selection which most closely describes the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00AF11E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>curre</w:t>
+      </w:r>
+      <w:r w:rsidR="002D55ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>nt status</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002D55ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF11E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A49CF6B" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="68C8DB94" w14:textId="77777777" w:rsidR="00E42ADF" w:rsidRPr="00CC1C5F" w:rsidRDefault="00CC1C5F">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA7000E" w14:textId="736F60D9" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Email Address:</w:t>
-[...58 lines deleted...]
-    <w:p w14:paraId="7C9C9ADF" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00C837EB">
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Well(s) still used for injection act</w:t>
+      </w:r>
+      <w:r w:rsidR="00B331E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ivities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB9FE29" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00C837EB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1EEE629C" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRPr="00AF11E8" w:rsidRDefault="00F5675E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13586C60" w14:textId="10E3DE67" w:rsidR="00B331E7" w:rsidRDefault="00F5675E" w:rsidP="00B331E7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...83 lines deleted...]
-        <w:t>Well(s) still used for injection act</w:t>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Well(s) n</w:t>
       </w:r>
       <w:r w:rsidR="00B331E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>ivities</w:t>
-[...51 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">ot used for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B331E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>ot used for injection but</w:t>
+        <w:t>injection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B331E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> used for other purposes</w:t>
       </w:r>
       <w:r w:rsidR="00B331E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B331E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">a) </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="42424D8E" w14:textId="77777777" w:rsidR="00B331E7" w:rsidRDefault="00B331E7" w:rsidP="00B331E7">
+        <w:t>a) Water Supply</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42424D8E" w14:textId="423CDF9D" w:rsidR="00B331E7" w:rsidRDefault="00B331E7" w:rsidP="00B331E7">
       <w:pPr>
         <w:ind w:left="5760" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">b) </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="04A620A6" w14:textId="77777777" w:rsidR="005469D2" w:rsidRDefault="005469D2" w:rsidP="00B331E7">
+        <w:t>b) Recovery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04A620A6" w14:textId="2F0551B7" w:rsidR="005469D2" w:rsidRDefault="005469D2" w:rsidP="00B331E7">
       <w:pPr>
         <w:ind w:left="5760" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">c) </w:t>
       </w:r>
       <w:r w:rsidRPr="005469D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:sym w:font="ESRI ArcPad" w:char="F028"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="743F2E88" w14:textId="77777777" w:rsidR="00B331E7" w:rsidRDefault="005469D2" w:rsidP="00B331E7">
+        <w:t>Irrigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743F2E88" w14:textId="380FD9DF" w:rsidR="00B331E7" w:rsidRDefault="005469D2" w:rsidP="00B331E7">
       <w:pPr>
         <w:ind w:left="5760" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00B331E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Monitoring</w:t>
+        <w:t>) Monitoring</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E91A62" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00C837EB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27A5E88F" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
+    <w:p w14:paraId="27A5E88F" w14:textId="5A70F59B" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>Injection discontinued and:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">a) </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="22D79051" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
+        <w:t>a) Well(s) temporarily abandoned</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D79051" w14:textId="062713ED" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
       <w:pPr>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">b) </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="42C82926" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
+        <w:t>b) Well(s) permanently abandoned</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C82926" w14:textId="7FE46F4B" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
       <w:pPr>
         <w:ind w:left="2880" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">c) </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Well(s) not abandoned</w:t>
+        <w:t>c) Well(s) not abandoned</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13DF79B7" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00C837EB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F4D0BF6" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
+    <w:p w14:paraId="7F4D0BF6" w14:textId="71A64758" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>Injection well(s) never constructed</w:t>
       </w:r>
       <w:r w:rsidR="00801449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00801449">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00801449" w:rsidRPr="00801449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:sym w:font="ESRI ArcPad" w:char="F028"/>
+        <w:t>N/A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A448A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00801449" w:rsidRPr="00801449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t>N/A i</w:t>
+        <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="00801449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>njection well(s) never proposed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49D0DC32" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00C837EB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
@@ -1587,51 +1594,51 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Abandonment</w:t>
       </w:r>
       <w:r w:rsidR="002D55ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/Comments</w:t>
       </w:r>
       <w:r w:rsidR="00A06095">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413D33CC" w14:textId="77777777" w:rsidR="00F5675E" w:rsidRDefault="00F5675E" w:rsidP="00F5675E">
+    <w:p w14:paraId="413D33CC" w14:textId="7A8FE448" w:rsidR="00F5675E" w:rsidRDefault="00F5675E" w:rsidP="00F5675E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
@@ -1656,179 +1663,193 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Well Abandonment Record</w:t>
       </w:r>
       <w:r w:rsidR="00A06095">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  If not </w:t>
+        <w:t xml:space="preserve">.  If </w:t>
+      </w:r>
+      <w:r w:rsidR="005D2559">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>N/A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, then describe the method used </w:t>
+      </w:r>
+      <w:r w:rsidR="002D55ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(or to be used) </w:t>
       </w:r>
       <w:r w:rsidR="00A06095">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>applicable</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">(or to be used) </w:t>
+        <w:t xml:space="preserve">to abandon the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>well</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5675E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a description of how the well</w:t>
+      </w:r>
+      <w:r w:rsidR="00A448A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2A3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> were</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5675E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sealed a</w:t>
       </w:r>
       <w:r w:rsidR="00A06095">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">to abandon the </w:t>
-[...6 lines deleted...]
-        <w:t>well</w:t>
+        <w:t>nd material</w:t>
+      </w:r>
+      <w:r w:rsidR="00A448A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A06095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> used.  If the work below is proposed, a GW-30 will need to be submitted </w:t>
       </w:r>
       <w:r w:rsidR="000F2A3E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>(s)</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> sealed a</w:t>
+        <w:t>to the UIC P</w:t>
       </w:r>
       <w:r w:rsidR="00A06095">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">nd material used.  If the work below is proposed, a GW-30 will need to be submitted </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>rogram 30 days after abandonment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F8DD5E" w14:textId="77777777" w:rsidR="00F5675E" w:rsidRDefault="00F5675E" w:rsidP="00F5675E">
+    <w:p w14:paraId="63F8DD5E" w14:textId="4F09D9C8" w:rsidR="00F5675E" w:rsidRDefault="00F5675E" w:rsidP="00F5675E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
-[...6 lines deleted...]
-        <w:t>______________</w:t>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D514B32" w14:textId="77777777" w:rsidR="00F5675E" w:rsidRPr="00F5675E" w:rsidRDefault="00F5675E" w:rsidP="00F5675E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1844,174 +1865,177 @@
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280F0E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Permit Rescission:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344697F3" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
+    <w:p w14:paraId="344697F3" w14:textId="5563A214" w:rsidR="00C837EB" w:rsidRDefault="00F5675E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you checked (2), (3), or (4) and will not use a well for injection on this site in the future, you should request rescission of the permit. </w:t>
+        <w:t>If you checked (2), (3), or (4) and will not use a well</w:t>
+      </w:r>
+      <w:r w:rsidR="00A448A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for injection on this site in the future, you should request rescission of the permit. </w:t>
       </w:r>
       <w:r w:rsidR="005469D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Do you wish to rescind the permit? </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="134021D1" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRPr="003A4078" w:rsidRDefault="00F5675E">
+        <w:t xml:space="preserve">Do you </w:t>
+      </w:r>
+      <w:r w:rsidR="00A448A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the permit</w:t>
+      </w:r>
+      <w:r w:rsidR="00A448A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be rescinded</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052A8779" w14:textId="77777777" w:rsidR="00086D77" w:rsidRDefault="00086D77">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134021D1" w14:textId="51174D69" w:rsidR="00C837EB" w:rsidRPr="003A4078" w:rsidRDefault="00F5675E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A4078">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A4078">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
+        <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="003A4078">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:sym w:font="ESRI ArcPad" w:char="F028"/>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003A4078">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...44 lines deleted...]
-        </w:rPr>
+        <w:tab/>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5E0EEB" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRDefault="00C837EB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -2402,622 +2426,807 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidR="00A06095">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22431F28" w14:textId="77777777" w:rsidR="000A53D5" w:rsidRDefault="000A53D5">
+    <w:p w14:paraId="22431F28" w14:textId="6A8D2230" w:rsidR="000A53D5" w:rsidRDefault="00EF7B2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...142 lines deleted...]
-    <w:p w14:paraId="53C3664A" w14:textId="77777777" w:rsidR="000A53D5" w:rsidRPr="000A53D5" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Print Name and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00F50FC5" w:rsidRPr="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>itle</w:t>
+      </w:r>
+      <w:r w:rsidR="00F50FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if representing business or governmental organization)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3154E0AD" w14:textId="77777777" w:rsidR="00EF7B2E" w:rsidRDefault="00EF7B2E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43C38DBF" w14:textId="5E082B69" w:rsidR="000A53D5" w:rsidRPr="000A53D5" w:rsidRDefault="000A53D5" w:rsidP="00C52E6F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="10440"/>
+        </w:tabs>
+        <w:ind w:right="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="21FFE7B3" w14:textId="32F9DF31" w:rsidR="000A53D5" w:rsidRPr="000A53D5" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Submittal Instructions for Status of Injection Well(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="008F54BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="008F54BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permit Recission Request Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6560A807" w14:textId="77777777" w:rsidR="000A53D5" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="10440"/>
+        </w:tabs>
+        <w:ind w:right="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EDD6DDB" w14:textId="5A7B8728" w:rsidR="000A53D5" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="10440"/>
+        </w:tabs>
+        <w:ind w:right="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit one electronic copy of this form </w:t>
+      </w:r>
+      <w:r w:rsidR="00214362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with supporting documents </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>preferred method</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) at least 30 days after </w:t>
+      </w:r>
+      <w:r w:rsidR="003041A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">well </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">abandonment </w:t>
+      </w:r>
+      <w:r w:rsidR="00214362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(if applicable) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A53D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51841917" w14:textId="6F949F1B" w:rsidR="000A53D5" w:rsidRPr="000A53D5" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="10440"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:right="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00C63D3C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>uic@deq.nc.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="53C3664A" w14:textId="77777777" w:rsidR="000A53D5" w:rsidRPr="000A53D5" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FFE7B3" w14:textId="29AA44D4" w:rsidR="000A53D5" w:rsidRPr="000A53D5" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="6854"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A53D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If unable to submit electronically, please send one hard color copy of this </w:t>
+        <w:t xml:space="preserve">If unable to submit electronically, please </w:t>
+      </w:r>
+      <w:r w:rsidR="00646764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>mail</w:t>
       </w:r>
       <w:r w:rsidRPr="000A53D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>form</w:t>
+        <w:t xml:space="preserve"> one hard copy of this form </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53E05" w:rsidRPr="00B53E05">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with supporting documents </w:t>
+      </w:r>
+      <w:r w:rsidR="00646764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with attached </w:t>
       </w:r>
       <w:r w:rsidRPr="000A53D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with a copy attached </w:t>
+        <w:t xml:space="preserve">CD or Flash Drive at least 30 days after </w:t>
+      </w:r>
+      <w:r w:rsidR="003041A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">well </w:t>
       </w:r>
       <w:r w:rsidRPr="000A53D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>as</w:t>
+        <w:t xml:space="preserve">abandonment </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6AD3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(if applicable) </w:t>
       </w:r>
       <w:r w:rsidRPr="000A53D5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a CD or Flash Drive at least </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="71687F5D" w14:textId="77777777" w:rsidR="000A53D5" w:rsidRPr="000A53D5" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
+        <w:t>to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499DD72B" w14:textId="77777777" w:rsidR="001F6AD3" w:rsidRDefault="001F6AD3" w:rsidP="000A53D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A53D5">
-[...8 lines deleted...]
-    <w:p w14:paraId="50EAFB9C" w14:textId="77777777" w:rsidR="000A53D5" w:rsidRPr="000A53D5" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
+    </w:p>
+    <w:p w14:paraId="71687F5D" w14:textId="7F465E55" w:rsidR="000A53D5" w:rsidRPr="000D4138" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...12 lines deleted...]
-    <w:p w14:paraId="61C36E01" w14:textId="77777777" w:rsidR="000A53D5" w:rsidRPr="000A53D5" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4138">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>DWR – UIC Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EAFB9C" w14:textId="77777777" w:rsidR="000A53D5" w:rsidRPr="000D4138" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...12 lines deleted...]
-    <w:p w14:paraId="21601081" w14:textId="77777777" w:rsidR="000A53D5" w:rsidRPr="000A53D5" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4138">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1636 Mail Service Center</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C36E01" w14:textId="77777777" w:rsidR="000A53D5" w:rsidRPr="000D4138" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:bCs/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4138">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Raleigh, NC 27699-1636</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21601081" w14:textId="77777777" w:rsidR="000A53D5" w:rsidRPr="000D4138" w:rsidRDefault="000A53D5" w:rsidP="000A53D5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="6854"/>
+        </w:tabs>
+        <w:ind w:left="4320"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4138">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Telephone: (919) 707-9000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C9A1771" w14:textId="7D65ED2A" w:rsidR="005469D2" w:rsidRPr="000A53D5" w:rsidRDefault="005469D2" w:rsidP="000A53D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="6854"/>
         </w:tabs>
         <w:ind w:left="4320"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005469D2" w:rsidRPr="000A53D5" w:rsidSect="00AF11E8">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="432" w:right="990" w:bottom="432" w:left="720" w:header="576" w:footer="576" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A6E3E28" w14:textId="77777777" w:rsidR="00003A1E" w:rsidRDefault="00003A1E">
+    <w:p w14:paraId="399E47C4" w14:textId="77777777" w:rsidR="00BD5C10" w:rsidRDefault="00BD5C10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FF6FB1C" w14:textId="77777777" w:rsidR="00003A1E" w:rsidRDefault="00003A1E">
+    <w:p w14:paraId="4B4D310B" w14:textId="77777777" w:rsidR="00BD5C10" w:rsidRDefault="00BD5C10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ESRI ArcPad">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="765BB7F6" w14:textId="77777777" w:rsidR="00C837EB" w:rsidRPr="00E54537" w:rsidRDefault="00C837EB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="37AD4877" w14:textId="7AA2F6D3" w:rsidR="00C837EB" w:rsidRPr="00E54537" w:rsidRDefault="00E54537">
+  <w:p w14:paraId="37AD4877" w14:textId="389DB144" w:rsidR="00C837EB" w:rsidRPr="00E54537" w:rsidRDefault="00E54537">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="5400"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E54537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">GW-68 </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Injection Well Status Form Rev. </w:t>
     </w:r>
     <w:r w:rsidR="000A53D5">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>09-14-2026</w:t>
+      <w:t>09-</w:t>
+    </w:r>
+    <w:r w:rsidR="002C382F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00F154FE">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+    <w:r w:rsidR="000A53D5">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>-2026</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00E54537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
@@ -3046,67 +3255,75 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="003A4078">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00E54537">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of 1</w:t>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidR="00C52E6F">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CDF1A00" w14:textId="77777777" w:rsidR="00003A1E" w:rsidRDefault="00003A1E">
+    <w:p w14:paraId="26F560C3" w14:textId="77777777" w:rsidR="00BD5C10" w:rsidRDefault="00BD5C10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C9C7D99" w14:textId="77777777" w:rsidR="00003A1E" w:rsidRDefault="00003A1E">
+    <w:p w14:paraId="15AF79E1" w14:textId="77777777" w:rsidR="00BD5C10" w:rsidRDefault="00BD5C10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3ED8370E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber5"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -3422,116 +3639,146 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="512570766">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1110855432">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="890506549">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="728502972">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="629820934">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="881090165">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:suppressBottomSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B331E7"/>
     <w:rsid w:val="00003A1E"/>
+    <w:rsid w:val="00086D77"/>
     <w:rsid w:val="000A53D5"/>
+    <w:rsid w:val="000D4138"/>
     <w:rsid w:val="000F2A3E"/>
+    <w:rsid w:val="001938F6"/>
     <w:rsid w:val="00194C3D"/>
+    <w:rsid w:val="001B3C0D"/>
+    <w:rsid w:val="001F6AD3"/>
+    <w:rsid w:val="00214362"/>
     <w:rsid w:val="00280F0E"/>
     <w:rsid w:val="00287C17"/>
+    <w:rsid w:val="002C382F"/>
     <w:rsid w:val="002D55ED"/>
+    <w:rsid w:val="003041A1"/>
+    <w:rsid w:val="00383D5F"/>
     <w:rsid w:val="003A4078"/>
     <w:rsid w:val="005469D2"/>
     <w:rsid w:val="00560131"/>
+    <w:rsid w:val="005B2956"/>
     <w:rsid w:val="005D122E"/>
+    <w:rsid w:val="005D2559"/>
     <w:rsid w:val="005F4A57"/>
+    <w:rsid w:val="00646764"/>
     <w:rsid w:val="006824AF"/>
     <w:rsid w:val="006A637A"/>
+    <w:rsid w:val="00726189"/>
     <w:rsid w:val="007430DA"/>
+    <w:rsid w:val="007D091C"/>
     <w:rsid w:val="00801449"/>
+    <w:rsid w:val="008F54BB"/>
     <w:rsid w:val="00954B69"/>
+    <w:rsid w:val="00966B5F"/>
+    <w:rsid w:val="00981D34"/>
+    <w:rsid w:val="009A31E7"/>
     <w:rsid w:val="00A06095"/>
+    <w:rsid w:val="00A22A0B"/>
+    <w:rsid w:val="00A448A1"/>
     <w:rsid w:val="00AA41A4"/>
     <w:rsid w:val="00AF11E8"/>
     <w:rsid w:val="00B331E7"/>
+    <w:rsid w:val="00B53E05"/>
+    <w:rsid w:val="00BD5C10"/>
+    <w:rsid w:val="00C31999"/>
+    <w:rsid w:val="00C52E6F"/>
     <w:rsid w:val="00C837EB"/>
     <w:rsid w:val="00CC1C5F"/>
+    <w:rsid w:val="00D2740C"/>
     <w:rsid w:val="00DF79E1"/>
     <w:rsid w:val="00E13603"/>
     <w:rsid w:val="00E42ADF"/>
     <w:rsid w:val="00E54537"/>
     <w:rsid w:val="00E62B70"/>
+    <w:rsid w:val="00E73C21"/>
     <w:rsid w:val="00EE0BFC"/>
+    <w:rsid w:val="00EF7B2E"/>
+    <w:rsid w:val="00F154FE"/>
+    <w:rsid w:val="00F50FC5"/>
     <w:rsid w:val="00F5675E"/>
+    <w:rsid w:val="00FC56B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -5211,67 +5458,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>387</Words>
-  <Characters>2209</Characters>
+  <Words>398</Words>
+  <Characters>2269</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>NORTH CAROLINA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Groundwater Section</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2591</CharactersWithSpaces>
+  <CharactersWithSpaces>2662</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>NORTH CAROLINA</dc:title>
   <dc:creator>UIC Program</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>