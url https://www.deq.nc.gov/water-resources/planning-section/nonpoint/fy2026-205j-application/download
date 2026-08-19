--- v0 (2026-07-30)
+++ v1 (2026-08-19)
@@ -9301,77 +9301,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>W</w:t>
             </w:r>
             <w:r w:rsidRPr="002535BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ho implemented/</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> them</w:t>
+              <w:t>ho implemented/maintains them</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="402D29B8" w14:textId="77777777" w:rsidR="008C7982" w:rsidRDefault="008C7982" w:rsidP="005C3E48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -12649,89 +12623,69 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">% of direct costs, per </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A0E05FB" w14:textId="497E5B26" w:rsidR="00243EDF" w:rsidRDefault="00ED5EBC" w:rsidP="00ED5EBC">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008530A9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 CFR </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008530A9">
+              <w:t>2 CFR 200.414</w:t>
+            </w:r>
+            <w:r w:rsidR="00243EDF" w:rsidRPr="008530A9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>200.414</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00243EDF" w:rsidRPr="008530A9">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="008530A9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...18 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17083931" w14:textId="77777777" w:rsidR="00243EDF" w:rsidRDefault="00243EDF" w:rsidP="00953B6E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13335,63 +13289,70 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0285164F" w14:textId="77777777" w:rsidR="00243EDF" w:rsidRDefault="00243EDF" w:rsidP="00953B6E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
     <w:p w14:paraId="32CF14DC" w14:textId="77777777" w:rsidR="00DA2FA1" w:rsidRDefault="00DA2FA1" w:rsidP="008530A9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09052B2A" w14:textId="1412DDAE" w:rsidR="008530A9" w:rsidRPr="00ED5EBC" w:rsidRDefault="008530A9" w:rsidP="008530A9">
+    <w:p w14:paraId="09052B2A" w14:textId="1CB710B6" w:rsidR="008530A9" w:rsidRPr="00ED5EBC" w:rsidRDefault="008530A9" w:rsidP="008530A9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Indirect (facilities and administrative) costs: Administrative costs include salaries, overhead, and direct or indirect costs for services provided and charged against activities and programs carried out with 205j funds. </w:t>
+      </w:r>
+      <w:r w:rsidR="0061649E">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Only 10 percent of funding in a 205j grant may be used for administrative costs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2655B111" w14:textId="77777777" w:rsidR="008530A9" w:rsidRPr="00E63F60" w:rsidRDefault="008530A9" w:rsidP="008530A9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29D9C1BF" w14:textId="77777777" w:rsidR="0051139D" w:rsidRDefault="008530A9" w:rsidP="008530A9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E63F60">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Direct costs: Direct costs are costs directly related to accomplishing the project, and they may include administrative costs. Direct costs include personnel, the purchase of equipment, supplies, materials, contracts, and travel.</w:t>
       </w:r>
       <w:r>
@@ -14673,81 +14634,65 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Indirect (</w:t>
             </w:r>
             <w:r w:rsidR="00ED5EBC" w:rsidRPr="00ED5EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">max. 15% of direct costs, per </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E58C2C2" w14:textId="11E7735F" w:rsidR="00CA1742" w:rsidRPr="00001A08" w:rsidRDefault="00ED5EBC" w:rsidP="00ED5EBC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED5EBC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 CFR </w:t>
-[...7 lines deleted...]
-              <w:t>200.414</w:t>
+              <w:t>2 CFR 200.414</w:t>
             </w:r>
             <w:r w:rsidR="00CA1742" w:rsidRPr="00001A08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="008530A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...7 lines deleted...]
-              <w:t>*</w:t>
+              <w:t>**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E345EF8" w14:textId="77777777" w:rsidR="00CA1742" w:rsidRPr="00001A08" w:rsidRDefault="00CA1742" w:rsidP="00CA1742">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -17250,58 +17195,58 @@
       <w:r w:rsidR="009412CF" w:rsidRPr="009412CF">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C53361" w:rsidRPr="0006072B" w:rsidSect="001C069D">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F41C2D6" w14:textId="77777777" w:rsidR="00D96775" w:rsidRDefault="00D96775" w:rsidP="008C7982">
+    <w:p w14:paraId="20BD8277" w14:textId="77777777" w:rsidR="00BA5047" w:rsidRDefault="00BA5047" w:rsidP="008C7982">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28BC279D" w14:textId="77777777" w:rsidR="00D96775" w:rsidRDefault="00D96775" w:rsidP="008C7982">
+    <w:p w14:paraId="19232C34" w14:textId="77777777" w:rsidR="00BA5047" w:rsidRDefault="00BA5047" w:rsidP="008C7982">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -17337,86 +17282,86 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53D39B75" w14:textId="77777777" w:rsidR="00D96775" w:rsidRDefault="00D96775" w:rsidP="008C7982">
+    <w:p w14:paraId="68E02948" w14:textId="77777777" w:rsidR="00BA5047" w:rsidRDefault="00BA5047" w:rsidP="008C7982">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="291219D2" w14:textId="77777777" w:rsidR="00D96775" w:rsidRDefault="00D96775" w:rsidP="008C7982">
+    <w:p w14:paraId="67AFB1B6" w14:textId="77777777" w:rsidR="00BA5047" w:rsidRDefault="00BA5047" w:rsidP="008C7982">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1088C8A5" w14:textId="77777777" w:rsidR="002003DF" w:rsidRDefault="002003DF" w:rsidP="002003DF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:t>NC Application for Section 205(j) Planning Grant</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2CE6C309" w14:textId="6A860ADA" w:rsidR="006057D3" w:rsidRDefault="00D96775" w:rsidP="002003DF">
+  <w:p w14:paraId="2CE6C309" w14:textId="6A860ADA" w:rsidR="006057D3" w:rsidRDefault="00BA5047" w:rsidP="002003DF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:pict w14:anchorId="60B16551">
         <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="gray" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C939973" w14:textId="688E0C03" w:rsidR="00716747" w:rsidRDefault="00716747">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -17476,51 +17421,51 @@
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="0027266B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:t>2026 Application for Section 205(j)</w:t>
     </w:r>
     <w:r w:rsidRPr="0027266B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="32"/>
       </w:rPr>
       <w:br/>
       <w:t>Water Quality Planning Grant</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4AA1A393" w14:textId="77777777" w:rsidR="002003DF" w:rsidRPr="0027266B" w:rsidRDefault="00D96775" w:rsidP="002003DF">
+  <w:p w14:paraId="4AA1A393" w14:textId="77777777" w:rsidR="002003DF" w:rsidRPr="0027266B" w:rsidRDefault="00BA5047" w:rsidP="002003DF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:pict w14:anchorId="544291F3">
         <v:rect id="_x0000_i1026" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="gray" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w14:paraId="360D2774" w14:textId="77777777" w:rsidR="002003DF" w:rsidRPr="0027266B" w:rsidRDefault="002003DF" w:rsidP="002003DF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0027266B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17958,98 +17903,99 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1485656395">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1293249938">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1823816399">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="901134129">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E12C0"/>
     <w:rsid w:val="000063A6"/>
     <w:rsid w:val="00022106"/>
     <w:rsid w:val="00030B89"/>
     <w:rsid w:val="0003278C"/>
     <w:rsid w:val="00041E79"/>
     <w:rsid w:val="00046532"/>
     <w:rsid w:val="0006072B"/>
     <w:rsid w:val="00065447"/>
     <w:rsid w:val="00094E33"/>
     <w:rsid w:val="000C0468"/>
     <w:rsid w:val="00105518"/>
     <w:rsid w:val="001124C8"/>
     <w:rsid w:val="0011693A"/>
     <w:rsid w:val="001174D1"/>
     <w:rsid w:val="00144229"/>
     <w:rsid w:val="00152926"/>
     <w:rsid w:val="00153C74"/>
     <w:rsid w:val="00165A9F"/>
     <w:rsid w:val="00165DFB"/>
     <w:rsid w:val="00171834"/>
     <w:rsid w:val="001B15A2"/>
     <w:rsid w:val="001C069D"/>
     <w:rsid w:val="001D6A2F"/>
+    <w:rsid w:val="001D7539"/>
     <w:rsid w:val="001F2D10"/>
     <w:rsid w:val="002003DF"/>
     <w:rsid w:val="00202326"/>
     <w:rsid w:val="00207D57"/>
     <w:rsid w:val="00221710"/>
     <w:rsid w:val="002224A9"/>
     <w:rsid w:val="00241F04"/>
     <w:rsid w:val="00243EDF"/>
     <w:rsid w:val="00251610"/>
     <w:rsid w:val="00252E9C"/>
     <w:rsid w:val="0027266B"/>
     <w:rsid w:val="00291B1F"/>
     <w:rsid w:val="002A2765"/>
     <w:rsid w:val="002B2888"/>
     <w:rsid w:val="002E1D80"/>
     <w:rsid w:val="00301B16"/>
     <w:rsid w:val="00310AA7"/>
     <w:rsid w:val="00320532"/>
     <w:rsid w:val="003352A3"/>
     <w:rsid w:val="00354F0F"/>
     <w:rsid w:val="0036766C"/>
     <w:rsid w:val="00372362"/>
     <w:rsid w:val="00373A67"/>
     <w:rsid w:val="003854D7"/>
     <w:rsid w:val="003932AB"/>
@@ -18064,50 +18010,51 @@
     <w:rsid w:val="0051139D"/>
     <w:rsid w:val="00521D19"/>
     <w:rsid w:val="00525AAA"/>
     <w:rsid w:val="00526277"/>
     <w:rsid w:val="0053725E"/>
     <w:rsid w:val="005400C2"/>
     <w:rsid w:val="0054165C"/>
     <w:rsid w:val="00550307"/>
     <w:rsid w:val="00566632"/>
     <w:rsid w:val="0056763E"/>
     <w:rsid w:val="0059373C"/>
     <w:rsid w:val="00593D32"/>
     <w:rsid w:val="005A44C7"/>
     <w:rsid w:val="005A5856"/>
     <w:rsid w:val="005A6709"/>
     <w:rsid w:val="005B0354"/>
     <w:rsid w:val="005C0647"/>
     <w:rsid w:val="005C3E48"/>
     <w:rsid w:val="005C58FA"/>
     <w:rsid w:val="005C5C1B"/>
     <w:rsid w:val="005D4387"/>
     <w:rsid w:val="005E3E6A"/>
     <w:rsid w:val="005F67E9"/>
     <w:rsid w:val="006038D6"/>
     <w:rsid w:val="006057D3"/>
+    <w:rsid w:val="0061649E"/>
     <w:rsid w:val="00620C22"/>
     <w:rsid w:val="00644E84"/>
     <w:rsid w:val="0067311F"/>
     <w:rsid w:val="00673B99"/>
     <w:rsid w:val="00683244"/>
     <w:rsid w:val="00692B10"/>
     <w:rsid w:val="006A62D1"/>
     <w:rsid w:val="006B1A03"/>
     <w:rsid w:val="006F352B"/>
     <w:rsid w:val="00702097"/>
     <w:rsid w:val="00716747"/>
     <w:rsid w:val="00724E67"/>
     <w:rsid w:val="00730569"/>
     <w:rsid w:val="00740054"/>
     <w:rsid w:val="00752EE5"/>
     <w:rsid w:val="00776925"/>
     <w:rsid w:val="007802AE"/>
     <w:rsid w:val="007B2806"/>
     <w:rsid w:val="007B4A01"/>
     <w:rsid w:val="007E1AA2"/>
     <w:rsid w:val="007E75F6"/>
     <w:rsid w:val="007F0CA9"/>
     <w:rsid w:val="0080192C"/>
     <w:rsid w:val="008158C8"/>
     <w:rsid w:val="0082207E"/>
@@ -18142,50 +18089,51 @@
     <w:rsid w:val="009B3327"/>
     <w:rsid w:val="009B3341"/>
     <w:rsid w:val="009C73DF"/>
     <w:rsid w:val="009D2EAB"/>
     <w:rsid w:val="009D3E41"/>
     <w:rsid w:val="009E12C0"/>
     <w:rsid w:val="009F7E1C"/>
     <w:rsid w:val="00A12881"/>
     <w:rsid w:val="00A53BB8"/>
     <w:rsid w:val="00A65EEC"/>
     <w:rsid w:val="00A7111F"/>
     <w:rsid w:val="00A719F1"/>
     <w:rsid w:val="00A914A5"/>
     <w:rsid w:val="00AB216B"/>
     <w:rsid w:val="00AB3C62"/>
     <w:rsid w:val="00AD0808"/>
     <w:rsid w:val="00AF7504"/>
     <w:rsid w:val="00B052B1"/>
     <w:rsid w:val="00B074AA"/>
     <w:rsid w:val="00B173C2"/>
     <w:rsid w:val="00B70811"/>
     <w:rsid w:val="00B83B76"/>
     <w:rsid w:val="00B964E9"/>
     <w:rsid w:val="00BA35B2"/>
     <w:rsid w:val="00BA48D0"/>
+    <w:rsid w:val="00BA5047"/>
     <w:rsid w:val="00BB44DB"/>
     <w:rsid w:val="00BB46DF"/>
     <w:rsid w:val="00BC2A36"/>
     <w:rsid w:val="00BC420F"/>
     <w:rsid w:val="00BD0E9C"/>
     <w:rsid w:val="00BF7475"/>
     <w:rsid w:val="00C1318D"/>
     <w:rsid w:val="00C221FE"/>
     <w:rsid w:val="00C234F8"/>
     <w:rsid w:val="00C256CB"/>
     <w:rsid w:val="00C52FA2"/>
     <w:rsid w:val="00C53361"/>
     <w:rsid w:val="00C7074A"/>
     <w:rsid w:val="00C80409"/>
     <w:rsid w:val="00CA02D4"/>
     <w:rsid w:val="00CA0DBA"/>
     <w:rsid w:val="00CA1742"/>
     <w:rsid w:val="00CB3DDD"/>
     <w:rsid w:val="00CC0CA6"/>
     <w:rsid w:val="00CC1881"/>
     <w:rsid w:val="00CC5637"/>
     <w:rsid w:val="00CC6606"/>
     <w:rsid w:val="00CC6688"/>
     <w:rsid w:val="00CD2C73"/>
     <w:rsid w:val="00CD4DD5"/>
@@ -19363,70 +19311,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44675B8E-E13A-45EB-A4B0-2789DE0CDEF0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>1562</Words>
-  <Characters>8909</Characters>
+  <Words>1574</Words>
+  <Characters>8978</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>74</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10451</CharactersWithSpaces>
+  <CharactersWithSpaces>10531</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rowland, Kelsey S</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>