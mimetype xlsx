--- v0 (2026-07-23)
+++ v1 (2026-11-05)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/laura_oleniacz_deq_nc_gov/Documents/Laura's folder/Laura's files/Hart, Kevin - press release/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\Water Resources Development Grant\Coastal Infrastructure\Admin\Application\SDNF\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CA648CFF-C5C7-4CE2-8B24-E46DEA56F178}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{32D188A7-BDA5-46E6-8B87-20F66941AB2D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Channel Dredging Application" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Hlk521954738" localSheetId="0">'Channel Dredging Application'!$C$53</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Channel Dredging Application'!$B$1:$R$186</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Channel Dredging Application'!$1:$11</definedName>
     <definedName name="Text95" localSheetId="0">'Channel Dredging Application'!$G$106</definedName>
     <definedName name="Text98" localSheetId="0">'Channel Dredging Application'!$G$107</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -354,68 +354,68 @@
   <si>
     <t>Anticipated Total Dredged Material in Cubic Yards</t>
   </si>
   <si>
     <t>DWR</t>
   </si>
   <si>
     <t>10.  Budget:</t>
   </si>
   <si>
     <t>9.  Disposal Area Placement Facility: Please describe the facility location, facility size and depth, method of placement, facility distance from navigation project, facility owner, required facility improvements, permit requirements and any additional information relevant for project completion.</t>
   </si>
   <si>
     <t>Contact Kevin Hart at</t>
   </si>
   <si>
     <t>or (919) 707-3607</t>
   </si>
   <si>
     <t>Kevin.Hart@deq.nc.gov</t>
   </si>
   <si>
     <t>2d. Pre-audit Address if required by local unit of government - Write "same as above" if it is the Primary Contact information in 2a.</t>
   </si>
   <si>
-    <t>Last four of Organization Tax ID Number</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">8. General Statute 143-215.72 states that in reviewing applications the Secretary shall consider Economic, Social, and Environmental Benefits provided by the project; Regional Benefits of the project to an area greater than the area under jurisdiction of the local sponsoring entity; The financial resources of the local sponsoring entity; The environmental Impact of the project; Any direct benefit to State-owned lands and properties. Please provide your answers below for each category: </t>
   </si>
   <si>
     <t>Local Match</t>
   </si>
   <si>
     <t xml:space="preserve">Other </t>
   </si>
   <si>
     <t>Local +Other Match</t>
   </si>
   <si>
     <t xml:space="preserve">   Water Resources Development Grant Program
    Shallow Draft Navigation Channel Dredging Application
    FY 2026-2027</t>
+  </si>
+  <si>
+    <t>Unique Entity Identifer (UEI)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -2076,3496 +2076,3496 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kevin.Hart@deq.nc.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="B1:S186"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F2" sqref="F2:Q6"/>
+      <selection activeCell="C19" sqref="C19:F19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="1.7265625" customWidth="1"/>
-    <col min="2" max="2" width="1.7265625" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="1.7109375" customWidth="1"/>
+    <col min="2" max="2" width="1.7109375" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="4" customWidth="1"/>
-    <col min="4" max="4" width="4.81640625" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="18" max="18" width="1.7265625" customWidth="1"/>
+    <col min="4" max="4" width="4.85546875" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" customWidth="1"/>
+    <col min="6" max="6" width="16.5703125" customWidth="1"/>
+    <col min="7" max="7" width="4.7109375" customWidth="1"/>
+    <col min="8" max="8" width="11.85546875" customWidth="1"/>
+    <col min="9" max="9" width="8.28515625" customWidth="1"/>
+    <col min="10" max="10" width="1.140625" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="19.42578125" customWidth="1"/>
+    <col min="12" max="12" width="0.7109375" customWidth="1"/>
+    <col min="13" max="13" width="12.7109375" customWidth="1"/>
+    <col min="14" max="14" width="9.85546875" customWidth="1"/>
+    <col min="15" max="15" width="1.85546875" customWidth="1"/>
+    <col min="18" max="18" width="1.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="3:17" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="1" spans="3:17" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="3:17" x14ac:dyDescent="0.2">
       <c r="F2" s="167" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="G2" s="167"/>
       <c r="H2" s="167"/>
       <c r="I2" s="167"/>
       <c r="J2" s="167"/>
       <c r="K2" s="167"/>
       <c r="L2" s="167"/>
       <c r="M2" s="167"/>
       <c r="N2" s="167"/>
       <c r="O2" s="167"/>
       <c r="P2" s="167"/>
       <c r="Q2" s="167"/>
     </row>
-    <row r="3" spans="3:17" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="3:17" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F3" s="167"/>
       <c r="G3" s="167"/>
       <c r="H3" s="167"/>
       <c r="I3" s="167"/>
       <c r="J3" s="167"/>
       <c r="K3" s="167"/>
       <c r="L3" s="167"/>
       <c r="M3" s="167"/>
       <c r="N3" s="167"/>
       <c r="O3" s="167"/>
       <c r="P3" s="167"/>
       <c r="Q3" s="167"/>
     </row>
-    <row r="4" spans="3:17" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="3:17" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F4" s="167"/>
       <c r="G4" s="167"/>
       <c r="H4" s="167"/>
       <c r="I4" s="167"/>
       <c r="J4" s="167"/>
       <c r="K4" s="167"/>
       <c r="L4" s="167"/>
       <c r="M4" s="167"/>
       <c r="N4" s="167"/>
       <c r="O4" s="167"/>
       <c r="P4" s="167"/>
       <c r="Q4" s="167"/>
     </row>
-    <row r="5" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="5" spans="3:17" x14ac:dyDescent="0.2">
       <c r="F5" s="167"/>
       <c r="G5" s="167"/>
       <c r="H5" s="167"/>
       <c r="I5" s="167"/>
       <c r="J5" s="167"/>
       <c r="K5" s="167"/>
       <c r="L5" s="167"/>
       <c r="M5" s="167"/>
       <c r="N5" s="167"/>
       <c r="O5" s="167"/>
       <c r="P5" s="167"/>
       <c r="Q5" s="167"/>
     </row>
-    <row r="6" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="6" spans="3:17" x14ac:dyDescent="0.2">
       <c r="F6" s="167"/>
       <c r="G6" s="167"/>
       <c r="H6" s="167"/>
       <c r="I6" s="167"/>
       <c r="J6" s="167"/>
       <c r="K6" s="167"/>
       <c r="L6" s="167"/>
       <c r="M6" s="167"/>
       <c r="N6" s="167"/>
       <c r="O6" s="167"/>
       <c r="P6" s="167"/>
       <c r="Q6" s="167"/>
     </row>
-    <row r="7" spans="3:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="3:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F7" s="119" t="s">
         <v>56</v>
       </c>
       <c r="G7" s="119"/>
       <c r="H7" s="119"/>
       <c r="I7" s="119"/>
       <c r="J7" s="119"/>
       <c r="K7" s="119"/>
       <c r="L7" s="119"/>
       <c r="M7" s="119"/>
       <c r="N7" s="119"/>
       <c r="O7" s="119"/>
       <c r="P7" s="119"/>
       <c r="Q7" s="119"/>
     </row>
-    <row r="8" spans="3:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="3:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F8" s="120" t="s">
         <v>55</v>
       </c>
       <c r="G8" s="120"/>
       <c r="H8" s="120"/>
       <c r="I8" s="120"/>
       <c r="J8" s="120"/>
       <c r="K8" s="120"/>
       <c r="L8" s="120"/>
       <c r="M8" s="120"/>
       <c r="N8" s="120"/>
       <c r="O8" s="120"/>
       <c r="P8" s="120"/>
       <c r="Q8" s="120"/>
     </row>
-    <row r="9" spans="3:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="3:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F9" s="121" t="s">
         <v>65</v>
       </c>
       <c r="G9" s="121"/>
       <c r="H9" s="121"/>
       <c r="I9" s="59" t="s">
         <v>67</v>
       </c>
       <c r="J9" s="48"/>
       <c r="K9" s="48"/>
       <c r="L9" s="48"/>
       <c r="M9" s="48" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="48"/>
       <c r="O9" s="48"/>
       <c r="P9" s="48"/>
       <c r="Q9" s="48"/>
     </row>
-    <row r="10" spans="3:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="3:17" ht="13.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F10" s="48"/>
       <c r="G10" s="48"/>
       <c r="H10" s="48"/>
       <c r="I10" s="48"/>
       <c r="J10" s="48"/>
       <c r="K10" s="48"/>
       <c r="L10" s="48"/>
       <c r="M10" s="48"/>
       <c r="N10" s="48"/>
       <c r="O10" s="48"/>
       <c r="P10" s="48"/>
       <c r="Q10" s="48"/>
     </row>
-    <row r="11" spans="3:17" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="3:17" ht="4.9000000000000004" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
     </row>
-    <row r="12" spans="3:17" ht="13" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="13" spans="3:17" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="3:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="3:17" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C13" s="128" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="129"/>
       <c r="E13" s="129"/>
       <c r="F13" s="129"/>
       <c r="G13" s="122"/>
       <c r="H13" s="123"/>
       <c r="I13" s="123"/>
       <c r="J13" s="123"/>
       <c r="K13" s="123"/>
       <c r="L13" s="123"/>
       <c r="M13" s="123"/>
       <c r="N13" s="123"/>
       <c r="O13" s="123"/>
       <c r="P13" s="123"/>
       <c r="Q13" s="124"/>
     </row>
-    <row r="14" spans="3:17" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="3:17" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C14" s="2"/>
     </row>
-    <row r="15" spans="3:17" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="3:17" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C15" s="128" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="129"/>
       <c r="E15" s="129"/>
       <c r="F15" s="129"/>
       <c r="G15" s="129"/>
       <c r="H15" s="129"/>
       <c r="I15" s="129"/>
       <c r="J15" s="129"/>
       <c r="K15" s="129"/>
       <c r="L15" s="129"/>
       <c r="M15" s="129"/>
       <c r="N15" s="129"/>
       <c r="O15" s="129"/>
       <c r="P15" s="129"/>
       <c r="Q15" s="142"/>
     </row>
-    <row r="16" spans="3:17" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="3:17" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C16" s="132" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="133"/>
       <c r="E16" s="133"/>
       <c r="F16" s="133"/>
       <c r="G16" s="125"/>
       <c r="H16" s="125"/>
       <c r="I16" s="125"/>
       <c r="J16" s="125"/>
       <c r="K16" s="125"/>
       <c r="L16" s="125"/>
       <c r="M16" s="125"/>
       <c r="N16" s="125"/>
       <c r="O16" s="125"/>
       <c r="P16" s="125"/>
       <c r="Q16" s="126"/>
     </row>
-    <row r="17" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C17" s="134" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="131"/>
       <c r="E17" s="131"/>
       <c r="F17" s="131"/>
       <c r="G17" s="125"/>
       <c r="H17" s="125"/>
       <c r="I17" s="125"/>
       <c r="J17" s="125"/>
       <c r="K17" s="125"/>
       <c r="L17" s="125"/>
       <c r="M17" s="125"/>
       <c r="N17" s="125"/>
       <c r="O17" s="125"/>
       <c r="P17" s="125"/>
       <c r="Q17" s="126"/>
     </row>
-    <row r="18" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C18" s="134" t="s">
         <v>26</v>
       </c>
       <c r="D18" s="131"/>
       <c r="E18" s="131"/>
       <c r="F18" s="131"/>
       <c r="G18" s="125"/>
       <c r="H18" s="125"/>
       <c r="I18" s="125"/>
       <c r="J18" s="125"/>
       <c r="K18" s="125"/>
       <c r="L18" s="125"/>
       <c r="M18" s="125"/>
       <c r="N18" s="125"/>
       <c r="O18" s="125"/>
       <c r="P18" s="125"/>
       <c r="Q18" s="126"/>
     </row>
-    <row r="19" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C19" s="130" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="D19" s="131"/>
       <c r="E19" s="131"/>
       <c r="F19" s="131"/>
       <c r="G19" s="125"/>
       <c r="H19" s="125"/>
       <c r="I19" s="125"/>
       <c r="J19" s="125"/>
       <c r="K19" s="125"/>
       <c r="L19" s="125"/>
       <c r="M19" s="125"/>
       <c r="N19" s="125"/>
       <c r="O19" s="125"/>
       <c r="P19" s="125"/>
       <c r="Q19" s="126"/>
       <c r="S19" s="90"/>
     </row>
-    <row r="20" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C20" s="134" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="131"/>
       <c r="E20" s="131"/>
       <c r="F20" s="131"/>
       <c r="G20" s="125"/>
       <c r="H20" s="125"/>
       <c r="I20" s="125"/>
       <c r="J20" s="125"/>
       <c r="K20" s="125"/>
       <c r="L20" s="125"/>
       <c r="M20" s="125"/>
       <c r="N20" s="125"/>
       <c r="O20" s="125"/>
       <c r="P20" s="125"/>
       <c r="Q20" s="126"/>
     </row>
-    <row r="21" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C21" s="134" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="131"/>
       <c r="E21" s="131"/>
       <c r="F21" s="131"/>
       <c r="G21" s="125"/>
       <c r="H21" s="125"/>
       <c r="I21" s="125"/>
       <c r="J21" s="125"/>
       <c r="K21" s="125"/>
       <c r="L21" s="125"/>
       <c r="M21" s="125"/>
       <c r="N21" s="125"/>
       <c r="O21" s="125"/>
       <c r="P21" s="125"/>
       <c r="Q21" s="126"/>
     </row>
-    <row r="22" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C22" s="134" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="131"/>
       <c r="E22" s="131"/>
       <c r="F22" s="131"/>
       <c r="G22" s="127"/>
       <c r="H22" s="127"/>
       <c r="I22" s="127"/>
       <c r="J22" s="127"/>
       <c r="K22" s="3" t="s">
         <v>30</v>
       </c>
       <c r="L22" s="162"/>
       <c r="M22" s="162"/>
       <c r="N22" s="3" t="s">
         <v>31</v>
       </c>
       <c r="O22" s="162"/>
       <c r="P22" s="162"/>
       <c r="Q22" s="163"/>
     </row>
-    <row r="23" spans="3:19" ht="24.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="3:19" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C23" s="156" t="s">
         <v>32</v>
       </c>
       <c r="D23" s="157"/>
       <c r="E23" s="157"/>
       <c r="F23" s="157"/>
       <c r="G23" s="135"/>
       <c r="H23" s="135"/>
       <c r="I23" s="135"/>
       <c r="J23" s="135"/>
       <c r="K23" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L23" s="84"/>
       <c r="M23" s="84"/>
       <c r="N23" s="84"/>
       <c r="O23" s="84"/>
       <c r="P23" s="84"/>
       <c r="Q23" s="86"/>
     </row>
-    <row r="24" spans="3:19" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="3:19" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C24" s="73"/>
       <c r="D24" s="73"/>
       <c r="E24" s="73"/>
       <c r="F24" s="73"/>
       <c r="G24" s="73"/>
       <c r="H24" s="73"/>
       <c r="I24" s="73"/>
       <c r="J24" s="73"/>
       <c r="K24" s="73"/>
       <c r="L24" s="73"/>
       <c r="M24" s="73"/>
       <c r="N24" s="73"/>
       <c r="O24" s="73"/>
       <c r="P24" s="73"/>
     </row>
-    <row r="25" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C25" s="128" t="s">
         <v>57</v>
       </c>
       <c r="D25" s="129"/>
       <c r="E25" s="129"/>
       <c r="F25" s="129"/>
       <c r="G25" s="129"/>
       <c r="H25" s="129"/>
       <c r="I25" s="129"/>
       <c r="J25" s="129"/>
       <c r="K25" s="129"/>
       <c r="L25" s="129"/>
       <c r="M25" s="129"/>
       <c r="N25" s="129"/>
       <c r="O25" s="129"/>
       <c r="P25" s="129"/>
       <c r="Q25" s="142"/>
     </row>
-    <row r="26" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C26" s="132" t="s">
         <v>34</v>
       </c>
       <c r="D26" s="133"/>
       <c r="E26" s="133"/>
       <c r="F26" s="133"/>
       <c r="G26" s="125"/>
       <c r="H26" s="125"/>
       <c r="I26" s="125"/>
       <c r="J26" s="125"/>
       <c r="K26" s="125"/>
       <c r="L26" s="125"/>
       <c r="M26" s="125"/>
       <c r="N26" s="125"/>
       <c r="O26" s="125"/>
       <c r="P26" s="125"/>
       <c r="Q26" s="126"/>
     </row>
-    <row r="27" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C27" s="134" t="s">
         <v>25</v>
       </c>
       <c r="D27" s="131"/>
       <c r="E27" s="131"/>
       <c r="F27" s="131"/>
       <c r="G27" s="125"/>
       <c r="H27" s="125"/>
       <c r="I27" s="125"/>
       <c r="J27" s="125"/>
       <c r="K27" s="125"/>
       <c r="L27" s="125"/>
       <c r="M27" s="125"/>
       <c r="N27" s="125"/>
       <c r="O27" s="125"/>
       <c r="P27" s="125"/>
       <c r="Q27" s="126"/>
     </row>
-    <row r="28" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C28" s="134" t="s">
         <v>26</v>
       </c>
       <c r="D28" s="131"/>
       <c r="E28" s="131"/>
       <c r="F28" s="131"/>
       <c r="G28" s="125"/>
       <c r="H28" s="125"/>
       <c r="I28" s="125"/>
       <c r="J28" s="125"/>
       <c r="K28" s="125"/>
       <c r="L28" s="125"/>
       <c r="M28" s="125"/>
       <c r="N28" s="125"/>
       <c r="O28" s="125"/>
       <c r="P28" s="125"/>
       <c r="Q28" s="126"/>
     </row>
-    <row r="29" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C29" s="134" t="s">
         <v>35</v>
       </c>
       <c r="D29" s="131"/>
       <c r="E29" s="131"/>
       <c r="F29" s="131"/>
       <c r="G29" s="125"/>
       <c r="H29" s="125"/>
       <c r="I29" s="125"/>
       <c r="J29" s="125"/>
       <c r="K29" s="125"/>
       <c r="L29" s="125"/>
       <c r="M29" s="125"/>
       <c r="N29" s="125"/>
       <c r="O29" s="125"/>
       <c r="P29" s="125"/>
       <c r="Q29" s="126"/>
     </row>
-    <row r="30" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C30" s="134" t="s">
         <v>36</v>
       </c>
       <c r="D30" s="131"/>
       <c r="E30" s="131"/>
       <c r="F30" s="131"/>
       <c r="G30" s="125"/>
       <c r="H30" s="125"/>
       <c r="I30" s="125"/>
       <c r="J30" s="125"/>
       <c r="K30" s="125"/>
       <c r="L30" s="125"/>
       <c r="M30" s="125"/>
       <c r="N30" s="125"/>
       <c r="O30" s="125"/>
       <c r="P30" s="125"/>
       <c r="Q30" s="126"/>
     </row>
-    <row r="31" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C31" s="134" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="131"/>
       <c r="E31" s="131"/>
       <c r="F31" s="131"/>
       <c r="G31" s="135"/>
       <c r="H31" s="135"/>
       <c r="I31" s="135"/>
       <c r="J31" s="135"/>
       <c r="K31" s="5" t="s">
         <v>30</v>
       </c>
       <c r="L31" s="125"/>
       <c r="M31" s="125"/>
       <c r="N31" s="5" t="s">
         <v>31</v>
       </c>
       <c r="O31" s="125"/>
       <c r="P31" s="125"/>
       <c r="Q31" s="126"/>
     </row>
-    <row r="32" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="32" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C32" s="156" t="s">
         <v>38</v>
       </c>
       <c r="D32" s="157"/>
       <c r="E32" s="157"/>
       <c r="F32" s="157"/>
       <c r="G32" s="135"/>
       <c r="H32" s="135"/>
       <c r="I32" s="135"/>
       <c r="J32" s="135"/>
       <c r="K32" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L32" s="83"/>
       <c r="M32" s="83"/>
       <c r="N32" s="84"/>
       <c r="O32" s="83"/>
       <c r="P32" s="83"/>
       <c r="Q32" s="85"/>
     </row>
-    <row r="33" spans="3:19" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="3:19" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C33" s="2"/>
     </row>
-    <row r="34" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C34" s="128" t="s">
         <v>58</v>
       </c>
       <c r="D34" s="129"/>
       <c r="E34" s="129"/>
       <c r="F34" s="129"/>
       <c r="G34" s="129"/>
       <c r="H34" s="129"/>
       <c r="I34" s="129"/>
       <c r="J34" s="129"/>
       <c r="K34" s="129"/>
       <c r="L34" s="129"/>
       <c r="M34" s="129"/>
       <c r="N34" s="129"/>
       <c r="O34" s="129"/>
       <c r="P34" s="129"/>
       <c r="Q34" s="142"/>
     </row>
-    <row r="35" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C35" s="132" t="s">
         <v>34</v>
       </c>
       <c r="D35" s="133"/>
       <c r="E35" s="133"/>
       <c r="F35" s="133"/>
       <c r="G35" s="125"/>
       <c r="H35" s="125"/>
       <c r="I35" s="125"/>
       <c r="J35" s="125"/>
       <c r="K35" s="125"/>
       <c r="L35" s="125"/>
       <c r="M35" s="125"/>
       <c r="N35" s="125"/>
       <c r="O35" s="125"/>
       <c r="P35" s="125"/>
       <c r="Q35" s="126"/>
     </row>
-    <row r="36" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C36" s="134" t="s">
         <v>25</v>
       </c>
       <c r="D36" s="131"/>
       <c r="E36" s="131"/>
       <c r="F36" s="131"/>
       <c r="G36" s="125"/>
       <c r="H36" s="125"/>
       <c r="I36" s="125"/>
       <c r="J36" s="125"/>
       <c r="K36" s="125"/>
       <c r="L36" s="125"/>
       <c r="M36" s="125"/>
       <c r="N36" s="125"/>
       <c r="O36" s="125"/>
       <c r="P36" s="125"/>
       <c r="Q36" s="126"/>
     </row>
-    <row r="37" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C37" s="134" t="s">
         <v>26</v>
       </c>
       <c r="D37" s="131"/>
       <c r="E37" s="131"/>
       <c r="F37" s="131"/>
       <c r="G37" s="125"/>
       <c r="H37" s="125"/>
       <c r="I37" s="125"/>
       <c r="J37" s="125"/>
       <c r="K37" s="125"/>
       <c r="L37" s="125"/>
       <c r="M37" s="125"/>
       <c r="N37" s="125"/>
       <c r="O37" s="125"/>
       <c r="P37" s="125"/>
       <c r="Q37" s="126"/>
     </row>
-    <row r="38" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C38" s="134" t="s">
         <v>35</v>
       </c>
       <c r="D38" s="131"/>
       <c r="E38" s="131"/>
       <c r="F38" s="131"/>
       <c r="G38" s="125"/>
       <c r="H38" s="125"/>
       <c r="I38" s="125"/>
       <c r="J38" s="125"/>
       <c r="K38" s="125"/>
       <c r="L38" s="125"/>
       <c r="M38" s="125"/>
       <c r="N38" s="125"/>
       <c r="O38" s="125"/>
       <c r="P38" s="125"/>
       <c r="Q38" s="126"/>
     </row>
-    <row r="39" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C39" s="134" t="s">
         <v>36</v>
       </c>
       <c r="D39" s="131"/>
       <c r="E39" s="131"/>
       <c r="F39" s="131"/>
       <c r="G39" s="125"/>
       <c r="H39" s="125"/>
       <c r="I39" s="125"/>
       <c r="J39" s="125"/>
       <c r="K39" s="125"/>
       <c r="L39" s="125"/>
       <c r="M39" s="125"/>
       <c r="N39" s="125"/>
       <c r="O39" s="125"/>
       <c r="P39" s="125"/>
       <c r="Q39" s="126"/>
     </row>
-    <row r="40" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C40" s="134" t="s">
         <v>37</v>
       </c>
       <c r="D40" s="131"/>
       <c r="E40" s="131"/>
       <c r="F40" s="131"/>
       <c r="G40" s="135"/>
       <c r="H40" s="135"/>
       <c r="I40" s="135"/>
       <c r="J40" s="135"/>
       <c r="K40" s="5" t="s">
         <v>30</v>
       </c>
       <c r="L40" s="125"/>
       <c r="M40" s="125"/>
       <c r="N40" s="5" t="s">
         <v>31</v>
       </c>
       <c r="O40" s="125"/>
       <c r="P40" s="125"/>
       <c r="Q40" s="126"/>
     </row>
-    <row r="41" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="3:19" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C41" s="156" t="s">
         <v>38</v>
       </c>
       <c r="D41" s="157"/>
       <c r="E41" s="157"/>
       <c r="F41" s="157"/>
       <c r="G41" s="135"/>
       <c r="H41" s="135"/>
       <c r="I41" s="135"/>
       <c r="J41" s="135"/>
       <c r="K41" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L41" s="72"/>
       <c r="M41" s="83"/>
       <c r="N41" s="84"/>
       <c r="O41" s="83"/>
       <c r="P41" s="83"/>
       <c r="Q41" s="85"/>
     </row>
-    <row r="42" spans="3:19" ht="4.5" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="44" spans="3:19" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="3:19" ht="4.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="3:19" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="3:19" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C44" s="128" t="s">
         <v>68</v>
       </c>
       <c r="D44" s="129"/>
       <c r="E44" s="129"/>
       <c r="F44" s="129"/>
       <c r="G44" s="129"/>
       <c r="H44" s="129"/>
       <c r="I44" s="129"/>
       <c r="J44" s="129"/>
       <c r="K44" s="129"/>
       <c r="L44" s="129"/>
       <c r="M44" s="129"/>
       <c r="N44" s="129"/>
       <c r="O44" s="129"/>
       <c r="P44" s="129"/>
       <c r="Q44" s="142"/>
       <c r="S44" s="90"/>
     </row>
-    <row r="45" spans="3:19" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="3:19" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C45" s="132" t="s">
         <v>34</v>
       </c>
       <c r="D45" s="133"/>
       <c r="E45" s="133"/>
       <c r="F45" s="133"/>
       <c r="G45" s="125"/>
       <c r="H45" s="125"/>
       <c r="I45" s="125"/>
       <c r="J45" s="125"/>
       <c r="K45" s="125"/>
       <c r="L45" s="125"/>
       <c r="M45" s="125"/>
       <c r="N45" s="125"/>
       <c r="O45" s="125"/>
       <c r="P45" s="125"/>
       <c r="Q45" s="126"/>
     </row>
-    <row r="46" spans="3:19" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="3:19" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C46" s="134" t="s">
         <v>25</v>
       </c>
       <c r="D46" s="131"/>
       <c r="E46" s="131"/>
       <c r="F46" s="131"/>
       <c r="G46" s="125"/>
       <c r="H46" s="125"/>
       <c r="I46" s="125"/>
       <c r="J46" s="125"/>
       <c r="K46" s="125"/>
       <c r="L46" s="125"/>
       <c r="M46" s="125"/>
       <c r="N46" s="125"/>
       <c r="O46" s="125"/>
       <c r="P46" s="125"/>
       <c r="Q46" s="126"/>
     </row>
-    <row r="47" spans="3:19" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="3:19" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C47" s="134" t="s">
         <v>26</v>
       </c>
       <c r="D47" s="131"/>
       <c r="E47" s="131"/>
       <c r="F47" s="131"/>
       <c r="G47" s="125"/>
       <c r="H47" s="125"/>
       <c r="I47" s="125"/>
       <c r="J47" s="125"/>
       <c r="K47" s="125"/>
       <c r="L47" s="125"/>
       <c r="M47" s="125"/>
       <c r="N47" s="125"/>
       <c r="O47" s="125"/>
       <c r="P47" s="125"/>
       <c r="Q47" s="126"/>
     </row>
-    <row r="48" spans="3:19" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="3:19" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C48" s="134" t="s">
         <v>35</v>
       </c>
       <c r="D48" s="131"/>
       <c r="E48" s="131"/>
       <c r="F48" s="131"/>
       <c r="G48" s="125"/>
       <c r="H48" s="125"/>
       <c r="I48" s="125"/>
       <c r="J48" s="125"/>
       <c r="K48" s="125"/>
       <c r="L48" s="125"/>
       <c r="M48" s="125"/>
       <c r="N48" s="125"/>
       <c r="O48" s="125"/>
       <c r="P48" s="125"/>
       <c r="Q48" s="126"/>
     </row>
-    <row r="49" spans="3:17" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="3:17" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C49" s="134" t="s">
         <v>36</v>
       </c>
       <c r="D49" s="131"/>
       <c r="E49" s="131"/>
       <c r="F49" s="131"/>
       <c r="G49" s="125"/>
       <c r="H49" s="125"/>
       <c r="I49" s="125"/>
       <c r="J49" s="125"/>
       <c r="K49" s="125"/>
       <c r="L49" s="125"/>
       <c r="M49" s="125"/>
       <c r="N49" s="125"/>
       <c r="O49" s="125"/>
       <c r="P49" s="125"/>
       <c r="Q49" s="126"/>
     </row>
-    <row r="50" spans="3:17" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="50" spans="3:17" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C50" s="134" t="s">
         <v>37</v>
       </c>
       <c r="D50" s="131"/>
       <c r="E50" s="131"/>
       <c r="F50" s="131"/>
       <c r="G50" s="135"/>
       <c r="H50" s="135"/>
       <c r="I50" s="135"/>
       <c r="J50" s="135"/>
       <c r="K50" s="5" t="s">
         <v>30</v>
       </c>
       <c r="L50" s="125"/>
       <c r="M50" s="125"/>
       <c r="N50" s="5" t="s">
         <v>31</v>
       </c>
       <c r="O50" s="125"/>
       <c r="P50" s="125"/>
       <c r="Q50" s="126"/>
     </row>
-    <row r="51" spans="3:17" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="51" spans="3:17" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C51" s="143" t="s">
         <v>38</v>
       </c>
       <c r="D51" s="144"/>
       <c r="E51" s="144"/>
       <c r="F51" s="144"/>
       <c r="G51" s="135"/>
       <c r="H51" s="135"/>
       <c r="I51" s="135"/>
       <c r="J51" s="135"/>
       <c r="K51" s="76" t="s">
         <v>33</v>
       </c>
       <c r="L51" s="87"/>
       <c r="M51" s="87"/>
       <c r="N51" s="88"/>
       <c r="O51" s="87"/>
       <c r="P51" s="87"/>
       <c r="Q51" s="89"/>
     </row>
-    <row r="52" spans="3:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="3:17" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C52" s="3"/>
       <c r="D52" s="3"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="75"/>
       <c r="H52" s="75"/>
       <c r="I52" s="75"/>
       <c r="J52" s="75"/>
       <c r="K52" s="3"/>
       <c r="L52" s="74"/>
       <c r="M52" s="74"/>
       <c r="N52" s="74"/>
       <c r="O52" s="74"/>
       <c r="P52" s="74"/>
       <c r="Q52" s="74"/>
     </row>
-    <row r="53" spans="3:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="3:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C53" s="188" t="s">
         <v>49</v>
       </c>
       <c r="D53" s="189"/>
       <c r="E53" s="189"/>
       <c r="F53" s="189"/>
       <c r="G53" s="189"/>
       <c r="H53" s="189"/>
       <c r="I53" s="189"/>
       <c r="J53" s="189"/>
       <c r="K53" s="189"/>
       <c r="L53" s="189"/>
       <c r="M53" s="189"/>
       <c r="N53" s="189"/>
       <c r="O53" s="189"/>
       <c r="P53" s="189"/>
       <c r="Q53" s="190"/>
     </row>
-    <row r="54" spans="3:17" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="3:17" ht="13.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C54" s="179"/>
       <c r="D54" s="180"/>
       <c r="E54" s="180"/>
       <c r="F54" s="180"/>
       <c r="G54" s="180"/>
       <c r="H54" s="180"/>
       <c r="I54" s="180"/>
       <c r="J54" s="180"/>
       <c r="K54" s="180"/>
       <c r="L54" s="180"/>
       <c r="M54" s="180"/>
       <c r="N54" s="180"/>
       <c r="O54" s="180"/>
       <c r="P54" s="180"/>
       <c r="Q54" s="181"/>
     </row>
-    <row r="55" spans="3:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="3:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C55" s="182"/>
       <c r="D55" s="183"/>
       <c r="E55" s="183"/>
       <c r="F55" s="183"/>
       <c r="G55" s="183"/>
       <c r="H55" s="183"/>
       <c r="I55" s="183"/>
       <c r="J55" s="183"/>
       <c r="K55" s="183"/>
       <c r="L55" s="183"/>
       <c r="M55" s="183"/>
       <c r="N55" s="183"/>
       <c r="O55" s="183"/>
       <c r="P55" s="183"/>
       <c r="Q55" s="184"/>
     </row>
-    <row r="56" spans="3:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="3:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C56" s="182"/>
       <c r="D56" s="183"/>
       <c r="E56" s="183"/>
       <c r="F56" s="183"/>
       <c r="G56" s="183"/>
       <c r="H56" s="183"/>
       <c r="I56" s="183"/>
       <c r="J56" s="183"/>
       <c r="K56" s="183"/>
       <c r="L56" s="183"/>
       <c r="M56" s="183"/>
       <c r="N56" s="183"/>
       <c r="O56" s="183"/>
       <c r="P56" s="183"/>
       <c r="Q56" s="184"/>
     </row>
-    <row r="57" spans="3:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="3:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C57" s="182"/>
       <c r="D57" s="183"/>
       <c r="E57" s="183"/>
       <c r="F57" s="183"/>
       <c r="G57" s="183"/>
       <c r="H57" s="183"/>
       <c r="I57" s="183"/>
       <c r="J57" s="183"/>
       <c r="K57" s="183"/>
       <c r="L57" s="183"/>
       <c r="M57" s="183"/>
       <c r="N57" s="183"/>
       <c r="O57" s="183"/>
       <c r="P57" s="183"/>
       <c r="Q57" s="184"/>
     </row>
-    <row r="58" spans="3:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="3:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C58" s="182"/>
       <c r="D58" s="183"/>
       <c r="E58" s="183"/>
       <c r="F58" s="183"/>
       <c r="G58" s="183"/>
       <c r="H58" s="183"/>
       <c r="I58" s="183"/>
       <c r="J58" s="183"/>
       <c r="K58" s="183"/>
       <c r="L58" s="183"/>
       <c r="M58" s="183"/>
       <c r="N58" s="183"/>
       <c r="O58" s="183"/>
       <c r="P58" s="183"/>
       <c r="Q58" s="184"/>
     </row>
-    <row r="59" spans="3:17" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="3:17" ht="39" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C59" s="182"/>
       <c r="D59" s="183"/>
       <c r="E59" s="183"/>
       <c r="F59" s="183"/>
       <c r="G59" s="183"/>
       <c r="H59" s="183"/>
       <c r="I59" s="183"/>
       <c r="J59" s="183"/>
       <c r="K59" s="183"/>
       <c r="L59" s="183"/>
       <c r="M59" s="183"/>
       <c r="N59" s="183"/>
       <c r="O59" s="183"/>
       <c r="P59" s="183"/>
       <c r="Q59" s="184"/>
     </row>
-    <row r="60" spans="3:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="3:17" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C60" s="182"/>
       <c r="D60" s="183"/>
       <c r="E60" s="183"/>
       <c r="F60" s="183"/>
       <c r="G60" s="183"/>
       <c r="H60" s="183"/>
       <c r="I60" s="183"/>
       <c r="J60" s="183"/>
       <c r="K60" s="183"/>
       <c r="L60" s="183"/>
       <c r="M60" s="183"/>
       <c r="N60" s="183"/>
       <c r="O60" s="183"/>
       <c r="P60" s="183"/>
       <c r="Q60" s="184"/>
     </row>
-    <row r="61" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="61" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C61" s="182"/>
       <c r="D61" s="183"/>
       <c r="E61" s="183"/>
       <c r="F61" s="183"/>
       <c r="G61" s="183"/>
       <c r="H61" s="183"/>
       <c r="I61" s="183"/>
       <c r="J61" s="183"/>
       <c r="K61" s="183"/>
       <c r="L61" s="183"/>
       <c r="M61" s="183"/>
       <c r="N61" s="183"/>
       <c r="O61" s="183"/>
       <c r="P61" s="183"/>
       <c r="Q61" s="184"/>
     </row>
-    <row r="62" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="62" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C62" s="182"/>
       <c r="D62" s="183"/>
       <c r="E62" s="183"/>
       <c r="F62" s="183"/>
       <c r="G62" s="183"/>
       <c r="H62" s="183"/>
       <c r="I62" s="183"/>
       <c r="J62" s="183"/>
       <c r="K62" s="183"/>
       <c r="L62" s="183"/>
       <c r="M62" s="183"/>
       <c r="N62" s="183"/>
       <c r="O62" s="183"/>
       <c r="P62" s="183"/>
       <c r="Q62" s="184"/>
     </row>
-    <row r="63" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="63" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C63" s="182"/>
       <c r="D63" s="183"/>
       <c r="E63" s="183"/>
       <c r="F63" s="183"/>
       <c r="G63" s="183"/>
       <c r="H63" s="183"/>
       <c r="I63" s="183"/>
       <c r="J63" s="183"/>
       <c r="K63" s="183"/>
       <c r="L63" s="183"/>
       <c r="M63" s="183"/>
       <c r="N63" s="183"/>
       <c r="O63" s="183"/>
       <c r="P63" s="183"/>
       <c r="Q63" s="184"/>
     </row>
-    <row r="64" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="64" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C64" s="182"/>
       <c r="D64" s="183"/>
       <c r="E64" s="183"/>
       <c r="F64" s="183"/>
       <c r="G64" s="183"/>
       <c r="H64" s="183"/>
       <c r="I64" s="183"/>
       <c r="J64" s="183"/>
       <c r="K64" s="183"/>
       <c r="L64" s="183"/>
       <c r="M64" s="183"/>
       <c r="N64" s="183"/>
       <c r="O64" s="183"/>
       <c r="P64" s="183"/>
       <c r="Q64" s="184"/>
     </row>
-    <row r="65" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="65" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C65" s="182"/>
       <c r="D65" s="183"/>
       <c r="E65" s="183"/>
       <c r="F65" s="183"/>
       <c r="G65" s="183"/>
       <c r="H65" s="183"/>
       <c r="I65" s="183"/>
       <c r="J65" s="183"/>
       <c r="K65" s="183"/>
       <c r="L65" s="183"/>
       <c r="M65" s="183"/>
       <c r="N65" s="183"/>
       <c r="O65" s="183"/>
       <c r="P65" s="183"/>
       <c r="Q65" s="184"/>
     </row>
-    <row r="66" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="66" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C66" s="182"/>
       <c r="D66" s="183"/>
       <c r="E66" s="183"/>
       <c r="F66" s="183"/>
       <c r="G66" s="183"/>
       <c r="H66" s="183"/>
       <c r="I66" s="183"/>
       <c r="J66" s="183"/>
       <c r="K66" s="183"/>
       <c r="L66" s="183"/>
       <c r="M66" s="183"/>
       <c r="N66" s="183"/>
       <c r="O66" s="183"/>
       <c r="P66" s="183"/>
       <c r="Q66" s="184"/>
     </row>
-    <row r="67" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="67" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C67" s="182"/>
       <c r="D67" s="183"/>
       <c r="E67" s="183"/>
       <c r="F67" s="183"/>
       <c r="G67" s="183"/>
       <c r="H67" s="183"/>
       <c r="I67" s="183"/>
       <c r="J67" s="183"/>
       <c r="K67" s="183"/>
       <c r="L67" s="183"/>
       <c r="M67" s="183"/>
       <c r="N67" s="183"/>
       <c r="O67" s="183"/>
       <c r="P67" s="183"/>
       <c r="Q67" s="184"/>
     </row>
-    <row r="68" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="68" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C68" s="182"/>
       <c r="D68" s="183"/>
       <c r="E68" s="183"/>
       <c r="F68" s="183"/>
       <c r="G68" s="183"/>
       <c r="H68" s="183"/>
       <c r="I68" s="183"/>
       <c r="J68" s="183"/>
       <c r="K68" s="183"/>
       <c r="L68" s="183"/>
       <c r="M68" s="183"/>
       <c r="N68" s="183"/>
       <c r="O68" s="183"/>
       <c r="P68" s="183"/>
       <c r="Q68" s="184"/>
     </row>
-    <row r="69" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="69" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C69" s="182"/>
       <c r="D69" s="183"/>
       <c r="E69" s="183"/>
       <c r="F69" s="183"/>
       <c r="G69" s="183"/>
       <c r="H69" s="183"/>
       <c r="I69" s="183"/>
       <c r="J69" s="183"/>
       <c r="K69" s="183"/>
       <c r="L69" s="183"/>
       <c r="M69" s="183"/>
       <c r="N69" s="183"/>
       <c r="O69" s="183"/>
       <c r="P69" s="183"/>
       <c r="Q69" s="184"/>
     </row>
-    <row r="70" spans="3:17" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="3:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C70" s="185"/>
       <c r="D70" s="186"/>
       <c r="E70" s="186"/>
       <c r="F70" s="186"/>
       <c r="G70" s="186"/>
       <c r="H70" s="186"/>
       <c r="I70" s="186"/>
       <c r="J70" s="186"/>
       <c r="K70" s="186"/>
       <c r="L70" s="186"/>
       <c r="M70" s="186"/>
       <c r="N70" s="186"/>
       <c r="O70" s="186"/>
       <c r="P70" s="186"/>
       <c r="Q70" s="187"/>
     </row>
-    <row r="71" spans="3:17" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="3:17" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C71" s="6"/>
     </row>
-    <row r="72" spans="3:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="3:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C72" s="164" t="s">
         <v>50</v>
       </c>
       <c r="D72" s="165"/>
       <c r="E72" s="165"/>
       <c r="F72" s="165"/>
       <c r="G72" s="165"/>
       <c r="H72" s="165"/>
       <c r="I72" s="165"/>
       <c r="J72" s="165"/>
       <c r="K72" s="165"/>
       <c r="L72" s="165"/>
       <c r="M72" s="165"/>
       <c r="N72" s="165"/>
       <c r="O72" s="165"/>
       <c r="P72" s="165"/>
       <c r="Q72" s="166"/>
     </row>
-    <row r="73" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="73" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C73" s="178"/>
       <c r="D73" s="93"/>
       <c r="E73" s="93"/>
       <c r="F73" s="93"/>
       <c r="G73" s="93"/>
       <c r="H73" s="93"/>
       <c r="I73" s="93"/>
       <c r="J73" s="93"/>
       <c r="K73" s="93"/>
       <c r="L73" s="93"/>
       <c r="M73" s="93"/>
       <c r="N73" s="93"/>
       <c r="O73" s="93"/>
       <c r="P73" s="93"/>
       <c r="Q73" s="94"/>
     </row>
-    <row r="74" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="74" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C74" s="95"/>
       <c r="D74" s="96"/>
       <c r="E74" s="96"/>
       <c r="F74" s="96"/>
       <c r="G74" s="96"/>
       <c r="H74" s="96"/>
       <c r="I74" s="96"/>
       <c r="J74" s="96"/>
       <c r="K74" s="96"/>
       <c r="L74" s="96"/>
       <c r="M74" s="96"/>
       <c r="N74" s="96"/>
       <c r="O74" s="96"/>
       <c r="P74" s="96"/>
       <c r="Q74" s="97"/>
     </row>
-    <row r="75" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="75" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C75" s="95"/>
       <c r="D75" s="96"/>
       <c r="E75" s="96"/>
       <c r="F75" s="96"/>
       <c r="G75" s="96"/>
       <c r="H75" s="96"/>
       <c r="I75" s="96"/>
       <c r="J75" s="96"/>
       <c r="K75" s="96"/>
       <c r="L75" s="96"/>
       <c r="M75" s="96"/>
       <c r="N75" s="96"/>
       <c r="O75" s="96"/>
       <c r="P75" s="96"/>
       <c r="Q75" s="97"/>
     </row>
-    <row r="76" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="76" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C76" s="95"/>
       <c r="D76" s="96"/>
       <c r="E76" s="96"/>
       <c r="F76" s="96"/>
       <c r="G76" s="96"/>
       <c r="H76" s="96"/>
       <c r="I76" s="96"/>
       <c r="J76" s="96"/>
       <c r="K76" s="96"/>
       <c r="L76" s="96"/>
       <c r="M76" s="96"/>
       <c r="N76" s="96"/>
       <c r="O76" s="96"/>
       <c r="P76" s="96"/>
       <c r="Q76" s="97"/>
     </row>
-    <row r="77" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="77" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C77" s="95"/>
       <c r="D77" s="96"/>
       <c r="E77" s="96"/>
       <c r="F77" s="96"/>
       <c r="G77" s="96"/>
       <c r="H77" s="96"/>
       <c r="I77" s="96"/>
       <c r="J77" s="96"/>
       <c r="K77" s="96"/>
       <c r="L77" s="96"/>
       <c r="M77" s="96"/>
       <c r="N77" s="96"/>
       <c r="O77" s="96"/>
       <c r="P77" s="96"/>
       <c r="Q77" s="97"/>
     </row>
-    <row r="78" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="78" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C78" s="95"/>
       <c r="D78" s="96"/>
       <c r="E78" s="96"/>
       <c r="F78" s="96"/>
       <c r="G78" s="96"/>
       <c r="H78" s="96"/>
       <c r="I78" s="96"/>
       <c r="J78" s="96"/>
       <c r="K78" s="96"/>
       <c r="L78" s="96"/>
       <c r="M78" s="96"/>
       <c r="N78" s="96"/>
       <c r="O78" s="96"/>
       <c r="P78" s="96"/>
       <c r="Q78" s="97"/>
     </row>
-    <row r="79" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="79" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C79" s="95"/>
       <c r="D79" s="96"/>
       <c r="E79" s="96"/>
       <c r="F79" s="96"/>
       <c r="G79" s="96"/>
       <c r="H79" s="96"/>
       <c r="I79" s="96"/>
       <c r="J79" s="96"/>
       <c r="K79" s="96"/>
       <c r="L79" s="96"/>
       <c r="M79" s="96"/>
       <c r="N79" s="96"/>
       <c r="O79" s="96"/>
       <c r="P79" s="96"/>
       <c r="Q79" s="97"/>
     </row>
-    <row r="80" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="80" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C80" s="95"/>
       <c r="D80" s="96"/>
       <c r="E80" s="96"/>
       <c r="F80" s="96"/>
       <c r="G80" s="96"/>
       <c r="H80" s="96"/>
       <c r="I80" s="96"/>
       <c r="J80" s="96"/>
       <c r="K80" s="96"/>
       <c r="L80" s="96"/>
       <c r="M80" s="96"/>
       <c r="N80" s="96"/>
       <c r="O80" s="96"/>
       <c r="P80" s="96"/>
       <c r="Q80" s="97"/>
     </row>
-    <row r="81" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="81" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C81" s="95"/>
       <c r="D81" s="96"/>
       <c r="E81" s="96"/>
       <c r="F81" s="96"/>
       <c r="G81" s="96"/>
       <c r="H81" s="96"/>
       <c r="I81" s="96"/>
       <c r="J81" s="96"/>
       <c r="K81" s="96"/>
       <c r="L81" s="96"/>
       <c r="M81" s="96"/>
       <c r="N81" s="96"/>
       <c r="O81" s="96"/>
       <c r="P81" s="96"/>
       <c r="Q81" s="97"/>
     </row>
-    <row r="82" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="82" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C82" s="95"/>
       <c r="D82" s="96"/>
       <c r="E82" s="96"/>
       <c r="F82" s="96"/>
       <c r="G82" s="96"/>
       <c r="H82" s="96"/>
       <c r="I82" s="96"/>
       <c r="J82" s="96"/>
       <c r="K82" s="96"/>
       <c r="L82" s="96"/>
       <c r="M82" s="96"/>
       <c r="N82" s="96"/>
       <c r="O82" s="96"/>
       <c r="P82" s="96"/>
       <c r="Q82" s="97"/>
     </row>
-    <row r="83" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="83" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C83" s="95"/>
       <c r="D83" s="96"/>
       <c r="E83" s="96"/>
       <c r="F83" s="96"/>
       <c r="G83" s="96"/>
       <c r="H83" s="96"/>
       <c r="I83" s="96"/>
       <c r="J83" s="96"/>
       <c r="K83" s="96"/>
       <c r="L83" s="96"/>
       <c r="M83" s="96"/>
       <c r="N83" s="96"/>
       <c r="O83" s="96"/>
       <c r="P83" s="96"/>
       <c r="Q83" s="97"/>
     </row>
-    <row r="84" spans="3:17" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="3:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C84" s="98"/>
       <c r="D84" s="99"/>
       <c r="E84" s="99"/>
       <c r="F84" s="99"/>
       <c r="G84" s="99"/>
       <c r="H84" s="99"/>
       <c r="I84" s="99"/>
       <c r="J84" s="99"/>
       <c r="K84" s="99"/>
       <c r="L84" s="99"/>
       <c r="M84" s="99"/>
       <c r="N84" s="99"/>
       <c r="O84" s="99"/>
       <c r="P84" s="99"/>
       <c r="Q84" s="100"/>
     </row>
-    <row r="85" spans="3:17" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="3:17" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C85" s="6"/>
     </row>
-    <row r="86" spans="3:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="3:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C86" s="128" t="s">
         <v>51</v>
       </c>
       <c r="D86" s="129"/>
       <c r="E86" s="129"/>
       <c r="F86" s="129"/>
       <c r="G86" s="129"/>
       <c r="H86" s="129"/>
       <c r="I86" s="129"/>
       <c r="J86" s="129"/>
       <c r="K86" s="129"/>
       <c r="L86" s="129"/>
       <c r="M86" s="129"/>
       <c r="N86" s="129"/>
       <c r="O86" s="129"/>
       <c r="P86" s="129"/>
       <c r="Q86" s="142"/>
     </row>
-    <row r="87" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="87" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C87" s="177"/>
       <c r="D87" s="93"/>
       <c r="E87" s="93"/>
       <c r="F87" s="93"/>
       <c r="G87" s="93"/>
       <c r="H87" s="93"/>
       <c r="I87" s="93"/>
       <c r="J87" s="93"/>
       <c r="K87" s="93"/>
       <c r="L87" s="93"/>
       <c r="M87" s="93"/>
       <c r="N87" s="93"/>
       <c r="O87" s="93"/>
       <c r="P87" s="93"/>
       <c r="Q87" s="94"/>
     </row>
-    <row r="88" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="88" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C88" s="95"/>
       <c r="D88" s="96"/>
       <c r="E88" s="96"/>
       <c r="F88" s="96"/>
       <c r="G88" s="96"/>
       <c r="H88" s="96"/>
       <c r="I88" s="96"/>
       <c r="J88" s="96"/>
       <c r="K88" s="96"/>
       <c r="L88" s="96"/>
       <c r="M88" s="96"/>
       <c r="N88" s="96"/>
       <c r="O88" s="96"/>
       <c r="P88" s="96"/>
       <c r="Q88" s="97"/>
     </row>
-    <row r="89" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="89" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C89" s="95"/>
       <c r="D89" s="96"/>
       <c r="E89" s="96"/>
       <c r="F89" s="96"/>
       <c r="G89" s="96"/>
       <c r="H89" s="96"/>
       <c r="I89" s="96"/>
       <c r="J89" s="96"/>
       <c r="K89" s="96"/>
       <c r="L89" s="96"/>
       <c r="M89" s="96"/>
       <c r="N89" s="96"/>
       <c r="O89" s="96"/>
       <c r="P89" s="96"/>
       <c r="Q89" s="97"/>
     </row>
-    <row r="90" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="90" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C90" s="95"/>
       <c r="D90" s="96"/>
       <c r="E90" s="96"/>
       <c r="F90" s="96"/>
       <c r="G90" s="96"/>
       <c r="H90" s="96"/>
       <c r="I90" s="96"/>
       <c r="J90" s="96"/>
       <c r="K90" s="96"/>
       <c r="L90" s="96"/>
       <c r="M90" s="96"/>
       <c r="N90" s="96"/>
       <c r="O90" s="96"/>
       <c r="P90" s="96"/>
       <c r="Q90" s="97"/>
     </row>
-    <row r="91" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="91" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C91" s="95"/>
       <c r="D91" s="96"/>
       <c r="E91" s="96"/>
       <c r="F91" s="96"/>
       <c r="G91" s="96"/>
       <c r="H91" s="96"/>
       <c r="I91" s="96"/>
       <c r="J91" s="96"/>
       <c r="K91" s="96"/>
       <c r="L91" s="96"/>
       <c r="M91" s="96"/>
       <c r="N91" s="96"/>
       <c r="O91" s="96"/>
       <c r="P91" s="96"/>
       <c r="Q91" s="97"/>
     </row>
-    <row r="92" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="92" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C92" s="95"/>
       <c r="D92" s="96"/>
       <c r="E92" s="96"/>
       <c r="F92" s="96"/>
       <c r="G92" s="96"/>
       <c r="H92" s="96"/>
       <c r="I92" s="96"/>
       <c r="J92" s="96"/>
       <c r="K92" s="96"/>
       <c r="L92" s="96"/>
       <c r="M92" s="96"/>
       <c r="N92" s="96"/>
       <c r="O92" s="96"/>
       <c r="P92" s="96"/>
       <c r="Q92" s="97"/>
     </row>
-    <row r="93" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="93" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C93" s="95"/>
       <c r="D93" s="96"/>
       <c r="E93" s="96"/>
       <c r="F93" s="96"/>
       <c r="G93" s="96"/>
       <c r="H93" s="96"/>
       <c r="I93" s="96"/>
       <c r="J93" s="96"/>
       <c r="K93" s="96"/>
       <c r="L93" s="96"/>
       <c r="M93" s="96"/>
       <c r="N93" s="96"/>
       <c r="O93" s="96"/>
       <c r="P93" s="96"/>
       <c r="Q93" s="97"/>
     </row>
-    <row r="94" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="94" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C94" s="95"/>
       <c r="D94" s="96"/>
       <c r="E94" s="96"/>
       <c r="F94" s="96"/>
       <c r="G94" s="96"/>
       <c r="H94" s="96"/>
       <c r="I94" s="96"/>
       <c r="J94" s="96"/>
       <c r="K94" s="96"/>
       <c r="L94" s="96"/>
       <c r="M94" s="96"/>
       <c r="N94" s="96"/>
       <c r="O94" s="96"/>
       <c r="P94" s="96"/>
       <c r="Q94" s="97"/>
     </row>
-    <row r="95" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="95" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C95" s="95"/>
       <c r="D95" s="96"/>
       <c r="E95" s="96"/>
       <c r="F95" s="96"/>
       <c r="G95" s="96"/>
       <c r="H95" s="96"/>
       <c r="I95" s="96"/>
       <c r="J95" s="96"/>
       <c r="K95" s="96"/>
       <c r="L95" s="96"/>
       <c r="M95" s="96"/>
       <c r="N95" s="96"/>
       <c r="O95" s="96"/>
       <c r="P95" s="96"/>
       <c r="Q95" s="97"/>
     </row>
-    <row r="96" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="96" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C96" s="95"/>
       <c r="D96" s="96"/>
       <c r="E96" s="96"/>
       <c r="F96" s="96"/>
       <c r="G96" s="96"/>
       <c r="H96" s="96"/>
       <c r="I96" s="96"/>
       <c r="J96" s="96"/>
       <c r="K96" s="96"/>
       <c r="L96" s="96"/>
       <c r="M96" s="96"/>
       <c r="N96" s="96"/>
       <c r="O96" s="96"/>
       <c r="P96" s="96"/>
       <c r="Q96" s="97"/>
     </row>
-    <row r="97" spans="3:17" x14ac:dyDescent="0.25">
+    <row r="97" spans="3:17" x14ac:dyDescent="0.2">
       <c r="C97" s="95"/>
       <c r="D97" s="96"/>
       <c r="E97" s="96"/>
       <c r="F97" s="96"/>
       <c r="G97" s="96"/>
       <c r="H97" s="96"/>
       <c r="I97" s="96"/>
       <c r="J97" s="96"/>
       <c r="K97" s="96"/>
       <c r="L97" s="96"/>
       <c r="M97" s="96"/>
       <c r="N97" s="96"/>
       <c r="O97" s="96"/>
       <c r="P97" s="96"/>
       <c r="Q97" s="97"/>
     </row>
-    <row r="98" spans="3:17" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="98" spans="3:17" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C98" s="98"/>
       <c r="D98" s="99"/>
       <c r="E98" s="99"/>
       <c r="F98" s="99"/>
       <c r="G98" s="99"/>
       <c r="H98" s="99"/>
       <c r="I98" s="99"/>
       <c r="J98" s="99"/>
       <c r="K98" s="99"/>
       <c r="L98" s="99"/>
       <c r="M98" s="99"/>
       <c r="N98" s="99"/>
       <c r="O98" s="99"/>
       <c r="P98" s="99"/>
       <c r="Q98" s="100"/>
     </row>
-    <row r="99" spans="3:17" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="100" spans="3:17" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="99" spans="3:17" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
+    <row r="100" spans="3:17" ht="22.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C100" s="158" t="s">
         <v>59</v>
       </c>
       <c r="D100" s="158"/>
       <c r="E100" s="158"/>
       <c r="F100" s="158"/>
       <c r="G100" s="175"/>
       <c r="H100" s="176"/>
       <c r="I100" s="176"/>
       <c r="J100" s="176"/>
       <c r="K100" s="158" t="s">
         <v>60</v>
       </c>
       <c r="L100" s="158"/>
       <c r="M100" s="158"/>
       <c r="N100" s="159"/>
       <c r="O100" s="160"/>
       <c r="P100" s="160"/>
       <c r="Q100" s="161"/>
     </row>
-    <row r="101" spans="3:17" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="3:17" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C101" s="7"/>
     </row>
-    <row r="102" spans="3:17" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="102" spans="3:17" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C102" s="128" t="s">
         <v>43</v>
       </c>
       <c r="D102" s="129"/>
       <c r="E102" s="129"/>
       <c r="F102" s="129"/>
       <c r="G102" s="129"/>
       <c r="H102" s="129"/>
       <c r="I102" s="129"/>
       <c r="J102" s="129"/>
       <c r="K102" s="129"/>
       <c r="L102" s="129"/>
       <c r="M102" s="129"/>
       <c r="N102" s="129"/>
       <c r="O102" s="129"/>
       <c r="P102" s="129"/>
       <c r="Q102" s="142"/>
     </row>
-    <row r="103" spans="3:17" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="3:17" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C103" s="132" t="s">
         <v>39</v>
       </c>
       <c r="D103" s="133"/>
       <c r="E103" s="133"/>
       <c r="F103" s="133"/>
       <c r="G103" s="125"/>
       <c r="H103" s="125"/>
       <c r="I103" s="125"/>
       <c r="J103" s="125"/>
       <c r="K103" s="125"/>
       <c r="L103" s="125"/>
       <c r="M103" s="125"/>
       <c r="N103" s="125"/>
       <c r="O103" s="125"/>
       <c r="P103" s="125"/>
       <c r="Q103" s="126"/>
     </row>
-    <row r="104" spans="3:17" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="3:17" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C104" s="134" t="s">
         <v>40</v>
       </c>
       <c r="D104" s="131"/>
       <c r="E104" s="131"/>
       <c r="F104" s="131"/>
       <c r="G104" s="125"/>
       <c r="H104" s="125"/>
       <c r="I104" s="125"/>
       <c r="J104" s="125"/>
       <c r="K104" s="125"/>
       <c r="L104" s="125"/>
       <c r="M104" s="125"/>
       <c r="N104" s="125"/>
       <c r="O104" s="125"/>
       <c r="P104" s="125"/>
       <c r="Q104" s="126"/>
     </row>
-    <row r="105" spans="3:17" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="3:17" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C105" s="134" t="s">
         <v>41</v>
       </c>
       <c r="D105" s="131"/>
       <c r="E105" s="131"/>
       <c r="F105" s="131"/>
       <c r="G105" s="125"/>
       <c r="H105" s="125"/>
       <c r="I105" s="125"/>
       <c r="J105" s="125"/>
       <c r="K105" s="125"/>
       <c r="L105" s="125"/>
       <c r="M105" s="125"/>
       <c r="N105" s="125"/>
       <c r="O105" s="125"/>
       <c r="P105" s="125"/>
       <c r="Q105" s="126"/>
     </row>
-    <row r="106" spans="3:17" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="3:17" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C106" s="173" t="s">
         <v>42</v>
       </c>
       <c r="D106" s="174"/>
       <c r="E106" s="174"/>
       <c r="F106" s="174"/>
       <c r="G106" s="171" t="s">
         <v>44</v>
       </c>
       <c r="H106" s="172"/>
       <c r="I106" s="153"/>
       <c r="J106" s="125"/>
       <c r="K106" s="125"/>
       <c r="L106" s="125"/>
       <c r="M106" s="125"/>
       <c r="N106" s="125"/>
       <c r="O106" s="125"/>
       <c r="P106" s="125"/>
       <c r="Q106" s="126"/>
     </row>
-    <row r="107" spans="3:17" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="3:17" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C107" s="173"/>
       <c r="D107" s="174"/>
       <c r="E107" s="174"/>
       <c r="F107" s="174"/>
       <c r="G107" s="169" t="s">
         <v>45</v>
       </c>
       <c r="H107" s="170"/>
       <c r="I107" s="153"/>
       <c r="J107" s="125"/>
       <c r="K107" s="125"/>
       <c r="L107" s="125"/>
       <c r="M107" s="125"/>
       <c r="N107" s="125"/>
       <c r="O107" s="125"/>
       <c r="P107" s="125"/>
       <c r="Q107" s="126"/>
     </row>
-    <row r="108" spans="3:17" ht="28.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="3:17" ht="28.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C108" s="168" t="s">
         <v>61</v>
       </c>
       <c r="D108" s="157"/>
       <c r="E108" s="157"/>
       <c r="F108" s="157"/>
       <c r="G108" s="72"/>
       <c r="H108" s="72"/>
       <c r="I108" s="72"/>
       <c r="J108" s="72"/>
       <c r="K108" s="72"/>
       <c r="L108" s="72"/>
       <c r="M108" s="72"/>
       <c r="N108" s="72"/>
       <c r="O108" s="72"/>
       <c r="P108" s="72"/>
       <c r="Q108" s="71"/>
     </row>
-    <row r="109" spans="3:17" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="3:17" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C109" s="6"/>
     </row>
-    <row r="110" spans="3:17" ht="72.650000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="110" spans="3:17" ht="72.599999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C110" s="128" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="D110" s="129"/>
       <c r="E110" s="129"/>
       <c r="F110" s="129"/>
       <c r="G110" s="129"/>
       <c r="H110" s="129"/>
       <c r="I110" s="129"/>
       <c r="J110" s="129"/>
       <c r="K110" s="129"/>
       <c r="L110" s="129"/>
       <c r="M110" s="129"/>
       <c r="N110" s="129"/>
       <c r="O110" s="129"/>
       <c r="P110" s="129"/>
       <c r="Q110" s="142"/>
     </row>
-    <row r="111" spans="3:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="3:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C111" s="150" t="s">
         <v>52</v>
       </c>
       <c r="D111" s="151"/>
       <c r="E111" s="151"/>
       <c r="F111" s="151"/>
       <c r="G111" s="151"/>
       <c r="H111" s="151"/>
       <c r="I111" s="151"/>
       <c r="J111" s="151"/>
       <c r="K111" s="151"/>
       <c r="L111" s="151"/>
       <c r="M111" s="151"/>
       <c r="N111" s="151"/>
       <c r="O111" s="151"/>
       <c r="P111" s="151"/>
       <c r="Q111" s="152"/>
     </row>
-    <row r="112" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="112" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C112" s="101"/>
       <c r="D112" s="102"/>
       <c r="E112" s="102"/>
       <c r="F112" s="102"/>
       <c r="G112" s="102"/>
       <c r="H112" s="102"/>
       <c r="I112" s="102"/>
       <c r="J112" s="102"/>
       <c r="K112" s="102"/>
       <c r="L112" s="102"/>
       <c r="M112" s="102"/>
       <c r="N112" s="102"/>
       <c r="O112" s="102"/>
       <c r="P112" s="102"/>
       <c r="Q112" s="103"/>
     </row>
-    <row r="113" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C113" s="104"/>
       <c r="D113" s="105"/>
       <c r="E113" s="105"/>
       <c r="F113" s="105"/>
       <c r="G113" s="105"/>
       <c r="H113" s="105"/>
       <c r="I113" s="105"/>
       <c r="J113" s="105"/>
       <c r="K113" s="105"/>
       <c r="L113" s="105"/>
       <c r="M113" s="105"/>
       <c r="N113" s="105"/>
       <c r="O113" s="105"/>
       <c r="P113" s="105"/>
       <c r="Q113" s="106"/>
     </row>
-    <row r="114" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C114" s="104"/>
       <c r="D114" s="105"/>
       <c r="E114" s="105"/>
       <c r="F114" s="105"/>
       <c r="G114" s="105"/>
       <c r="H114" s="105"/>
       <c r="I114" s="105"/>
       <c r="J114" s="105"/>
       <c r="K114" s="105"/>
       <c r="L114" s="105"/>
       <c r="M114" s="105"/>
       <c r="N114" s="105"/>
       <c r="O114" s="105"/>
       <c r="P114" s="105"/>
       <c r="Q114" s="106"/>
     </row>
-    <row r="115" spans="3:17" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="3:17" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C115" s="107"/>
       <c r="D115" s="108"/>
       <c r="E115" s="108"/>
       <c r="F115" s="108"/>
       <c r="G115" s="108"/>
       <c r="H115" s="108"/>
       <c r="I115" s="108"/>
       <c r="J115" s="108"/>
       <c r="K115" s="108"/>
       <c r="L115" s="108"/>
       <c r="M115" s="108"/>
       <c r="N115" s="108"/>
       <c r="O115" s="108"/>
       <c r="P115" s="108"/>
       <c r="Q115" s="109"/>
     </row>
-    <row r="116" spans="3:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="3:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C116" s="150" t="s">
         <v>46</v>
       </c>
       <c r="D116" s="151"/>
       <c r="E116" s="151"/>
       <c r="F116" s="151"/>
       <c r="G116" s="151"/>
       <c r="H116" s="151"/>
       <c r="I116" s="151"/>
       <c r="J116" s="151"/>
       <c r="K116" s="151"/>
       <c r="L116" s="151"/>
       <c r="M116" s="151"/>
       <c r="N116" s="151"/>
       <c r="O116" s="151"/>
       <c r="P116" s="151"/>
       <c r="Q116" s="152"/>
     </row>
-    <row r="117" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C117" s="92"/>
       <c r="D117" s="93"/>
       <c r="E117" s="93"/>
       <c r="F117" s="93"/>
       <c r="G117" s="93"/>
       <c r="H117" s="93"/>
       <c r="I117" s="93"/>
       <c r="J117" s="93"/>
       <c r="K117" s="93"/>
       <c r="L117" s="93"/>
       <c r="M117" s="93"/>
       <c r="N117" s="93"/>
       <c r="O117" s="93"/>
       <c r="P117" s="93"/>
       <c r="Q117" s="94"/>
     </row>
-    <row r="118" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C118" s="95"/>
       <c r="D118" s="96"/>
       <c r="E118" s="96"/>
       <c r="F118" s="96"/>
       <c r="G118" s="96"/>
       <c r="H118" s="96"/>
       <c r="I118" s="96"/>
       <c r="J118" s="96"/>
       <c r="K118" s="96"/>
       <c r="L118" s="96"/>
       <c r="M118" s="96"/>
       <c r="N118" s="96"/>
       <c r="O118" s="96"/>
       <c r="P118" s="96"/>
       <c r="Q118" s="97"/>
     </row>
-    <row r="119" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C119" s="95"/>
       <c r="D119" s="96"/>
       <c r="E119" s="96"/>
       <c r="F119" s="96"/>
       <c r="G119" s="96"/>
       <c r="H119" s="96"/>
       <c r="I119" s="96"/>
       <c r="J119" s="96"/>
       <c r="K119" s="96"/>
       <c r="L119" s="96"/>
       <c r="M119" s="96"/>
       <c r="N119" s="96"/>
       <c r="O119" s="96"/>
       <c r="P119" s="96"/>
       <c r="Q119" s="97"/>
     </row>
-    <row r="120" spans="3:17" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="120" spans="3:17" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C120" s="98"/>
       <c r="D120" s="99"/>
       <c r="E120" s="99"/>
       <c r="F120" s="99"/>
       <c r="G120" s="99"/>
       <c r="H120" s="99"/>
       <c r="I120" s="99"/>
       <c r="J120" s="99"/>
       <c r="K120" s="99"/>
       <c r="L120" s="99"/>
       <c r="M120" s="99"/>
       <c r="N120" s="99"/>
       <c r="O120" s="99"/>
       <c r="P120" s="99"/>
       <c r="Q120" s="100"/>
     </row>
-    <row r="121" spans="3:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="3:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C121" s="150" t="s">
         <v>47</v>
       </c>
       <c r="D121" s="151"/>
       <c r="E121" s="151"/>
       <c r="F121" s="151"/>
       <c r="G121" s="151"/>
       <c r="H121" s="151"/>
       <c r="I121" s="151"/>
       <c r="J121" s="151"/>
       <c r="K121" s="151"/>
       <c r="L121" s="151"/>
       <c r="M121" s="151"/>
       <c r="N121" s="151"/>
       <c r="O121" s="151"/>
       <c r="P121" s="151"/>
       <c r="Q121" s="152"/>
     </row>
-    <row r="122" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="122" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C122" s="92"/>
       <c r="D122" s="93"/>
       <c r="E122" s="93"/>
       <c r="F122" s="93"/>
       <c r="G122" s="93"/>
       <c r="H122" s="93"/>
       <c r="I122" s="93"/>
       <c r="J122" s="93"/>
       <c r="K122" s="93"/>
       <c r="L122" s="93"/>
       <c r="M122" s="93"/>
       <c r="N122" s="93"/>
       <c r="O122" s="93"/>
       <c r="P122" s="93"/>
       <c r="Q122" s="94"/>
     </row>
-    <row r="123" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="123" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C123" s="95"/>
       <c r="D123" s="96"/>
       <c r="E123" s="96"/>
       <c r="F123" s="96"/>
       <c r="G123" s="96"/>
       <c r="H123" s="96"/>
       <c r="I123" s="96"/>
       <c r="J123" s="96"/>
       <c r="K123" s="96"/>
       <c r="L123" s="96"/>
       <c r="M123" s="96"/>
       <c r="N123" s="96"/>
       <c r="O123" s="96"/>
       <c r="P123" s="96"/>
       <c r="Q123" s="97"/>
     </row>
-    <row r="124" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C124" s="95"/>
       <c r="D124" s="96"/>
       <c r="E124" s="96"/>
       <c r="F124" s="96"/>
       <c r="G124" s="96"/>
       <c r="H124" s="96"/>
       <c r="I124" s="96"/>
       <c r="J124" s="96"/>
       <c r="K124" s="96"/>
       <c r="L124" s="96"/>
       <c r="M124" s="96"/>
       <c r="N124" s="96"/>
       <c r="O124" s="96"/>
       <c r="P124" s="96"/>
       <c r="Q124" s="97"/>
     </row>
-    <row r="125" spans="3:17" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="3:17" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C125" s="98"/>
       <c r="D125" s="99"/>
       <c r="E125" s="99"/>
       <c r="F125" s="99"/>
       <c r="G125" s="99"/>
       <c r="H125" s="99"/>
       <c r="I125" s="99"/>
       <c r="J125" s="99"/>
       <c r="K125" s="99"/>
       <c r="L125" s="99"/>
       <c r="M125" s="99"/>
       <c r="N125" s="99"/>
       <c r="O125" s="99"/>
       <c r="P125" s="99"/>
       <c r="Q125" s="100"/>
     </row>
-    <row r="126" spans="3:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="3:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C126" s="150" t="s">
         <v>53</v>
       </c>
       <c r="D126" s="151"/>
       <c r="E126" s="151"/>
       <c r="F126" s="151"/>
       <c r="G126" s="151"/>
       <c r="H126" s="151"/>
       <c r="I126" s="151"/>
       <c r="J126" s="151"/>
       <c r="K126" s="151"/>
       <c r="L126" s="151"/>
       <c r="M126" s="151"/>
       <c r="N126" s="151"/>
       <c r="O126" s="151"/>
       <c r="P126" s="151"/>
       <c r="Q126" s="152"/>
     </row>
-    <row r="127" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C127" s="92"/>
       <c r="D127" s="93"/>
       <c r="E127" s="93"/>
       <c r="F127" s="93"/>
       <c r="G127" s="93"/>
       <c r="H127" s="93"/>
       <c r="I127" s="93"/>
       <c r="J127" s="93"/>
       <c r="K127" s="93"/>
       <c r="L127" s="93"/>
       <c r="M127" s="93"/>
       <c r="N127" s="93"/>
       <c r="O127" s="93"/>
       <c r="P127" s="93"/>
       <c r="Q127" s="94"/>
     </row>
-    <row r="128" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="3:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C128" s="95"/>
       <c r="D128" s="96"/>
       <c r="E128" s="96"/>
       <c r="F128" s="96"/>
       <c r="G128" s="96"/>
       <c r="H128" s="96"/>
       <c r="I128" s="96"/>
       <c r="J128" s="96"/>
       <c r="K128" s="96"/>
       <c r="L128" s="96"/>
       <c r="M128" s="96"/>
       <c r="N128" s="96"/>
       <c r="O128" s="96"/>
       <c r="P128" s="96"/>
       <c r="Q128" s="97"/>
     </row>
-    <row r="129" spans="2:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="2:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C129" s="95"/>
       <c r="D129" s="96"/>
       <c r="E129" s="96"/>
       <c r="F129" s="96"/>
       <c r="G129" s="96"/>
       <c r="H129" s="96"/>
       <c r="I129" s="96"/>
       <c r="J129" s="96"/>
       <c r="K129" s="96"/>
       <c r="L129" s="96"/>
       <c r="M129" s="96"/>
       <c r="N129" s="96"/>
       <c r="O129" s="96"/>
       <c r="P129" s="96"/>
       <c r="Q129" s="97"/>
     </row>
-    <row r="130" spans="2:17" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="130" spans="2:17" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C130" s="98"/>
       <c r="D130" s="99"/>
       <c r="E130" s="99"/>
       <c r="F130" s="99"/>
       <c r="G130" s="99"/>
       <c r="H130" s="99"/>
       <c r="I130" s="99"/>
       <c r="J130" s="99"/>
       <c r="K130" s="99"/>
       <c r="L130" s="99"/>
       <c r="M130" s="99"/>
       <c r="N130" s="99"/>
       <c r="O130" s="99"/>
       <c r="P130" s="99"/>
       <c r="Q130" s="100"/>
     </row>
-    <row r="131" spans="2:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="131" spans="2:17" ht="13.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C131" s="150" t="s">
         <v>54</v>
       </c>
       <c r="D131" s="151"/>
       <c r="E131" s="151"/>
       <c r="F131" s="151"/>
       <c r="G131" s="151"/>
       <c r="H131" s="151"/>
       <c r="I131" s="151"/>
       <c r="J131" s="151"/>
       <c r="K131" s="151"/>
       <c r="L131" s="151"/>
       <c r="M131" s="151"/>
       <c r="N131" s="151"/>
       <c r="O131" s="151"/>
       <c r="P131" s="151"/>
       <c r="Q131" s="152"/>
     </row>
-    <row r="132" spans="2:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="132" spans="2:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C132" s="92"/>
       <c r="D132" s="93"/>
       <c r="E132" s="93"/>
       <c r="F132" s="93"/>
       <c r="G132" s="93"/>
       <c r="H132" s="93"/>
       <c r="I132" s="93"/>
       <c r="J132" s="93"/>
       <c r="K132" s="93"/>
       <c r="L132" s="93"/>
       <c r="M132" s="93"/>
       <c r="N132" s="93"/>
       <c r="O132" s="93"/>
       <c r="P132" s="93"/>
       <c r="Q132" s="94"/>
     </row>
-    <row r="133" spans="2:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="133" spans="2:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C133" s="95"/>
       <c r="D133" s="96"/>
       <c r="E133" s="96"/>
       <c r="F133" s="96"/>
       <c r="G133" s="96"/>
       <c r="H133" s="96"/>
       <c r="I133" s="96"/>
       <c r="J133" s="96"/>
       <c r="K133" s="96"/>
       <c r="L133" s="96"/>
       <c r="M133" s="96"/>
       <c r="N133" s="96"/>
       <c r="O133" s="96"/>
       <c r="P133" s="96"/>
       <c r="Q133" s="97"/>
     </row>
-    <row r="134" spans="2:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="134" spans="2:17" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C134" s="95"/>
       <c r="D134" s="96"/>
       <c r="E134" s="96"/>
       <c r="F134" s="96"/>
       <c r="G134" s="96"/>
       <c r="H134" s="96"/>
       <c r="I134" s="96"/>
       <c r="J134" s="96"/>
       <c r="K134" s="96"/>
       <c r="L134" s="96"/>
       <c r="M134" s="96"/>
       <c r="N134" s="96"/>
       <c r="O134" s="96"/>
       <c r="P134" s="96"/>
       <c r="Q134" s="97"/>
     </row>
-    <row r="135" spans="2:17" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="135" spans="2:17" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C135" s="98"/>
       <c r="D135" s="99"/>
       <c r="E135" s="99"/>
       <c r="F135" s="99"/>
       <c r="G135" s="99"/>
       <c r="H135" s="99"/>
       <c r="I135" s="99"/>
       <c r="J135" s="99"/>
       <c r="K135" s="99"/>
       <c r="L135" s="99"/>
       <c r="M135" s="99"/>
       <c r="N135" s="99"/>
       <c r="O135" s="99"/>
       <c r="P135" s="99"/>
       <c r="Q135" s="100"/>
     </row>
-    <row r="136" spans="2:17" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="136" spans="2:17" ht="4.9000000000000004" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="Q136" s="56"/>
     </row>
-    <row r="137" spans="2:17" ht="48.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="137" spans="2:17" ht="48.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B137" s="8"/>
       <c r="C137" s="128" t="s">
         <v>64</v>
       </c>
       <c r="D137" s="129"/>
       <c r="E137" s="129"/>
       <c r="F137" s="129"/>
       <c r="G137" s="129"/>
       <c r="H137" s="129"/>
       <c r="I137" s="129"/>
       <c r="J137" s="129"/>
       <c r="K137" s="129"/>
       <c r="L137" s="129"/>
       <c r="M137" s="129"/>
       <c r="N137" s="129"/>
       <c r="O137" s="129"/>
       <c r="P137" s="129"/>
       <c r="Q137" s="142"/>
     </row>
-    <row r="138" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="138" spans="2:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B138" s="8"/>
       <c r="C138" s="110"/>
       <c r="D138" s="111"/>
       <c r="E138" s="111"/>
       <c r="F138" s="111"/>
       <c r="G138" s="111"/>
       <c r="H138" s="111"/>
       <c r="I138" s="111"/>
       <c r="J138" s="111"/>
       <c r="K138" s="111"/>
       <c r="L138" s="111"/>
       <c r="M138" s="111"/>
       <c r="N138" s="111"/>
       <c r="O138" s="111"/>
       <c r="P138" s="111"/>
       <c r="Q138" s="112"/>
     </row>
-    <row r="139" spans="2:17" ht="25.15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="2:17" ht="25.15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B139" s="8"/>
       <c r="C139" s="113"/>
       <c r="D139" s="114"/>
       <c r="E139" s="114"/>
       <c r="F139" s="114"/>
       <c r="G139" s="114"/>
       <c r="H139" s="114"/>
       <c r="I139" s="114"/>
       <c r="J139" s="114"/>
       <c r="K139" s="114"/>
       <c r="L139" s="114"/>
       <c r="M139" s="114"/>
       <c r="N139" s="114"/>
       <c r="O139" s="114"/>
       <c r="P139" s="114"/>
       <c r="Q139" s="115"/>
     </row>
-    <row r="140" spans="2:17" ht="26.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="140" spans="2:17" ht="26.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B140" s="8"/>
       <c r="C140" s="113"/>
       <c r="D140" s="114"/>
       <c r="E140" s="114"/>
       <c r="F140" s="114"/>
       <c r="G140" s="114"/>
       <c r="H140" s="114"/>
       <c r="I140" s="114"/>
       <c r="J140" s="114"/>
       <c r="K140" s="114"/>
       <c r="L140" s="114"/>
       <c r="M140" s="114"/>
       <c r="N140" s="114"/>
       <c r="O140" s="114"/>
       <c r="P140" s="114"/>
       <c r="Q140" s="115"/>
     </row>
-    <row r="141" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="141" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B141" s="13" t="e">
         <f>(P142+P143)/$Q$61</f>
         <v>#DIV/0!</v>
       </c>
       <c r="C141" s="113"/>
       <c r="D141" s="114"/>
       <c r="E141" s="114"/>
       <c r="F141" s="114"/>
       <c r="G141" s="114"/>
       <c r="H141" s="114"/>
       <c r="I141" s="114"/>
       <c r="J141" s="114"/>
       <c r="K141" s="114"/>
       <c r="L141" s="114"/>
       <c r="M141" s="114"/>
       <c r="N141" s="114"/>
       <c r="O141" s="114"/>
       <c r="P141" s="114"/>
       <c r="Q141" s="115"/>
     </row>
-    <row r="142" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B142" s="8"/>
       <c r="C142" s="113"/>
       <c r="D142" s="114"/>
       <c r="E142" s="114"/>
       <c r="F142" s="114"/>
       <c r="G142" s="114"/>
       <c r="H142" s="114"/>
       <c r="I142" s="114"/>
       <c r="J142" s="114"/>
       <c r="K142" s="114"/>
       <c r="L142" s="114"/>
       <c r="M142" s="114"/>
       <c r="N142" s="114"/>
       <c r="O142" s="114"/>
       <c r="P142" s="114"/>
       <c r="Q142" s="115"/>
     </row>
-    <row r="143" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="143" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B143" s="8"/>
       <c r="C143" s="113"/>
       <c r="D143" s="114"/>
       <c r="E143" s="114"/>
       <c r="F143" s="114"/>
       <c r="G143" s="114"/>
       <c r="H143" s="114"/>
       <c r="I143" s="114"/>
       <c r="J143" s="114"/>
       <c r="K143" s="114"/>
       <c r="L143" s="114"/>
       <c r="M143" s="114"/>
       <c r="N143" s="114"/>
       <c r="O143" s="114"/>
       <c r="P143" s="114"/>
       <c r="Q143" s="115"/>
     </row>
-    <row r="144" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="144" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B144" s="20" t="e">
         <f>(P145+P146)/$Q$61</f>
         <v>#DIV/0!</v>
       </c>
       <c r="C144" s="113"/>
       <c r="D144" s="114"/>
       <c r="E144" s="114"/>
       <c r="F144" s="114"/>
       <c r="G144" s="114"/>
       <c r="H144" s="114"/>
       <c r="I144" s="114"/>
       <c r="J144" s="114"/>
       <c r="K144" s="114"/>
       <c r="L144" s="114"/>
       <c r="M144" s="114"/>
       <c r="N144" s="114"/>
       <c r="O144" s="114"/>
       <c r="P144" s="114"/>
       <c r="Q144" s="115"/>
     </row>
-    <row r="145" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="145" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B145" s="8"/>
       <c r="C145" s="113"/>
       <c r="D145" s="114"/>
       <c r="E145" s="114"/>
       <c r="F145" s="114"/>
       <c r="G145" s="114"/>
       <c r="H145" s="114"/>
       <c r="I145" s="114"/>
       <c r="J145" s="114"/>
       <c r="K145" s="114"/>
       <c r="L145" s="114"/>
       <c r="M145" s="114"/>
       <c r="N145" s="114"/>
       <c r="O145" s="114"/>
       <c r="P145" s="114"/>
       <c r="Q145" s="115"/>
     </row>
-    <row r="146" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="146" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B146" s="8"/>
       <c r="C146" s="113"/>
       <c r="D146" s="114"/>
       <c r="E146" s="114"/>
       <c r="F146" s="114"/>
       <c r="G146" s="114"/>
       <c r="H146" s="114"/>
       <c r="I146" s="114"/>
       <c r="J146" s="114"/>
       <c r="K146" s="114"/>
       <c r="L146" s="114"/>
       <c r="M146" s="114"/>
       <c r="N146" s="114"/>
       <c r="O146" s="114"/>
       <c r="P146" s="114"/>
       <c r="Q146" s="115"/>
     </row>
-    <row r="147" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="147" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B147" s="20" t="e">
         <f>(P148+P149)/$Q$61</f>
         <v>#DIV/0!</v>
       </c>
       <c r="C147" s="113"/>
       <c r="D147" s="114"/>
       <c r="E147" s="114"/>
       <c r="F147" s="114"/>
       <c r="G147" s="114"/>
       <c r="H147" s="114"/>
       <c r="I147" s="114"/>
       <c r="J147" s="114"/>
       <c r="K147" s="114"/>
       <c r="L147" s="114"/>
       <c r="M147" s="114"/>
       <c r="N147" s="114"/>
       <c r="O147" s="114"/>
       <c r="P147" s="114"/>
       <c r="Q147" s="115"/>
     </row>
-    <row r="148" spans="2:17" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="148" spans="2:17" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B148" s="8"/>
       <c r="C148" s="116"/>
       <c r="D148" s="117"/>
       <c r="E148" s="117"/>
       <c r="F148" s="117"/>
       <c r="G148" s="117"/>
       <c r="H148" s="117"/>
       <c r="I148" s="117"/>
       <c r="J148" s="117"/>
       <c r="K148" s="117"/>
       <c r="L148" s="117"/>
       <c r="M148" s="117"/>
       <c r="N148" s="117"/>
       <c r="O148" s="117"/>
       <c r="P148" s="117"/>
       <c r="Q148" s="118"/>
     </row>
-    <row r="149" spans="2:17" ht="6.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="149" spans="2:17" ht="6.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B149" s="8"/>
       <c r="C149" s="57"/>
       <c r="D149" s="58"/>
       <c r="E149" s="58"/>
       <c r="F149" s="58"/>
       <c r="G149" s="58"/>
       <c r="H149" s="58"/>
       <c r="I149" s="58"/>
       <c r="J149" s="58"/>
       <c r="K149" s="58"/>
       <c r="L149" s="58"/>
       <c r="M149" s="58"/>
       <c r="N149" s="58"/>
       <c r="O149" s="58"/>
       <c r="P149" s="58"/>
       <c r="Q149" s="58"/>
     </row>
-    <row r="150" spans="2:17" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="150" spans="2:17" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B150" s="20" t="e">
         <f>(P151+P152)/$Q$61</f>
         <v>#VALUE!</v>
       </c>
       <c r="C150" s="128" t="s">
         <v>63</v>
       </c>
       <c r="D150" s="129"/>
       <c r="E150" s="129"/>
       <c r="F150" s="129"/>
       <c r="G150" s="129"/>
       <c r="H150" s="129"/>
       <c r="I150" s="129"/>
       <c r="J150" s="129"/>
       <c r="K150" s="129"/>
       <c r="L150" s="129"/>
       <c r="M150" s="129"/>
       <c r="N150" s="129"/>
       <c r="O150" s="129"/>
       <c r="P150" s="129"/>
       <c r="Q150" s="142"/>
     </row>
-    <row r="151" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B151" s="8"/>
       <c r="C151" s="10"/>
       <c r="D151" s="9"/>
       <c r="E151" s="9"/>
       <c r="F151" s="11"/>
       <c r="G151" s="11"/>
       <c r="H151" s="11"/>
       <c r="I151" s="78"/>
       <c r="J151" s="69"/>
       <c r="K151" s="11"/>
       <c r="L151" s="11"/>
       <c r="M151" s="80"/>
       <c r="N151" s="80"/>
       <c r="O151" s="11"/>
       <c r="P151" s="11"/>
       <c r="Q151" s="49"/>
     </row>
-    <row r="152" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="152" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B152" s="8"/>
       <c r="C152" s="8"/>
       <c r="D152" s="12"/>
       <c r="E152" s="12"/>
       <c r="F152" s="55" t="s">
         <v>30</v>
       </c>
       <c r="G152" s="77" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="H152" s="77"/>
       <c r="I152" s="78" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="J152" s="69"/>
       <c r="K152" s="55" t="s">
         <v>10</v>
       </c>
       <c r="L152" s="55"/>
       <c r="M152" s="81" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="N152" s="81"/>
       <c r="O152" s="55"/>
       <c r="P152" s="77" t="s">
         <v>14</v>
       </c>
       <c r="Q152" s="82"/>
     </row>
-    <row r="153" spans="2:17" ht="20.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="153" spans="2:17" ht="20.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B153" s="20" t="e">
         <f>(P154+P155)/$Q$61</f>
         <v>#DIV/0!</v>
       </c>
       <c r="C153" s="10"/>
       <c r="D153" s="9"/>
       <c r="E153" s="9"/>
       <c r="F153" s="55" t="s">
         <v>62</v>
       </c>
       <c r="G153" s="91"/>
       <c r="H153" s="91"/>
       <c r="I153" s="79" t="s">
         <v>22</v>
       </c>
       <c r="J153" s="70"/>
       <c r="K153" s="55" t="s">
         <v>11</v>
       </c>
       <c r="L153" s="55"/>
       <c r="M153" s="81" t="s">
         <v>15</v>
       </c>
       <c r="N153" s="81"/>
       <c r="O153" s="55"/>
       <c r="P153" s="77"/>
       <c r="Q153" s="82"/>
     </row>
-    <row r="154" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="154" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B154" s="8"/>
       <c r="C154" s="147" t="s">
         <v>6</v>
       </c>
       <c r="D154" s="148"/>
       <c r="E154" s="149"/>
       <c r="F154" s="67"/>
       <c r="G154" s="67"/>
       <c r="H154" s="67"/>
       <c r="I154" s="67"/>
       <c r="J154" s="67"/>
       <c r="K154" s="67"/>
       <c r="L154" s="14"/>
       <c r="M154" s="67"/>
       <c r="N154" s="67"/>
       <c r="O154" s="14"/>
       <c r="P154" s="139"/>
       <c r="Q154" s="140"/>
     </row>
-    <row r="155" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="155" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B155" s="8"/>
       <c r="C155" s="8"/>
       <c r="D155" s="15"/>
       <c r="E155" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F155" s="54"/>
       <c r="G155" s="141"/>
       <c r="H155" s="141"/>
       <c r="I155" s="141"/>
       <c r="J155" s="141"/>
       <c r="K155" s="54"/>
       <c r="L155" s="16"/>
       <c r="M155" s="136">
         <f>G155+I155</f>
         <v>0</v>
       </c>
       <c r="N155" s="136"/>
       <c r="O155" s="16"/>
       <c r="P155" s="145">
         <f>F155+G155+I155+K155</f>
         <v>0</v>
       </c>
       <c r="Q155" s="146"/>
     </row>
-    <row r="156" spans="2:17" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="156" spans="2:17" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B156" s="20" t="e">
         <f>(P157+P158)/$Q$61</f>
         <v>#DIV/0!</v>
       </c>
       <c r="C156" s="17"/>
       <c r="D156" s="18"/>
       <c r="E156" s="18" t="s">
         <v>3</v>
       </c>
       <c r="F156" s="47"/>
       <c r="G156" s="191"/>
       <c r="H156" s="191"/>
       <c r="I156" s="191"/>
       <c r="J156" s="191"/>
       <c r="K156" s="53"/>
       <c r="L156" s="19"/>
       <c r="M156" s="136">
         <f>G156+I156</f>
         <v>0</v>
       </c>
       <c r="N156" s="136"/>
       <c r="O156" s="19"/>
       <c r="P156" s="137">
         <f>G156+I156+K156</f>
         <v>0</v>
       </c>
       <c r="Q156" s="138"/>
     </row>
-    <row r="157" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B157" s="8"/>
       <c r="C157" s="60" t="s">
         <v>12</v>
       </c>
       <c r="D157" s="61"/>
       <c r="E157" s="62"/>
       <c r="F157" s="66"/>
       <c r="G157" s="66"/>
       <c r="H157" s="66"/>
       <c r="I157" s="66"/>
       <c r="J157" s="66"/>
       <c r="K157" s="66"/>
       <c r="L157" s="14"/>
       <c r="M157" s="139"/>
       <c r="N157" s="139"/>
       <c r="O157" s="14"/>
       <c r="P157" s="139"/>
       <c r="Q157" s="140"/>
     </row>
-    <row r="158" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="158" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B158" s="8"/>
       <c r="C158" s="21"/>
       <c r="D158" s="15"/>
       <c r="E158" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F158" s="54"/>
       <c r="G158" s="141"/>
       <c r="H158" s="141"/>
       <c r="I158" s="141"/>
       <c r="J158" s="141"/>
       <c r="K158" s="54"/>
       <c r="L158" s="16"/>
       <c r="M158" s="136">
         <f>G158+I158</f>
         <v>0</v>
       </c>
       <c r="N158" s="136"/>
       <c r="O158" s="16"/>
       <c r="P158" s="154">
         <f>F158+G158+I158+K158</f>
         <v>0</v>
       </c>
       <c r="Q158" s="155"/>
     </row>
-    <row r="159" spans="2:17" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="159" spans="2:17" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B159" s="20" t="e">
         <f>(P160+P161)/$Q$61</f>
         <v>#DIV/0!</v>
       </c>
       <c r="C159" s="21"/>
       <c r="D159" s="15"/>
       <c r="E159" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F159" s="47"/>
       <c r="G159" s="191"/>
       <c r="H159" s="191"/>
       <c r="I159" s="191"/>
       <c r="J159" s="191"/>
       <c r="K159" s="53"/>
       <c r="L159" s="19"/>
       <c r="M159" s="136">
         <f>G159+I159</f>
         <v>0</v>
       </c>
       <c r="N159" s="136"/>
       <c r="O159" s="19"/>
       <c r="P159" s="137">
         <f>G159+I159+K159</f>
         <v>0</v>
       </c>
       <c r="Q159" s="138"/>
     </row>
-    <row r="160" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="2:17" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B160" s="8"/>
       <c r="C160" s="60" t="s">
         <v>13</v>
       </c>
       <c r="D160" s="61"/>
       <c r="E160" s="62"/>
       <c r="F160" s="66"/>
       <c r="G160" s="66"/>
       <c r="H160" s="66"/>
       <c r="I160" s="66"/>
       <c r="J160" s="66"/>
       <c r="K160" s="66"/>
       <c r="L160" s="14"/>
       <c r="M160" s="139"/>
       <c r="N160" s="139"/>
       <c r="O160" s="14"/>
       <c r="P160" s="139"/>
       <c r="Q160" s="140"/>
     </row>
-    <row r="161" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="161" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B161" s="8"/>
       <c r="C161" s="21"/>
       <c r="D161" s="15"/>
       <c r="E161" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F161" s="54"/>
       <c r="G161" s="141"/>
       <c r="H161" s="141"/>
       <c r="I161" s="141"/>
       <c r="J161" s="141"/>
       <c r="K161" s="54"/>
       <c r="L161" s="16"/>
       <c r="M161" s="136">
         <f>G161+I161</f>
         <v>0</v>
       </c>
       <c r="N161" s="136"/>
       <c r="O161" s="16"/>
       <c r="P161" s="154">
         <f>F161+G161+I161+K161</f>
         <v>0</v>
       </c>
       <c r="Q161" s="155"/>
     </row>
-    <row r="162" spans="2:18" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="162" spans="2:18" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B162" s="20" t="e">
         <f>(#REF!+#REF!)/$Q$61</f>
         <v>#REF!</v>
       </c>
       <c r="C162" s="23"/>
       <c r="D162" s="18"/>
       <c r="E162" s="24" t="s">
         <v>3</v>
       </c>
       <c r="F162" s="47"/>
       <c r="G162" s="191"/>
       <c r="H162" s="191"/>
       <c r="I162" s="191"/>
       <c r="J162" s="191"/>
       <c r="K162" s="53"/>
       <c r="L162" s="19"/>
       <c r="M162" s="136">
         <f>G162+I162</f>
         <v>0</v>
       </c>
       <c r="N162" s="136"/>
       <c r="O162" s="19"/>
       <c r="P162" s="137">
         <f>G162+I162+K162</f>
         <v>0</v>
       </c>
       <c r="Q162" s="138"/>
     </row>
-    <row r="163" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="163" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B163" s="8"/>
       <c r="C163" s="60" t="s">
         <v>0</v>
       </c>
       <c r="D163" s="61"/>
       <c r="E163" s="62"/>
       <c r="F163" s="66"/>
       <c r="G163" s="66"/>
       <c r="H163" s="66"/>
       <c r="I163" s="66"/>
       <c r="J163" s="66"/>
       <c r="K163" s="66"/>
       <c r="L163" s="14"/>
       <c r="M163" s="139"/>
       <c r="N163" s="139"/>
       <c r="O163" s="14"/>
       <c r="P163" s="139"/>
       <c r="Q163" s="140"/>
     </row>
-    <row r="164" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B164" s="8"/>
       <c r="C164" s="21"/>
       <c r="D164" s="15"/>
       <c r="E164" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F164" s="54"/>
       <c r="G164" s="141"/>
       <c r="H164" s="141"/>
       <c r="I164" s="141"/>
       <c r="J164" s="141"/>
       <c r="K164" s="54"/>
       <c r="L164" s="16"/>
       <c r="M164" s="136">
         <f>G164+I164</f>
         <v>0</v>
       </c>
       <c r="N164" s="136"/>
       <c r="O164" s="16"/>
       <c r="P164" s="154">
         <f>F164+G164+I164+K164</f>
         <v>0</v>
       </c>
       <c r="Q164" s="155"/>
     </row>
-    <row r="165" spans="2:18" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="165" spans="2:18" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B165" s="20" t="e">
         <f>(#REF!+#REF!)/$Q$61</f>
         <v>#REF!</v>
       </c>
       <c r="C165" s="21"/>
       <c r="D165" s="15"/>
       <c r="E165" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F165" s="47"/>
       <c r="G165" s="191"/>
       <c r="H165" s="191"/>
       <c r="I165" s="191"/>
       <c r="J165" s="191"/>
       <c r="K165" s="53"/>
       <c r="L165" s="19"/>
       <c r="M165" s="136">
         <f>G165+I165</f>
         <v>0</v>
       </c>
       <c r="N165" s="136"/>
       <c r="O165" s="19"/>
       <c r="P165" s="137">
         <f>G165+I165+K165</f>
         <v>0</v>
       </c>
       <c r="Q165" s="138"/>
     </row>
-    <row r="166" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="166" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B166" s="8"/>
       <c r="C166" s="60" t="s">
         <v>7</v>
       </c>
       <c r="D166" s="61"/>
       <c r="E166" s="62"/>
       <c r="F166" s="66"/>
       <c r="G166" s="66"/>
       <c r="H166" s="66"/>
       <c r="I166" s="66"/>
       <c r="J166" s="66"/>
       <c r="K166" s="66"/>
       <c r="L166" s="14"/>
       <c r="M166" s="139"/>
       <c r="N166" s="139"/>
       <c r="O166" s="14"/>
       <c r="P166" s="139"/>
       <c r="Q166" s="140"/>
     </row>
-    <row r="167" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="167" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B167" s="8"/>
       <c r="C167" s="21"/>
       <c r="D167" s="15"/>
       <c r="E167" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F167" s="54"/>
       <c r="G167" s="141"/>
       <c r="H167" s="141"/>
       <c r="I167" s="141"/>
       <c r="J167" s="141"/>
       <c r="K167" s="54"/>
       <c r="L167" s="16"/>
       <c r="M167" s="136">
         <f>G167+I167</f>
         <v>0</v>
       </c>
       <c r="N167" s="136"/>
       <c r="O167" s="16"/>
       <c r="P167" s="154">
         <f>F167+G167+I167+K167</f>
         <v>0</v>
       </c>
       <c r="Q167" s="155"/>
     </row>
-    <row r="168" spans="2:18" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="168" spans="2:18" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B168" s="20" t="e">
         <f>(#REF!+#REF!)/$Q$61</f>
         <v>#REF!</v>
       </c>
       <c r="C168" s="23"/>
       <c r="D168" s="18"/>
       <c r="E168" s="24" t="s">
         <v>3</v>
       </c>
       <c r="F168" s="47"/>
       <c r="G168" s="191"/>
       <c r="H168" s="191"/>
       <c r="I168" s="191"/>
       <c r="J168" s="191"/>
       <c r="K168" s="53"/>
       <c r="L168" s="19"/>
       <c r="M168" s="136">
         <f>G168+I168</f>
         <v>0</v>
       </c>
       <c r="N168" s="136"/>
       <c r="O168" s="19"/>
       <c r="P168" s="137">
         <f>G168+I168+K168</f>
         <v>0</v>
       </c>
       <c r="Q168" s="138"/>
     </row>
-    <row r="169" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="169" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B169" s="8"/>
       <c r="C169" s="60" t="s">
         <v>1</v>
       </c>
       <c r="D169" s="61"/>
       <c r="E169" s="62"/>
       <c r="F169" s="66"/>
       <c r="G169" s="66"/>
       <c r="H169" s="66"/>
       <c r="I169" s="66"/>
       <c r="J169" s="66"/>
       <c r="K169" s="66"/>
       <c r="L169" s="14"/>
       <c r="M169" s="139"/>
       <c r="N169" s="139"/>
       <c r="O169" s="14"/>
       <c r="P169" s="139"/>
       <c r="Q169" s="140"/>
     </row>
-    <row r="170" spans="2:18" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="170" spans="2:18" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B170" s="8"/>
       <c r="C170" s="21"/>
       <c r="D170" s="15"/>
       <c r="E170" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F170" s="54"/>
       <c r="G170" s="141"/>
       <c r="H170" s="141"/>
       <c r="I170" s="141"/>
       <c r="J170" s="141"/>
       <c r="K170" s="54"/>
       <c r="L170" s="16"/>
       <c r="M170" s="136">
         <f>G170+I170</f>
         <v>0</v>
       </c>
       <c r="N170" s="136"/>
       <c r="O170" s="16"/>
       <c r="P170" s="154">
         <f>F170+G170+I170+K170</f>
         <v>0</v>
       </c>
       <c r="Q170" s="155"/>
     </row>
-    <row r="171" spans="2:18" ht="32.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="171" spans="2:18" ht="32.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B171" s="20" t="e">
         <f>(P163+P164)/$Q$61</f>
         <v>#DIV/0!</v>
       </c>
       <c r="C171" s="21"/>
       <c r="D171" s="15"/>
       <c r="E171" s="15" t="s">
         <v>3</v>
       </c>
       <c r="F171" s="47"/>
       <c r="G171" s="191"/>
       <c r="H171" s="191"/>
       <c r="I171" s="191"/>
       <c r="J171" s="191"/>
       <c r="K171" s="53"/>
       <c r="L171" s="19"/>
       <c r="M171" s="136">
         <f>G171+I171</f>
         <v>0</v>
       </c>
       <c r="N171" s="136"/>
       <c r="O171" s="19"/>
       <c r="P171" s="137">
         <f>G171+I171+K171</f>
         <v>0</v>
       </c>
       <c r="Q171" s="138"/>
     </row>
-    <row r="172" spans="2:18" ht="31.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="172" spans="2:18" ht="31.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B172" s="8"/>
       <c r="C172" s="60" t="s">
         <v>9</v>
       </c>
       <c r="D172" s="61"/>
       <c r="E172" s="62"/>
       <c r="F172" s="66"/>
       <c r="G172" s="66"/>
       <c r="H172" s="66"/>
       <c r="I172" s="66"/>
       <c r="J172" s="66"/>
       <c r="K172" s="66"/>
       <c r="L172" s="14"/>
       <c r="M172" s="67"/>
       <c r="N172" s="67"/>
       <c r="O172" s="14"/>
       <c r="P172" s="67"/>
       <c r="Q172" s="68"/>
     </row>
-    <row r="173" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="173" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B173" s="8"/>
       <c r="C173" s="21"/>
       <c r="D173" s="15"/>
       <c r="E173" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F173" s="54"/>
       <c r="G173" s="141"/>
       <c r="H173" s="141"/>
       <c r="I173" s="141"/>
       <c r="J173" s="141"/>
       <c r="K173" s="54"/>
       <c r="L173" s="16"/>
       <c r="M173" s="136">
         <f>G173+I173</f>
         <v>0</v>
       </c>
       <c r="N173" s="136"/>
       <c r="O173" s="16"/>
       <c r="P173" s="154">
         <f>F173+G173+I173+K173</f>
         <v>0</v>
       </c>
       <c r="Q173" s="155"/>
     </row>
-    <row r="174" spans="2:18" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="174" spans="2:18" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B174" s="8"/>
       <c r="C174" s="23"/>
       <c r="D174" s="18"/>
       <c r="E174" s="24" t="s">
         <v>3</v>
       </c>
       <c r="F174" s="47"/>
       <c r="G174" s="191"/>
       <c r="H174" s="191"/>
       <c r="I174" s="191"/>
       <c r="J174" s="191"/>
       <c r="K174" s="53"/>
       <c r="L174" s="19"/>
       <c r="M174" s="136">
         <f>G174+I174</f>
         <v>0</v>
       </c>
       <c r="N174" s="136"/>
       <c r="O174" s="19"/>
       <c r="P174" s="137">
         <f>G174+I174+K174</f>
         <v>0</v>
       </c>
       <c r="Q174" s="138"/>
       <c r="R174" s="12"/>
     </row>
-    <row r="175" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="175" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B175" s="8"/>
       <c r="C175" s="60" t="s">
         <v>8</v>
       </c>
       <c r="D175" s="61"/>
       <c r="E175" s="62"/>
       <c r="F175" s="63"/>
       <c r="G175" s="64"/>
       <c r="H175" s="64"/>
       <c r="I175" s="64"/>
       <c r="J175" s="64"/>
       <c r="K175" s="65"/>
       <c r="L175" s="14"/>
       <c r="M175" s="192"/>
       <c r="N175" s="193"/>
       <c r="O175" s="14"/>
       <c r="P175" s="192"/>
       <c r="Q175" s="194"/>
       <c r="R175" s="12"/>
     </row>
-    <row r="176" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="176" spans="2:18" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B176" s="8"/>
       <c r="C176" s="8"/>
       <c r="D176" s="15"/>
       <c r="E176" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F176" s="54"/>
       <c r="G176" s="195"/>
       <c r="H176" s="196"/>
       <c r="I176" s="195"/>
       <c r="J176" s="196"/>
       <c r="K176" s="54"/>
       <c r="L176" s="25"/>
       <c r="M176" s="197">
         <f>G176+I176</f>
         <v>0</v>
       </c>
       <c r="N176" s="198"/>
       <c r="O176" s="25"/>
       <c r="P176" s="145">
         <f>F176+G176+I176+K176</f>
         <v>0</v>
       </c>
       <c r="Q176" s="146"/>
       <c r="R176" s="12"/>
     </row>
-    <row r="177" spans="2:18" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="177" spans="2:18" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B177" s="8"/>
       <c r="C177" s="17"/>
       <c r="D177" s="18"/>
       <c r="E177" s="24" t="s">
         <v>3</v>
       </c>
       <c r="F177" s="46"/>
       <c r="G177" s="195"/>
       <c r="H177" s="196"/>
       <c r="I177" s="195"/>
       <c r="J177" s="196"/>
       <c r="K177" s="54"/>
       <c r="L177" s="26"/>
       <c r="M177" s="197">
         <f>G177+I177</f>
         <v>0</v>
       </c>
       <c r="N177" s="198"/>
       <c r="O177" s="26"/>
       <c r="P177" s="199">
         <f>G177+I177+K177</f>
         <v>0</v>
       </c>
       <c r="Q177" s="200"/>
       <c r="R177" s="12"/>
     </row>
-    <row r="178" spans="2:18" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="178" spans="2:18" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B178" s="8"/>
       <c r="C178" s="27"/>
       <c r="D178" s="28"/>
       <c r="E178" s="28"/>
       <c r="F178" s="29"/>
       <c r="G178" s="30"/>
       <c r="H178" s="30"/>
       <c r="I178" s="30"/>
       <c r="J178" s="30"/>
       <c r="K178" s="30"/>
       <c r="L178" s="31"/>
       <c r="M178" s="30"/>
       <c r="N178" s="30"/>
       <c r="O178" s="31"/>
       <c r="P178" s="30"/>
       <c r="Q178" s="32"/>
       <c r="R178" s="12"/>
     </row>
-    <row r="179" spans="2:18" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="179" spans="2:18" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B179" s="8"/>
       <c r="C179" s="201" t="s">
         <v>4</v>
       </c>
       <c r="D179" s="202"/>
       <c r="E179" s="203"/>
       <c r="F179" s="33">
         <f>F155+F158+F161+F164+F167+F170+F173+F176</f>
         <v>0</v>
       </c>
       <c r="G179" s="204">
         <f>G155+G158+G161+G164+G167+G170+G173+G176</f>
         <v>0</v>
       </c>
       <c r="H179" s="204"/>
       <c r="I179" s="205">
         <f>I155+I158+I161+I164+I167+I170+I173+I176</f>
         <v>0</v>
       </c>
       <c r="J179" s="206"/>
       <c r="K179" s="52">
         <f>K155+K158+K161+K164+K167+K170+K173+K176</f>
         <v>0</v>
       </c>
       <c r="L179" s="34"/>
       <c r="M179" s="207">
         <f>M155+M158+M161+M164+M167+M170+M173+M176</f>
         <v>0</v>
       </c>
       <c r="N179" s="208"/>
       <c r="O179" s="34"/>
       <c r="P179" s="207">
         <f>P155+P158+P161+P164+P167+P170+P173+P176</f>
         <v>0</v>
       </c>
       <c r="Q179" s="208"/>
       <c r="R179" s="12"/>
     </row>
-    <row r="180" spans="2:18" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="180" spans="2:18" ht="16.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B180" s="8"/>
       <c r="C180" s="201" t="s">
         <v>5</v>
       </c>
       <c r="D180" s="202"/>
       <c r="E180" s="203"/>
       <c r="F180" s="34"/>
       <c r="G180" s="204">
         <f>G156+G159+G162+G165+G168+G171+G174+G177</f>
         <v>0</v>
       </c>
       <c r="H180" s="204"/>
       <c r="I180" s="204">
         <f>I156+I159+I162+I165+I168+I171+I174+I177</f>
         <v>0</v>
       </c>
       <c r="J180" s="204"/>
       <c r="K180" s="52">
         <f>K156+K159+K162+K165+K168+K171+K174+K177</f>
         <v>0</v>
       </c>
       <c r="L180" s="34"/>
       <c r="M180" s="207">
         <f>M156+M159+M162+M165+M168+M171+M174+M177</f>
         <v>0</v>
       </c>
       <c r="N180" s="208"/>
       <c r="O180" s="34"/>
       <c r="P180" s="207">
         <f>P156+P159+P162+P165+P168+P171+P174+P177</f>
         <v>0</v>
       </c>
       <c r="Q180" s="208"/>
       <c r="R180" s="12"/>
     </row>
-    <row r="181" spans="2:18" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="181" spans="2:18" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B181" s="8"/>
       <c r="C181" s="201" t="s">
         <v>15</v>
       </c>
       <c r="D181" s="202"/>
       <c r="E181" s="203"/>
       <c r="F181" s="33">
         <f>SUM(F179:F180)</f>
         <v>0</v>
       </c>
       <c r="G181" s="204">
         <f>SUM(G179:H180)</f>
         <v>0</v>
       </c>
       <c r="H181" s="204"/>
       <c r="I181" s="204">
         <f>SUM(I179:J180)</f>
         <v>0</v>
       </c>
       <c r="J181" s="204"/>
       <c r="K181" s="52">
         <f>SUM(K179:K180)</f>
         <v>0</v>
       </c>
       <c r="L181" s="34"/>
       <c r="M181" s="207">
         <f>SUM(M179:N180)</f>
         <v>0</v>
       </c>
       <c r="N181" s="208"/>
       <c r="O181" s="34"/>
       <c r="P181" s="207">
         <f>SUM(P179:Q180)</f>
         <v>0</v>
       </c>
       <c r="Q181" s="208"/>
       <c r="R181" s="12"/>
     </row>
-    <row r="182" spans="2:18" ht="7.9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="182" spans="2:18" ht="7.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B182" s="8"/>
       <c r="C182" s="35"/>
       <c r="D182" s="36"/>
       <c r="E182" s="36"/>
       <c r="F182" s="37"/>
       <c r="G182" s="37"/>
       <c r="H182" s="37"/>
       <c r="I182" s="37"/>
       <c r="J182" s="37"/>
       <c r="K182" s="37"/>
       <c r="L182" s="37"/>
       <c r="M182" s="37"/>
       <c r="N182" s="37"/>
       <c r="O182" s="37"/>
       <c r="P182" s="37"/>
       <c r="Q182" s="50"/>
     </row>
-    <row r="183" spans="2:18" ht="13" x14ac:dyDescent="0.3">
+    <row r="183" spans="2:18" x14ac:dyDescent="0.2">
       <c r="C183" s="10"/>
       <c r="D183" s="9"/>
       <c r="E183" s="9"/>
       <c r="F183" s="38"/>
       <c r="G183" s="39"/>
       <c r="H183" s="39"/>
       <c r="I183" s="39"/>
       <c r="J183" s="39"/>
       <c r="K183" s="39"/>
       <c r="L183" s="39"/>
       <c r="M183" s="39"/>
       <c r="N183" s="39"/>
       <c r="O183" s="39"/>
       <c r="P183" s="39"/>
       <c r="Q183" s="51"/>
     </row>
-    <row r="184" spans="2:18" ht="13" x14ac:dyDescent="0.3">
+    <row r="184" spans="2:18" x14ac:dyDescent="0.2">
       <c r="C184" s="10"/>
       <c r="D184" s="209" t="s">
         <v>16</v>
       </c>
       <c r="E184" s="209"/>
       <c r="F184" s="40">
         <f>F181</f>
         <v>0</v>
       </c>
       <c r="G184" s="11"/>
       <c r="H184" s="210" t="s">
         <v>18</v>
       </c>
       <c r="I184" s="210"/>
       <c r="J184" s="210"/>
       <c r="K184" s="40">
         <f>G181+I181</f>
         <v>0</v>
       </c>
       <c r="L184" s="11"/>
       <c r="M184" s="211" t="s">
         <v>20</v>
       </c>
       <c r="N184" s="211"/>
       <c r="O184" s="212" t="str">
         <f>IF(ISERROR((F184+K184)/P181),"",(F184+K184)/P181)</f>
         <v/>
       </c>
       <c r="P184" s="213"/>
       <c r="Q184" s="214"/>
     </row>
-    <row r="185" spans="2:18" ht="13" x14ac:dyDescent="0.3">
+    <row r="185" spans="2:18" x14ac:dyDescent="0.2">
       <c r="C185" s="10"/>
       <c r="D185" s="209" t="s">
         <v>17</v>
       </c>
       <c r="E185" s="209"/>
       <c r="F185" s="41" t="str">
         <f>IF(ISERROR(F184/P181),"",F184/P181)</f>
         <v/>
       </c>
       <c r="G185" s="42"/>
       <c r="H185" s="210" t="s">
         <v>19</v>
       </c>
       <c r="I185" s="210"/>
       <c r="J185" s="210"/>
       <c r="K185" s="43" t="str">
         <f>IF(ISERROR(K184/P181),"",K184/P181)</f>
         <v/>
       </c>
       <c r="L185" s="11"/>
       <c r="M185" s="211" t="s">
         <v>21</v>
       </c>
       <c r="N185" s="211"/>
       <c r="O185" s="212" t="str">
         <f>IF(ISERROR(K181/P181),"",K181/P181)</f>
         <v/>
       </c>
       <c r="P185" s="213"/>
       <c r="Q185" s="214"/>
     </row>
-    <row r="186" spans="2:18" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="186" spans="2:18" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C186" s="17"/>
       <c r="D186" s="44"/>
       <c r="E186" s="44"/>
       <c r="F186" s="44"/>
       <c r="G186" s="44"/>
       <c r="H186" s="44"/>
       <c r="I186" s="44"/>
       <c r="J186" s="44"/>
       <c r="K186" s="44"/>
       <c r="L186" s="44"/>
       <c r="M186" s="44"/>
       <c r="N186" s="44"/>
       <c r="O186" s="44"/>
       <c r="P186" s="44"/>
       <c r="Q186" s="45"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="214">
     <mergeCell ref="D184:E184"/>
     <mergeCell ref="H184:J184"/>
     <mergeCell ref="M184:N184"/>
     <mergeCell ref="O184:Q184"/>
     <mergeCell ref="D185:E185"/>
     <mergeCell ref="H185:J185"/>