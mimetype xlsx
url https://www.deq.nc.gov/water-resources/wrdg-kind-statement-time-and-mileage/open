--- v0 (2026-03-23)
+++ v1 (2026-08-17)
@@ -1,183 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\edc-nasvm01.eads.ncads.net\wr\WR\data\WRDPG\Water Resources Development Grant\Admin\Reimbursements\Tracking Sheets\In Kind\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C9545366-4141-4EC3-AA7E-99F6AF2CCB36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F065ACDE-1BFA-4B7A-B2FD-B25A9F81D60C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-96" yWindow="-96" windowWidth="23232" windowHeight="13872" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Admin Statement of Time" sheetId="1" r:id="rId1"/>
+    <sheet name="In Kind Time Mileage" sheetId="1" r:id="rId1"/>
     <sheet name="Updates From 5-27-21 Version" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Admin Statement of Time'!$A$1:$L$46</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'In Kind Time Mileage'!$A$1:$L$51</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K30" i="1" l="1"/>
-[...9 lines deleted...]
-  <c r="K20" i="1"/>
+  <c r="K20" i="1" l="1"/>
   <c r="K19" i="1"/>
   <c r="K18" i="1"/>
   <c r="K17" i="1"/>
   <c r="K16" i="1"/>
   <c r="K15" i="1"/>
   <c r="K14" i="1"/>
   <c r="K13" i="1"/>
   <c r="K12" i="1"/>
-  <c r="H31" i="1"/>
+  <c r="K34" i="1" l="1"/>
+  <c r="K33" i="1"/>
+  <c r="K32" i="1"/>
+  <c r="K31" i="1"/>
+  <c r="K30" i="1"/>
+  <c r="K29" i="1"/>
+  <c r="K28" i="1"/>
+  <c r="K27" i="1"/>
+  <c r="K26" i="1"/>
+  <c r="H35" i="1"/>
+  <c r="H21" i="1"/>
   <c r="K11" i="1"/>
-  <c r="K31" i="1" l="1"/>
+  <c r="K25" i="1" l="1"/>
+  <c r="K35" i="1" s="1"/>
+  <c r="K21" i="1" l="1"/>
+  <c r="K36" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="46">
+  <si>
+    <t>Grant Recipient</t>
+  </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Thru</t>
   </si>
   <si>
     <t>Job Title</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>I affirm that all of the information presented in this statement is accurate to the best of my knowledge.</t>
   </si>
   <si>
     <t>TITLE</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">SIGNATURE </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(Individual authorized to sign as to the accuracy of the information provided)</t>
     </r>
   </si>
   <si>
+    <t>Mileage</t>
+  </si>
+  <si>
+    <t>Grand Total</t>
+  </si>
+  <si>
     <t>Time Period During Which Work Was Performed (Date Range)</t>
   </si>
   <si>
     <t>DEQ Grant Contract #</t>
   </si>
   <si>
-    <t>Grant Recipent Personnel Time on Water Resources Development Grant Project</t>
+    <t>TIME</t>
+  </si>
+  <si>
+    <t>MILEAGE</t>
   </si>
   <si>
     <t>NAME, ORGANIZATION</t>
   </si>
   <si>
-    <r>
-[...13 lines deleted...]
-    </r>
+    <t>Grant Recipient In-Kind Administration For Water Resources Development Grant Project</t>
   </si>
   <si>
     <r>
       <t>Task(s) Performed</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <r>
       <t>Hours</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
@@ -227,156 +224,204 @@
       </rPr>
       <t xml:space="preserve"> As directly pertains to DEQ Grant Contract Scope of Work/Budget. Provide specific detail of all tasks and use additional space or pages as needed.                                   </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Minimum 1/2 hour (0.5) increments.   </t>
-    </r>
-[...21 lines deleted...]
-      <t xml:space="preserve">  Hourly rate must be the actual, direct cost of the services provided (rate of pay); may include fringe benefit cost but may NOT include indirect/ overhead costs.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Please submit this completed form as an Adobe Pdf document instead of as an Excel file.</t>
     </r>
   </si>
   <si>
+    <t>Time Sub Totals</t>
+  </si>
+  <si>
+    <t>Mileage Sub Totals</t>
+  </si>
+  <si>
+    <t>Project Name</t>
+  </si>
+  <si>
+    <t>LOCATION</t>
+  </si>
+  <si>
+    <t>UPDATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Changed font in signature line to Lucida Handwriting </t>
+  </si>
+  <si>
+    <t>Cells F4, F5</t>
+  </si>
+  <si>
+    <t>Cell A46</t>
+  </si>
+  <si>
+    <t>Added Project Name cells</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>Totals</t>
-[...25 lines deleted...]
-  <si>
     <t>Date Form Completed</t>
   </si>
   <si>
-    <t>Converted document to a digitally-accessible format using Excel's Accessibility Checker</t>
-[...8 lines deleted...]
-    <t>Sheet</t>
+    <t>Cell K4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Added 'Form Completed' after Date </t>
+  </si>
+  <si>
+    <t>Cell K35</t>
+  </si>
+  <si>
+    <t>Fixed erroneous formula</t>
+  </si>
+  <si>
+    <r>
+      <t>IN-KIND STATEMENT
+Time &amp; Mileage</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <t>Cell A1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Added 'Statement' to header title </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Hourly rate must be the actual, direct cost of the services provided (rate of pay); may include fringe benefit cost but may NOT include indirect/ overhead costs.  </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">   For Mileage, use IRS reimbursement rate.  </t>
+  </si>
+  <si>
+    <t>All</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Converted document to digitally-accessible format using Excel's </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Accessibility Checker</t>
+    </r>
+  </si>
+  <si>
+    <t>Changed to new DEQ logo in upper left of the sheet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="mm/dd/yy;@"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -396,109 +441,128 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <i/>
-[...6 lines deleted...]
-    <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Lucida Handwriting"/>
       <family val="4"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -568,50 +632,95 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -624,222 +733,286 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="6" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="6" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...53 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>7620</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>334549</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1402130</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>92170</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
@@ -1167,1275 +1340,1128 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L45"/>
+  <dimension ref="A1:L50"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.80859375" defaultRowHeight="13.8" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="25.1875" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="16384" width="8.80859375" style="1"/>
+    <col min="1" max="1" width="22.046875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="18.6171875" style="6" customWidth="1"/>
+    <col min="3" max="3" width="13.1875" style="6" customWidth="1"/>
+    <col min="4" max="4" width="0.90234375" style="6" customWidth="1"/>
+    <col min="5" max="5" width="11.6171875" style="6" customWidth="1"/>
+    <col min="6" max="6" width="8.80859375" style="6"/>
+    <col min="7" max="7" width="22.09375" style="6" customWidth="1"/>
+    <col min="8" max="9" width="8.80859375" style="6"/>
+    <col min="10" max="10" width="0.90234375" style="6" customWidth="1"/>
+    <col min="11" max="11" width="8.80859375" style="6"/>
+    <col min="12" max="12" width="9.37890625" style="6" customWidth="1"/>
+    <col min="13" max="16384" width="8.80859375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="41.4" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="33" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="33"/>
+      <c r="A1" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
     </row>
     <row r="2" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="36" t="s">
-[...12 lines deleted...]
-      <c r="L2" s="36"/>
+      <c r="A2" s="33" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
     </row>
     <row r="3" spans="1:12" ht="10.050000000000001" customHeight="1" x14ac:dyDescent="0.45"/>
     <row r="4" spans="1:12" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B4" s="40" t="s">
-[...17 lines deleted...]
-      <c r="L4" s="41"/>
+      <c r="B4" s="62" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="64" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" s="64"/>
     </row>
     <row r="5" spans="1:12" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="B5" s="20"/>
-[...8 lines deleted...]
-      <c r="L5" s="35"/>
+      <c r="B5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="34"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+      <c r="I5" s="36"/>
+      <c r="K5" s="31"/>
+      <c r="L5" s="32"/>
     </row>
     <row r="6" spans="1:12" ht="4.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5"/>
     <row r="7" spans="1:12" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
-      <c r="A7" s="43" t="s">
+      <c r="A7" s="66" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="66"/>
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="31"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="H7" s="31"/>
+      <c r="I7" s="32"/>
+    </row>
+    <row r="8" spans="1:12" ht="4.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A8" s="8"/>
+      <c r="B8" s="8"/>
+      <c r="C8" s="8"/>
+      <c r="D8" s="8"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+    </row>
+    <row r="9" spans="1:12" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A9" s="38" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="39"/>
+      <c r="C9" s="39"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="39"/>
+      <c r="I9" s="39"/>
+      <c r="J9" s="39"/>
+      <c r="K9" s="39"/>
+      <c r="L9" s="40"/>
+    </row>
+    <row r="10" spans="1:12" s="11" customFormat="1" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="C10" s="37"/>
+      <c r="D10" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="37"/>
+      <c r="H10" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="I10" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="J10" s="10"/>
+      <c r="K10" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="L10" s="37"/>
+    </row>
+    <row r="11" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="1"/>
+      <c r="B11" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="26"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="2">
+        <v>0</v>
+      </c>
+      <c r="I11" s="3">
+        <v>0</v>
+      </c>
+      <c r="J11" s="12"/>
+      <c r="K11" s="27">
+        <f t="shared" ref="K11" si="0">H11*I11</f>
+        <v>0</v>
+      </c>
+      <c r="L11" s="27"/>
+    </row>
+    <row r="12" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="1"/>
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="2">
+        <v>0</v>
+      </c>
+      <c r="I12" s="3">
+        <v>0</v>
+      </c>
+      <c r="J12" s="12"/>
+      <c r="K12" s="27">
+        <f t="shared" ref="K12:K20" si="1">H12*I12</f>
+        <v>0</v>
+      </c>
+      <c r="L12" s="27"/>
+    </row>
+    <row r="13" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="1"/>
+      <c r="B13" s="26"/>
+      <c r="C13" s="26"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="2">
+        <v>0</v>
+      </c>
+      <c r="I13" s="3">
+        <v>0</v>
+      </c>
+      <c r="J13" s="12"/>
+      <c r="K13" s="27">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L13" s="27"/>
+    </row>
+    <row r="14" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="1"/>
+      <c r="B14" s="26"/>
+      <c r="C14" s="26"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="2">
+        <v>0</v>
+      </c>
+      <c r="I14" s="3">
+        <v>0</v>
+      </c>
+      <c r="J14" s="12"/>
+      <c r="K14" s="27">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L14" s="27"/>
+    </row>
+    <row r="15" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="1"/>
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="2">
+        <v>0</v>
+      </c>
+      <c r="I15" s="3">
+        <v>0</v>
+      </c>
+      <c r="J15" s="12"/>
+      <c r="K15" s="27">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L15" s="27"/>
+    </row>
+    <row r="16" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="1"/>
+      <c r="B16" s="26"/>
+      <c r="C16" s="26"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="2">
+        <v>0</v>
+      </c>
+      <c r="I16" s="3">
+        <v>0</v>
+      </c>
+      <c r="J16" s="12"/>
+      <c r="K16" s="27">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L16" s="27"/>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A17" s="1"/>
+      <c r="B17" s="26"/>
+      <c r="C17" s="26"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="2">
+        <v>0</v>
+      </c>
+      <c r="I17" s="3">
+        <v>0</v>
+      </c>
+      <c r="J17" s="12"/>
+      <c r="K17" s="27">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L17" s="27"/>
+    </row>
+    <row r="18" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="1"/>
+      <c r="B18" s="26"/>
+      <c r="C18" s="26"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="2">
+        <v>0</v>
+      </c>
+      <c r="I18" s="3">
+        <v>0</v>
+      </c>
+      <c r="J18" s="12"/>
+      <c r="K18" s="27">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L18" s="27"/>
+    </row>
+    <row r="19" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="1"/>
+      <c r="B19" s="26"/>
+      <c r="C19" s="26"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="2">
+        <v>0</v>
+      </c>
+      <c r="I19" s="3">
+        <v>0</v>
+      </c>
+      <c r="J19" s="12"/>
+      <c r="K19" s="27">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L19" s="27"/>
+    </row>
+    <row r="20" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="1"/>
+      <c r="B20" s="26"/>
+      <c r="C20" s="26"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="2">
+        <v>0</v>
+      </c>
+      <c r="I20" s="3">
+        <v>0</v>
+      </c>
+      <c r="J20" s="12"/>
+      <c r="K20" s="27">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L20" s="27"/>
+    </row>
+    <row r="21" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="22"/>
+      <c r="B21" s="51"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="H21" s="13">
+        <f>SUM(H11:H20)</f>
+        <v>0</v>
+      </c>
+      <c r="I21" s="14"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="45">
+        <f>SUM(K11:L20)</f>
+        <v>0</v>
+      </c>
+      <c r="L21" s="45"/>
+    </row>
+    <row r="22" spans="1:12" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A22" s="15"/>
+      <c r="B22" s="15"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="15"/>
+      <c r="E22" s="15"/>
+      <c r="F22" s="15"/>
+      <c r="G22" s="15"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="15"/>
+      <c r="K22" s="16"/>
+      <c r="L22" s="16"/>
+    </row>
+    <row r="23" spans="1:12" ht="13.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A23" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="43"/>
+      <c r="C23" s="43"/>
+      <c r="D23" s="43"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="43"/>
+      <c r="I23" s="43"/>
+      <c r="J23" s="43"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="44"/>
+    </row>
+    <row r="24" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="41" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="41"/>
+      <c r="D24" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" s="41"/>
+      <c r="F24" s="41"/>
+      <c r="G24" s="41"/>
+      <c r="H24" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="I24" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="J24" s="10"/>
+      <c r="K24" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="L24" s="41"/>
+    </row>
+    <row r="25" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="1"/>
+      <c r="B25" s="26"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="2">
+        <v>0</v>
+      </c>
+      <c r="I25" s="3">
+        <v>0</v>
+      </c>
+      <c r="J25" s="12"/>
+      <c r="K25" s="27">
+        <f t="shared" ref="K25" si="2">H25*I25</f>
+        <v>0</v>
+      </c>
+      <c r="L25" s="27"/>
+    </row>
+    <row r="26" spans="1:12" ht="13.05" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="1"/>
+      <c r="B26" s="26"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="28"/>
+      <c r="H26" s="2">
+        <v>0</v>
+      </c>
+      <c r="I26" s="3">
+        <v>0</v>
+      </c>
+      <c r="J26" s="12"/>
+      <c r="K26" s="27">
+        <f t="shared" ref="K26:K34" si="3">H26*I26</f>
+        <v>0</v>
+      </c>
+      <c r="L26" s="27"/>
+    </row>
+    <row r="27" spans="1:12" ht="13.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="1"/>
+      <c r="B27" s="26"/>
+      <c r="C27" s="26"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="2">
+        <v>0</v>
+      </c>
+      <c r="I27" s="3">
+        <v>0</v>
+      </c>
+      <c r="J27" s="12"/>
+      <c r="K27" s="27">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L27" s="27"/>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A28" s="1"/>
+      <c r="B28" s="26"/>
+      <c r="C28" s="26"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="2">
+        <v>0</v>
+      </c>
+      <c r="I28" s="3">
+        <v>0</v>
+      </c>
+      <c r="J28" s="12"/>
+      <c r="K28" s="27">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L28" s="27"/>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A29" s="1"/>
+      <c r="B29" s="26"/>
+      <c r="C29" s="26"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="2">
+        <v>0</v>
+      </c>
+      <c r="I29" s="3">
+        <v>0</v>
+      </c>
+      <c r="J29" s="12"/>
+      <c r="K29" s="27">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L29" s="27"/>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A30" s="1"/>
+      <c r="B30" s="26"/>
+      <c r="C30" s="26"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="2">
+        <v>0</v>
+      </c>
+      <c r="I30" s="3">
+        <v>0</v>
+      </c>
+      <c r="J30" s="12"/>
+      <c r="K30" s="27">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L30" s="27"/>
+    </row>
+    <row r="31" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="1"/>
+      <c r="B31" s="26"/>
+      <c r="C31" s="26"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="2">
+        <v>0</v>
+      </c>
+      <c r="I31" s="3">
+        <v>0</v>
+      </c>
+      <c r="J31" s="12"/>
+      <c r="K31" s="27">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L31" s="27"/>
+    </row>
+    <row r="32" spans="1:12" ht="13.2" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="1"/>
+      <c r="B32" s="26"/>
+      <c r="C32" s="26"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="2">
+        <v>0</v>
+      </c>
+      <c r="I32" s="3">
+        <v>0</v>
+      </c>
+      <c r="J32" s="12"/>
+      <c r="K32" s="27">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="27"/>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A33" s="1"/>
+      <c r="B33" s="26"/>
+      <c r="C33" s="26"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="2">
+        <v>0</v>
+      </c>
+      <c r="I33" s="3">
+        <v>0</v>
+      </c>
+      <c r="J33" s="12"/>
+      <c r="K33" s="27">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L33" s="27"/>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A34" s="1"/>
+      <c r="B34" s="26"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="2">
+        <v>0</v>
+      </c>
+      <c r="I34" s="3">
+        <v>0</v>
+      </c>
+      <c r="J34" s="12"/>
+      <c r="K34" s="27">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L34" s="27"/>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A35" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="53"/>
+      <c r="C35" s="53"/>
+      <c r="D35" s="53"/>
+      <c r="E35" s="53"/>
+      <c r="F35" s="53"/>
+      <c r="G35" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="H35" s="18">
+        <f>SUM(H25:H34)</f>
+        <v>0</v>
+      </c>
+      <c r="I35" s="19"/>
+      <c r="J35" s="12"/>
+      <c r="K35" s="47">
+        <f>SUM(K25:K34)</f>
+        <v>0</v>
+      </c>
+      <c r="L35" s="47"/>
+    </row>
+    <row r="36" spans="1:12" ht="13.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="58"/>
+      <c r="C36" s="58"/>
+      <c r="D36" s="58"/>
+      <c r="E36" s="58"/>
+      <c r="F36" s="58"/>
+      <c r="G36" s="59" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" s="56"/>
+      <c r="I36" s="56"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="46">
+        <f>K21+K35</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="46"/>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A38" s="20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="13.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A39" s="61" t="s">
+        <v>20</v>
+      </c>
+      <c r="B39" s="61"/>
+      <c r="C39" s="61"/>
+      <c r="D39" s="61"/>
+      <c r="E39" s="61"/>
+      <c r="F39" s="61"/>
+      <c r="G39" s="61"/>
+      <c r="H39" s="61"/>
+      <c r="I39" s="61"/>
+      <c r="J39" s="61"/>
+      <c r="K39" s="61"/>
+      <c r="L39" s="61"/>
+    </row>
+    <row r="40" spans="1:12" ht="13.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="60" t="s">
+        <v>21</v>
+      </c>
+      <c r="B40" s="60"/>
+      <c r="C40" s="60"/>
+      <c r="D40" s="60"/>
+      <c r="E40" s="60"/>
+      <c r="F40" s="60"/>
+      <c r="G40" s="60"/>
+      <c r="H40" s="60"/>
+      <c r="I40" s="60"/>
+      <c r="J40" s="60"/>
+      <c r="K40" s="60"/>
+      <c r="L40" s="60"/>
+    </row>
+    <row r="41" spans="1:12" ht="13.8" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="61" t="s">
+        <v>41</v>
+      </c>
+      <c r="B41" s="61"/>
+      <c r="C41" s="61"/>
+      <c r="D41" s="61"/>
+      <c r="E41" s="61"/>
+      <c r="F41" s="61"/>
+      <c r="G41" s="61"/>
+      <c r="H41" s="61"/>
+      <c r="I41" s="61"/>
+      <c r="J41" s="61"/>
+      <c r="K41" s="61"/>
+      <c r="L41" s="61"/>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A42" s="61" t="s">
+        <v>42</v>
+      </c>
+      <c r="B42" s="61"/>
+      <c r="C42" s="61"/>
+      <c r="D42" s="61"/>
+      <c r="E42" s="61"/>
+      <c r="F42" s="61"/>
+      <c r="G42" s="61"/>
+      <c r="H42" s="61"/>
+      <c r="I42" s="61"/>
+      <c r="J42" s="61"/>
+      <c r="K42" s="61"/>
+      <c r="L42" s="61"/>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A43" s="21"/>
+      <c r="B43" s="21"/>
+      <c r="C43" s="21"/>
+      <c r="D43" s="21"/>
+      <c r="E43" s="21"/>
+      <c r="F43" s="21"/>
+      <c r="G43" s="21"/>
+      <c r="H43" s="21"/>
+      <c r="I43" s="21"/>
+      <c r="J43" s="21"/>
+      <c r="K43" s="21"/>
+      <c r="L43" s="21"/>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A44" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B44" s="30"/>
+      <c r="C44" s="30"/>
+      <c r="D44" s="30"/>
+      <c r="E44" s="30"/>
+      <c r="F44" s="30"/>
+      <c r="G44" s="30"/>
+      <c r="H44" s="30"/>
+      <c r="I44" s="30"/>
+      <c r="J44" s="30"/>
+      <c r="K44" s="30"/>
+      <c r="L44" s="30"/>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A45" s="30"/>
+      <c r="B45" s="30"/>
+      <c r="C45" s="30"/>
+      <c r="D45" s="30"/>
+      <c r="E45" s="30"/>
+      <c r="F45" s="30"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="30"/>
+      <c r="I45" s="30"/>
+      <c r="J45" s="30"/>
+      <c r="K45" s="30"/>
+      <c r="L45" s="30"/>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A46" s="48"/>
+      <c r="B46" s="48"/>
+      <c r="C46" s="48"/>
+      <c r="D46" s="48"/>
+      <c r="E46" s="48"/>
+      <c r="F46" s="54"/>
+      <c r="G46" s="55"/>
+      <c r="H46" s="55"/>
+      <c r="I46" s="55"/>
+      <c r="J46" s="55"/>
+      <c r="K46" s="55"/>
+      <c r="L46" s="55"/>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A47" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="F47" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" ht="18" x14ac:dyDescent="0.45">
+      <c r="A49" s="50"/>
+      <c r="B49" s="50"/>
+      <c r="C49" s="50"/>
+      <c r="D49" s="50"/>
+      <c r="E49" s="50"/>
+      <c r="F49" s="49"/>
+      <c r="G49" s="48"/>
+      <c r="H49" s="48"/>
+      <c r="I49" s="48"/>
+      <c r="J49" s="48"/>
+      <c r="K49" s="48"/>
+      <c r="L49" s="48"/>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.45">
+      <c r="A50" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="43"/>
-[...4 lines deleted...]
-      <c r="G7" s="2" t="s">
+      <c r="F50" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="34"/>
-[...653 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="1iLXaBc5KuakE9thymQhKupVHvYlwlZS81Efii1xdOs6gUU0Cd8/e2Itgglp3vtdYszuSvZnBVQtTLScYXKkIQ==" saltValue="QQvZZt4Wjgj7XUOsODTCEA==" spinCount="100000" sheet="1" formatColumns="0"/>
-[...1 lines deleted...]
-    <mergeCell ref="B30:C30"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="IEAVmxJGmDLMNwOEcdeX10dvukLWspMcAuTsdnceekaIATN1qSF7pjBa2dYyoJSDOt9AEL1BGVe9hIKhzMU/zA==" saltValue="onGgMxZxCtiiMoM/VBym2Q==" spinCount="100000" sheet="1" formatColumns="0"/>
+  <mergeCells count="87">
+    <mergeCell ref="A44:L44"/>
+    <mergeCell ref="D26:G26"/>
+    <mergeCell ref="K26:L26"/>
+    <mergeCell ref="D27:G27"/>
+    <mergeCell ref="K27:L27"/>
+    <mergeCell ref="D28:G28"/>
+    <mergeCell ref="K28:L28"/>
+    <mergeCell ref="D32:G32"/>
+    <mergeCell ref="K32:L32"/>
+    <mergeCell ref="D33:G33"/>
+    <mergeCell ref="K33:L33"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="A45:L45"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A49:E49"/>
+    <mergeCell ref="F49:L49"/>
+    <mergeCell ref="D12:G12"/>
+    <mergeCell ref="K36:L36"/>
+    <mergeCell ref="K35:L35"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="K34:L34"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="D29:G29"/>
+    <mergeCell ref="D31:G31"/>
+    <mergeCell ref="D34:G34"/>
     <mergeCell ref="D30:G30"/>
-    <mergeCell ref="B26:C26"/>
-    <mergeCell ref="D26:G26"/>
+    <mergeCell ref="D13:G13"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="K13:L13"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="B12:C12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B20:C20"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="D14:G14"/>
+    <mergeCell ref="K14:L14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:G15"/>
+    <mergeCell ref="K15:L15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:G16"/>
     <mergeCell ref="B24:C24"/>
+    <mergeCell ref="A23:L23"/>
     <mergeCell ref="D24:G24"/>
-    <mergeCell ref="B25:C25"/>
-[...3 lines deleted...]
-    <mergeCell ref="D29:G29"/>
+    <mergeCell ref="D19:G19"/>
+    <mergeCell ref="D20:G20"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="D10:G10"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="A9:L9"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="D11:G11"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A7:D7"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="H7:I7"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="C4:E4"/>
+    <mergeCell ref="F4:I4"/>
     <mergeCell ref="F5:I5"/>
-    <mergeCell ref="F4:I4"/>
-[...2 lines deleted...]
-    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="K16:L16"/>
     <mergeCell ref="B17:C17"/>
-    <mergeCell ref="A9:L9"/>
-[...6 lines deleted...]
-    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D17:G17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="B18:C18"/>
     <mergeCell ref="D18:G18"/>
     <mergeCell ref="K18:L18"/>
-    <mergeCell ref="B18:C18"/>
-[...21 lines deleted...]
-    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="B25:C25"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="B30:C30"/>
     <mergeCell ref="K25:L25"/>
-    <mergeCell ref="K26:L26"/>
-[...20 lines deleted...]
-    <mergeCell ref="F41:L41"/>
+    <mergeCell ref="D25:G25"/>
+    <mergeCell ref="B33:C33"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="80" orientation="landscape" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId1"/>
+  <pageSetup scale="73" orientation="landscape" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;8
-Revised 3/18/26 from Clean Water Management Trust form received 10/30/20 named &amp;"Arial,Italic"Grant Recipient Staff Time on a Clean Water Management Trust Fund Grant Funded Project.</oddFooter>
+Revised 3/18/26 from original 2016 Clean Water Management Trust form with the same name.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A27BCF94-CDA4-4EAA-A0A6-539F2C9462FD}">
-  <dimension ref="A1:B5"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9117DFEB-3705-43B3-8E2C-E945A793CCE5}">
+  <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B46" sqref="B46"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="16.6171875" customWidth="1"/>
-    <col min="2" max="2" width="72.140625" customWidth="1"/>
+    <col min="1" max="1" width="18.33203125" customWidth="1"/>
+    <col min="2" max="2" width="69.234375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="14.1" x14ac:dyDescent="0.5">
-      <c r="A1" s="18" t="s">
-[...3 lines deleted...]
-        <v>24</v>
+      <c r="A1" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.45">
-      <c r="A2" s="45" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="45" t="s">
+      <c r="A2" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="25" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="14.1" x14ac:dyDescent="0.45">
+      <c r="A3" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="25" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.45">
+      <c r="A4" s="65" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="25" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.45">
+      <c r="A5" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="25" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.45">
+      <c r="A6" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.45">
+      <c r="A7" s="65" t="s">
         <v>34</v>
       </c>
-      <c r="B3" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B7" s="25" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.45">
+      <c r="A8" s="65" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.45">
+      <c r="A9" s="65"/>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.45">
+      <c r="A10" s="65"/>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.45">
+      <c r="A11" s="65"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="StS5F0N5F7Yr2o29aAwyySdJz4ln3bQ35zu0Ce2FBJTGHQXGrWd0Ufxm1JqvlSBMsvYSGOAu4/rZh3Z83meiMA==" saltValue="YOKVmLAxxMSE33LVs/8OYg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="DHC/+4Tw4EdNkKau+A/ZigMNZ8mZBDJ2c7knhCq8+2y0mxyrs/f2u/8poiObnz1vpD9kTlBHwM2oLZBP4nEb0w==" saltValue="5Wl7r1jzJeJp7u0tBSKBlg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L3/18/26</oddFooter>
   </headerFooter>
 </worksheet>
-</file>
-[...278 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>Admin Statement of Time</vt:lpstr>
+      <vt:lpstr>In Kind Time Mileage</vt:lpstr>
       <vt:lpstr>Updates From 5-27-21 Version</vt:lpstr>
-      <vt:lpstr>'Admin Statement of Time'!Print_Area</vt:lpstr>
+      <vt:lpstr>'In Kind Time Mileage'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Amin Davis</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>